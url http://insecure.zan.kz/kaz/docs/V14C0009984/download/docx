--- v0 (2025-11-14)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="54e901f" w14:textId="54e901f">
+    <w:p w14:paraId="f22d546" w14:textId="f22d546">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -113,120 +113,130 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ішкі істер министрінің 2014 жылғы 17 қарашадағы № 819 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2014 жылы 19 желтоқсанда № 9984 тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасының Қылмыстық-атқару кодексінің 16-бабының 1-бөлігі </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес </w:t>
+      Қазақстан Республикасының Қылмыстық-атқару кодексiнiң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігінің 16) тармақшасына сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>БҰЙЫРАМЫН:</w:t>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Ішкі істер министрінің 15.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 689</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Ішкі істер министрінің 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 619</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -773,74 +783,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z333" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Қылмыстық-атқару жүйесі мекемелерiнiң iшкi тәртiптеме қағидалары (бұдан әрі – Қағидалар) 2014 жылғы 5 шілдедегі Қазақстан Республикасы Қылмыстық-атқару кодексiнiң (бұдан әрі – ҚАК) 16-бабы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 16) тармақшасына сәйкес әзірленді және жазаларды өтеу мен жазаларды орындау шарттарын қамтамасыз ету мақсатында қылмыстық-атқару жүйесі мекемелерінің (бұдан әрі – мекеме) ішкі тәртіптемесін айқындайды.</w:t>
+      1. Осы Қылмыстық-атқару жүйесі мекемелерiнiң iшкi тәртiптеме қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасы Қылмыстық-атқару кодексiнiң (бұдан әрі – ҚАК) 16-бабы 1-бөлігінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және жазаларды өтеу мен жазаларды орындау шарттарын қамтамасыз ету мақсатында қылмыстық-атқару жүйесі мекемелерінің (бұдан әрі – мекеме) ішкі тәртіптемесін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 504</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z13" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидалар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1929,286 +2001,316 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z30" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9. "Қылмыстық-атқару жүйесі мекемелерінде ұсталатын күдіктілерді, айыпталушыларды және сотталғандарды тамақтандыру және материалдық-тұрмыстық қамтамасыз етудің заттай нормаларын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2023 жылғы 5 маусымдағы № 448 </w:t>
+      9. "Қылмыстық-атқару жүйесі мекемелерінде ұсталатын күдіктілерді, айыпталушыларды және сотталғандарды тамақтандыру және материалдық-тұрмыстық қамтамасыз етудің заттай нормаларын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2025 жылғы 12 мамырдағы № 360 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі - заттай нормалар) сәйкес сотталғандар киім-кешек мүлкімен, кереуетпен және төсек жабдықтарымен қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z337" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жатын үй-жайында көзге көрінетін жерде сотталғандардың жатын орындарының орналасу схемасы орнатылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z338" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өзіне өзі қызмет көрсете алмайтын және арнаулы жүрiп-тұру құралдарынсыз (кресло-арбалар) жүріп-тұра алмайтын бірінші немесе екінші топтағы мүгедектігі бар адамдар мүмкіндік болған жағдайда жатақхана ғимараттарының бірінші қабаттарында тұрады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z339" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жатын орындары ауыстырылмайды және перделенбейді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z340" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кереуетті жинау үлгісі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша белгіленген.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z341" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Түнгі ауысымдағы жұмыстан кейін демалып жатқандар мен төсек тартып жатқан ауруы бойынша босатылғандардан басқа сотталғандарға күн тәртіптемесімен ұйықтауға бөлінбеген уақытта жатын орындарын пайдалануға жол берілмейді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z342" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мінез-құлқының үшінші оң дәрежесі болған және жазасын өтеудің жеңілдетілген жағдайындағы сотталғандарға жатын орынды күн тәртібінде белгіленген уақытта пайдалануға жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 07.11.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 803</w:t>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 431</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Сотталғандардың бастың шашты бөлігін біржарым сантиметрге дейін қысқа етіп алдыруды (сотталған әйелдерді қоспағанда), жинақы қиылған мұртты, сондай-ақ алынған сақалды көздейтін ұқыпты сыртқы пішіні болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Сотталғандарды жасақтар (бөлімшелер) және камералар бойынша бөлу туралы шешімді олардың жеке тұлғалық ерекшеліктерін, олардың еңбекке тартылуын, жалпы және кәсіптік білім беру жүйесінде оқуын ескере отырып, мекеме бастығы басқаратын мекеме комиссиясы қабылдайды. Комиссияның құрамына мекеме бастығының орынбасарлары, күзет, жедел, режим, тәрбие, арнайы, психологиялық, өндірістік қызметтердің және мекемеде орналасқан медициналық ұйымның өкілдері кіреді. Кәмелетке толмағандарды ұстауға арналған орташа қауіпсіз мекемелерде комиссия құрамына, бұдан басқа, жалпы білім беретін мектептің және өндірістік-техникалық училищенің қызметкерлері кіреді. Комиссия талқылауының нәтижесі бойынша мекеме бастығының бұйрығы шығарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Террористік немесе экстремистік қылмыстар үшін сотталғандарды қоспағанда күш қолданумен байланысты емес қылмыстар үшін сотталғандар бөлек ұсталады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2299,126 +2401,126 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:bookmarkStart w:name="z34" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Сотталғандар мен мекемелер персоналының өзара қарым-қатынасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-тараудың тақырыбы жаңа редакцияда – ҚР Ішкі істер министрінің 05.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 694</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Мекеме қызметкерлерімен, сотталғандардың мінез-құлқын бақылау мен қадағалауды жүзеге асыруға уәкілетті адамдармен және мекемелерге барған басқа да лауазымды адамдармен кездескен кезде сотталғандар орнынан тұрады (тоқтайды), аяқтарын қосып, қолдарын тігінен қояды және олармен "Сәлеметсіз бе" немесе "Здравствуйте" деп амандасады, бұл ретте қол алысуға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2437,70 +2539,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жариялаған күннен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Сотталғандар мекеме қызметкерлерімен, сотталғандардың мінез-құлқын бақылау мен қадағалауды жүзеге асыруға уәкілетті адамдармен "Сіз" деп сөйлеседі, оларды "мырза" немесе "офицер мырза" деп және одан әрі атағы, сондай-ақ аты және әкесінің аты бойынша атайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2519,70 +2621,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:bookmarkStart w:name="z37" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Мекеме қызметкерлерi сотталғандармен "Сiз" деп сөйлеседі және оларды "сотталған азамат", "сотталған азаматша" деп, тегі немесе аты мен әкесінің аты бойынша атайды. Кәмелетке толмағандарды ұстауға арналған орташа қауіпсіз мекемелерде қызметкерлер сотталғандармен "сен" және "тәрбиеленушi" деп, сондай-ақ атымен де атай алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2601,282 +2703,286 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Мекемелер персоналына сотталғандармен және олардың туысқандарымен қызмет мүддесіне байланысты емес қандай да бір қарым-қатынас жасасуға, сондай-ақ олардың қылмыстық-атқару заңнамасында және осы Қағидаларда регламенттелмеген қызметін пайдалануға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z89" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ешбір сотталған азаптауларға, қатыгез, адамгершілікке жатпайтын немесе ар-намысты мен қадір-қасиет қорлайтын іс-әрекеттер немесе жазалау түрлеріне тап болмауы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z90" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мекеме әкімшілігі сотталғандардың, мекеме қызметкерлерінің және мекемеге келушілердің күзетін және қауіпсіздігін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 21.05.2019 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 451</w:t>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 504</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Мекемелердегі күн тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-тараудың тақырыбы жаңа редакцияда – ҚР Ішкі істер министрінің 05.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 694</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-Параграф. Күн тәртiбi</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z41" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Әрбiр мекемеде сотталғандардың қандай да бір құрамымен жұмыс жасау ерекшелiктерiн, жыл мезгілін, жергiлiктi жағдайды және басқа да нақты жағдайлар ескеріле отырып, мекеме бастығы бекіткен қатаң регламенттелген күн тәртiбi ұйымдастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z42" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Күн тәртібіне ұйқыдан тұру, тексеру, ұйқыға жату, дәретханаға бару, дене шынықтыру, тамақ ішу, жұмысқа тарату, жұмыста, оқуда, тәрбие және спорттық-бұқаралық іс-шараларда, кездесу бөлмелерінде, дүкенде, мекемеде орналасқан медициналық ұйымда болу, телефон арқылы сөйлесу уақыттары кіреді. Сотталғандардың үзіліссіз сегіз сағаттық ұйқысы және оларға жеке уақыт беру көзделеді. Сотталғандардың жасақ бойынша аптасына кемінде бір рет моншада жуынуы қарастырылады. Жасақтардың моншада жуыну күні мен уақыты мекеме бастығы немесе оның міндетін атқарушы адам бекіткен кестемен белгіленеді, бұл ретте, бір сотталғанның жуыну ұзақтығы 1 сағаттан кем болмауы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сотталғандар күн тәртібінен бос уақытта, мекеме әкімшілігі белгілеген орындарда дене шынықтыру жаттығуларымен айналысады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2913,90 +3019,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:bookmarkStart w:name="z43" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Күн тәртiбi көзге түсетiн жерге (плацқа, камераларда, жасақ, карантин бөлімшесінің үй-жайларына) iлiнедi, персоналға және сотталғандардың назарына жеткiзiледi. Күн тәртібі үлгiсі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша белгіленген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жаппай іс-шараларды өткізу орны мен тәртібі (тексеру, дене шынықтыру, жұмысқа тарату, спорттық іс-шаралар) мекеме бастығының бұйрығымен бекітіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3033,108 +3139,108 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-Параграф. Сотталғандарды жұмысқа тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z45" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Сотталғандар күн тәртiбiнде белгiленген уақытта жасақ, бригада бойынша жұмысқа тарату үшiн арнайы бөлiнген жерде сапқа тұрғызылады, бұл ретте карточкасы, тегi бойынша тексеру жүргiзiледi, олардың сыртқы пішіні және жынысы мен климаттық жағдайды ескере отырып, үлгісі "Сотталғандардың киім нысанының үлгілерін бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2023 жылғы 14 шілдедегі № 575 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33086 болып тіркелген) бекітілген маусым бойынша белгіленген киім нысаны (бұдан әрі – белгіленген киім нысаны) тексерiледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мекемеде пайдалануға көзделмеген заттарды, бұйымдарды және заттектерді алып өтуіне жол бермеу мақсатында сотталғандар тексеріледі немесе тiнтiледi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3171,70 +3277,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:bookmarkStart w:name="z46" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Мекеме бастықтары мекеме аумағында орналасқан кәсіпорындардың бастықтарымен бірлесіп, еңбек жағдайын ескере отырып, сотталғандардың өндіріс объектілеріндегі жүріс-тұрыс тәртібін белгілейді, онда сотталғандардың объектілерге саппен келуі, цех (учаске) бастықтарының немесе шеберлерінің нұсқама өткізулері, жұмыс қорытындысын шығару, жұмыс орындарын тапсыру тәртібі қарастырылады. Мекеме әкімшілігі өндірістік объектілердегі сотталғандарға ұдайы бақылау мен қадағалауды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Камералық ұстау жағдайында сотталғандарды жұмысқа тарту ҚАК-нің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3329,88 +3435,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-Параграф. Тамақтану</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z48" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Сотталғандар асханаға күн тәртібімен белгiленген сағатта таза киім мен аяқ киімде саппен келеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сотталғандар асхана үй-жайына саптың оң жағынан, кезектілікті сақтай отырып, бір-бірден кіреді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3483,70 +3589,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жариялаған күннен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:bookmarkStart w:name="z49" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Тамақтанар алдында сотталғандар сыртқы киімдері мен бас киімдерін шешеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сотталғандар кезек бойынша үстелге отырады. Сотталғандар асханадан шығуды барлық сотталғандар тамақ ішкеннен кейін жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3583,70 +3689,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жариялаған күннен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:bookmarkStart w:name="z50" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Ауыз сумен қамтамасыз ету, тамақты қоректік сипаттары мен құндылығы бойынша дайындау санитариялық-эпидемиологиялық талаптарды ескере отырып, заттай нормаларға сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3665,150 +3771,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="42"/>
+    <w:bookmarkStart w:name="z51" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Кәмелетке толмағандарды ұстауға арналған орташа қауіпсіз мекемелерде таңғы, түскi және кешкi ас асханаларда ұйымдастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z52" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Коммуналдық-тұрмыстық объектiлердiң (монша, шаштараз, кiр жуатын үй) үздiксiз жұмысын қамтамасыз ету мақсатында мекеме бастығының рұқсатымен осы объектiлерде жұмыс iстейтін сотталғандар жеке кесте бойынша тамақтанады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z53" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Жазаны өтеудің жеңілдікті жағдайларында ұсталатын, сондай-ақ мекеменің аумағынын тыс жерде тұратын сотталғандар тұратын жерлерiнде немесе жұмыс объектiлерiнде тамақтанады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z54" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Камераларда ұсталатын сотталғандар тамақты камерада қабылдайды, ал жазаны өтеудің жеңiлдетiлген және жеңілдікті жағдайларындағы сотталғандар асханада тамақтанады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z55" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Туберкулезден емдеуге арналған мекемелерде орналасқан медициналық ұйымдарда ұсталатын сотталғандар және мекемелерде орналасқан медициналық ұйымдардың стационарлық жағдайында медициналық көмек алып жатқан ауыр сырқаттанған сотталғандар медициналық көрсеткіштердің негізінде берілген емдеуші дәрігердің жазбаша рұқсатымен тамақты тұратын жерлерінде (медициналық палаталарда не бактерия бөлетін туберкулезбен ауыратындарға арналған бөлімшелердегі ас қабылдау бөлмелерінде) қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3827,70 +3933,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="47"/>
+    <w:bookmarkStart w:name="z56" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Тәртіпті сақтау және сотталғандардың даулы жағдайларына жол бермеу мақсатында тамақтану кезiнде асханаларда мекеме әкiмшiлiгінің өкiлдерi мен Қазақстан Республикасы Ұлттық ұланының әскери қызметшілері болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3909,88 +4015,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="48"/>
+    <w:bookmarkStart w:name="z57" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  4-Параграф. Сотталғандарды жеке қабылдау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z58" w:id="49"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z58" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Мекеме басшылығы, сондай-ақ бөлімдер мен қызмет бастықтары сотталғандарды жеке қабылдауды сотталғандардың назарына жеткізілетін кесте бойынша жүзеге асырады, бірақ кемінде аптасына 1 рет. Қабылдауға жазылған сотталғандарды есепке алуды әрбір жауапты жұмыскер сотталғандар жүгінген мәселелер мен оларды қарау нәтижелерін көрсете отырып, осы Қағидаларға 5-қосымшаға сәйкес нысан бойынша сотталғандарды жеке мәселелері бойынша қабылдау журналында жүргізеді. Жеке қабылдау сотталғандардың алдын ала жазбаша өтінімі бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мекеме әкімшілігі сотталғандарды жеке мәселелері бойынша қабылдауды жүзеге асыру үшін Ұлттық ұланның өкілдерін тартады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4045,128 +4151,128 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="50"/>
+    <w:bookmarkStart w:name="z59" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Қылмыстық-атқару жүйесiнiң жоғары тұрған органдарының қызметкерлерi мекемеге барған кезде өздерiнiң құзыретіне жататын мәселелер бойынша сотталғандарды қабылдайды. Осы қызметкерлер қабылдаған сотталғандардың есебi көрсетілген журналдың екiншi бөлiмiнде жүргiзiледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z60" w:id="51"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z60" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Мекемелердің бастықтары немесе олар уәкiлеттiк берген адамдар қабылдау кезінде қабылданған шешiмдердiң орындалуын кемiнде айына бiр рет тексередi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z61" w:id="52"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z61" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-Параграф. Сотталғандардың бар-жоғын тексеру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z62" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Мекемеде сотталғандардың бар-жоғын тексеру күн сайын таңертең және кешке күн тәртібінде белгіленген сағатта жүзеге асырылады. Қажет болған жағдайларда сотталғандарға қосымша тексеріс жүргізіледі. Біруақытта сотталғандардың сыртқы түрі және киімнің белгіленген нысанға сәйкестігі тексеріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қауіпсіздігі барынша төмен мекемелерде ұсталатындарды қоспағанда, сотталғандар омырауға және қолға тағатын айырым белгілері бар киімдер киеді. Сотталғандарға арналған омырауға және қолға тағатын айыру белгілерінің үлгілері осы Қағидаларға 6-қосымшаға сәйкес нысан бойынша белгіленген.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4221,70 +4327,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="54"/>
+    <w:bookmarkStart w:name="z63" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Тексеру плацта жасақтар бойынша сапқа тұрғызу арқылы жүргізіледі. Сотталғандарды карточкалары бойынша салыстырып тексеру, содан кейін сотталғандардың жалпы санын есептеу жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сотталғанның тегі оқылған кезде, ол "Мен" немесе "Я" деген сөздермен дыбыс береді, екі метрден аспайтын қашықтықта қызметкердің алдына келіп, жеке басын карточкадағы фотосуретпен салыстыру үшін бас киімін шешеді, (қысқы кезеңнен басқа) және атын және әкесінің атын (болған кезде) анық және түсінікті түрде атайды. Содан кейін саптың қарама-қарсы жағындағы өз орнына өтеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4375,70 +4481,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="55"/>
+    <w:bookmarkStart w:name="z64" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Қолайсыз ауа-райы (жауын-шашын, қар, боран, бұршақ), сондай-ақ ауа температурасы - 25 градус және одан төмен болған кезде сотталғандарды тексеру және дене шынықтырулары күн тәртібіне сәйкес тұрғын үй-жайларда жасақ бойынша өткiзiледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4457,188 +4563,188 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="56"/>
+    <w:bookmarkStart w:name="z65" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Таңертеңгi және кешкi тексерулер 40 минуттан аспауы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z66" w:id="57"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z66" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Камераларда, тәртiптік изоляторларда, жалғыз адамдық камераларда және уақытша оқшаулау үй-жайларында сотталғандардың бар-жоғын тексеру камера бойынша, ал жазаны өтеудің қатаң жағдайында ұсталатындар, қауiпсiз орындарда, жазаны өтеудің жеңілдікті жағдайындағыларды, карантин үй-жайларындағы тексеру, олар тұратын жерінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z67" w:id="58"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z67" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39. Тексерудi жүзеге асыру үшiн әр сотталғанға осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша фотосуретi бар карточка жасалады, онда тегi, аты, әкесiнiң аты (бар болса), туған күнi, Қазақстан Республикасы Қылмыстық кодексінің (бұдан әрі - ҚК) баптары, бас бостандығынан айыру мерзiмi, мерзiмiнiң басталуы мен аяқталуы, жасақ, бригада нөмiрi, мекемеге келген күнi көрсетiледi. Картотеканы кезекшi немесе режим қызметiнiң бекiтiлген қызметкерi жүргiзедi. Картотека кезекшi бөлiмде арнайы дайындалған жәшiкте сақталады. Профилактикалық есепке қойылған сотталғандардың тексеру карточкасына айыру жолақтары салынады: қашуға бейiм сотталғандар үшiн – қызыл түс; профилактикалық есептің басқа түрлеріне – қара түс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z68" w:id="59"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z68" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Қашуға бейiм ретiнде профилактикалық есепте тұрған сотталғандарды тегi бойынша карточкалық тексеру ұйқыға арналған уақытты қоспағанда, әрбiр екi сағат сайын, оларды жалпы тексеру жүргізетін орындарда сапқа тұрғызу арқылы қосымша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z69" w:id="60"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z69" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-Параграф. Сотталғандардың мекеме шегiнде жүру тәртiбi</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z70" w:id="61"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z70" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Сотталғандар топтарының мекеме аумағы бойынша жүруі (саппен жүру тек сотталғандарды тексеру және тамақтану кезінде көзделген қауіпсіздігі барынша төмен мекемелерді қоспағанда) тек саппен және белгіленген киім нысанында, олардың бірінің не мекеме әкімшілігі өкілінің еріп жүруімен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Саптың қозғалысы әдеттегі жүру сияқты жаяу жүру қадамымен жүзеге асырылады, бұл ретте қолдар дененің жанында еркін қозғалыста болады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4693,304 +4799,326 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жариялаған күннен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="62"/>
+    <w:bookmarkStart w:name="z71" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Жеке уақыты кезінде сотталғандар тек оқшауланған учаскелер шегiнде, ал мекеме аумағының басқа бөлiгiнде мекеме әкiмшiлiгі өкiлдерiнiң жазбаша рұқсатымен жүре алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z72" w:id="63"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z72" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Жазасын қатаң жағдайда өтеушi сотталғандардың құлыпталатын үй-жайлардан тыс жерлерде жүруі тек қана мекеме әкiмшiлiгі өкiлдерiнiң еріп жүруi арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z73" w:id="64"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z73" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Бас бостандығынан айыруға сотталғандардың тамақ өнiмдерiн және бiрiншi кезекте қажетті заттарды сатып алуы, сотталғандардың сауқат, сәлемдеме, бандерольдер алуы, қосымша қызметтер көрсету, мекемелерде пайдалануға тыйым салынған заттар мен құжаттарды алу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-тараудың тақырыбы жаңа редакцияда – ҚР Ішкі істер министрінің 05.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 694</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="65"/>
+    <w:bookmarkStart w:name="z74" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-Параграф. Бас бостандығынан айыруға сотталғандардың тамақ өнiмдерiн, бiрiншi кезекте қажетті заттарды сатып алу, қосымша қызметтер ұсыну тәртiбi</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z75" w:id="66"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z75" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Сотталғандарға тамақ өнімдері мен бірінші кезекте қажетті заттарды сату үшін мекемелерде демалыс және мереке күндерін қоспағанда, күн сайын жұмыс істейтін дүкендер ұйымдастырылады. Дүкендермен қатар мекемеде күн сайын жұмыс істейтін электронды сауда алаңдары ұйымдастырылады. Сотталғандар күн тәртiбiмен бөлiнген уақытта, кезекке тұруды (жасақ, бригада және камералар бойынша) ескере отырып, қолма-қол ақша төлемсiз осы мекеме жанындағы дүкендердің, сондай-ақ электрондық сауда алаңының қызметін пайдалана алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z344" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мекеме жанындағы дүкендерде, сондай-ақ электрондық сауда алаңында осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сотталғандардың сауқат, сәлемдемелер мен бандерольдер арқылы және мекеменің дүкендерінен алуға, өздерінде болуға рұқсат етiлетiн Заттар мен нәрселердің тiзбесiмен (бұдан әрі - Тізбе) рұқсат етілген барлық тауарлардың, заттар мен нәрселердің түр-түрінің болуы көзделеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z345" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Міндетті түрде жазбаша түрде рәсімделіп және сотталғандардың назарына жеткізіле отырып, санитарлық-эпидемиологиялық талаптарда көзделген жағдайларда ғана қосымша шектеулер белгілеуге жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 44-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 29.09.2020 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғаш ресми жариялаған күннен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 44-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 431</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z325" w:id="67"/>
+    <w:bookmarkStart w:name="z325" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44-1. Электрондық сауда алаңында бірінші кезекте қажетті тауарларды сатып алу тапсырыс беру жолымен, арнайы стационарлық (терминал) не электрондық сауда алаңының интернет-ресурсына бару үшін ғана Интернет желісіне қол жеткізе отырып, мобильді (планшет) құрылғы арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тамақ өнімдері мен бірінші кезекте қажетті заттарды сатып алуға жұмсалатын шығыстар сомасы Қылмыстық-атқару кодексінде көзделген шекте сотталған адамның ақшаны уақытша орналастырудың қолма-қол ақшаны бақылау шоттарындағы қаражаттан жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5045,70 +5173,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жариялаған күннен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="68"/>
+    <w:bookmarkStart w:name="z76" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Жалғыз адамдық камераларда, қауіпсіз орында, жазаны өтеудің қатаң жағдайында ұсталатын, ӨББА-ға және ӨЖББАА-ға сотталғандар үшін тамақ өнімдерін, оның ішінде шайды және бірінші кезекте қажетті заттарды олардың өтінімдері бойынша мекеменің тиісті қызметінің қызметкерлері сатып алады. Сатып алынған тауар осы Қағидаларға 9-қосымшаға сәйкес нысан бойынша өтінім негізінде қолын қойғызу арқылы сотталғанға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5127,70 +5255,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="69"/>
+    <w:bookmarkStart w:name="z77" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. ӨББА-ға және ӨЖББАА-ға сотталғандардан басқалары, сотталғандар өздерiнiң қалауы бойынша өз қаражаттары есебінен мекемелердің орналасқан ауданындағы коммуналдық-тұрмыстық қызмет көрсету кәсiпорындарының, медициналық ұйымдарының қосымша қызметтерiн пайдалана алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5209,108 +5337,108 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="70"/>
+    <w:bookmarkStart w:name="z78" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Қосымша қызметтерге: киiм және аяқ киiм, оның ішінде азаматтық үлгiдегi киімдерді тігу, оларды жөндеу, киiм тазалау, фото-бейне түсiру (мекеме әкiмшiлiгінің бақылауымен жүргiзiледi), шаштараз қызметi, сот құжаттарын, сотталғандардың жеке iстерiндегi өзге де құжаттардың көшiрмесiн жасау, нотариалдық қызмет, аудармашы қызметі, ақылы медициналық қызмет көрсету жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қауіпсіздігі барынша төмен мекемелерде жазасын өтейтін сотталғандар сырттай оқуға ақша төлеп, жоғары және орта бiлiмнен кейiнгi білім беру ұйымдарында оқи алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="71"/>
+    <w:bookmarkStart w:name="z79" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Сотталғандардың өз қаражаты есебінен төленетін қосымша қызметтер олардың мекеме бастығының атына берген жазбаша өтінімі бойынша және мекеме аумағында көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қосымша қызмет көрсету үшін мекеме әкімшілігі тиісті маманды (жұмыскер) шақыртады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -5347,206 +5475,211 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="72"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z80" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Сотталғанның жазбаша өтінімінде көрсетілген қосымша қызметтерге төлем мекеменің ақшаны уақытша орналастырудың қолма-қол ақшаны бақылау шоттарынан қызмет көрсеткен тиісті кәсіпорынның, мекеменің, ұйымның немесе маманның (жұмыскердің) атына пошта арқылы ақша аудару жолымен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 49-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 21.05.2019 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 451</w:t>
+        <w:t xml:space="preserve">      Ескерту. 49-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 504</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="73"/>
+    <w:bookmarkStart w:name="z81" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-Параграф. Сотталғандардың сауқат, сәлемдеме, бандерольдерді алу тәртiбi</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z82" w:id="74"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z82" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Сотталғандар сауқаттарды, сәлемдемелерді және бандерольдердi мекемеге келген кезден бастап ала алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z410" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сәлемдемелерді сондай-ақ кездесу ұсынған кезде ала алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z411" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұзақ кездесулер кезінде алынатын сәлемдемелер жазаны өтеу шарттарына сәйкес тиісті сәлемдемелер санына енгізілмейді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z412" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сотталғандардың атына ҚАК-тің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5568,70 +5701,110 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>136</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>136-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>138</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>138-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>140</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>145</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5641,133 +5814,134 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>151-баптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген санынан асатын, сондай-ақ босатылған немесе қайтыс болған адамдардың атына сауқаттар мен бандерольдер келiп түскен кезде, олар кері қайтару себебін, төлем сомасын көрсете отырып, жөнелтушілерге қайтарылады. Басқа мекемелерге ауыстырылған сотталғандардың атына келген сауқаттар мен бандерольдер мекеменің есебiнен олардың жаңа ұсталатын жеріне жiберiледi.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 50-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 07.11.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 803</w:t>
+        <w:t xml:space="preserve">      Ескерту. 50-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 619</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="75"/>
+    <w:bookmarkStart w:name="z83" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Сауқат, бандерольдер және хат-хабардың жеткiзілуіне жауапты мекеме жұмыскерi оларды пошта бөлiмшесiнен алған кезде қаптамалардың, тапсырыс хаттар конверттерінің тұтастығын мұқият тексередi. Бүлінгені анықталған жағдайда екi данада актi жасайды (еркін нысанда), онда бүлінудің сипатын көрсетеді және оған пошта бөлiмшесi жұмыскерiнің қолын қойғызады. Бiр данасын пошта бөлімшесінде қалдырады, екiншiсiн жинақтау папкасына тiгедi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z84" w:id="76"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z84" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5782,72 +5956,134 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Алып тасталды - ҚР Ішкі істер министрінің 31.08.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 872</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z90" w:id="78"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z89" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Сотталған жүкті әйелдер және бала емізетін аналар азық-түлік сауқаттар мен сәлемдемелерді алуға, мекеме жанындағы дүкендерден немесе электрондық сауда алаңы арқылы ананың және баланың денсаулығын қалыпты жағдайда сақтау үшін қажетті, медициналық қорытындымен анықталған саны мен ассортиментіндегі азық-түлік өнімдерін өз қаражаты есебінен сатып ала алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 53-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 619</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z90" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       54. Сауқат, сәлемдеме және бандерольдердiң ішіндегіні, сондай-ақ тапсырыс хаттарды адресаттардың қатысуымен жауапты жұмыскер мекеменің қызметкерлерiмен бiрге ашып қарайды. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5862,869 +6098,871 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделмеген табылған заттар, бұйымдар мен заттектер алынады және осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>62-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес шешiм қабылданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z91" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Сотталғандардың мекенжайына келіп түскен сауқат, сәлемдеме және бандерольдер олардың ішіндегілерінің тізбесі мен салмағы сәлемдемелер мен бандерольдерді беруді есепке алу журналына тіркеледі, оның нысаны "Қылмыстық-атқару жүйесінің мекемелерінде ұсталатын адамдардың мінез-құлқына бақылау мен қадағалауды жүзеге асыру жөніндегі қызметті ұйымдастыру және жете тексеру мен тінту жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2017 жылғы 20 ақпандағы № 36 қбпү бұйрығында (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14922 болып тіркелген) (бұдан әрі – ҚАЖ мекемелерінде ұсталатын адамдардың мінез-құлқына бақылау мен қадағалауды жүзеге асыру жөніндегі қызметті ұйымдастыру қағидалары) көрсетілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z346" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бір сауқат пен сәлемдеменің ең жоғарғы салмағы 20 килограмнан аспайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 55-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 29.09.2020 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 55-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 431</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z92" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Мекемеге келген сотталғандардың туысқандарына немесе өзге адамдарға мекеме әкiмшiлiгі тиiстi сауқат, сәлемдеме, бандерольдердiң орнына оларды сотталғандарға беру мақсатында мекеме жанындағы дүкендері және электрондық сауда алаңы арқылы тамақ өнімдерін және бiрiншi кезекте қажетті заттарды сатып алу мүмкiндiгi бар екенiн түсiндiредi. Мұндай жағдайда аталған адамдар сотталғандарға беру үшiн тамақ өнімдерінің және бiрiншi кезекте қажетті заттардың саны, салмағы көрсетілген екi данадағы өтiнiм бередi және олардың құнын төлейдi. Сотталғандар мұндай сәлемдемелердi алғаннан соң өтiнiмнің бiрiншi данасы осы сәлемдемелердiң құнын төлеген адамға берiледi, екiншi данасы жеке iске тiгiледi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 56-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 29.09.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 652</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жариялаған күннен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="80"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z93" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Саны мен түр-түрі медициналық қорытындыда айқындалған, сондай-ақ сотталған жүкті әйелдер мен бала емізетін аналарға арналған сауқаттар мен сәлемдемелер тексеруден кейін адресаттарға беріледі. Медициналық қорытындыға сәйкес сотталғандар алатын дәрілік заттар мен медициналық бұйымдар мекемеде орналасқан медициналық ұйымдардың медицина қызметкерлеріне беріледі. Бұл ретте, медициналық қорытындыға сәйкес сотталғандар алатын дәрілік заттар мен медициналық бұйымдар жазаны өтеу жағдайларына сәйкес рұқсат етілген сауқат пен сәлемдемелер санына енгізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 56-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 29.09.2020 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 57-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 16.05.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 342</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Тәртiптiк изоляторларда ұсталған сотталғандарға сауқат және бандерольдер жазалау шарасын өтегеннен кейін тапсырылады, ӨББА-ға және ӨЖББАА-ға сотталғандарға мекеме әкiмшiлiгi камерада тапсырады. Мекеме әкiмшiлiгi сауқат және бандерольдердің ішіндегілердің сақталуын қамтамасыз етедi, алайда ішіндегі заттардың ұзақ уақыт сақтау салдарынан табиғи бұзылуына жауапты болмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 58-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 16.05.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 342</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Мекеме әкімшілігінің рұқсатымен сотталғандар өз қаражаты есебінен туысқандарына және өзге де адамдарға мекеме жанындағы дүкеннен немесе электрондық сауда алаңынан сатып алынған тамақ өнімдерін және бiрiншi кезекте қажетті заттарды, сондай-ақ өзiнiң жеке пайдалануындағы немесе қоймада сақтаудағы заттар мен бұйымдарды сауқат және бандерольмен жiбере алады. Жіберуге арналған затты мекеме әкімшілігінің өкілдері сотталғанның қатысуымен қарап тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 59-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 29.09.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 652</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жариялаған күннен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="81"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z96" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-Параграф. Мекемелерде пайдалануға тыйым салынған заттар мен құжаттарды алып қою</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z97" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Тiзбеде көзделмеген заттарды, бұйымдарды, заттектерді, құжаттарды және тамақ өнімдерін алып қоюды мекеме қызметкерлері мен сотталғандардың мінез-құлқын бақылау мен қадағалауды жүзеге асыруға уәкілетті адамдар жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заттар, бұйымдар, заттектер, құжаттар және тамақ өнімдері сотталғандардан анықталған сәтте алынады, үлгісі ҚАЖ мекемелерінде ұсталатын адамдардың мінез-құлқына бақылау мен қадағалауды жүзеге асыру жөніндегі қызметті ұйымдастыру қағидаларында көрсетілген ол жөнінде баянат немесе акт жасалады және тексеріледі. Актіде тыйым салынған затты алған күн, уақыты, орны, сотталғанның және тыйым салынған затты анықтаған және алуды жүргізген қызметкердің деректері көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер мән-жайлар кейінге қалдыруға болмайтын болса, тінту дереу, оның ішінде тәуліктің кез келген уақытында жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 57-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 16.05.2022 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 60-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 29.09.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 652</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жариялаған күннен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z94" w:id="82"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z98" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Сотталғандардан, сондай-ақ мекеме аумағынан табылған иесін табу мүмкін емес ақшаны, бағалы қағаздар мен өзге де құндылықтарды осы Қағидаларға сәйкес мекеме әкімшілігі алады және сот шешімі бойынша мемлекет кірісіне аударылуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сотталғандардың сауқат, сәлемдемелер мен бандерольдер арқылы және мекеме жанындағы дүкендерден немесе электрондық сауда алаңынан алуға, өздерінде болуға рұқсат етiлетiн заттар мен нәрселердің тiзбесiне кірмейтін сотталғандардан, сондай-ақ мекеме аумағы мен мекемеге іргелес аумақтан алынған заттар, бұйымдар, заттектер, құжаттар және тамақ өнімдері мекеме әкімшілігінің комиссиялық шешімі бойынша туысқандарына немесе сақтауға беріледі немесе мекеме бастығының қаулысы бойынша жойылады, бұл туралы акті (еркін нысанда) жасалады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 58-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 16.05.2022 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 61-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 29.09.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 652</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жариялаған күннен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="83"/>
-[...317 lines deleted...]
-    <w:bookmarkStart w:name="z99" w:id="87"/>
+    <w:bookmarkStart w:name="z99" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. Алынған ақшаны және бағалы заттарды оларды алған лауазымды тұлғаның актiсi немесе баянаты бойынша, бiр тәулiк мерзiмнен (демалыс және мереке күндерін қоспағанда) кешiктiрмей, кезекшi мекеме басшылығы тексеру туралы материалдарды жинауды жүзеге асыру тапсырылған қызметкерге сотталғандардан алынған ақша мен бағалы заттарды есепке алу журналына қолын қойдырып береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z100" w:id="88"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z100" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       63. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Тізбеде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген саннан артық сотталғандарда бар заттар алынады және сақтау үшiн қоймаға тапсырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z101" w:id="89"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z101" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. Бас бостандығынан айыруға сотталғандардың хат жазысуы, ақшалай аударымдарды жiберуі және алуы, бас бостандығынан айыруға сотталғандардың кездесулері, бас бостандығынан айыруға сотталғандардың телефон арқылы сөйлесуі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-тараудың тақырыбы жаңа редакцияда – ҚР Ішкі істер министрінің 05.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 694</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="90"/>
+    <w:bookmarkStart w:name="z102" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-Параграф. Сотталғандардың хат жазысу, ақшалай аударымдарын жіберу және алу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z103" w:id="91"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z103" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Сотталғандардың өз қаражаты есебiнен хаттарды, олардың санын шектеусiз алуы және жiберуi тек мекеме әкiмшiлiгi арқылы "Сотталғандар жіберетін және алатын хат-хабарға бақылау жүргізу қағидасын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2014 жылғы 21 тамыздағы № 86 қбпү бұйрығына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9754 болып тіркелген) (бұдан әрі – № 86 қбпү бұйрық) сәйкес жүргiзiледi. Мекеменің әрбiр оқшауланған учаскесiнде, ал кәмелетке толмағандарды ұстауға арналған орташа қауіпсіз мекемелерде мекеме әкiмшiлiгi белгiлеген орында арнайы жәшiктерi iлiнедi, олардан демалыс және мереке күндерiнен басқа күндерi күн сайын соған уәкiлеттi лауазымды тұлғалар хаттарды жiберу үшiн алып отырады. Толық қауіпсіз мекемелерде, жалғыз адамдық камераларда және мекемелердің қауiпсiз орындарында сотталғандар хаттарын жiберу үшiн мекеме әкiмшiлiгiне бередi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мекемелерде лауазымды адамдардың заңсыз әрекеттеріне сотталғандардың шағымдар беруіне арналған арнайы жәшіктерінің жұмыс істеуі қамтамасыз етіледі. Аптасына бір рет жиілігімен прокурор мекеме әкімшілігі өкілінің қатысуымен жүгінулерді алады, ол туралы тиісті акті толтырады. Арнайы жәшіктер мекеме аумағында және үй-жайларда сотталғандарға қолжетімді жерде орнатылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -6761,70 +6999,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z104" w:id="92"/>
+    <w:bookmarkStart w:name="z104" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. Мекемеден кетiп қалған сотталғандардың атына келген хаттар 3 тәулiктен кешiктiрiлмей оның жаңа тұрғылықты жеріне жолданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сотталғандардың басқа мекемелерде ұсталатын адамдарға жолданған хаттары, сондай-ақ басқа мекемелерден келіп түскен хаттар осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6935,70 +7173,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z106" w:id="93"/>
+    <w:bookmarkStart w:name="z106" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. Сотталғандардың хат жазысуы № 86 қбпү бұйрыққа сәйкес бақылауға алынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7017,70 +7255,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z107" w:id="94"/>
+    <w:bookmarkStart w:name="z107" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. Сотталғандарға келіп түскен ақшалай аударымдар мекеменің ақшаны уақытша орналастырудың қолма-қол ақшаны бақылау шоттарына аударылады. Пошта байланысының көрсетілетін қызметтерін ұсыну қағидаларында көзделген сотталғандардың атына жіберуге тыйым салынған заттар мен заттектерді хат-хабарлардан мекеме қызметкерлері коммиссиялық түрде тиісті акті (еркін нысанда) толтыру арқылы алады, оның бір данасы жіберушінің атына жолданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Табылған ақша, бағалы заттар, сондай-ақ Тізбеде көзделмеген басқа да заттар, бұйымдар және заттектер алып қойылады, олар бойынша Қазақстан Республикасының 2014 жылғы 5 шілдедегі Әкімшілік құқық бұзушылық туралы кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7155,70 +7393,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z108" w:id="95"/>
+    <w:bookmarkStart w:name="z108" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69. Өзге адамдарға ақшалай аударымдарды жiберу кезiнде сотталған, бұдан басқа өз өтiнiм ақша аударудың себебiн хабарлайды. Мекеме әкiмшiлiгiнiң осы өтiнiм бойынша шешiмi, әдетте, өтiнiм берiлген күннен бастап 5 жұмыс күнiнен кешiктiрмей қабылданады. Қабылданған шешiм туралы сотталғанға қол қойдыру арқылы хабарланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7237,126 +7475,126 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жариялаған күннен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="96"/>
+    <w:bookmarkStart w:name="z109" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Сотталғандардың өтiнiштерiн қабылдау, есепке алу және қарастыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-параграфтың тақырыбы жаңа редакцияда – ҚР Ішкі істер министрінің 05.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 694</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="97"/>
+    <w:bookmarkStart w:name="z110" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70. Сотталғандар тек өз атынан ғана өтiнiш береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7375,70 +7613,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z111" w:id="98"/>
+    <w:bookmarkStart w:name="z111" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. Сотталғандардың өтініштері адресатқа мекеме әкімшілігі арқылы жөнелтіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сотқа, прокуратура органдарына және өзге де мемлекеттік органдарға жолданатын шағынымдарды сотталғандар электрондық құжат түрінде электрондық өтініштерді жіберуге арналған терминал арқылы бере алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7621,90 +7859,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жариялаған күннен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="99"/>
+    <w:bookmarkStart w:name="z112" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       72. Қылмыстық құқық бұзушылықтар туралы арыздар мен хабарларды қабылдауды және тіркеуді Қазақстан Республикасы Бас прокурорының 2014 жылғы 19 қыркүйектегі № 89 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Қылмыстық құқық бұзушылықтар туралы арызды, хабарды немесе баянатты қабылдау және тіркеу, сондай-ақ Сотқа дейінгі тергеп-тексерулердің бірыңғай тізілімін жүргізу қағидаларына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9744 болып тіркелген) сәйкес мекеменің кезекші қызметі жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7723,90 +7961,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z113" w:id="100"/>
+    <w:bookmarkStart w:name="z113" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73. Сәлемдемелер, сауқаттар алу, кездесулер беру, ақша жұмсау, еңбекақы есептеу, еңбектi пайдалану, медициналық көмек көрсету, заттай мүлiкпен қамтамасыз ету мәселелерi, сондай-ақ мекеменiң әкiмшiлiгi шеше алатын осындай сипаттағы өзге де мәселелер жөніндегі өтiнiштер оларды органдардың немесе жiберiлген адамның қарау нәтижелерiн күтпестен шешiледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z114" w:id="101"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z114" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74. Өтiнiштердi қарау нәтижелерi бойынша келіп түскен жауаптар келiсiмен, бiрақ үш жұмыс күнiнен кешiктiрiлмей қолхат арқылы сотталғанға хабарланады және олардың жеке iсiне тiгiледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7835,88 +8073,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z116" w:id="102"/>
+    <w:bookmarkStart w:name="z116" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-Параграф. Бас бостандығынан айыруға сотталғандарға кездесулер беру тәртiбi</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z117" w:id="103"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z117" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76. Сотталғандарға: сәлемдеме алу құқығымен ұзақтығы екі сағат қысқа мерзімді, ұзақтығы 2 тәулік, ал дәрежесі үшінші оң мінез-құлықты сотталғандарға ұзақтығы 3 тәулік, ұзақ мерзімді мекеме аумағында кездесулер беріледі. Кәмелетке толмаған сотталғандарды ұстауға арналған орташа қауіпсіз мекемелерде сотталғандарға бұдан басқа ұзақтығы 5 тәулікке дейін мекеме аумағынан тыс жерде тұрумен ұзақ мерзімді кездесу беріледі. Сотталғанның немесе кездесуге келген адамның жазбаша өтініші бойынша кездесу бір тәулікке немесе кездесу ұзақтығы қысқаруы мүмкін. Бұл ретте, кездесу толықтай пайдаланылған болып саналады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сотталғанның асырап алған және кәмелетке толмаған балаларына онымен кездесу алардың заңды өкілдерінің еріп жүруімен беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8045,70 +8283,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z118" w:id="104"/>
+    <w:bookmarkStart w:name="z118" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       77. Ұзақ мерзімді кездесулер, бактерия бөлетін туберкулезбен ауыратын сотталғандардан басқа, әйелімен (күйеуімен), жақын туысқандарымен, сотталғанмен некеде тұрмайтын, олардың ортақ кәмелетке толмаған балаларымен келген адамдарға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8127,90 +8365,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z119" w:id="105"/>
+    <w:bookmarkStart w:name="z119" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78. Сотталғандарға олардың сұрауы бойынша ұзақ мерзімді кездесуді қысқа мерзімді кездесуге, ал кәмелетке толмағандарды ұстауға арналған орташа қауіпсіз мекемелерде мекемеден тыс жерде тұрумен ұзақ мерзімді кездесуді мекеме шегінен тыс жерде шығумен қысқа мерзімді кездесуге ауыстыруға рұқсат беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z120" w:id="106"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z120" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       79. Кездесуге рұқсатты сотталғанның не онымен кездесуге келген адамның өтінімі бойынша мекеменің бастығы немесе олардың міндеттерін бөлуге сәйкес оны алмастыратын адам береді. Кездесу беруден бас тартқан кезде сотталғандармен кездесуге өтінім білдірушінің өтінішіне бас тартудың себебі туралы белгі жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сотталғанмен кездесу ұсынудан бас тартылған жағдайда кездесу бөлмесіндегі қадағалау бойынша бақылаушы не мекеме әкімшілігінің өкілі сотталғанға және кездесуге келген адамдарға бас тартудың дәлелді себебін түсіндіреді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8285,70 +8523,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z121" w:id="107"/>
+    <w:bookmarkStart w:name="z121" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       80. Кездесуге келген адамның не сотталғанның өтінімін мекеменің кездесу бөлмесі бойынша жауапты бақылаушысы қабылдайды. Өтінімнің үлгісі келушілерге арналған бөлмеде көрнекі ақпарат тақталарында ілінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұбайымен (зайыбымен), жақын туыстарынан басқа өзге адамдармен қысқа мерзімді кездесулер мекеме бастығының не оның міндетін атқарушы адамның рұқсаты негізінде кездесуге келген адамның жазбаша өтінімі (еркін нысанда) бойынша ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -8385,264 +8623,264 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z122" w:id="108"/>
+    <w:bookmarkStart w:name="z122" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       81. Кездесуге келген адамдарды мекеме бастығы немесе оның орынбасары қабылдайды. Олар сотталғанның мінез-құлқы туралы хабарлайды және кездесу кезiндегi мінез-құлық қағидалары туралы, тыйым салынған сәлемдемелер беруге болмайтындығы туралы және белгiленген қағидалардың бұзылғаны байқалса, кездесудiң дереу тоқтатылатыны туралы ескертедi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z123" w:id="109"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z123" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       82. Сотталғандар ұзақ мерзімді кездесулер кезеңiнде жұмыстан алдын-ала немесе соңынан өтейтiндей болып босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z124" w:id="110"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z124" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       83. Сотталғанға бiрiншi кездесу карантин бөлiмшесiнен бөлiнгеннен кейiн, тергеу изоляторында бұрын кездесу алғанына қарамастан, мекемеге келiсiмен берiледi. Қысқа мерзiмдi және ұзақ мерзімді кездесу құқығы болған кезде қайсысын бiрiншi алуды сотталған анықтайды. Одан кейiнгi кездесулер он екi айды сотталғанға бiр жылда тиесiлi аталған түрдегi кездесулер санына бөлгендегi бөлiкке тең кезеңнiң өтуi бойынша берiледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезектi кездесулердi беру мерзiмi жылдың аяқталуына немесе жаңа жылдың басталуына қарамастан, сотталғанға берiлген соңғы аталған түрдегi кездесу күнiнен, сондай-ақ өзге мекемеден ауысып келген кезден бастап есептеледi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пайдаланылмаған кездесулерді жинауға жол берілмейді. Көтермелеу ретінде алған пайдаланылмаған кездесулер барлық жазасын өтеу мерзімі ішінде сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z125" w:id="111"/>
+    <w:bookmarkStart w:name="z125" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84. Мекемелердің қалыпты қызметiне кедергi келтiретiн эпидемияға қарсы iс-шаралар өткiзу, табиғи апаттар, төтенше жағдайлар, сондай-ақ мекемеде ерекше режим жағдайын енгізу кезiнде кездесулер мекеме бастығының бұйрығымен уақытша тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоғарыда көрсетілген себептер бойынша сотталғанға берiлмеген кездесу кейінірек беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z126" w:id="112"/>
+    <w:bookmarkStart w:name="z126" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85. Мекемелер әкiмшiлiгi кездесуге келген адамдардың сұрауы бойынша кездесудiң ұзақтығын қысқартады. Кездесулердi бiрiктiруге немесе бiр кездесудi бiрнеше кездесуге бөлуге жол берiлмейдi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z127" w:id="113"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z127" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       86. Сотталғандар кездесуге белгiленген киiм нысанында және ұқыпты күйiнде келуi тиіс. Ұзақ мерзімді кездесулер кезеңiнде олар қалауы бойынша туысқандары әкелген киiмдердi, iш киiмдердi және аяқ киiмдердi пайдалана алады. Сотталғандар кездесуге дейiн және одан кейiн толық тiнтуден өтедi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z128" w:id="114"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z128" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       87. Сотталғанға бiр мезгiлде жанында сотталғанның кәмелеттiк жасқа толмаған аға-інілері, әпке-қарындастары, балалары, немерелерi бола алатын екi ересек адаммен мерзiмi ұзақ кездесуге рұқсат етiледi. ӨББА-ға сотталғандарға ұзақ мерзімді кездесулер олардың дағдылы және жеңiлдетiлген жағдайларда жазаларын өтеуi кезiнде рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z129" w:id="115"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z129" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       88. Сотталғандармен кездесуге келген адамдар оларға мекеме әкiмшiлiгi кездесу тәртiбiн түсiндiрген соң ақшаларын, сондай-ақ сотталғандардың сауқат, сәлемдемелер мен бандерольдер арқылы және мекеме жанындағы дүкендерден және электрондық сауда алаңынан алуға, өздерінде болуға рұқсат етiлетiн заттар мен нәрселердің тiзбесiнде көрсетілмеген заттар мен құндылықтарын тексеру тобының қызметкерлеріне сақтауға тапсырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8661,70 +8899,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жариялаған күннен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z130" w:id="116"/>
+    <w:bookmarkStart w:name="z130" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       89. Кездесуге келген адам сотталғанға мекемеде осы Қағидаларда көзделмеген заттар, бұйымдар және заттектерді беруге ниетi бар деп санауға жеткiлiктi негiздер болған кезде, мекеме қызметкері мұндай адамға өзiне тиесiлi заттар мен киiмдердi тексеруге келiскен жағдайда ғана кездесу берiлетiнiн хабарлайды. Тексеру кезінде сотталғандардың сауқат, сәлемдемелер мен бандерольдер арқылы және мекеме жанындағы дүкендерден және электрондық сауда алаңынан алуға, өздерінде болуға рұқсат етiлетiн заттар мен нәрселердің тiзбесiнде жасырынған заттар мен құндылықтар табылған жағдайда немесе тексеруден бас тартқан кезде ол адам кездесуге жiберiлмейдi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексеру тәртібі ҚАЖ мекемелерінде ұсталатын адамдардың мінез-құлқына бақылау мен қадағалауды жүзеге асыру жөніндегі қызметті ұйымдастыру қағидаларымен регламенттеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -8761,224 +8999,224 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жариялаған күннен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z131" w:id="117"/>
+    <w:bookmarkStart w:name="z131" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       90. Келушi осы Қағидаларға сәйкес әзірленген мекеме әкімшілігі белгiлеген кездесу өткiзу кезіндегі мінез-құлық қағидасын, кездесу өткізу тәртібін бұзған кезде кездесу өткізу дереу тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z132" w:id="118"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z132" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       91. Сотталғандармен кездесуге келген адамдардың қысқа мерзiмдi кездесу бөлмелерiне қандай да бiр тамақ өнімдерін немесе заттарды алып кiруiне жол берiлмейдi. Ұзақ мерзімді кездесуге тамақ өнімдерін (арақ-шарап өнімдері мен сыраны қоспағанда) кіргізуге рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұзақ мерзімді кездесу бөлмесіне кіргізілетін тамақ өнімдері және басқа заттарды тексеру тобы қызметкерлері мен кездесулер бөлмесі бойынша бақылаушы тексереді. Сотталғандардың ұзақ мерзiмi кездесу бөлмесiнен қандай да бiр тамақ өнiмдерiн немесе заттарды алып шығуына рұқсат етiлмейдi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z133" w:id="119"/>
+    <w:bookmarkStart w:name="z133" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       92. Мекеме шегінен тыс ұзақ мерзiмдi кездесуге рұқсат берiлген кәмелетке толмағандарды ұстауға арналған орташа қауіпсіз мекемелерде жазасын өтейтін сотталғанға осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша рұқсат қағазы берiледi. Кездесу кезінде қадағалауды жүзеге асыру тәртібін мекеме бастығы анықтайды. Сотталғанға мекеме аумағынан тыс кездесу орнын өз еркiмен тастап кетуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сотталғанның көтермелеу тәртібі ретінде кәмелетке толмағандарды ұстауға арналған орташа қауіпсіз мекеменің шегінен тыс жерге мекеме қызметкерлерінің, сондай-ақ ата-аналары, немесе жақын туыстарының еріп жүруімен шығуы мекеме бастығының бұйрығы негізінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сотталғанға көтермелеу тәртібі ретінде демалыс және мереке күндерін қауіпсіздігі барынша төмен мекемелер шегінен тыс өткізуге рұқсатты қауіпсіздігі барынша төмен мекеме орналасқан елдi мекеннің шегiнде мекеме бастығының бұйрығы негізінде ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z134" w:id="120"/>
+    <w:bookmarkStart w:name="z134" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       93. Ұзақ мерзiмдi кездесулер кезінде тұру үшін бөлмелер беру қызметтерін кездесуге келген адамдар не сотталғандар өздерінің жеке қаражаты есебінен төлейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z135" w:id="121"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z135" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       94. Кездесу түрлерін ауыстыру сотталғанның жазбаша өтінімі бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8997,70 +9235,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z136" w:id="122"/>
+    <w:bookmarkStart w:name="z136" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       95. Сотталғандарға заң көмегін алуы үшiн олардың жазбаша немесе ауызша өтініші бойынша адвокаттармен кездесулер олардың санына, ұзақтығына шектеу қоймай, құпиялылығын қамтамасыз ететiн жағдайларда берiледi. Сотталғанның қалауы бойынша кездесулер бөлу қоршауынсыз оңаша берiлуi мүмкiн, ал ӨББА-ға және ӨЖББАА-ға сотталғандарға арнайы жабдықталған бөлмеде берiледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9079,70 +9317,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z137" w:id="123"/>
+    <w:bookmarkStart w:name="z137" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       96. Сотталғандардың некесін қию үшiн олардың өтінімдері бойынша азаматтық хал актiлерiн тiркеуге уәкiлеттi лауазымды тұлғалармен және сотталғанмен некеге тұруға ниет бiлдiрген адаммен қысқа мерзiмдi кездесулер берiледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9161,313 +9399,313 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жариялаған күннен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z138" w:id="124"/>
+    <w:bookmarkStart w:name="z138" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      97. Осы Қағидалардың </w:t>
-[...9 lines deleted...]
-        <w:t>98</w:t>
+      97. Осы Қағидалардың 98 және 99-тармақтарында көзделген кездесулер түскі үзіліс уақытын қоспағанда жұмыс уақытында сағат 9.00-ден 17.00-ге дейін өткізіледі және ҚАК-ның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>92</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>136</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>136-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>138-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>140</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>145</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>99-тармақтарында</w:t>
-[...138 lines deleted...]
-        </w:rPr>
         <w:t>151-баптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген кездесулер санына есептелмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 97-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 30.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 341</w:t>
+        <w:t xml:space="preserve">      Ескерту. 97-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 619</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z139" w:id="125"/>
+    <w:bookmarkStart w:name="z139" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       98. Мекемелерде орналасқан медициналық ұйымдардағы сотталғандарға кездесулер сотталғандарда медициналық жағынан қарсы көрсеткiштер болмаған жағдайда ҚАК-нің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9489,1176 +9727,1270 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>136</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>136-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>138</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>138-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>140</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>141</w:t>
+        <w:t>143</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>143</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t>145</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>151-баптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> белгіленген нормалар бойынша беріледі.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="125"/>
+        <w:t xml:space="preserve"> белгіленген нормалары бойынша беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 98-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 16.05.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 98-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 619</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z140" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99. Жұқпалы аурулар туындауын және таралуын ескерту мақсатында мекемелерде орналасқан медициналық ұйымдардағы сотталғандарға, бактерия бөлетін туберкулезбен ауыратындарға ұзақ мерзiмді кездесулер берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 99-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 16.05.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 342</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z140" w:id="126"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z141" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      100. Кездесулер беру туралы барлық өтінімдер осы Қағидаларға 12-қосымшаға сәйкес нысан бойынша кездесулер беру туралы өтінімдерді тіркеу журналында тіркеледі және сотталғандардың жеке ісінің материалдарына тігіледі. Журналды кездесу бөлмесіндегі қадағалау жөніндегі бақылаушы жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 99-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 16.05.2022 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 100-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 21.05.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); мемлекеттік тілдегі мәтіні өзгермейді – ҚР Ішкі істер министрінің 18.03.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 226</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z141" w:id="127"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z142" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-Параграф. Бас бостандығынан айыруға сотталғандарға телефон арқылы сөйлесу ұсыну тәртiбi</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z143" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      101. Әлеуметтік байланыстарын сақтау үшін сотталғандарға телефондық сөйлесулер жеке ісінде көрсетілген жақын туыстарымен және адамдармен олардың өтінімдері бойынша ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон арқылы сөйлесулер, оның ішінде техникалық мүмкіндіктер болған кезде бейнебайланыс жүйесін пайдаланумен, сотталғанның жазбаша өтінімі бойынша беріледі, онда абоненттің мекенжайы, телефон нөмірі және бекітілген күніне 15 минут сөйлесу ұзақтығы көрсетіледі. Телефон арқылы сөйлесулер сотталғандардың немесе олардың жұбайы (зайыбы), жақын туыстарының жеке қаражаттары есебінен төленеді. Телефон арқылы сөйлесулер алдында мекеме қызметкері сотталғанды сөйлесу бақыланатыны туралы ескертеді және жеке өзі өтінімде көрсетілген телефонның нөмірін тереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мекеме әкiмшiлiгiнiң осы өтiнiм бойынша шешiмi өтiнiм берiлген күннен бастап 5 жұмыс күнiнен кешiктiрмей қабылданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 100-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 21.05.2019 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 101-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 15.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 689</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z144" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      102. Телефон арқылы сөйлесулер, оның ішінде техникалық мүмкіндіктер болған кезде бейнебайланыс жүйесін пайдаланумен, сағат 9.00-ден 21.00-ге дейін мекеме бастығы не оны алмастыратын адамның атына сотталғанның жазбаша өтінімі негізінде, кезектілігі және кестеге сәйкес ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 102-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 10.09.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 789</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z145" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      103. Жұбайы (зайыбы), жақын туыстарын, сотталғанмен некеде жоқ, онымен ортақ балалары бар адамдарды қоспағанда, мекемелерде ұсталатын сотталғандардың арасында телефон арқылы сөйлесулерге жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 103-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 21.05.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 451</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); мемлекеттік тілдегі мәтіні өзгермейді – ҚР Ішкі істер министрінің 18.03.2020 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z142" w:id="128"/>
-[...299 lines deleted...]
-    <w:bookmarkStart w:name="z146" w:id="132"/>
+    <w:bookmarkStart w:name="z146" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       104. Жазаны өтеудің қатаң жағдайларында ұсталатын сотталғандарға, сондай-ақ тәртiптiк изоляторға, жалғыз адамдық камераға және уақытша оқшаулау үй-жайларында қамалған, мекемелерде құқықтық тәртіпті қамтамасыз ету үшін қауіпсіздігі аралас мекемеге ауыстырған сотталғандарға жұбайы (зайыбы), жақын туысы қайтыс болған немесе науқастың өміріне қатер төндіретіндей қатты ауырған, оның отбасына айтарлықтай материалдық залал келтірген дүлей зілзала болған айрықша жеке мән-жайларында телефон арқылы сөйлесуге рұқсат беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z414" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоғарыда көрсетілген себептер бойынша айрықша жеке мән-жайлардың бары қайтыс болу туралы куәлікпен, медициналық ұйымдардың және жергілікті атқарушы органдардың анықтамаларымен расталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z415" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы телефон арқылы сөйлесулерді ұсынған кезде мекеме әкімшілігі сотталғанның қауіпсіздігін және оқшаулануын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z416" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Айрықша жеке мән-жайларға әлеуметтік, табиғи және техногендік сипаттағы төтенше жағдайлар, тиісті әкімшілік-аумақтық бірліктерде (жекелеген объектілерде) шектеу іс-шараларын, оның ішінде карантин енгізу жатады. Бұл жағдайда жазаны өтеудің қатаң жағдайларындағы, жалғыз адамдық камерадағы, уақытша оқшаулау үй-жайындағы сотталғандарға жақын туыстарымен телефон арқылы сөйлесу айына бір рет беріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z417" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Білікті заң көмегі осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>95-тармағы</w:t>
+        <w:t>95-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚАК-нің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> бірінші бөлігі негізінде көрсетіледі.</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> бірінші бөлігінің негізінде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z418" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адвокатпен телефон арқылы сөйлесу арқылы білікті заң көмегін алу үшін сотталған мекеме әкімшілігіне жазбаша немесе ауызша өтініш береді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z419" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сотталған адамның адвокатпен телефон арқылы сөйлесуі сотталған адамның жеке ісінде "Адвокаттық қызмет және заң көмегі туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген қорғау (өкілдік ету) туралы жазбаша хабарлама болған кезде беріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z420" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте адвокат пен сотталған адамға үшінші тұлғалармен келіссөздерді болдырмау туралы ескертіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z421" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы тармақтың бірінші бөлігінде белгіленген телефон арқылы сөйлесуге қойылатын шектеулер жас баласы бар немесе оны тәрбиелеп отырған сотталған әйелдерге және жас баласын жалғыз өзі тәрбиелеп отырған ер адамдарға қолданылмайды, олардың телефон арқылы сөйлесу құқығы осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>102</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>103-тармақтарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген кезеңділікке сәйкес жас балаларымен байланысып тұру үшін ғана сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 104-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 23.06.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 104-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 619</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z147" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105. Сөйлесулер жүргізу, телекоммуникация құралдарын пайдалану қағидаларын бұзған, үшінші тұлғалармен келіссөздер жүргізу, немесе сөйлесу кезiнде этика және мораль нормаларын сақтамаған жағдайда сөйлесулер дереу тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 105-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 23.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 460</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Ішкі істер министрінің 15.09.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z147" w:id="133"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z148" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-тарау. Сотталғандарға мекеменің шегiнен тыс жерге шығулар беру тәртiбi</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 7-тараудың тақырыбы жаңа редакцияда – ҚР Ішкі істер министрінің 05.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 694</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z149" w:id="135"/>
+    <w:bookmarkStart w:name="z149" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       106. Мекемелерде ұсталатын сотталғандарға, сондай-ақ қауіпсіздігі аралас мекемеде белгіленген тәртіпте қалдырылған және шаруашылық қызмет көрсету бойынша жұмыстарды атқару үшін толық қауіпсіз мекемесіне жіберілген сотталғандарға мекеменің шегінен тыс жерге қысқа мерзімге шығуларға рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z150" w:id="136"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z150" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       107. Мекеменің шегінен тыс жерге қысқа мерзімге шығулар жұбайы (зайыбы), жақын туысы қайтыс болған немесе науқастың өміріне қатер төндіретіндей қатты ауырған, оның отбасына айтарлықтай материалдық залал келтірген дүлей зілзалаға байланысты, бару-қайту жолына қажет (бес тәулiктен аспайтын) уақытты есептемегенде, жеті тәуліктен аспайтын мерзімге беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қысқа мерзiмді шығуға рұқсат беру туралы өтiнiшке айрықша жеке мән-жайлардың барын растайтын құжаттар ҚАК-нің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10715,70 +11047,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жариялаған күннен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z151" w:id="137"/>
+    <w:bookmarkStart w:name="z151" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       108. Жылына бір рет тұрғылықты мекен-жайы бойынша, жыл сайынғы ақылы демалыс уақытына, мекеменің шегінен тыс жерге ұзақ мерзiмге шығулар қауіпсіздігі барынша төмен мекемелерде жазасын өтеп жатқан сотталғандарға олардың өтінімдері бойынша беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10797,673 +11129,693 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z152" w:id="138"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z152" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      109. Мекемелердің балалар үйлерiнде балалары бар сотталған әйелдерге балаларын туыстарына не балалар үйiне орналастыру үшiн бару-қайту жолына қажет уақытты есептемегенде, мекеменiң шегiнен тыс жетi тәулiкке дейiнгi қысқа мерзiмге шығуға, ал мекемеден тыс жерде кәмелетке толмаған мүгедектігі бар балалары бар сотталған әйелдерге олармен кездесуi үшiн жылына дәл осындай мерзiмге бiр рет қысқа мерзiмге шығуға рұқсат етiледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z422" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жас баласы бар немесе оны тәрбиелеп отырған сотталған әйелдердің және жас баласын жалғыз өзі тәрбиелеп отырған сотталған ер адамдардың олармен кездесу үшін жылына екі рет қауіпсіздігі барынша төмен мекемеден тысқары жерге қысқа мерзімге шығу беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 109-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 16.08.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 109-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 619</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z153" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      110. Сотталғанның мекеменің шегінен тыс жерге шығуы туралы өтiнiмі сотталғанның жеке басын және мiнез-құлқын ескере отырып, тәулiктік мерзімде мекеме бастығы қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мекеменің шегінен тыс жерге шығуға рұқсатты сотталғанның жазбаша өтінімі негізінде мекеме бастығы береді және мекеме бастығының бұйрығымен ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 110-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 29.09.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 652</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жариялаған күннен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z154" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      111. Ұзақ мерзiмге немесе қысқа мерзiмге шығуға рұқсат алған сотталғанға осы Қағидаларға 13-қосымшаға сәйкес нысан бойынша куәлiк берiледi, шығу тәртiбi түсiндiрiледi және оған бас бостандығынан айыру түріндегі жазасын өтеуден жалтарғаны үшін ҚК 427-бабы бойынша қылмыстық жауапкершiлігі туралы ескертiледi, ол туралы осы Қағидаларға 14-қосымшаға сәйкес нысан бойынша қолхат беріледi. Шығуға байланысты шығыстарды төлеуге ақшаны сотталғанның жеке қаражатынан, оның жазбаша өтiнiмi бойынша мекеменiң бухгалтериясы бередi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 111-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 29.09.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 652</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жариялаған күннен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z155" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      112. Жол жүру билеттерiн сотталған өз бетiнше немесе өзге адамдардың көмегімен сатып алады, мұндай мүмкіншілік болмаған жағдайда мекеме әкiмшiлiгi оған көмек көрсетедi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z156" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      113. Шығу кезеңiнде сотталған өзiне тиесiлi азаматтық киiмi мен аяқ киiмiн алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z157" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114. Сотталған белгiленген жерге келгеннен соң бiр тәулiк iшiнде iшкi iстер органдарының кезекшi бөлiмiне, ал ауылдық жерлерде учаскелік полиция инспекторына келеді, куәлiгiне келгенi туралы белгi жасатады, келу мақсатын, болатын жерi мен мерзiмiн, кететiн күнін хабарлайды. Шығу уақыты аяқталғаннан кейін сотталған сол iшкi iстер органында куәлiгiне мекемеге кеткенi туралы белгi қойдырып алады. Мекемеге түнгi уақытта немесе таңертең ерте кететін кезде белгi кететін күннiң алдындағы күнi қойылады. Келген және кеткен күні туралы белгiлер iшкi iстер органының мөрiмен куәландырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 114-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 05.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 694</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z158" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      115. Сотталған мекемеге келгеннен кейін куәлiгiн, жол жүру билеттерiн көрсетедi. Сотталғанның белгiленген мерзiмде шығуын қиындататын (жеңілдемейтін күш, яғни бұндай жағдайларда төтенше және күтпеген) мән-жайлар туындаған жағдайда, сотталғанның келген жерiндегi iшкi iстер органы бастығының қаулысы бойынша бұл туралы мекеме әкiмшiлiгiне мiндеттi түрде жедел хабарлай отырып, мекемеге кету мерзiмi бес тәулiкке дейiн ұзартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z159" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      116. Шығу уақытында ауырып қалған және сотталғанды ауруханаға жатқызу қажет болған кезде сотталған не оның ата-анасы немесе жақын туыстары ол туралы сотталғанның жазасын өтеп жатқан мекеменiң әкiмшiлiгiне және келген жерiндегi iшкi iстер органына дереу хабарлайды. Бұл жағдайда сотталған денсаулық сақтау органдарының ең жақын емдеу мекемесiне жiберiледі. Емдеу аяқталған және шыққан соң сотталған жазасын өтеу орнына келедi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z160" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      117. Бірінші немесе екінші топтағы мүгедектігі бар, денсаулық жағдайына байланысты үнемі күтімге мұқтаж сотталғандардың, сондай-ақ кәмелетке толмаған сотталғандардың жұбайымен (зайыбымен), туысымен немесе өзге еріп жүруші адаммен бірге мекеме шегінен тыс жерге шығуына рұқсат етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 117-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 16.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 676</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z153" w:id="139"/>
-[...425 lines deleted...]
-    <w:bookmarkStart w:name="z161" w:id="147"/>
+    <w:bookmarkStart w:name="z161" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       118. ҚАК-нің 113-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-бөлігінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген сотталғандарға мекеменің шегінен тыс жерге шығулар берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z162" w:id="148"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z162" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8-тарау.Сотталғандардың қатаң жағдайларда жазасын өтеу тәртібі, сотталғандарды тәртіптік изоляторларда, жалғыз адамдық камераларда және уақытша оқшаулау үй-жайларында, қауіпсіз орында, мекемелердегі камераларда ұстау шарттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkEnd w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 8-тараудың тақырыбы жаңа редакцияда – ҚР Ішкі істер министрінің 05.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 694</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z163" w:id="149"/>
+    <w:bookmarkStart w:name="z163" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-Параграф. Сотталғандардың қатаң жағдайда жазасын өтеуi</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z164" w:id="150"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z164" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       119. Жазасын қатаң жағдайда өтеп жатқан сотталғандардың тамақ өнімдері мен бірінші кезекте қажетті заттарды сатып алуы, оларға кездесулер, сейілдеулер, телефон арқылы сөйлесулер беру ҚАК-нің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11485,70 +11837,110 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>136</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>136-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>138</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>138-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>140</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>143</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -11575,176 +11967,176 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>146</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>151-баптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkEnd w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 119-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 30.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 341</w:t>
+        <w:t xml:space="preserve">      Ескерту. 119-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 619</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z165" w:id="151"/>
+    <w:bookmarkStart w:name="z165" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       120. Қауіпсіздігі барынша төмен мекемелерді қоспағанда қатаң жағдайда жазасын өтейтін сотталғандар тұратын үй-жайлар санитарлық-гигиеналық нормалар мен талаптарды сақтай отырып, коммуналдық-тұрмыстық объектiлердiң толық кешенiмен жабдықталады. Сотталғандар мекемеде жазасын өтейтін адамдардың негізгі бөлігінен оқшау ұсталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z166" w:id="152"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z166" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       121. Қатаң жағдайда жазасын өтейтіндер тұратын үй-жайларды санитарлық тазартуды онда ұсталатын сотталғандар жасақ бастығы бекіткен кесте бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11763,90 +12155,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z167" w:id="153"/>
+    <w:bookmarkStart w:name="z167" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       122. Жалпы бiлiм беретiн және кәсiптiк мектептерде оқитын адамдар жазасын қатаң жағдайда өтеу кезеңінде сабаққа шығарылмайды. Оларға өз бетiнше оқу және оқытушылардан кеңес алу мүмкiндiгi берiледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z168" w:id="154"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z168" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       123. Мәдени-бұқаралық іс-шаралар, еңбекке пайдалану, тамақтану, медициналық тексеру, санитарлық тазарту, амбулаториялық жағдайларда медициналық көмек көрсету, сотталғандарды жеке мәселелерi бойынша қабылдау олардың тұратын жері бойынша ұйымдастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkEnd w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11865,70 +12257,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z323" w:id="155"/>
+    <w:bookmarkStart w:name="z323" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       123-1. Қатаң жағдайда жазасын өтейтін сотталғандар тек сейілдеу кезiнде ғана темекi тартады. Сотталғандарға тиесiлi темекi бұйымдары, оттықтар мен сiрiңкелер осы үй-жайдағы сақтау камерасында арнайы жабдықталған шкафта (жәшiкте) сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkEnd w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11947,88 +12339,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z169" w:id="156"/>
+    <w:bookmarkStart w:name="z169" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-Параграф. Cотталғандарды тәртіптік изоляторларда, жалғыз адамдық камераларда және уақытша оқшаулау үй-жайларында ұстау шарттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z170" w:id="157"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z170" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       124. Тәртіптік изоляторда, жалғыз адамдық камерада және уақытша оқшаулау үй-жайларында ұстау мерзімі аталған үй-жайға қамау күнінен бастап есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жазалау тәртібінде жалғыз адамдық камераларға ауыстырылған немесе тәртiптiк изоляторға, уақытша оқшаулау үй-жайларына жабылған сотталғандарға шай, сүлгi, сабын, тiс тазалайтын ұнтақ, паста, тiс щеткасы, мерзімдік басылым баспалары мен кітаптардан басқа, өздерiнде бар тамақ өнімдерін, жеке заттарын өздерiмен бiрге алуға жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12101,90 +12493,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z171" w:id="158"/>
+    <w:bookmarkStart w:name="z171" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       125. Сотталғандардың тамақ өнімдері қоймаға тапсырылады және олар жазалау шараларын өтегеннен кейін берiледi. Табиғи салдардан сотталғандардың тамақ өнімдері бұзылса мекеме әкiмшiлiгі комиссиялық түрде акт жасайды (ерікті нысанда) және олар жойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z172" w:id="159"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z172" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       126. Сотталғандарды тәртiптiк изоляторларға, жалғыз адамдық камераларға және уақытша оқшаулау үй-жайларына қабылдау кезiнде олар толық тiнтуден өткiзiледi, содан соң осы үй-жайларға бекiтiлген киiмдердi киедi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkEnd w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12203,150 +12595,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z173" w:id="160"/>
+    <w:bookmarkStart w:name="z173" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       127. Жалғыз адамдық камераларда ұсталатын сотталғандарға өздерiмен бiрге оқулықтар, қарындаштар, автоқаламсаптар, стерженьдер, дәптерлер, пошта маркаларын, ашық хаттар, конверттер ұстауға, кiтапхананы пайдалануға, кiтаптар, газет және журналдар жаздырып алуға рұқсат етiледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z174" w:id="161"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z174" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       128. Жалпы бiлiм беретiн және кәсiптiк мектептерде оқитын адамдар тәртіптік изоляторларда, жалғыз адамдық камераларда және уақытша оқшаулау үй-жайларында болған кезеңде сабаққа шығарылмайды. Оларға өз бетiнше оқу және оқытушылардан кеңес алу мүмкiндiгi берiледi. Кәмелетке толмағандарды ұстауға арналған орташа қауіпсіз мекеменің тәртiптiк изоляторларында ұсталатын сотталғандар тәртiптік изолятордың үй-жайында орналасқан оқу сыныптарына сабақтар шығарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z175" w:id="162"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z175" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       129. Сотталғандар жалғыз адамдық камералардан режимді бұзғаны үшін тәртіптік изоляторларға ауыстырылған кезде олардың тәртіптік изоляторларда ұсталған мерзімі жалғыз адамдық камераларда ұстау мерзіміне есептелмейді. Сотталған тәртіптік изоляторда отырып жазаны өтеудің қылмыстық-атқару заңнамаларында белгіленген жазаны өтеу тәртібін өрескел бұзғаны үшін жалғыз адамдық камераға ауыстырылған жағдайда, жалғыз адамдық камераларда ұстау мерзімі тәртіптік изолятордағы жазасын өтегеннен кейін есептеледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z176" w:id="163"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z176" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       130. Тәртіптік изоляторларда, жалғыз адамдық камераларда және уақытша оқшаулау үй-жайларында ұсталатын сотталғандардың жуынуы, әдетте, жабдықталған душ қабылдау бөлмелерінде бекітілген кесте бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z177" w:id="164"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z177" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       131. Тәртіптік изоляторларда, жалғыз адамдық камераларда және уақытша оқшаулау үй-жайларында ұсталатын сотталғандарды медициналық тексеру және амбулаториялық жағдайларда медициналық көмек арнайы жабдықталған үй-жайда жүзеге асырылады. Санитарлық тазарту басқа сотталғандардан бөлек жүргiзiледi. Науқас сотталғандар медициналық көрсеткiштерi бойынша жеке камераларға орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkEnd w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12365,110 +12757,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z178" w:id="165"/>
+    <w:bookmarkStart w:name="z178" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       132. Тәртiптiк изоляторларға қамалған, жалғыз адамдық камераларға және уақытша оқшаулау үй-жайларына ауыстырылған сотталғандарға төсек-орын жабдықтары тек ұйқы кезінде берiледi. Yй-жайдың шегiнен тыс жерге шығарылған кезде оларға маусым бойынша киiм берiледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z179" w:id="166"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z179" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       133. Карантиндік бөлімшелердегі, тәртiптiк изоляторлардағы, жасақтардағы, уақытша оқшаулау үй-жайларының камераларындағы жалпы пайдалануға бөлмелерінде және үй-жайларында кезекшiлiк және санитарлық тазалау жұмыстары кезек бойынша әрбiр сотталғанға, ал жалғыз адамдық камераларда онда ұсталатын адамдарға жүктеледi. Сотталғандардың кезекшiлігі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша тәртіпте қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkEnd w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12487,70 +12879,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z180" w:id="167"/>
+    <w:bookmarkStart w:name="z180" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       134. Сотталғандарды, қасақана өз-өзiне қандай да бiр зақым келтіру немесе ауруын сылтауратумен байланысты емес себептер бойынша тәртiптiк изоляторлардан, жалғыз адамдық камералардан және уақытша оқшаулау үй-жайларынан мекемелерде орналасқан медициналық ұйымдарға ауыстырған жағдайда, олардың мекемелерде орналасқан медициналық ұйымдарда болу мерзiмi жазаны өтеу мерзiмiне есептеледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkEnd w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12569,184 +12961,184 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z181" w:id="168"/>
+    <w:bookmarkStart w:name="z181" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       135. Сотталғандарды тәртіптік изоляторлар мен жалғыз адамдық камералардан медициналық көрсеткiштер бойынша немесе прокурордың талабы бойынша жүргiзiлген жағдайлардан басқа кездерде, мерзiмiнен бұрын босатуға жол берiлмейдi. Кәмелетке толмағандарды ұстауға арналған орташа қауіпсіз мекемелердің тәртiптiк изоляторларында ұсталатын сотталғандар көтермелеу түрiнде мерзiмiнен бұрын босатылуы мүмкiн.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z182" w:id="169"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z182" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       136. Мекеме бастығы болмаған кезде жасалған қылмыстың немесе режимдi өрескел бұзудың жолын кесу мүмкiн болмаса, сотталғандар кезекшiнің қаулысы бойынша мекеме бастығы келгенше, бiрақ 24 сағаттан аспайтын уақытқа тәртiптiк изоляторларға және уақытша оқшаулау үй-жайларына орналастырылуы мүмкiн. Бұндай оқшаулау тәртiптiк жазалау болып табылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z183" w:id="170"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z183" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-Параграф. Сотталғанды қауіпсіз орынға ауыстыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z184" w:id="171"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z184" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       137. Сотталғандар мен басқа да адамдар тарапынан сотталғанның жеке басына қарсы қылмыстық құқық бұзушылық жасау қатері туындаған кезде, сотталған осындай қатер төнбейтін қауіпсіз орынға ауыстыру туралы мекеме әкімшілігіне жазбаша жүгінуге құқылы. Бұл жағдайда, мекеме бастығы сотталғанды қауіпсіз орынға ауыстыру бойынша шараларды дереу қабылдайды қолданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkEnd w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұндай қатер төнудің пайда болуын анықтаған жағдайда, мекеме әкімшілігі оны немесе қатер көзін қауіпсіз орынға ауыстыру бойынша шұғыл шараларды және олардың келісіміне қарамастан, сотталғанның жеке басына қарсы қылмыстық құқық бұзушылықты жасау мүмкіншілігін жоятын басқа да шараларды қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мекеме бастығы болмаған жағдайда, мекеме бастығы келгенше сотталғанды қауіпсіз орынға ауыстыру туралы шешімді кезекші қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z185" w:id="172"/>
+    <w:bookmarkStart w:name="z185" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       138. Сотталғанды мекеме бастығының немесе жазаны орындайтын органның қаулысы бойынша 30 тәулiкке дейінгі мерзiмге, шұғыл жағдайларда бастық келгенше кезекшi, бiрақ 24 сағаттан аспайтын мерзiмге қауіпсіз орынға ауыстырады. Қауіпсіз орынға ауыстыру туралы қаулының көшірмесі келесі жұмыс күнінен кешіктірмей прокурорға жолданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkEnd w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12765,170 +13157,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z186" w:id="173"/>
+    <w:bookmarkStart w:name="z186" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       139. Қажет болған жағдайда аталған мекемеде заңдылықтың сақталуын қадағалауды жүзеге асыратын прокурордың келiсiмiмен қауiпсiз орында ұстау мерзiмi отыз тәулiкке дейiн ұзартылуы мүмкiн. Сотталғанды қауiпсiз орынға ауыстыру жазалау болып табылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z187" w:id="174"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z187" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       140. Осы мекемеде сотталғанның жеке басының қауiпсiздiгiн қамтамасыз ету мүмкін болмаған жағдайда, мекеме бастығы сотталғанды басқа мекемеге оның жазасын одан әрі өтеу үшін жіберу (сотталғанның жеке басына қатер төндiретін адамды ауыстыру) бойынша шешiм қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z188" w:id="175"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z188" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       141. Жалпы бiлiм беретiн және кәсiптiк мектептерде оқитын адамдар қауiпсiз жерде болу кезінде сабаққа шығарылмайды. Оларға өз бетiнше оқу және оқытушылардан кеңес алу мүмкiндiгі берiледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z189" w:id="176"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z189" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       142. Мекеме бастығы қауіпсіздік шараларын қолдану туралы шешім қабылдайтын және қылмыстық сот ісін жүргізудің қатысушысы болып табылатын сотталған адамға қатысты қауіпсіздік шараларын жүзеге асыратын органдарға көмек көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z190" w:id="177"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z190" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       143. Қауіпсіз орын ретінде тәртіптік изоляторлардың және уақытша оқшаулау үй-жайларының камералары пайдаланылуы мүмкін, онда сотталған оны қауіпсіз орынға ауыстырғанға дейін белгіленген ұстау жағдайларында болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z335" w:id="178"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z335" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       143-1. Сотталған немесе басқа адамдар тарапынан сотталған адамның жеке басына қарсы қылмыстық құқық бұзушылық жасау қауіпті болмаған не жойылған жағдайда, мекеме бастығының прокурормен келісілген қаулысының негізінде сотталған адамды қауіпсіз жерде ұстау тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkEnd w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12947,69 +13339,69 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z191" w:id="179"/>
+    <w:bookmarkStart w:name="z191" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-Параграф. Сотталғандарды мекемелердің камераларында ұстау жағдайлары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z192" w:id="180"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z192" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       144. Ұстаудың камералық жағдайында бас бостандығынан айыру түріндегі жазаны өтеудің ерекшеліктері ҚАК-нің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13024,131 +13416,131 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>148-баптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z193" w:id="181"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z193" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       145. Ұстаудың камералық жағдайындағы мекемелеріне сотталғандарды қабылдау осы Қағидалардың 2-тарауының талаптарына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z194" w:id="182"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z194" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       146. Сотталғандар мекеменің камераларына ҚАК-нің 115-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тұрғын алаңы нормаларына сәйкес орналастырылады. Мекеменің әрбір камерасы жеке жатын орындарымен, киімге, iшкиiмге және ыдысқа арналған шкафтармен, радионүкте, санитариялық тораппен және қолжуғышпен жабдықталады. Әрбір корпус монша қондырғыларымен және душтармен жабдықталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z195" w:id="183"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z195" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       147. Камералық ұстау мекемесіне келген сотталғандарды кезекші немесе оның орынбасары жедел бөлініс қызметкерінің және психологтың келісімі бойынша карантин бөлімшесінің камераларына орналастырады. Карантинде болудың белгіленген мерзімі аяқталғаннан кейін сотталғандарды мекеме комиссиясы камералар бойынша бөледі. Бірге қылмыс жасаған, сондай-ақ туыстық байланыстары бар сотталғандар жеке (бөлек корпустарға) орналастырылады. Мекеме әкімшілігі олардың арасында байланыстарды болдырмау бойынша шаралар қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkEnd w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Террористік немесе экстремистік қылмыстар үшін сотталғандарды қоспағанда күш қолданумен байланысты емес қылмыстар үшін сотталғандар бөлек ұсталады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -13185,70 +13577,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жариялаған күннен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z196" w:id="184"/>
+    <w:bookmarkStart w:name="z196" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       148. Камераларда ұсталатын сотталғандардың телебағдарламаларды көруі және радиобағдарламаларды тыңдауы, мекеменің кітапханасынан алынған көркем және өзге әдебиетті қолдану жұмыстан бос уақытта және күн тәртібінде түнгі демалуға бөлінген уақыттан басқа, міндетті бұқаралық іс-шаралар кезінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkEnd w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13267,51 +13659,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z197" w:id="185"/>
+    <w:bookmarkStart w:name="z197" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       149. Мекемелерде құқықтық тәртіпті қамтамасыз ету үшін тергеу изоляторларына ауыстырылған, оларға ұстау жағдайларына қарамастан күнделікті ұзақтығы бір жарым сағаттық сейілге шығу құқығы берілетін сотталғандарды қоспағанда, мекеменің камераларында ұсталатын сотталғандардың сейілге шығулары ҚАК-нің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13333,266 +13725,326 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>134</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>136</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>136-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>138</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>138-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>140</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>145</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>146</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>150-баптарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүргiзiледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkEnd w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 149-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 30.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 341</w:t>
+        <w:t xml:space="preserve">      Ескерту. 149-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 619</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z198" w:id="186"/>
+    <w:bookmarkStart w:name="z198" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       150. Камерадан шығару және камераға қамау кезінде сотталғандар толық емес тiнтуден өткiзiледi. Сотталғандардың сатуына және пайдалануына тыйым салынған заттарды, бұйымдарды, заттектерді, құжаттар мен тамақ өнімдерін, қашуға дайындалуға арналған нәрселерді анықтау мақсатында камераларды тексеру жүргiзiледi, сондай-ақ құлыптардың, терезе торларының және басқа да жабдықтардың дұрыстығы тексерiледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z199" w:id="187"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z199" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       151. Мекемелердің камераларында сотталғандарды тексеру корпустарда тексеру карточкалары бойынша жүргiзiледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z200" w:id="188"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z200" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       152. Сотталғандардың жеке гигиена заттарын қоспағанда, жеке заттары сақтау камераларына тапсырылады. Сотталғандарға тиесiлi темекi бұйымдары мен сiрiңке, оттықтар сақтау камераларындағы арнайы жабдықталған шкафтарда (жәшiктерде) сақталады. Сотталғандардың сақтау камераларынан заттарын және тамақ өнімдерін алуы бекiтiлген кестеге сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkEnd w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13611,70 +14063,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z201" w:id="189"/>
+    <w:bookmarkStart w:name="z201" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       153. Сотталғандардың медицина қызметкерінің қабылдауына (медициналық қарап-тексеруге) алдын ала жазылуы сотталғандардың өтініші бойынша бақылаушылар қызметі кезекшілікті қабылдау-тапсыру және сотталғандарды салыстырып тексеру кезінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkEnd w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Емдеуге жатқызу кезінде сотталған стационарлық жағдайда медициналық көмек алу үшін мекемеде орналасқан медициналық ұйымға ауыстырылады. Мекемеде орналасқан медициналық ұйымда медициналық бұйымдардың және (немесе) тиісті біліктілігі бар мамандардың болмауына байланысты медициналық көмек көрсету мүмкін болмаған жағдайда, сотталған өзге тиісті медициналық ұйымға емдеуге жатқызылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -13711,202 +14163,202 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z202" w:id="190"/>
+    <w:bookmarkStart w:name="z202" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       154. Сотталғандарға темекі шегуге осы мақсаттарға арналған арнайы орындарда ғана рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z203" w:id="191"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z203" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9-тарау. Өмір бойына бас бостандығынан айыруға және өлім жазасы түріндегі жазасы кешірім жасау тәртібімен немесе өлім жазасын жоятын заңның қолданылуына байланысты бас бостандығынан айыруға ауыстырылған сотталғандардың, сондай-ақ қауіпсіздігі барынша төмен мекемелерде ұсталатын сотталғандардың жазаны өтеу ерекшеліктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkEnd w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 9-тараудың тақырыбы жаңа редакцияда – ҚР Ішкі істер министрінің 16.05.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 342</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z204" w:id="192"/>
+    <w:bookmarkStart w:name="z204" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Өмір бойына бас бостандығынан айыруға және өлім жазасы түріндегі жазасы кешірім жасау тәртібімен немесе өлім жазасын жоятын заңның қолданылуына байланысты бас бостандығынан айыруға ауыстырылған сотталғандардың жазаны өтеу ерекшеліктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkEnd w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-параграфтың тақырыбы жаңа редакцияда – ҚР Ішкі істер министрінің 16.05.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 342</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z205" w:id="193"/>
+    <w:bookmarkStart w:name="z205" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       155. ӨББА-ға және ӨЖББАА-ға сотталғандар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkEnd w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мекеменің аумағы бойынша міндетті еріп жүрумен және қолына артқы жағынан тағылған қол кісендерімен, сондай-ақ көзіне киілген селдір емес материалдан жасалған таңғышпен (сейілдеу алаңдарында, монша бокстарында, тұрғын және жұмыс камераларында болу уақыттарынан басқа) алып жүргізіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13999,70 +14451,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z208" w:id="194"/>
+    <w:bookmarkStart w:name="z208" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       156. Жазаны өтеу кезеңінде қылмыс жасаған ӨББА-ға және ӨЖББАА-ға сотталғандар тергеу изоляторына ауыстырылмайды. Тергеу амалдары жазаны өтеу орны бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkEnd w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14081,70 +14533,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z209" w:id="195"/>
+    <w:bookmarkStart w:name="z209" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       157. ӨББА-ға және ӨЖББАА-ға сотталғандарға медициналық көмек көрсету бекет дәлізінде орналасқан арнайы уақытша ұстау камерасында жүргізіледі, онда сотталғандарға қажетті көмек көрсетіледі. Сотталғандарды мекемелер аумағынан тыс жерге этаппен жөнелтуге жол бермеу мақсатында мекемеде арнайы кабинеттер жабдықталады, онда хирургиялық үстел, стоматологиялық кресло, рентген аппараты сотталғандарға қол кісенін бекітуге арналған кронштейнмен жабдықталған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkEnd w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Туберкулездің ауыр түріне және ішкі ағзаларының қабынуына шалдыққан сотталғандар камералық ұстау мекемелерінде орналасқан медициналық ұйымдарда болады. Камераларға әкімшілік келген кезде осы санаттағы сотталғандарды сапқа тұрғызу көзделмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -14201,490 +14653,708 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z210" w:id="196"/>
+    <w:bookmarkStart w:name="z210" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-Параграф. Қауіпсіздігі барынша төмен мекемелерде ұсталатын сотталғандардың жазаны өтеу ерекшеліктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z211" w:id="197"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z211" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       158. Қауіпсіздігі барынша төмен мекемелерде ұсталатын сотталғандарға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z347" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мекемелер аумағын өз бетiмен тастап кетуге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z348" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қызметтік көлікті қоспағанда, көлiк құралдарын басқаруға;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z349" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) атыс және суық қаруды, жарылыс қаупі бар және жарылғыш заттарды, есiрткi құралдарын немесе психотроптық заттектерді сатып алуға, сақтауға, сондай-ақ оны пайдалануға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z350" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) әскери үлгiдегi киiмді киюге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z351" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) алкогольдi iшiмдiктердiң барлық түрiн өндiруге, сатып алуға және пайдалануға;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z352" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) дәрігердің рұқсатынсыз құрамында есірткі құралдары, психотроптық заттектер, олардың аналогтары мен прекурсорлары бар дәрілік заттарды сатып алуға, сақтауға және пайдалануға;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z353" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) жұмыс уақытында мекеме әкімшілігіне хабарламай жұмыс объектісін тастап кетуге жол берілмейді. Сотталғандар еңбек келісімшарттарында көрсетілген объектілерде жұмысқа ораналастырылады және жұмысын атқарады;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z354" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) мобильді байланыс құралдарын, компьютерлік жабдықтарды, сондай-ақ аудио-, фото- және бейнежазба функциялары бар құралдарды (диктофон, фотоаппарат, бейнекамера) мекеме аумағына әкелуге, сақтауға және пайдалануға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z355" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) әкімшіліктің бақылауымен өткізілетін білім беру және мәдени іс-шараларды қоспағанда, мекеме аумағында Интернет желісін пайдалануға жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z356" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолда бар құралдары мен осы тармақтың 8)-тармақшасында көрсетілген құралдары мекеме аумағына кірген кезде бақылау-өткізу пунктінде орналасқан арнайы жабдықталған құлыптанатын ұяшықтарда сақтауға тапсырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 158-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 18.03.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 226</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Ішкі істер министрінің 16.05.2022 </w:t>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгерістер енгізілді - ҚР Ішкі істер министрінің 16.05.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 342</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгізіледі); 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 431</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z220" w:id="198"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      159-тармақ жаңа редакцияда көзделген - ҚР Ішкі істер министрінің 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 619</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2027 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       159. Қауіпсіздігі барынша төмен мекемелердегі сотталғандарда осы мекеменiң мөрiмен расталған, сотталғанның жеке басын куәландыратын мекеме әкімшілігінен суреті бар анықтамасы болады. Қауіпсіздігі барынша төмен мекеменің аумағынан тыс жерде тұратын сотталғандарға осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша тұрғылықты жерінің мекенжайы көрсетiлген анықтама берiледi. Берілген анықтамаларды сотталғандар үнемі өздерімен бірге ұстайды. </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="198"/>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша тұрғылықты жерінің мекенжайы көрсетiлген анықтама берiледi. Берілген анықтамаларды сотталғандар үнемі өздерімен бірге ұстайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z403" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сотталғандар тұратын жерiнiң мекенжайы өзгергенi туралы уақтылы қауіпсіздігі барынша төмен мекеменің әкімшілігіне хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z404" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сотталғанның жеке басын куәландыратын құжаттар олардың жеке істерінде сақталады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z405" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қауіпсіздігі барынша төмен мекемелерде жазасын дағдылы және жеңілдетілген жағдайларда өтеп жүрген сотталғандар мекеме әкiмшiлiгiнiң рұқсатымен, eгep бұл олардың орындайтын жұмысының сипаты бойынша, оқуына байланысты, бiрiншi кезекте қажетті заттарды сатып алу, моншаға немесе шаштаразға бару үшін қажет болса, мекемеге iргелес жатқан аумақтың шекарасы шегiнде айына төрт рет сағат тоғыздан он сегізге дейін қадағалаусыз жүрiп-тұруға құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z406" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қауіпсіздігі барынша төмен мекемелерде жазасын қатаң жағдайларда өтеп жүрген сотталғандар мекеме әкiмшiлiгiнiң рұқсатымен, eгep бұл бiрiншi кезекте қажетті заттарды сатып алу үшін қажет болса, мекемеге iргелес аумақтың шекарасы шегiнде айына бір рет сағат тоғыздан он сегізге дейін қадағалаусыз жүрiп-тұруға құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z407" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте мекемеге іргелес аумақтың шекарасы шегінде қадағалаусыз жүріп-тұруды ұсыну туралы өтініштерді сотталғандар электрондық өтініштер беру үшін терминал арқылы береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 159-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 29.09.2020 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғаш ресми жариялаған күннен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 159-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 431</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z221" w:id="199"/>
+    <w:bookmarkStart w:name="z221" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       160. Жеңілдетілген жағдайларда қауіпсіздігі барынша төмен мекемелерде жазасын өтеп жатқан сотталғандарға жеке басын зерделегеннен кейін, жеңілдетілген жағдайға ауыстыру сәтінен бастап кемінде 3 ай өткеннен кейін мекеме орналасқан елдi мекеннiң шегiнде жалға алынған немесе меншікті тұрғын алаңында өзінің жұбайымен (зайыбымен), жақын туыстарымен бірге тұруға рұқсат берiледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkEnd w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қауіпсіздігі барынша төмен мекемелер аумағынан тыс жерде отбасымен тұруға рұқсат беру, ұзарту не бас тарту мекеме комиссиясы шешімінің негізінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14779,208 +15449,192 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z222" w:id="200"/>
-[...74 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z222" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      161. Қауіпсіздігі барынша төмен мекемелерде жеңілдетілген жағдайларда жазасын өтеп жатқан сотталғандар жатақханаларда немесе камераларда тұрады. Оларға ҚАК-тың 143-бабы төртінші бөлігінде санамаланғаннан басқа:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z364" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) апта сайын бір қысқа мерзімді және бір ұзақ мерзімді кездесуге. Бұл ретте сотталғандар электрондық өтініштер беру үшін терминал арқылы кездесу беру туралы өтініштерді береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z365" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мекеме орналасқан елдi мекеннiң шегiнде жалға алынған немесе меншікті тұрғын алаңында өзінің жұбайымен (зайыбымен), жақын туыстарымен бірге тұруға жол беріледі. Бұл ретте, олар айына төрт рет мекемеге тіркеу үшін келіп тұрады, оның жиілігі мекеме бастығы бекіткен кестемен белгіленеді және сағат 21-00-ден 07-00 дейін тұрғылықты жерінде болады. Қылмыстық-атқару жүйесі департаментінің, мекеме әкімшілігінің өкілдері, сондай-ақ қадағалаушы прокурорлар сотталғандар тұрып жатқан тұрғын үй-жайларға тәуліктің кез келген уақытта келеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 161-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 05.10.2018 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 161-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 431</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z225" w:id="201"/>
+    <w:bookmarkStart w:name="z225" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       162. Отбасы бар сотталғандарға мекеме орналасқан елдi мекеннiң шегiнде тұруға мынадай жағдайларда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkEnd w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Сотталғанмен бiрге тұратын барлық кәмелетке толған отбасы мүшелерi қол қойған сотталғанның өтінімі, онда олардың ҚАК-тың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14990,51 +15644,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарымен танысқаны көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) арызданушының және отбасы мүшелерінің тұрғылықты жері бойынша тіркелгенін растайтын құжат (мекенжай анықтамасы) және тұрғын үйге құқық белгілейтін құжаттардың немесе тұрғын алаңды, тұрғын үй-жайды жалға алу келісімшартының, неке, туу туралы куәліктердің көшірмелері. Жоғарыда көрсетілген құжаттарды салыстыру үшін өтінішті беру кезінде олардың түпнұсқалары ұсынылады;</w:t>
+      2) арызданушының және отбасы мүшелерінің тұрғылықты жері бойынша тіркелгенін растайтын құжат (мекенжай анықтамасы) және тұрғын жайға құқық белгілейтін құжаттардың немесе тұрғын алаңды, тұрғын үй-жайды жалға алу келісімшартының, неке, туу туралы куәліктердің көшірмелері. Жоғарыда көрсетілген құжаттарды салыстыру үшін өтінішті беру кезінде олардың түпнұсқалары ұсынылады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сотталғанның тұрғын алаңда тұру мүмкіндігіне, алаңы тұрғын үй заңнамасында отбасының әрбір мүшесіне белгіленген нормативтерін сақтауына, сондай-ақ бiр бөлмеге әр жынысты адамдарды (ерлi-зайыптылардан басқа) тұрғызуға жол бермеуіне мекеме қызметкерлерінің комиссиялық тексеру актісі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -15146,143 +15800,163 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 162-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 29.09.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 652</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғаш ресми жариялаған күннен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғаш ресми жариялаған күннен бастап қолданысқа енгізіледі); өзгеріс енгізілді  – ҚР Ішкі істер министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 504</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z233" w:id="202"/>
+    <w:bookmarkStart w:name="z233" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10-тарау. Мекемелердің шегінен тыс жерде тұру құқығы берілген жеңілдікті жағдайларда жазаны өтейтін сотталғандардың мінез-құлық тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkEnd w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 10-тараудың тақырыбы жаңа редакцияда – ҚР Ішкі істер министрінің 05.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 694</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z234" w:id="203"/>
+    <w:bookmarkStart w:name="z234" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       163. Кәмелетке толмағандарды ұстауға арналған орташа қауіпсіз мекемелерде жеңiлдiктi жағдайларда жазаны өтейтін сотталғандар нысаны қылмыстық-атқару қызметі саласында уәкілетті органмен белгіленетін рұқсатнама негізінде мекемелер шегінен тыс жерде тұру және қозғалу құқығына ие болады, рұқсатнама нысаны ҚАЖ мекемелерінде ұсталатын адамдардың мінез-құлқына бақылау мен қадағалауды жүзеге асыру жөніндегі қызметті ұйымдастыру қағидаларында көрсетілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkEnd w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15301,71 +15975,71 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z235" w:id="204"/>
+    <w:bookmarkStart w:name="z235" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       164. Жеңілдікті жағдайлардағы сотталғандарға мекемелерден тыс жерде тұру мекемеге іргелес аумақта арнайы жатақханалар болған кезде мекеме бастығының қаулысы бойынша рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z236" w:id="205"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z236" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       165. Жұмыстан бос уақытында осы сотталғандар мекеме әкімшілігі белгілеген жатақхана аумағында (тұру объектісінде) болады және ҚАК-нің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15380,252 +16054,252 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>104-баптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген талаптарды сақтайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z237" w:id="206"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z237" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       166. Жатақханадан (тұру объектісінен) тыс, сотталғандар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z238" w:id="207"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z238" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қозғалыс бағытын және уақытын, қоғамдық тәртіп қағидаларын, белгіленген киім нысанын сақтайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z239" w:id="208"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z239" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жұмыстан кейін жатақханаға уақтылы оралады және келгені туралы мекеме әкімшілігінің өкіліне хабарлайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z240" w:id="209"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z240" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) мекеме жұмыскерлері және полиция қызметкерлерінің бірінші талабы бойынша рұқсатнаманы көрсетеді. Оны жатақханаға оралған кезде қадағалауды жүзеге асыратын мекеме әкімшілігінің өкіліне тапсырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z241" w:id="210"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z241" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       167. Сотталғандарға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z242" w:id="211"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z242" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) күн тәртібінде белгіленбеген уақытта жатақханадан (тұру объектісінен) шығуға, ал жұмыс уақытында жұмыс объектісін тастап кетуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z243" w:id="212"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z243" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сотталғандар мен өзге адамдардан жөнелту, беру үшін хаттар алуға және басқа тапсырмаларды орындауға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z244" w:id="213"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z244" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) рұқсатнаманы басқа адамдарға беруге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z245" w:id="214"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z245" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       168. Мекемелерден тыс жерде тұру құқығына рұқсат етілген сотталғандардың осы мінез-құлық қағидалары сотталғанға қол қойғыза отырып хабарланады, ол күзетілетін периметр шегінен тыс жерде тұру және еркін қозғалу құқығын беру туралы қаулымен бірге оның жеке ісіне тігіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z246" w:id="215"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z246" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       169. Мекеме шегінен тыс жерде тұратын сотталғандарға қысқа мерзімді кездесу сотталғандардың тұратын орындарында мекеме әкімшілігінің бақылауымен, ұзақ мерзімді кездесулер мекемелерде арнайы жабдықталған кездесулер өткізуге арналған бөлмелерде беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z247" w:id="216"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z247" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       170. Мекеме шегінен тыс жерде тұратын сотталғандарға телефон арқылы сөйлесулер осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15640,91 +16314,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>105-тармақтарының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкес тұратын орындарындағы жабдықталған үй-жайларда ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z248" w:id="217"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z248" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       171. Сотталғандардың шомылуы кесте бойынша тұратын орындарындағы жабдықталған душ бөлмелерінде жүзеге асырылады. Душ бөлмелері болмаған жағдайда жуыну мекеме аумағындағы моншада жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z249" w:id="218"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z249" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       172. Мекемелер шегінен тыс жерде тұратын сотталғандарға медициналық қызмет көрсету мекемелерде орналасқан медициналық ұйымдарда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkEnd w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15743,108 +16417,108 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z250" w:id="219"/>
+    <w:bookmarkStart w:name="z250" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       173. Мекеме шегінен тыс жерде тұру құқығы ұсынылған жеңілдікті жағдайларда жазасын өтейтін сотталғандар мекеме аумағындағы жалпы және кәсіби білім беру мектептерінде оқиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z251" w:id="220"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z251" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       174. Жазалау шарасы қолданылған мекемелер шегінен тыс жерде тұру құқығымен жеңілдікті жағдайларда жазасын өтейтін сотталғандар дереу айдауылдауға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z326" w:id="221"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z326" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11-тарау. Мекемелерде орналасқан медициналық ұйымдарда ұсталатын сотталғандардың жазаны өтеу ерекшеліктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkEnd w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 11-тараудың тақырыбы жаңа редакцияда – ҚР Ішкі істер министрінің 16.05.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15877,90 +16551,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 11-тараумен толықтырылды – ҚР Ішкі істер министрінің 29.09.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 652</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жариялаған күннен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z327" w:id="222"/>
+    <w:bookmarkStart w:name="z327" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       175. Емделу курсынан өткен сотталғандар жаза мерзімін өтеу орны бойынша этаппен кеткенге дейін мекеме түріне байланысты камералық ұстау жағдайында, емделіп жатқан сотталғандардан жеке корпуста жалпы негіздерде ұсталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z328" w:id="223"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z328" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       176. Жатақханаларда (камераларда, палаталарда) сотталғандар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkEnd w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мекеме белгілеген күн тәртібі мен мекемелерде орналасқан медициналық ұйымдар үшін көзделген киім нысанын сақтайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16033,146 +16707,146 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z329" w:id="224"/>
+    <w:bookmarkStart w:name="z329" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177. Сотталғандарға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkEnd w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мекеме әкімшілігінің рұқсатынсыз өз бетінше жатақханалардан (камералардан, палаталардан) кетуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жатақханалар (камералардың, палаталардың) арасында өз бетінше жүру, сондай-ақ жатын орындарын ауыстыруға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z330" w:id="225"/>
+    <w:bookmarkStart w:name="z330" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       178. "Ұйқыдан тұру" командасы берілгеннен кейін сотталғандар төсектен тұрады (жансақтау бөлімшесіндегі сотталғандарды қоспағанда), киінеді, дәретханаға және үлгі бойынша төсекті жинауға уақыт беріледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z331" w:id="226"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z331" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       179. Ылғалды жинау кезінде сотталғандар тәрбие жұмысы бөлмесіне немесе жатақхананың оқшауланған учаскесіне өтеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkEnd w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16191,90 +16865,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z332" w:id="227"/>
+    <w:bookmarkStart w:name="z332" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       180. Жатақханаларда (камераларда, палаталарда) ұсталатын сотталғандарды тексеру күніне екі рет камералар бойынша өткізіледі. Сотталғандар команда бойынша камераларда сапқа тұрады (жансақтау бөлімшесіндегі сотталғандарды қоспағанда) және бақылаушы камералық тізім бойынша олардың бар-жоғын тексереді. Қажеттілігіне қарай, сотталғандарды толық емес тінту және үй-жайларды техникалық қарау жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z334" w:id="228"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z334" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       181. Тиісті қорытынды болған жағдайда медициналық консультациялар қашықтықтан медициналық қызметтерді қолдану арқылы жүргізілуі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkEnd w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Консультацияларды денсаулық сақтау ұйымдарының медицина қызметкерлері мекемеде орналасқан медициналық ұйымының медицина қызметкерінің қатысуымен жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18982,110 +19656,110 @@
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сотталғандардың омырауға және қолға тағатын белгілері үлгілерінің сипаттамасы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Омырау белгiсі сотталғанның өлшемі 30х40 мм фотосуретiмен өлшемі 90х40 мм тiкбұрыш түріндегі ақ түстi материалдан дайындалады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z319" w:id="229"/>
+    <w:bookmarkStart w:name="z319" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Белгi жасалатын жерде баспахана бояуымен сотталғанның тегі, аты-жөні және жасақ (бөлiмше) нөмірi көрсетiледi, ал шет-шетi бойынша ені 5 мм жиек жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z320" w:id="230"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z320" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сотталғандардың қатарындағы бригадирлер және шеберлер тек жұмыс орнында ғана өлшемі 300х120 мм тiкбұрышты нысанда "Бригадир", "Шебер", "Сотталғандардың ерікті ұйымы" деген тиiстi жазулары бар байланатын шүберек тағып жүредi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z321" w:id="231"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z321" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Омырау белгiлері киiмге кеуденiң оң жағына тiгiледi, қолға тағатын белгiлер сол қолдың жеңiне тағылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkEnd w:id="270"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19386,755 +20060,892 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мекемелерінің iшкi тәртіптеме</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына 8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z260" w:id="232"/>
+    <w:bookmarkStart w:name="z260" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сотталғандардардың өздерiнде болуға, сауқаттар, сәлемдемелер мен бандерольдер арқылы және мекемелердің дүкендерiнен немесе электрондық сауда алаңынан сатып алуға рұқсат етiлетiн заттар мен нәрселердің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkEnd w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 8-қосымша жаңа редакцияда – ҚР Ішкі істер министрінің 16.08.2022 </w:t>
-[...21 lines deleted...]
-    </w:p>
+      Ескерту. 8-қосымша жаңа редакцияда – ҚР Ішкі істер министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 431</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z366" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. темекi бұйымдары, сіріңке, қолшамы және өзге де бейімделген құралдары жоқ оттықтар (кәмелетке толмаған сотталғандардан басқа);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z367" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. белгiленген үлгiдегi киiм, бас киiм, шарф, аяқ киiм және төсек-орын жабдықтары, қолғап немесе биялай, бөлмеде киетін аяқ киім (бір дана) және, іш киiм (жылы және қарапайым), тұтастай қара, қою көк немесе қою қоңыр түсті футболка, свитер, спорт костюмі, спорт аяқ киімі бір жиынтықтан, (спорт костюмдері мен аяқ киім спорттық іс-шараларда қолданылады);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z368" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. бет орамал, белдiк, шұлық-ұйық бұйымдары, колготка, жiп, сүлгi;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z369" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. жуыну жабдықтары (иiс, шаруашылық сабындары, кір жуатын ұнтақ, дәретхана қағазы, тiс щеткасы, тiс ұнтағы, тiс пастасы, су сабын, шомылуға арналған гель, крем, қырынуға арналған көбік, металдан басқа тарақ, жөке немесе ысқыш, шарикті, гельді дезодорант), шыны ыдыста емес және спирттік негізде емес иіс су;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z370" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. үш бұрышты орамал, рейтуз, белдiк, бюстгальтерлер, дәке, жеке гигиеналық құралдар (гигиеналық төсемдер, тампондар), резеңкеден жасалған шаш қыстырғыш, мақта, спирттік негізде емес косметикалық қажеттіліктер, пластмассалық бигудилар (әйел үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z371" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. жасақ бастықтарының есебінде, толық қауіпсіздік мекемесінде сақталатын бекет бақылаушысы есебінде сақталатын электр не механикалық ұстара, шаш күту техникалар (шаш кептіргіш, шаш бұйралағыш үтік, шаш түзегіш үтік) қауіпсіз ұстара (бір рет қолданылатын), тырнақ алатын құрал;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z372" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. етiк щеткасы және киiм щеткасы, аяқ киiм кремi;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z373" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. көзілдірік, сабын және тiс щеткасының қаптары;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z374" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. алюминий немесе тамақ өнімдеріне арналған пластикалық негіздегі ыдыс (кружка, қасық, тәрелке), электр шәйнегі, зауытта жасалған электр су қайнатқыштар, олар жасақтың тамақтану бөлмелерінде сақталады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z375" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. үстел ойындары (шашка, шахмат, домино, нард, тоғыз құмалақ);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z376" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. оқулықтар, оқушы дәптерi, пошта конверті, ашық хаттар, маркалар, қарындаш, автоқаламсап, сия және стерженьдер;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z377" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. кітапхананың оқу залында пайдалануға болатын көркем және өзге де әдебиеттер;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z378" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. соттың үкімдері мен ұйғарымдарының көшірмелері, ақша мен бағалы заттарды сақтауға берілген түбіртектер, фотокарточкалар, фотоальбомдар;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z379" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. бағалы емес металдардан жасалған денеге тағатын кресттер және табынатын заттар;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z380" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. балдақ, ағаш қолтаяқ, протездер, мүгедектігі бар адамдарға арналған арбалар, оправасы бағалы емес металдардан жасалған көзілдіріктер, контактiлiк линзалар және оларды күтiп-баптау құралдары (дәрiгердiң рұқсаты бойынша);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z381" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. телефонның Smаrt-карталары, банктік төлем карталары;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z382" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. жеке заттарды сақтайтын бөлмелерде сақталатын киім-кешек қабы немесе сөмке;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z383" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. мекеменің медициналық бөлімінде сақталатын дәрігерлерінің тағайындауы бойынша дәрілік препараттар;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...52 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z384" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. бала күтіміне арналған заттар, бала жөргектері (өздерімен бірге 3 жасқа дейінгі балалары бар әйелдерге дәрігердің рұқсатымен);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z385" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. жылытуды қажет етпейтін тамақ өнімдері (қайнатуды немесе пісіруді қажет етпейтін тез дайындалатын азықтық концентраттар), шай, ерігіш кофе, құрғақ және қоюлатылған сүт, табиғи шырын, балшырын, қантсыз және спиртсіз негіздегі шәрбат, металл немесе шыны ыдыстағы емес алкогольсіз ішімдіктер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z386" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. бір адамға 0,5 литр есебінен өсімдік май және кемінде 0,75 килограмм есебінен аспайтын тоң май;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z387" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. өнім атауының әрбір түрінен бір адамға кемінде 1 килограмм есебінен жемістер мен көкөністер;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z388" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. өнім атауының әрбір түрінен бір адамға кемінде 1 килограмм есебінен шұжық бұйымдары (ысталған және жартылай ысталған), шошқамайы, ірімшік;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z389" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. өнім атауының әрбір түрінен бір адамға кемінде 2 банка есебінен консервіленген ботқа, ет және өсімдік (көкөніс, жеміс) консервілері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z390" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. нан өнімдері, кондитерлік өнімдер, кремделген кондитерлік өнімдерді қоспағанда;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z391" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. тұздықтар, майонез, бал;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z392" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. ақшаны уақытша орналастырудың қолма-қол ақшаны бақылау шоттарында бар қаражат есебінен алынған (құрамында порнографиялық материалдар жоқ) газеттер мен журналдар.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z393" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z394" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетiлген тiзбе мекемелер жанындағы дүкендерден және электронды сауда алаңыдарынан қамтамасыз етiледi. Сотталғандар көрсетілген азық-түліктердің сақталу тәртібін бұзған, сондай-ақ бүлінген жағдайда бұзылған азық-түліктер тәркіленеді және жойылады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z395" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқа мекемеге ауыстыру кезiнде сотталғандар өзiмен бiрге тек жеке заттарын, тамақ өнiмдерiн және бiрiншi кезекте қажетті заттарын алады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...70 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z396" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оларды сотталғандар өздерімен бірге тұратын үй-жайда (камерада) сақтай алатын тамақ өнімдерінің, бірінші кезекте қажетті заттардың, аяқ киімнің, киімдердің және басқа да өндірістік тауарлардың санын жергілікті жағдайлар мен мүмкіндіктерге байланысты мекеме бастығы орнатады. Сотталғанға тиесілі тамақ өнімдерінің, бірінші кезекте қажетті заттардың, аяқ киімнің, киімдердің және басқа да өндірістік тауарлардың жалпы салмағы қоймадағыны қоса есептегенде 40 килограмнан, оның ішінде кофе мен шай 2 килограмнан, сигарет пен папирос кемінде 20 қорап, темекі (табак) 2 килограмнан аспауы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z397" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сотталғандардың осы тiзбеде көрсетiлмеген тамақ өнімдерін, бiрiншi кезекте қажеттi заттарды, өндiрiстiк тауарларды және өзге де заттар мен бұйымдарды сақтауларына жол берiлмейдi, тамақ өнімдерінің, заттар мен нәрселердің осы тізбесі түпкілікті болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z398" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еңбекке тартылған сотталғандарға жұмыс орнында өндірістік міндеттерді орындау үшін қажетті қосымша құралдар мен материалдар тізбесіне енгізілген қосымша құралдар мен материалдарды пайдалануға рұқсат етіледі. Өндірістік міндеттерді орындау үшін қажетті қосымша құралдар мен материалдардың тізбесі мекеме әкімшілігімен бекітіледі және міндетті түрде есепке алынады. Қолжетімділік беру негіздері көрсетіле отырып, жазбаша шешіммен рәсімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z399" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сотталғандардың меншігіндегі музыкалық аспаптарын сақтау үшін қоймаға тапсырылады немесе клубтарға сақтауға беріледі. Оларды арнайы бөлінген үй-жайларда күн тәртібінде белгіленген уақытта пайдалануға рұқсат етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z400" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалпы пайдаланудағы айналар монша үй-жайында және жасақтар мен камералардың жуынатын бөлмелерінде орнатылады (ТИ мен ЖАК-ден басқа).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z401" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілген тізбеде көзделген шектеулер қауіпсіздігі барынша төмен мекемелердің сотталғандарына қолданылмайды, бұл ретте сотталғанға тиесілі тамақ өнімдерінің, бірінші кезекте қажетті заттардың, аяқ киімнің, киімнің және қоймадағы тауарларды қоса алғанда, басқа да өнеркәсіп тауарларының жалпы салмағы 40 кг-нан аспауы тиіс.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="307"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -20437,51 +21248,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 9-қосымша жаңа редакцияда – ҚР Ішкі істер министрінің 21.05.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 451</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); бұйрықтың орыс тіліндегі мәтінге өзгерістер енгізіледі, қазақ тіліндегі мәтін өзгермейді – ҚР Ішкі істер министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 504</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Маған төмендегідей тауарларды сатып алуға рұқсат беруіңізді сұраймын:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
@@ -21873,71 +22704,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...19 lines deleted...]
-        <w:t>iнiң асты сызылсын)</w:t>
+        <w:t>(керегiнiң асты сызылсын)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -22533,71 +23344,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...19 lines deleted...]
-        <w:t>iнiң асты сызылсын)</w:t>
+        <w:t>(керегiнiң асты сызылсын)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________ берiлдi.               (сотталғанның келетiн жерi)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -23624,71 +24415,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...19 lines deleted...]
-        <w:t>iнiң асты сызылсын)</w:t>
+        <w:t>(керегiнiң асты сызылсын)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -25328,108 +26099,108 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 16-қосмышаның тақырыбы жаңа редакцияда – ҚР Ішкі істер министрінің 16.05.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 342</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z303" w:id="233"/>
+    <w:bookmarkStart w:name="z303" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Төсек-орын жабдықтары: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkEnd w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) матрац, көрпе, жастық, жастық тысы - бір жинақтан, ақжайма, сүлгi (әрқайсысы кемінде 50 см.) екі жинақтан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z304" w:id="234"/>
+    <w:bookmarkStart w:name="z304" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жеке гигиена бұйымдары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkEnd w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) тiс пастасы (пластмасса ыдыста) - 1 дана; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -25476,70 +26247,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сабын, губкадан жасалған жөке (монша боксында, камераның артында бекiтiлген ұяшықта болады);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) бiр жолғы ұстара станогы (бекеттегi кезекшi бақылауымен моншаға түскен кезде берiледi);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z305" w:id="235"/>
+    <w:bookmarkStart w:name="z305" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Жазу керек-жарақтары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkEnd w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жазу қағазы (металл скрепкаларсыз);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -25550,126 +26321,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) пластмассалық корпустағы көк түстi пастасы бар автоқалам;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) қарындаш; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z306" w:id="236"/>
+    <w:bookmarkStart w:name="z306" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Ыдыс-аяқ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkEnd w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) пластмасса тәрелке (тамақ iшу уақытында берiледi);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) пластмассадан немесе ағаштан жасалған бокалдар мен қасықтар (камерада болады).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z307" w:id="237"/>
+    <w:bookmarkStart w:name="z307" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Өзге де керек-жарақтар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkEnd w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) ине мен жiп (корпус бойынша аға қызметкер белгiлi бiр уақытқа бередi); </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28434,31 +29205,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>