--- v0 (2025-11-14)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e925c3c" w14:textId="e925c3c">
+    <w:p w14:paraId="d08f755" w14:textId="d08f755">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,170 +102,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ішкі істер министрінің 2014 жылғы 18 тамыздағы № 516 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2014 жылы 25 қыркүйекте № 9753 тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының Қылмыстық-атқару кодексiнiң 16-бабы 1-бөлігінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      РҚАО-ның ескертпесі!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Ішкі істер министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 504</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...79 lines deleted...]
-    <w:bookmarkEnd w:id="0"/>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Бас бостандығынан айыруға сотталғандардың бастауыш, негізгі орта, жалпы орта, техникалық және кәсiптiк білім алуын ұйымдастыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1124,120 +1110,120 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, Қазақстан Республикасының заңдарын, Қазақстан Республикасының Президенті мен Үкіметінің актілерін және өзге де нормативтік құқықтық актілерді, сондай-ақ осы Қағидаларды және мектептің Жарғысын басшылыққа алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z26" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Мектептер "Мектепке дейінгі, бастауыш, негізгі орта, жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру, мамандандырылған, арнаулы білім, жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларға арналған білім беру ұйымдарында, балаларға және ересектерге қосымша білім беру ұйымдарынының үлгілік қағидаларын бекіту туралы" Қазақстан Республикасы Оқу-ағарту министрінің 2022 жылғы 31 тамыздағы № 385 </w:t>
+      3. Мектептер "Жоғары және жоғары оқу орнынан кейінгі білім беру ұйымдарын қоспағанда, тиісті типтердегі және түрлердегі білім беру ұйымдары қызметінің үлгілік қағидаларын бекіту туралы" Қазақстан Республикасы Оқу-ағарту министрінің 2022 жылғы 31 тамыздағы № 385 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 29329 болып тіркелген) облыстар және Астана, Алматы, Шымкент қалалары ҚАЖ органдарының ұсынымы бойынша, облыстар, Астана, Алматы, Шымкент қалаларының білім беру басқармаларымен келісу бойынша жергілікті атқарушы органдардың шешімімен құрылады.</w:t>
+        <w:t xml:space="preserve"> сәйкес (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 29329 болып тіркелген) ҚАЖ органдарының астана, облыс, республикалық маңызы бар қала білім басқармаларымен келісілген ұсынысы бойынша астананың, облыстың, республикалық маңызы бар қаланың жергілікті атқарушы органдарының шешімімен құрылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 26.04.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 331</w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 504</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен..</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z27" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1388,100 +1374,100 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мектепте оқу жылының ұзақтығы 36 оқу аптасын құрайды. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z30" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Мектепке қабылдау бастауыш, негізгі орта және жалпы орта білімі жоқ сотталғандар арасынан жүзеге асырылады және білімі туралы құжаттардың негізінде техникалық және кәсіптік білім алуы үшін ұйымдастырылады. Білімі туралы құжаттары болмаған жағдайда мектеп директоры сотталған оқыған білім беру ұйымы қарамағына жататын облыстардың және Астана, Алматы, Шымкент қалаларының білім беру басқармаларына сұрау салу жолдайды.</w:t>
+      6. Мектепке қабылдау бастауыш, негізгі орта және жалпы орта білімі жоқ сотталғандар арасынан жүзеге асырылады және білімі туралы құжаттардың негізінде техникалық және кәсіптік білім алуы үшін ұйымдастырылады. Білімі туралы құжаттары болмаған жағдайда мектеп директоры сотталған оқыған білім беру ұйымы қарамағына жататын астана, облыс, республикалық маңызы бар қала білім беру басқармаларына сұрау салу жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 26.04.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 331</w:t>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 504</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z31" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2351,55 +2337,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>