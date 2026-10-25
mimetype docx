--- v0 (2025-11-15)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2ab55a7" w14:textId="2ab55a7">
+    <w:p w14:paraId="cbfeeff" w14:textId="cbfeeff">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -308,51 +308,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Қоса беріліп отырған Пробация қызметінің жұмысын ұйымдастыру қағидалары бекітілсін.</w:t>
+      1. Қоса беріліп отырған Пробация қызметінің жұмысын ұйымдастыру қағидалары бекітілсін.ескер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1071,54 +1071,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сотталғанды қоғамнан оқшаулаумен байланысты емес қылмыстық жазаларды орындау заңды күшiне енген үкім немесе қаулы, рақымшылық жасау және оны қолдану туралы акті, кешірім жасау туралы акті негізінде жүргiзiледi.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z192" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Облыстар, республикалық маңызы бар қалалар және астана бойынша Қылмыстық-атқару жүйесі департаменттерінің аумақтық пробация қызметтері (бұдан әрi - Пробация қызметтері) сотталғанды қоғамнан оқшаулаумен байланысты емес қылмыстық жазаларды орындайтын органдар болып табылады.</w:t>
+      3. Астана, облыс, республикалық маңызы бар қала бойынша Қылмыстық-атқару жүйесі департаменттерінің аумақтық пробация қызметтері (бұдан әрi - Пробация қызметтері) сотталғанды қоғамнан оқшаулаумен байланысты емес қылмыстық жазаларды орындайтын органдар болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 504 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z193" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3-1. Пробация қызметінің қызметкерлері ай сайын атқарылған жұмыс туралы пробация қызметінің бастығына (не оны алмастыратын адамға) есеп береді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1438,145 +1500,165 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Сотталғанды есепке қойғаннан кейін бес жұмыс күні ішінде Пробация қызметі: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) "Арнайы есепке алу" автоматтандырылған ақпараттар жүйесіне (бұдан әрі - АЕА ААЖ) деректемелерді автоматты түрде толтыру үшін (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16667 болып тіркелген) Қазақстан Республикасы Бас прокурорының 2018 жылғы 27 ақпандағы № 29 </w:t>
+      1) "Талдау орталығы" цифрлық жүйесінің "Арнайы есепке алу" (бұдан әрі - ТО АЕА) деректемелерді автоматты түрде толтыру үшін (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16667 болып тіркелген) Қазақстан Республикасы Бас прокурорының 2018 жылғы 27 ақпандағы № 29 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> бекітілген Қылмыстық құқық бұзушылықтар жасаған, қылмыстық жауаптылыққа тартылған және тартылатын адамдарды арнайы есепке алуды және ұстап алынған, күзетпен ұсталатын және сотталған адамдарды дактилоскопиялық есепке алуды жүргізу, пайдалану және сақтау қағидаларына (бұдан әрі-адамдардың арнайы есебін жүргізу, пайдалану және сақтау қағидалары) 5-қосымшаға сәйкес нысан бойынша сотталған (күзетпен қамауға алынған) туралы электрондық хабарламаны қалыптастырады және жеке қағаз тасымалдағыштарда үкім көшірмесін, жеке басын куәландыратын құжат көшірмесін ҚСжАЕАК-нің аумақтық басқармасына жолдайды.</w:t>
-[...17 lines deleted...]
-      2) басқа облыстың, республикалық маңызы бар қаланың, астананың сотымен соттаған адамға сотталған (күзетпен қамауға алынған) туралы электрондық хабарламаны қалыптастырады және қағаз тасымалдағышта әліпбилік есепке алу карточкасының бір данасын, үкімнің көшірмесін және жеке басын куәландыратын құжаттың көшірмесін ҚСжАЕАК-нің аумақтық органына жолдайды;</w:t>
+        <w:t xml:space="preserve"> бекітілген Қылмыстық құқық бұзушылықтар жасаған, қылмыстық жауаптылыққа тартылған және тартылатын адамдарды арнайы есепке алуды және ұстап алынған, күзетпен ұсталатын және сотталған адамдарды дактилоскопиялық есепке алуды жүргізу, пайдалану және сақтау қағидаларына (бұдан әрі-адамдардың арнайы есебін жүргізу, пайдалану және сақтау қағидалары) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша сотталған (күзетпен қамауға алынған) туралы электрондық хабарламаны қалыптастырады және жеке қағаз тасымалдағыштарда үкім көшірмесін, жеке басын куәландыратын құжат көшірмесін ҚСжАЕАК-нің аумақтық басқармасына жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) басқа астананың, облыстың, республикалық маңызы бар қаланың, сотымен соттаған адамға ТО АЕА-да деректемелерді автоматты түрде толтыру үшін сотталған адам (күзетпен қамауға алынған) туралы электрондық хабарламаны қалыптастырады және қағаз тасымалдағышта әліпбилік есепке алу карточкасының бір данасын, үкімнің көшірмесін және жеке басын куәландыратын құжаттың көшірмесін аумақтық ҚСжАЕАК органына ұсынады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қылмыстық қудалау органында немесе тергеу изоляторында дактилоскопиялық тіркеуден өтпеген адамды (жеке айыптау істері) ҚСжАЕАК-нің аумақтық органына жеке басын куәландыратын құжаттың көшірмесін сала отырып, дактилоскопиялық картаның бір данасын ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 07.08.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 612</w:t>
+        <w:t xml:space="preserve">      Ескерту. 8-тармаққа өзгеріс енгізілді  – ҚР Ішкі істер министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 504 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1655,90 +1737,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген талаптарды сақтамайтыны анықталған жағдайда Пробация қызметі бір тәулік мерзімде бұзушылық туралы мәліметті ОАДБ-ға енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z23" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Сотталғанды жазадан босатқан немесе оған қатысты үкімді өзгерткен, сондай-ақ ҚР ҚАК-ның 161-бабының 1-бөлігінде көзделген негіздер бойынша есептен шығарған кезде Пробация қызметі тиісті процестік шешімді алғаннан кейін бес жұмыс күні ішінде АЕА ААЖ деректемелерін автоматты түрде толтыру үшін сотталған адамды есептен шығару немесе үкімін өзгерту негіздемесі туралы толық мәліметтерді көрсетумен сотталған адам (күзетпен қамауға алынған) туралы электрондық хабарламаны қалыптастырады және бөлек қағаз тасымалдағышта заңды күшіне енген сот қаулысының көшірмесін ұсынады.</w:t>
+      10. Сотталғанды жазадан босатқан немесе оған қатысты үкімді өзгерткен, сондай-ақ ҚР ҚАК-ның 161-бабының 1-бөлігінде көзделген негіздер бойынша есептен шығарған кезде Пробация қызметі тиісті процестік шешімді алғаннан кейін бес жұмыс күні ішінде ТО АЕА-да деректемелерін автоматты түрде толтыру үшін сотталған адамды есептен шығару немесе үкімін өзгерту негіздемесі туралы толық мәліметтерді көрсетумен сотталған адам (күзетпен қамауға алынған) туралы электрондық хабарламаны қалыптастырады және бөлек қағаз тасымалдағышта заңды күшіне енген сот қаулысының көшірмесін ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 07.08.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 612</w:t>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 504 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -7128,89 +7210,89 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ІІО-ның есептерi бойынша қамауға алынғандардың, сотталушылардың, тұрғылықты жері, құжаттары жоқ адамдарға арналған қабылдау-тарату орындарында ұсталғандардың арасында, білім беру органдарының қарамағындағы Кәмелетке толмағандарды бейімдеу орталығында, сондай-ақ медициналық мекемелердiң, мәйітханалардың есептерi бойынша бой тасалаған адамды анықтау мақсатында тексеруді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) iздестірудегі адамды оның туыстары мен таныстарының тұрғылықты жерi бойынша анықтау үшін қалалық, аудандық (басқарма) полиция бөлімдеріне және облыстардың, республикалық маңызы бар қалалардың және астананың Пробация қызметтеріне сұрау салуды қамтиды.</w:t>
+      4) iздестірудегі адамды оның туыстары мен таныстарының тұрғылықты жерi бойынша анықтау үшін қалалық, аудандық (басқарма) полиция бөлімдеріне және астана, облыс, республикалық маңызы бар қала және Пробация қызметтеріне сұрау салуды қамтиды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 109-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 07.08.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 612</w:t>
+        <w:t xml:space="preserve">      Ескерту. 109-тармаққа өзгеріс енгізілді  – ҚР Ішкі істер министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 504 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -8533,70 +8615,132 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       138. Сотталған электрондық бақылау құралын зақымдаған (бүлдірген) жағдайда Пробация қызметі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>24-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша электрондық бақылау құралдарындағы ақауды анықтау актісін жасайды. </w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша электрондық бақылау құралдарындағы ақауды анықтау актісін жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Электрондық бақылау құралдарын зақымдау (бүлдіру) себептерін анықтау үшін Пробация қызметі облыстар, республикалық маңызы бар қалалар және астана бойынша ҚАЖД-ның ақпарат және байланыс бағыты бойынша жауапты қызметкерге акті бойынша береді.</w:t>
+      Электрондық бақылау құралдарын зақымдау (бүлдіру) себептерін анықтау үшін Пробация қызметі астана, облыс, республикалық маңызы бар қала бойынша ҚАЖД-ның ақпарат және байланыс бағыты бойынша жауапты қызметкерге акті бойынша береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 138-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 504 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z194" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 16. Сотталғандардың тұрақты тұрғылықты жерінің өзгергені туралы хабардар ету кезінде жұмысты ұйымдастыру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -16687,77 +16831,129 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Түзеу жұмыстарын өтеп жатқан адамдарға жүргізілген ұстап қалудың дұрыстығын</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>тексеру актiсi</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:color w:val="000000"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Бұйрықтың орыс тіліндегі мәтінге өзгерістер енгізіледі, қазақ тіліндегі мәтін өзгермейді – ҚР Ішкі істер министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 504 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">________________________________________20____ ж.__________ </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:color w:val="000000"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(кәсiпорынның, мекеменiң, ұйымның атауы)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                Мен,_________________ пробация қызметiнiң (аға инспекторы, инспектор)  бастығы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -29017,55 +29213,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>