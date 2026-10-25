--- v0 (2025-11-14)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="35150af" w14:textId="35150af">
+    <w:p w14:paraId="6b1b3d3" w14:textId="6b1b3d3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,430 +102,348 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ішкі істер министрінің 2014 жылғы 13 тамыздағы № 508 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2014 жылы 11 қыркүйекте № 9729 тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z3" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырыбы жаңа редакцияда - ҚР Ішкі істер министрінің 01.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 741</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z173" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының Қылмыстық-атқару кодексiнiң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігінің 9) тармақшасына сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Тақырыбы жаңа редакцияда - ҚР Ішкі істер министрінің 01.10.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Ішкі істер министрінің 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 619</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қоса беріліп отырған Бас бостандығынан айыруға сотталғандармен тәрбие жұмысын жүргізу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қағидасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 01.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 741</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...280 lines deleted...]
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Бас бостандығынан айыруға сотталғандармен тәрбие жұмысын жүргізу қағидасын бекіту туралы" Ішкі істер министрінің 2012 жылғы 30 наурыздағы № 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде 2012 жылы 10 мамырда № 7633 тіркелген, "Казахстанская правда" газетінің 2012 жылғы 4 тамыздағы № 251-253 (27070-27072) санында, Қазақстан Республикасының орталық атқарушы және өзге де орталық мемлекеттік органдарының 2012 жылғы 2 тамыздағы № 9 актілер жинағында жарияланған) күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасы Ішкі істер министрлігінің Қылмыстық-атқару жүйесі комитеті (Б.М. Бердалин):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -864,153 +782,153 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2014 жылғы 13 тамыздағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 508 бұйрығымен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="2"/>
+    <w:bookmarkStart w:name="z14" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Бас бостандығынан айыруға сотталғандармен тәрбие жұмысын жүргізу қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида жаңа редакцияда – ҚР Ішкі істер министрінің 20.08.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z150" w:id="3"/>
+    <w:bookmarkStart w:name="z150" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы Бас бостандығынан айыруға сотталғандармен тәрбие жұмысын жүргізу қағидалары (бұдан әрі – Қағидалар) қылмыстық-атқару жүйесі бөліністерінің тәрбие қызметтері қызметкерлерінің бас бостандығынан айыруға сотталғандармен тәрбие жұмысын жүргізу тәртібін, оның ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бас бостандығынан айыруға сотталғандарға тәрбиелiк ықпал етуді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1147,244 +1065,244 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) өмiр бойына бас бостандығынан айыру жазасын өтеп жатқан сотталғандармен тәрбие жұмысын жүргізудің ерекшелiктерiн;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) сотталғандармен тәрбие жұмысын жүргізуде психологтардың қатысуын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қылмыстық-атқару жүйесі мекемелеріндегі (бұдан әрі – мекемелер) сотталғандармен тәрбие жұмысы Қазақстан Республикасының қылмыстық-атқару заңнамасына, сондай-ақ осы Қағидаларға сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мекемедегі сотталғандармен тәрбие жұмысын мекеме бастығының тәрбие жұмысы жөнiндегi орынбасары бақылайды және үйлестiредi. Сотталғандармен тәрбие жұмысын жүргізуді сотталғандар арасындағы тәрбие жұмысы бөлімінің (бөлімшенің, топтың) бастығы мен қызметкерлері, сондай-ақ осы Қағидаларда белгіленген шекте мекеменің басқа да қызметкерлері қамтамасыз етедi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Толық қауіпсіз мекемесін, тәртіптік изоляторды және жалғыз адамдық камераларды қоспағанда, мекемелерде мекеме әкімшілігінің бақылауымен жұмыс істейтін сотталғандардың ерікті ұйымдары құрылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Сотталғандармен тәрбие жұмысын ұйымдастырудың негiзi:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сотталғандар арасындағы тәрбие жұмысы жеке бөлiм болып жоспарланатын мекеменің тоқсанға арналған жұмыс жоспары. Осы бөлімге ұсыныстарды сотталғандар арасындағы тәрбие жұмысы бөлімінің (бөлімше, топ) бастығы жасайды, ол мекеме бастығының тәрбие жұмысы жөніндегі орынбасарымен келісіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жасақ бастығы жасайтын және сотталғандар арасындағы тәрбие жұмысы бөлімінің (бөлімше, топ) бастығымен келісілген және мекеме бастығының тәрбие жұмысы жөніндегі орынбасары бекітетін жасақтағы тәрбие жұмысының кешенді жоспары болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z151" w:id="9"/>
+    <w:bookmarkStart w:name="z151" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Жоспарларда тәрбие жұмысының негiзгi бағыттары, сотталғандармен жеке-тәрбие жұмысы, оларды жалпы, техникалық немесе кәсiптiк оқыту, сотталғандардың ерікті ұйымдарының жұмысын бақылау, мәдени-бұқаралық iс-шаралар өткiзу, дiни және қоғамдық ұйымдармен өзара iс-қимыл жасасу мәселелері көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Сотталғандармен тәрбие жұмысын жүргізуге азаматтар мен қамқоршылық кеңестер, сотталғандардың ата-аналар комитеттері, кәсіптік одақтар, еңбек ұжымдары, сондай-ақ Қазақстан Республикасының заңнамасында белгіленген тәртіппен тіркелген қоғамдық бірлестіктер, діни бірлестіктер, қоғамдық және қайырымдылық қорлары, саяси партиялар қатыса алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z152" w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z152" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Бас бостандығынан айыруға сотталғандарға тәрбиелiк ықпал ету</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Мекемелерде сотталғандардың түзелуіне, яғни заң талаптарын сақтауға, еңбекке және өзге де қоғамдық пайдалы жұмыспен айналысуға, білім және мәдени деңгейін арттыруға, оңалту бағдарламаларына қатысуға ынтасын қалыптастыруға бағытталған іс-шаралар кешені жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Іс-шаралар кешенін жүргізу үшін тәрбиелеудің мынадай түрлері пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1467,184 +1385,184 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) дене тәрбиесі бас бостандығынан айыру орындарында сотталғанның дене саулығын бiрқалыпты ұстауға және бос уақытын ұйымдастыруға бағытталған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) психологиялық тәрбиесі жазасын өтеп жатқан адамның психологиялық іс-әрекетінің заңдылығын зерттеуге, оның қылмыстық көзқарасын бұзу, сотталғанның жеке басын, оған түзелу процесінде ықпал ететін негiзгi факторды зерттеуге бағытталған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Сотталғандармен тәрбие жұмысы психологиялық-педагогикалық әдістер негізінде жеке, топтық және бұқаралық нысандарда ұйымдастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тәрбие жұмысын жүргізу барысында камераларда ұсталатын сотталғандар осы үй-жайларға арналған шағын және үлкен топтарға бірігеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Әр сотталғанға осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жеке тәрбие жұмысын жүргiзу күнделiгi (бұдан әрі – ЖТЖ күнделігі) басталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Камераларда ұсталынатын сотталғандармен жеке тәрбие жұмысы тікелей сотталғандар ұсталатын камераларда, тәрбие жұмысы үй-жайларында және жасақ бастығы кабинеттерінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сотталғандармен топтық және бұқаралық тәрбие жұмыстары (сабақтар, дәрiстер, жиындар, диспуттар, конкурстар, көркем өнерпаздар байқаулары, спорттық-ойын сауық iс-шаралары, сотталғандардың ерікті ұйымдарына қатысуы, психодиагностикалық, психотүзету, психопрофилактикалық және консультациялық жұмыс) тәрбие жұмысын шағын және үлкен топтарда жүргiзудi көздейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Сотталғанды зерделеу және онымен тәрбие жұмысын жүргiзу нәтижелері бойынша қорытындылар Қазақстан Республикасы Ішкі істер министрлігі Қылмыстық-атқару жүйесінің орталықтандырылған автоматтандырылған деректер қоры (бұдан әрі – ҚАЖ ОАДҚ) арқылы ай сайын ЖТЖ күнделігіне жазылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1663,308 +1581,268 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Карантин бөлiмшесiне жаңадан келген сотталғандармен тәрбие жұмысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Сотталғанның мекеменің карантин бөлiмшесінде болуы мінез-құлқының негізгі ерекшелiктерiн, психологиялық ерекшеліктерін зерттеу, жалпы бiлiм деңгейiн анықтау, сотталғанның жаза өтеу тәртібімен және шарттарымен танысуы, сондай-ақ денсаулық жағдайын тексеру және санитарналық-гигиеналық шараларды өткiзу үшiн пайдаланылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-[...59 lines deleted...]
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Қазақстан Республикасының Қылмыстық кодексіне (бұдан әрі – ҚК) және Қылмыстық-атқару кодексіне (бұдан әрі – ҚАК) сәйкес әрбір сотталғанға мекеме түрiнiң өзгеруі, шартты түрде мерзiмiнен бұрын босатуға (бұдан әрі – ШТМББ) өтініш беру не болмаса жазаның өтелмеген бөлiгiн жазаның неғұрлым жеңiл түрiмен ауыстыру (бұдан әрі – НЖЖА), жазаны өтеудiң бiр жағдайынан басқасына ауыстыру, бас бостандығынан айыру мерзімін шартты түрде қысқартуды қолдану (ШТҚ) тәртiбi түсіндіріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 28.03.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 273</w:t>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 619</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Карантин бөлiмшесінде сотталғандармен тәрбие жұмыстары сабақтар, әңгiмелесу және мекеме қызметкерлерiмен кездесу түрiнде жүргiзiледi. Сотталғандарға кiтаптар, газеттер, журналдар оқу, орталық және жергiлiктi радио хабарларын тыңдау, теледидардан хабарлар көру мүмкiндiгi берiледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Карантин бөлімшесінде сотталғандарға мекеменің қызметі және ішкі тәртіптеме қағидалары туралы бейнеролик көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Жаңадан келген сотталғандармен тәрбие жұмысы ЖТЖ күнделігіне сәйкес карантин бөлiмшесіндегi сотталғандармен сабақ жүргізудің кешенді үлгі жоспарымен сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Психолог жаңадан келген сотталғандарға бастапқы психодиагностикалық тексеру жүргiзедi, олардың әрқайсысына осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша Психологиялық картаны толтырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1983,70 +1861,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Өткiзiлген жұмысты талдау нәтижелері бойынша психолог тиісті қызметтерге жаңадан келген сотталғандармен тәрбие жұмысын жүргізудің негiзгi бағыттары бойынша ұсыныс бередi, олар ҚАЖ ОАДҚ арқылы ЖТЖ күнделiгiне жазылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2065,108 +1943,108 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Жаңадан келген сотталғандармен карантин бөлiмшесiнде жұмыс жүргiзу үшiн мекеме бастығының бұйрығымен жасақ бастығы бекітіледі, оған тәрбие жұмыстарын жүргізу, ЖТЖ күнделiгiн бастапқы толтыру және сотталғандарды жасаққа бөлудi дайындау бойынша мiндеттер жүктеледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Жасақтарда сотталғандармен тәрбие жұмысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Жасақта сотталғандармен тәрбие жұмысын жүргiзу оның бастығына жүктеледi. Жасақ бастығы өз қызметiн мекеменің жұмыс жоспары негiзiнде жасақтың ерекшеліктерін, сотталғандардың жеке қасиеттерiн, сондай-ақ мекеменiң басқа қызметтерiнің ұсыныстарын және психологтың ұсынымын ескере отырып, тоқсан сайын жоспарлайды және ұйымдастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сотталғандар арасындағы тәрбие жұмысы бөлімінің (бөлімшенің, топтың) бастығы сотталғандардың жеке уақытын қоспағанда, аптасына екі реттен кем емес, сотталғандарға жасақта әлеуметтік маңызы бар фильмдерді (қоғамның патриоттық, рухани-адамгершілік, зияткерлік және мәдени әлеуетін арттыруға, өскелең ұрпақты тәрбиелеуге бағытталған өзекті, оның ішінде тарихи фильмдер) көрсетуді ұйымдастырады, бұл үшін фильмдердің тиісті жинағы жасалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2179,292 +2057,335 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сотталғанды жасаққа бөлгеннен кейін жасақ бастығы оның жеке басының ерекшеліктерін ескере отырып, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша оны ЖТЖ күнделігіне тіркеумен сотталғанды әлеуметтік бейімдеу және қайта әлеуметтендірудің жеке бағдарламасы жасалады. Бағдарлама психологтың ұсынымдарын ескерумен күнтізбелік ағымдағы жылға жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      20. Жасақ бастығы сотталғандарға олардың құқықтары мен мiндеттерiн, еңбек және демалыс шарттарын түсiндiредi, заңнамалық актiлерге қолжетімділігін қамтамасыз етедi және осы Қағидаларға </w:t>
+      20. Жасақ бастығы сотталғандарға олардың құқықтары мен мiндеттерiн, еңбек және демалыс шарттарын түсiндiредi, заңнамаға қол жетімділігін қамтамасыз етедi және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бас бостандығынан айыру орындарында жазасын өтеп жатқан сотталғандар арасында әлеуметтiк-құқықтық оқыту өткiзудiң тақырыптық жоспары бойынша сабақтар өткiзудi ұйымдастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z32" w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 504</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Сотталғандардың заңмен белгiленген жаза мерзімінің бір бөлiгi аяқталған кезде жасақ бастығы мекеме түрін өзгерту, ШТМББ, НЖЖА мәселесін шешу мүмкіндігі үшін осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша сотталғандарға мiнездеме дайындайды, ол жеке іске тігіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Сотталғандармен жасақ буынында тәрбие жұмыстарын ұйымдастыруда жасақ бастығына көмек көрсету мақсатында мекеме бастығының бұйрығымен Жасақ тәрбиешiлері кеңесi (бұдан әрi – ЖТК) бекітіледі, оның отырыстары кемiнде айына бiр рет өткiзiледi. ЖТК отырысының шешімі дауыс беру арқылы қабылданады. ЖТК отырысы оның тізімдік құрамының үштен екеуі қатысқан жағдайда құқықты деп саналады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z34" w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z34" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. ЖТК құрамына: ЖТК төрағасы – жасақ бастығы, сотталғандармен жұмыс жасау дағдысы бар мекеменің басқа да қызметкерлері, жалпы бiлiм беретiн мектептің және кәсіптік-техникалық колледждің, оқу консультативтік пункттердің оқытушылары кiредi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. ЖТК мүшелерi жасақ бастығына және психологқа сотталғандармен жасақ буынында жұмыс жасау кезінде көмек көрсетеді, сотталғандардың түзелу (тәртіпті түзеу) мәселелерін шешуге, ұстау режимін сақтауға, оларға заңға бағынушылықтың тұрақты дағдыларын қалыптастыруға ықпал етеді, тәрбиелік және демалыс іс-шараларын ұйымдастыруға және өткізуге қатысады, сотталғандармен тәрбиелiк әңгiмелесу жазбасын және ЖТК ұсынымдарын ҚАЖ ОАДҚ арқылы ЖТЖ күнделiгiне және Психологиялық картаға енгiзедi, жеке бағдарламаны, ШТМББ, НЖЖА, ШТҚ-ға, (оның жеке басын сипаттайтын деректер, мінез-құлқы, жазаны өтеу кезінде оқуға және еңбекке деген көзқарасы) дайындауға, мекеме түрiн өзгертуге, сотталғандардың мекемеден тыс жерге шығуына сипаттайтын материалдарды әзірлеуге және іске асыруға қатысады, сотталғандардың ерікті ұйымдарының жұмыстарына көмек көрсетеді, сондай-ақ сотталғандарға көтермелеулер, тәртіптік жазалаулар қолдану мәселелерін қарастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 12.07.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 588</w:t>
+        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 619</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="31"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z36" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Сотталғандарға көтермелеу Қылмыстық-атқару кодексінің 128-бабында көзделген тәртіппен, жақсы мінез-құлқы, еңбекке, оқуға адал қарағаны, ерікті құрылымдардың жұмысына және тәрбиелік іс-шараларға белсенді қатысқаны, қылмыспен келтірілген залалдың орнын толтыру жөнінде шаралар қабылдауы үшін қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z175" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2479,373 +2400,394 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сотталғанға көтермелеу қолдану туралы өтінішхат және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көтермелеуді қолдану туралы қаулы мекеме бастығына не оның орынбасарына тәрбие жұмысы бөлім бастығымен (бөлімше, топ) және мекеменің мүдделі қызметтермен келісім бойынша енгізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z176" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сотталғанға жұмыс берушінің не сотталғандардың еңбегін ұйымдастыру қызметінің және мекеменің оқыту орнының еркін нысандағы жазбаша ұсыныстары (бұдан әрі – ұсынылып отырған материалдар) болған кезде қаулыға ЖТК отырысы хаттамасынан үзінді қоса беріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z177" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көтермелеу туралы қаулы қоса берілген материалдармен сотталғанның жеке ісіне тігіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z178" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сотталғандарды көтермелеу туралы қаулылар осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тиісті журналда жүргізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z179" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сотталғандарға көтермелеулер мекемеге келгеннен кейін үш айдан ерте емес уақытта, соның ішінде ҚАК </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>96-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тәртібінде басқа мекемеге ауыстырылған жағдайда қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z180" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сотталғанға көтермелеу қолданған күннен бастап келесі көтермелеудің арасы үш айдан кем болмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z181" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ерікті ұйымдардың жұмысына және тәрбиелік іс-шараларға белсенді қатысу фото не бейне материалдармен расталады, олар көтермелеу туралы қаулымен бірге сотталғанның жеке ісіне қоса тігіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z182" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заңды бұза отырып сотталғандарға қолданылған көтермелеулер жоғары тұрған лауазымды адамның дәлелді қаулысымен не прокурорлық қадағалау актісі бойынша жойылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z183" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сотталған адамға көтермелеуді заңсыз қолдану фактісі қызметтік тергеу жүргізу жолымен белгіленеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z184" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қызметтік тексеру "Құқық қорғау қызметі туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>58-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z185" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қызметтік тергеп-тексеру нәтижелері бойынша көтермелеуді қолдануды бұзу фактісі расталған кезде, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>30-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша сотталған адамды көтермелеудің күшін жою туралы қаулы шығарылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 25-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 01.10.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 25-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 619</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 741</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="32"/>
+    <w:bookmarkStart w:name="z37" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Сотталғандарға тәртіптік жазалаулар ҚАК-тің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2860,51 +2802,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген тәртіпте мекеме бастығының немесе оның міндетін атқарушы адамның не оның орынбасарының қаулысымен осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысанда қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұзушылық фактісі бойынша сотталғанмен ЖТЖ күнделігіне тіркеумен тәрбиелік сипаттағы әңгіме жүргізіледі, қажеттілігіне қарай психологиялық көмек, психотүзету іс-шаралар өткізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3143,90 +3085,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="33"/>
+    <w:bookmarkStart w:name="z38" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Сотталғанның мінез-құлық дәрежесі ҚАК-тің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>95-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мекеме комиссиясы отырысында айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мекеме әкімшілігі мінез-құлық дәрежесін айқындау немесе өзгерту туралы қаулы шығарылған күннен бастап үш жұмыс күні ішінде ОАДБ-ға осы мәліметтерді енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3337,110 +3279,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="34"/>
+    <w:bookmarkStart w:name="z39" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Мінездеме мен мінез-құлық дәрежесін бағалау сотталғанның жеке iсiне тiгiледi және сотталғанның назарына қол қою арқылы жеткiзiледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z40" w:id="35"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z40" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. ЖТК жұмысының нәтижелерi жылына кемінде бір рет мекеме қызметкерлерiнiң жалпы жиналысында қаралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z41" w:id="36"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z41" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Белгілі жағдайларда жазаның белгіленген мерзімін өтегеннен кейін жасақ бастығы сотталғанды мекеме комиссиясына ұсыну үшін мынадай материалдарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке ісі жөніндегі анықтама;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3451,70 +3393,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мекеме бастығы немесе оны алмастыратын адам белгілеген сотталғанның мінез-құлық дәрежесіне бағаны көрсете отырып, ЖТК отырысының хаттамасынан үзіндіні (бұдан әрі - үзінді);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ЖТЖ күнделігін дайындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:bookmarkStart w:name="z42" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Мекеме комиссиясының басқа жағдайға ауыстыру туралы шешіміне хаттама жасалады, үзінді жеке iске қоса тiгіледі, ал ҚАЖ ОАДҚ-ға тиісті жазба жазылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3533,70 +3475,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="38"/>
+    <w:bookmarkStart w:name="z43" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Жасақтарда сотталғандармен тәрбие жұмысын жүргізуге психолог тартылады, ол:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сотталғанның жеке басын зерделеудi жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3663,148 +3605,210 @@
         </w:rPr>
         <w:t xml:space="preserve">
       5) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша сотталғанға психодиагностикалық тексерiс жүргізу өтiнiмдері бойынша сотталғандарға жеке тұлғасының жеке мінез ерекшеліктеріне зерделеу жүргiзедi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="39"/>
+    <w:bookmarkStart w:name="z44" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Жазаны өтеудiң дағдылы, жеңілдетілген, қатаң және жеңілдікті жағдайларында тәрбие жұмысын жүргізу ерекшелiктерi</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z45" w:id="40"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z45" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Жазаны өтеудiң дағдылы жағдайында тәрбие жұмысы сотталғандардың мекемеде жаза өтеу жағдайларына бейiмделуіне бағытталған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="42"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z46" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Жазаны өтеудiң дағдылы жағдайында сотталғандарға олардың құқықтары мен мiндеттерi, еңбек және демалыс шарттары түсiндiріледі, сондай-ақ жазаның орындалуын реттейтiн заңнамаға қол жетімділік қамтамасыз етіледі. Сотталғанның жеке басы жан-жақты зерделенеді және тәрбиелік ықпал етуді жағымды қабылдауға және қоршаған ортаның жағымсыз ықпалын теріске шығаруға психологиялық дайындық дәрежесі анықталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 34-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 504</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Жазаны өтеудiң жеңiлдетiлген жағдайында сотталғандардың бейiмделу процесі аяқталады және дағдылы жағдайларда қалыптасқан оң дағдыларды дамыту және бекiту жалғасады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z48" w:id="43"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z48" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Жеңiлдетiлген жағдайларда сотталғандармен тәрбие жұмысы мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мекеменiң қоғамдық қызметiне ену;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3869,90 +3873,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әлеуметтік-маңызды байланысты нығайту;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) өз кiнәсiн түсіну және құқықты мойындайтын мінез-құлыққа талпыну жолдарымен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="44"/>
+    <w:bookmarkStart w:name="z49" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Жазаны өтеудiң қатаң жағдайларында сотталғанның заңсыз әрекеттерінің себептері зерделенеді және жойылады, сондай-ақ тәрбиелiк ықпал етудің дұрыс түсiнігі, оның өз кiнәсiн мойындауы қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z50" w:id="45"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z50" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Жазаны өтеудiң қатаң жағдайларында:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сотталғанды қасақана тәртiп бұзушы деп тануға себеп болған салдар мен жағдайларды жан-жақты талдау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3963,204 +3967,204 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) психо-педагогикалық ықпал етудің ұтымды нысандарын, құралдары мен себептерін іздестіру және тәжірибеге енгізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сотталғанға онымен тәрбие жұмысын жүргізуге оң қатынасын қалыптастыру, мекеменiң қоғамдық қызметіне одан әрі қатысуға алғышарттар жасау болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="46"/>
+    <w:bookmarkStart w:name="z51" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Сотталған қатаң ұстау жағдайындағы жасаққа келген соң жасақ бастығы оның жеке iсiн, ЖТЖ күнделiгiн психологтың ұсынымын мұқият зерделейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z52" w:id="47"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z52" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Жасақ бастығы сотталғанның жеке басын зерттеу мақсатында жеке-тәрбиелiк әңгiмелер жүргізеді, сотталғанның одан әрi жазаны өтеу ниетiн анықтайды және алынған мәлiметтердi ЖТЖ күнделiгiне жазады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z53" w:id="48"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z53" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Жазаны өтеудiң жеңiлдікті жағдайларында сотталғанға әлеуметтiк бейiмделуiне көмек көрсетіледі және оның бостандықтағы өмiрге дайындық дәрежесi тексеріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z54" w:id="49"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z54" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Жеңiлдікті жағдайларда тәрбие жұмысы сотталғанның түзелу нәтижелерін, өзiн-өзi тәрбиелеу, өз мінез-құлқын өз бетінше реттеу қабiлетiн, бостандықтағы өмiрге психологиялық даярлық нәтижелерiн бекiтеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Босатылғаннан кейін жұмысқа орналастыру мүмкіндігі және әлеуметтік-маңызды байланыстарды орнықтыруға шаралар қабылданады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жазаны өтеудің қатаң жағдайына ауыстырылған сотталғандарды қоспағанда, жазаны өтеудің дағдылы, жеңілдетілген және жеңілдікті жағдайларындағы сотталғандарды бір жасақта ұстауға рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="50"/>
+    <w:bookmarkStart w:name="z55" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. Сотталғандарды босатылуға дайындау кезiнде олармен тәрбие жұмысын жүргізу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z56" w:id="51"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z56" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Мекеме әкімшілігі сотталғанның түзелуі мақсатында оның қоғамның толық құқылы мүшесі әлеуметтік мәртебесін қалпына келтіруіне, тәртіптің жалпыға бірдей қабылданған нормалары (қайта әлеуметтендіру) мен құқық нормалары негізінде қоғамда өз бетінше өмір сүруіне оралуына көмектеседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жаза мерзімін өтеуіне бір жыл қалған бас бостандығынан айыру түріндегі жазаны өтеп жатқан сотталғанға қатысты мекеме әкімшілігі жергiлiктi атқарушы органдармен бірлесіп әлеуметтік-құқықтық көмек көрсету нысанында қайта әлеуметтендіруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4273,150 +4277,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="52"/>
+    <w:bookmarkStart w:name="z57" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Жазасын өтеп жатқан адамдарды босатуға дайындау мекемеге келген алғашқы күнінен басталады. Сотталғандарды босатуға дайындау бойынша жұмыстарды ұйымдастыру сотталғандарды еңбекке және тұрмыстық орналастыру жөнiндегi қызметкерге жүктеледi. Босатуға дайындау сабақтарын өткiзуге мекеменің барлық қызметкерлерi қатыстырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z58" w:id="53"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z58" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Сотталғандарды босатуға дайындау бойынша сабақтар сотталғандар арасындағы тәрбие жұмысы жөніндегі бөлiмнің бастығы әзiрлеген және мекеме бастығының тәрбие жұмысы жөнiндегi орынбасары бекiткен бағдарлама бойынша өткiзiледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z59" w:id="54"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z59" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Бағдарламада құқықтық және ұйымдастырушылық мәселелері, босатылатындарға төлқұжаттар (жеке куәлiк) беру тәртiбiмен таныстыру және тұрақты мекенжайы бойынша тiркелу, соттылығын алу және есептен шығару шарттары бар тұрмыстық, жұмысқа орналастыру, әкiмшiлiк бақылау және сотталғанның босатылғаннан кейiнгi өмiрiн жайғастыруға байланысты басқа да бiрқатар мәселелер қамтылған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z60" w:id="55"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z60" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Бағдарлама сотталғанның босатылуға психологиялық дайындығын көздейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z61" w:id="56"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z61" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Психолог:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сотталғандарды жазаны өтеу орындарынан босатылуға және жаңа жағдайларда одан әрі өмір сүруге арнайы психологиялық дайындық жүргiзедi, өз мінез-құлқын жеке реттеуіне көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4445,272 +4449,272 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сотталғандардың ой-өрiсiн, олардың сезiмiн, әдеттерiн, жаңа жағдайларда тиісті мінез-құлықты қалыптастыруда психологиялық жағдайдың икемін белсендетуге көмектеседi;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сотталғандарға кәсіптік бағдар беру мәселелері бойынша психологиялық көмек көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="57"/>
+    <w:bookmarkStart w:name="z62" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       49. Босатылғанға дейiн бір жылдан кешiктiрмей, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша әрбiр сотталған мекеме бастығының атына өтiнiм жазады, онда ол болжамды баратын мекенжайы, жұмыс орыны, тұрмыстық және жұмысқа орналасу бойынша оған қандай көмек керектiгiн көрсетедi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z63" w:id="58"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z63" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      50. Мекеме әкiмшiлiгi бас бостандығынан айыру мерзiмi аяқталғанға дейiн бір жылдан кешiктiрмей сотталған адамның таңдаған тұрғылықты жері бойынша облыстың, республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың жергiлiктi атқарушы органдарын, ішкі істер органдарын және мекеменің орналасуы бойынша, сондай-ақ оның алдағы уақытта босатылатыны, оның тұрғын үйiнiң бар-жоғы, оның еңбекке қабiлеттілігi және алған мамандықтары туралы осы Қағидаларға </w:t>
+      50. Мекеме әкiмшiлiгi бас бостандығынан айыру мерзiмi аяқталғанға дейiн бір жылдан кешiктiрмей сотталған адамның таңдаған тұрғылықты жері бойынша астана, облыс, республикалық маңызы бар қала, жергiлiктi атқарушы органдарын, ішкі істер органдарын және мекеменің орналасуы бойынша, сондай-ақ оның алдағы уақытта босатылатыны, оның тұрғын үйiнiң бар-жоғы, оның еңбекке қабiлеттілігi және алған мамандықтары туралы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 50-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 26.05.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 50-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 504</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 392</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="59"/>
+    <w:bookmarkStart w:name="z64" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       51. Тұрмыстық және жұмысқа орналасу көмегiне мұқтаж барлық сотталғандар осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша тұрмыстық және жұмысқа орналасуға мұқтаж барлық сотталғандарды есепке алу журналында ескеріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z166" w:id="60"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z166" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       51-1. Егер мекеме әкімшілігі сотталған адамның жеке баспанаға немесе туыстарымен тұруға мүмкіндігі болмау фактілерін анықтаған жағдайда, мекеме әкімшілігі бас бостандығынан айыру мерзімі өткенге дейін екі айдан кешіктірмей сотталған адам босатылғаннан кейін кететін елді мекенде арнаулы әлеуметтік қызметтерге мұқтаж деп танылған адамдарға арналған әлеуметтік бейімдеу орталығында уақытша тұру үшін орынды алдын ала дайындау мақсатында жергілікті атқарушы органдарға босату туралы хабарламаны, сондай-ақ № 482 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрыққа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жеке бағдарламаны, денсаулық жағдайы туралы анықтаманы (флюорография, АИТВ) қайта жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жергілікті атқарушы органдар хабарламаны алған күннен бастап он бес жұмыс күнінен кешіктірмей мекеме әкімшілігін тұрғын үй беру мүмкіндігі не оның жоқтығы туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4747,90 +4751,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z167" w:id="61"/>
+    <w:bookmarkStart w:name="z167" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       51-2. Сотталған адамды тандаған кету орны бойынша арнаулы әлеуметтік қызметтерге мұқтаж деп танылған адамдарға арналған әлеуметтік бейімдеу орталығында орналастыру мүмкіндігі болмаған кезде, мекеме әкімшілігі жергілікті атқарушы органдармен бірлесіп бес жұмыс күнінен кешіктірмей, әлеуметтік-құқықтық көмек көрсету шеңберінде сотталған адамға "Халықты әлеуметтік қорғау саласында арнаулы әлеуметтік қызметтер көрсету стандарттарын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 29 маусымдағы № 263 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32941 болып тіркелген) сәйкес (бұдан әрі - № 263 бұйрық) босатылғаннан кейін уақытша тұру үшін жақын маңдағы басқа елді мекенді таңдауды ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мекеме әкімшілігі сотталған адам таңдаған өңірдің жергілікті атқарушы органына оны тұрғылықты жері бойынша қабылдау мүмкіндігінің жоқтығы туралы жергілікті атқарушы органдардың жауабы мен № 263 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4887,70 +4891,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z168" w:id="62"/>
+    <w:bookmarkStart w:name="z168" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51-3. Сотталған адам босатылғаннан кейін жұмысқа орналасуға қажеттілігіне көмек сұраған кезде мекеме әкімшілігі оны жұмысқа орналастыру қажеттілігі туралы хабарламаны дереу білім деңгейін және дағдыларының бар-жоғын көрсете отырып жергілікті атқарушы органдарға (босатылғаннан кейін таңдалған тұрғылықты жері бойынша мансап орталығына) жібереді. Басқа жағдайларда жұмысқа орналасуға мұқтаж сотталған адамдарға хабарлама сотталған адамның жаза мерзімі өткенге дейін екі айдан кешіктірмей жергілікті атқарушы органдарға (босатылғаннан кейін таңдалған тұрғылықты жері бойынша мансап орталығына) жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жергілікті атқарушы органдар (босатылғаннан кейін таңдалған тұрғылықты жері бойынша мансап орталығына) хабарламаны алған күннен бастап он бес жұмыс күнінен кешіктірмей мекеме әкімшілігін жұмысқа орналасуға мүмкіндік беру немесе ондай мүмкіндіктің болмауы туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4987,266 +4991,172 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="63"/>
+    <w:bookmarkStart w:name="z65" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      52. Жаза мерзімін өтеп болғаннан кейін адамның бас бостандығынан айыру орындарынан босатылуына күнтізбелік жиырма күннен кешiктiрмей, ал өзге де негіздер бойынша босатылған кезде босатылғаннан кейін бір жұмыс күні ішінде олардың таңдаған тұрғылықты жері бойынша республикалық маңызы бар қаланың, астананың, аудандардың, облыстық маңызы бар қалалардың ішкі істер органдарына және пробация қызметтеріне осы Қағидаларға </w:t>
+      52. Жаза мерзімін өтеп болғаннан кейін адамның бас бостандығынан айыру орындарынан босатылуына күнтізбелік жиырма күннен кешiктiрмей, ал өзге де негіздер бойынша босатылған кезде босатылғаннан кейін бір жұмыс күні ішінде олардың таңдаған тұрғылықты жері бойынша астана, облыс республикалық маңызы бар қала, ішкі істер органдарына және пробация қызметтеріне осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша мекемеден босатылатын (босатылған) адам туралы хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-[...93 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 52-тармаққа өзгеріс енгізілді - ҚР Ішкі істер министрінің 28.03.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 273</w:t>
+        <w:t xml:space="preserve">      Ескерту. 52-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 504</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="64"/>
+    <w:bookmarkStart w:name="z66" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Сотталғандарды бостандыққа дайындау бойынша жұмыстардың нәтижелерi ҚАЖ ОАДҚ-да көрсетiледi, материалдар сотталғанның жеке iсiне тiркеледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жазаның өтелмеген бөлігін неғұрлым жеңіл жаза түріне ауыстырудың немесе шартты түрде мерзімінен бұрын босатудың формальді мерзімі келген сотталғандарға қатысты (Қазақстан Республикасы Қылмыстық кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5323,88 +5233,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="65"/>
+    <w:bookmarkStart w:name="z67" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-тарау. Жасақ бастығының, психологтың құжаттамасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z68" w:id="66"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z68" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Бас бостандығынан айыруға сотталғандармен тәрбие жұмысын жүргізу кезінде жасақ бастығы мынадай құжаттаманы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) жасақ бастығының журналын, онда: жасақтағы сотталғандардың тiзiмдiк құрамы; сотталғандарды көтермелеу және жазалауды есепке алу; тәртiптiк практиканы талдау; жаза өтеудiң белгiленген тәртiбiн бұзуға бейiм адамдардың және профилактикалық есепте тұрған сотталғандардың тiзiмi; осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5493,70 +5403,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       4) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша Жасақ тәрбиешілері кеңесі (Оқу тәрбиешілер кеңесі) хаттамалары журналын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="67"/>
+    <w:bookmarkStart w:name="z69" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Бас бостандығынан айыруға сотталғандармен тәрбие жұмысын жүргізу кезінде психологиялық көмек көрсету бөлігінде психолог мынадай құжаттаманы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5669,148 +5579,148 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="68"/>
+    <w:bookmarkStart w:name="z70" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8-тарау. Мекемедегi сотталғандардың ерікті ұйымдары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z71" w:id="69"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z71" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       56. Сотталғандардың ерікті ұйымдары өз жұмысында Қазақстан Республикасы ҚАК </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>126-бабын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, сондай-ақ осы Қағидаларды басшылыққа алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z72" w:id="70"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z72" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. Сотталғандардың ерікті ұйымдарының негiзгi міндеттері – сотталғандар арасында салауатты қарым-қатынасты қалыптастыру, қоғам үшiн пайдалы бастамаларды көтермелеу және сотталғандардың түзелуiне әсер ету, еңбегін, тұрмысын және бос уақытын ұйымдастыру мәселелерiн шешуге қатысу болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z73" w:id="71"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z73" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Сотталғандардың ерікті ұйымдары мынадай сипаттағы секциялардан тұрады: бос уақыт және өзі-өзін тәрбиелеу; қолданбалы өнер және шығармашылық көркемөнерпаздар; өндірістік, санитариялық-гигиеналық және сотталғандардың өзгеде бағыттағы мүдделері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сондай-ақ, мекемелерде өзін жақсы жағынан көрсеткен сотталғандардың арасынан мекемелердің ұжымдары кеңесі (бұдан әрі – МҰК) және жасақтардың ұжымдары кеңесі (бұдан әрі – ЖҰК) құрылады. Осы секцияларда тұрған сотталғандардың шешімімен секциялардың жетекшілері сайланады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5901,90 +5811,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="72"/>
+    <w:bookmarkStart w:name="z74" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Бос уақыт және өзі-өзін тәрбиелеу секциясы (бұдан әрi – БУжӨТС) сотталғандардың бос уақытын ұйымдастыруға, спорттық, мәдени-бұқаралық, үйірме, ағартушылық және басқа да іс-шараларды өткізуге қатысады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z75" w:id="73"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z75" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Қолданбалы өнер және шығармашылық көркемөнер секциясы (бұдан әрі - ҚӨШКС) картиналар, нардылар, шахматтар, қобдишалар, домбыралар, кесте тігу, тоқу, басу, күйдіру, өру заттарын жасауды жүзеге асырады және сотталғандардың көркем-өнер шеберлігін іске асыруға, дағдыларын арттыруға және қалыптастыруға бағытталған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ҚӨШКС үй-жайы мекеме клубында не мекеменің осы мақсаттарға арналған өзге ғимаратында жабдықталады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6149,70 +6059,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жариялаған күннен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="74"/>
+    <w:bookmarkStart w:name="z76" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Өндірістік секция (бұдан әрі - ӨС):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сотталғандарды еңбек етуге, орындалатын жұмыстардың және шығарылатын өнiмдердiң сапасын арттыруға қатыстырады, әкiмшiлiкке сотталғандарды еңбекте пайдалану туралы ұсыныс енгiзедi;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6223,70 +6133,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мекеме қызметкерлерiмен бiрлесіп, техникалық қауiпсiздiктi сақтау жөнiнде ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) озық тәжірибелерді, өнертапқыштық және жаңашылдықты таратуға жәрдемдеседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="75"/>
+    <w:bookmarkStart w:name="z77" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. Санитариялық-гигиеналық секция (бұдан әрі - СГС):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сотталғандардың жеке гигиена және өндiрiстiк санитарияны сақтауына себепші болады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6379,110 +6289,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="76"/>
+    <w:bookmarkStart w:name="z78" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. Сотталғандардың ерікті құрылымдарының жұмысы өз еріктері бойынша жүзеге асырылады, СЕҰ мүшелері қосымша жеңілдіктерді, артықшылықтарды пайдаланбайды және мекеме әкімшілігінің өкілеттіктеріне ие бола алмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z79" w:id="77"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z79" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Сотталғандардың ерікті ұйымдарының отырысы кем дегенде тоқсанына бiр рет өткізіліп, хаттамамен ресiмделедi. Талқыланатын мәселелердiң сипатына қарамастан отырысқа мекеме әкiмшiлiгiнiң өкiлi қатысады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z80" w:id="78"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z80" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. Жасақ бастығы ерікті нысандағы тиісті журналда СЕҰ кіру және шығу күнін көрсете отырып, оларға жұмылдырылған сотталғандардың тізімімен СЕҰ түрлерін есепке алуды жүзеге асырады, ол нөмірленеді және мекеме кеңсесінде тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сотталған СЕҰ-ге кіруі не одан шығуы үшін мекеме бастығының атына еркін нысанда өтінім береді, ол мекеме бастығының бұрыштамасымен сотталғанның жеке ісіне тіркеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6493,222 +6403,222 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жазаның өтеу режимін бұзған жағдайда МҰК не ЖҰК отырысында сотталғанды СЕҰ-дан шығару туралы мәселені қарастырады, осы мәселе бойынша шешім дауыс беру арқылы шешіледі, МҰК не ЖҰК отырыс хаттамасынан үзінде сотталғанның жеке ісіне тіркеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сотталғанның СЕҰ-ге қайта кіруі МҰК не ЖҰК отырысында ерікті ұйым мүшелігінен шығарылғаннан бастап алты ай өткеннен кейін емес қарастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="79"/>
+    <w:bookmarkStart w:name="z81" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9-тарау. Кәмелетке толмаған сотталғандармен тәрбие жұмысын жүргізу ерекшелiктерi</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z82" w:id="80"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z82" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. Кәмелетке толмағандарды ұстауға арналған мекемедегі тәрбие жұмысы бірыңғай оқу-тәрбие процесінің құрамдас бөлігі болып табылады және сотталғандарды түзеу мақсатында оларға жоспарлы және мақсатты ықпал етумен айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кәмелетке толмаған сотталғандармен тәрбие жұмысы кәмелетке толмаған сотталғандарға ықпал етудiң психологиялық-педагогикалық әдiстердiң озық тәжірибелерін қолдану арқылы жеткiншектердiң ерекшелiк жасына тән, психофизиологиялық ерекшелiктерiн ескере отырып, дифференциалды түрде жүргiзiледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="81"/>
+    <w:bookmarkStart w:name="z83" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. Мекемеде сотталғандар ұжымының құрылымдық бөлiнісінің негізі психологиялық біртұтас қағидаты бойынша қалыптасқан жиырма-отыз адамнан тұратын бөлiмше болып табылады. Жасақ жазаны өтеу жағдайларының түрлері бойынша бірнеше бөлiмшені бiрiктiредi. Бөлiмшенi тәрбиешi, жасақты жасақ бастығы немесе аға тәрбиешi басқарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z84" w:id="82"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z84" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. Сотталғандарға тәрбиелік ықпал ету тиімділігін арттыру және оны жасақтарда жүзеге асыруда мекеме әкiмшiлiгіне көмек көрсету мақсатында сотталғандардың ата-аналарынан және басқа да жақын туыстарынан ата-аналар комитетi құрылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z85" w:id="83"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z85" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69. Барлық қызметтердің сотталғандарды тәрбиелеу, оқыту және еңбек етуін ұйымдастыру мәселелерін қарау үшін мекемеде оқу-тәрбие кеңесi (бұдан әрi – ОТК) құрылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ОТК төрағасы мекеме бастығы, хатшысы арнайы есепке алу бөлімінің (бөлімше, топ) бастығы болып табылады. ОТК құрамына мекеме бастығының орынбасарлары, қызмет бастықтары, жалпы және кәсiби бiлiм беретiн мектеп директорлары, жасақ бастықтары (аға тәрбиешiлер), цехтардың бастықтары, аға шеберлер, әдiскер, психолог, дене шынықтыру - спорт жұмыстары бойынша нұсқаушы, тұрмыстық және жұмысқа орналастыру бойынша инспектор, ата-аналар комитетiнiң және Қамқорлық кенесiнің төрағалары кiредi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ОТК құрамы мекеме бастығының бұйрығымен бiр жылға жарияланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="84"/>
+    <w:bookmarkStart w:name="z86" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70. ОТК мынадай мәселелер бойынша:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тәрбие жұмыстарының кешенді жоспарын және оның келесі тоқсанға арналған жобасын орындау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6806,269 +6716,331 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) босатылған адамдарды тұрмыстық және еңбекке орналастыру бойынша мемлекеттік органдармен өзара іс-қимыл жасасу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) сотталғандарды, оның ішінде кәмелетке толған сотталғандарды ШТМББ, НЖЖА, кешірім жасау, жазаны өтеудің басқа жағдайына ауыстыру және мекеме түрін өзгерту туралы қолдаухатқа сипаттайтын материалдарды (оның жеке басын, жазасын өтеу кезіндегі мінез-құлқын, еңбекке және оқуға көзқарасын сипаттайтын деректер) дайындауды.</w:t>
+      8) сотталғандарды, оның ішінде кәмелетке толған сотталғандарды ШТМББ, НЖЖА, ШТҚ-ға кешірім жасау, жазаны өтеудің басқа жағдайына ауыстыру және мекеме түрін өзгерту туралы өтінішхатқа сипаттайтын материалдарды (оның жеке басын, жазасын өтеу кезіндегі мінез-құлқын, еңбекке және оқуға көзқарасын сипаттайтын деректер) дайындауды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ОТК мүшелері сотталғандармен тәрбиелік сұхбаттарды ЖТЖ күнделігіне жазба ретінде енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 70-тармаққа өзгеріс енгізілді - ҚР Ішкі істер министрінің 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 619</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. OTK отырысы кемінде айына бiр рет өткiзiледi. Шешiмдер отырыста комиссия мүшелерінің жартысынан көбi қатысқан кезде көпшіліктің дауыс дауыс беруімен қабылданады және мекеме қызметкерлерiнiң барлығы орындауға мiндеттi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z88" w:id="86"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z88" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10-тарау. Өмiр бойына бас бостандығынан сотталғандармен тәрбие жұмысын жүргізу ерекшелiктерi</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z89" w:id="87"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z89" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. Өмiр бойына бас бостандығынан айырылуға (бұдан әрi – ӨББА) сотталған адамдармен жұмысты ұйымдастыруда психологиялық-педагогикалық iс-шаралардың бағыты олардың мекеме әкiмшiлiгiнiң өкiлдерiне, басқа да сотталғандарға және өздерiне қатысты агрессияны ескерту және алдын алумен, өз кiнәсiн түсінуге, өзiндiк рухани және адамгершiлiк мәселелерiне көз жеткiзуiмен байланысты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z90" w:id="88"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z90" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73. ӨББА-ға сотталғандар мекемеге келгеннен кейін карантин бөлiмшелерінің камераларына бiр адамнан орналасады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z91" w:id="89"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z91" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74. Сотталғандарға карантин бөлiмшесінде болған кезеңінде әр сотталғанның жеке психологиялық ерекшелiктерiн белгiлеу және оларды одан әрi ұстау үшiн ұсыныстар дайындауға психологтың жеке бақылауы белгiленедi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z92" w:id="90"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z92" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75. ӨББА-ға сотталғандармен тәрбие жұмысы жеке нысанда жүргiзiледi. Мәдени-бұқаралық және спорттық iс-шаралар өткiзiлмейдi. Спорттық жабдықтарды және құрал-саймандарды пайдаланбай жеке дене-шынықтыру жаттығулары өткiзiледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z93" w:id="91"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z93" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76. ӨББА-ға сотталғандарға жазасын өтеу жағдайлары мен тәртібіне қайшы келмейтін, бастауыш, негізгі орта, жалпы орта білім алу үшін жағдайлар жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z94" w:id="92"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z94" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       77. Әлеуметтiк-құқықтық тәрбие дәріс түрiнде жергiлiктi радио-ретрансляциялық байланыс арқылы жүргiзiледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z95" w:id="93"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z95" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78. Әрбiр ӨББА-ға сотталғанға жасақ бастығы жаза өтеудiң бір жылдық жоспарын жасайды. Жоспар мекеме бастығының тәрбие жұмысы жөніндегі орынбасарымен, психологпен, психиатрмен келiсіліп, мекеме бастығы бекiтедi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z96" w:id="94"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z96" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       79. Жоспарда тәрбие жұмысының барлық бағыттары, сондай-ақ қосымша:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бiлiм алу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7097,88 +7069,88 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) дiни рәсімдерді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) әдеби қызметтің жеке бағдарламалары көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="95"/>
+    <w:bookmarkStart w:name="z97" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11-тарау. Сотталғандармен тәрбие жұмысын жүргізуге психологтардың қатысуы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z98" w:id="96"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z98" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       80. Сотталғандармен тәрбие жұмысын жүргізуге психолог тартылады, ол әрбір сотталғанның жеке-психологиялық ерекшеліктерінің диагностикасын жүргізеді және сотталғандарға оқшаулау жағдайларына, әлеуметтік орта мен ұстау режиміне бейімделуіне, жекетұлғааралық қарым-қатынасты оңтайландыруға, сондай-ақ босатылуға дайындалуға психологиялық көмек көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сотталғандармен тәрбие жұмысын жүргізу кезіндегі психологтардың негізгі міндеттері:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7189,70 +7161,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сотталғандардың жеке тұлғасының жеке-психологиялық ерекшеліктерінің психодиагностикасы, олардың жеке және топтық мінез-құлқын зерделеу және түзеу, сотталғандар ортасында әлеуметтік-психологиялық процестерді зерттеу, бас бостандығынан айыру орындарында жағымсыз жағдайларды болжау және ескерту;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сотталғандарға оқшаулау жағдайларына, әлеуметтік ортаға, ұстау режиміне бейімделуде, дағдарыс және күйзеліс жағдайларын жеңуде, жеке тұлғалық қарым-қатынасты оңтайландыруда, босатуға дайындау және қайта әлеуметтендіруде психологиялық көмек көрсету болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="97"/>
+    <w:bookmarkStart w:name="z99" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       81. Сотталғандармен тәрбие жұмысын жүргізу кезінде психологтардың негізгі функциялары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сотталғандардың жеке басын зерделеуге, жазаны өтейтін адамның психикалық іс-әрекетінің заңдылығын зерттеуге бағытталған диагностикалық функция;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7317,70 +7289,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сотталғандар арасында қажетті психологиялық білімді тарату және олардың психологқа деген сенімін және оның қызметіне жағымды қарым-қатынасты қалыптастыру, қызметкерлердің психологиялық мәдениеті мен құзыреттілік деңгейін арттыруына бағытталған ағартушылық функция;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ғылыми-зерттеу мекемелеріне пенитанциарлық психология саласында зерттеулер мен тәжірибелер жүргізуге жәрдемдесу, бас бостандығынан айыру орындарында түрлі әлеуметтік-психологиялық құбылыстар мен процестерді зерделеуге бағытталған зерттеушілік функция.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="98"/>
+    <w:bookmarkStart w:name="z100" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       82. Сотталғандармен тәрбие жұмысында психологиялық-педагогикалық әдістерді тиімді қолдану мақсатында, мекеме психологтары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мекеменің лауазымды адамдарынан кәсіби қызметті жүзеге асыру үшін сотталғандардың мінез-құлқын сипаттайтын қажетті ақпаратты алады және сұратады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7481,70 +7453,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) мекеме бастығына ұсынымдар енгізуге, психологтарды материалдық-техникалық жарақтандыру және ғылыми-әдістемелік қамтамасыз ету мәселелері бойынша белгіленген тәртіппен өтінімдер береді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) өзінің кәсіптік мәртебесіне нұқсан келтіретін немесе одан көмек сұраған адамға зиян келтіруі мүмкін іс-шараларды өткізуге және іс-әрекетті жүзеге асырудан бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="99"/>
+    <w:bookmarkStart w:name="z101" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       83. Сотталғандармен тәрбие жұмысын жүргізу кезінде мекеме психологтары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кәсіби құпияны қатаң сақтайды: нұсқаулық материалдарын бермейді, психологиялық әдістердің негіздерін, психодиагностикалық немесе психотүзетулік практиканы жүргізуге уәкілетті емес адамдарға сол немесе өзге де психологиялық әдістемелерді жария етпейді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7609,146 +7581,146 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) алынған жасырын ақпаратты бөгде адамдарға таратпайды (жазбаша, аудиовизуалдық және магнитті тасымалдағыштарға жазылған психологиялық материалдарды, сондай-ақ арнайы әдістемелік әдебиеттерді жабылатын сейфтерде сақтайды, сақтау үшін тиісті жағдайлар болмаған кезде – алынған мәліметтерді шифрлайды, жұмыста компьютерлік техниканы пайдаланған жағдайда – қатты дискіге салынған ақпаратқа психологтың қол жетімді кодын белгілейді);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мекеме қызметкерлерінен сотталғандардың психодиагностикалық тексерулері туралы келіп түскен өтінімдерді орындау кезінде тапсырыс берушілерге берілетін психологиялық ақпараттың қасақана немесе кездейсоқ таралуының мүмкін болатын салдары туралы түсінік береді, оларды өз қызметінің этикалық қағидаттарымен таныстырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z153" w:id="100"/>
+    <w:bookmarkStart w:name="z153" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12-тарау. Бірінші топтағы мүгедектігі бар сотталғандарға күтім жасау үшін сотталғандардың кандидатураларын келісу және олардың қызметін бақылау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 12-тараумен толықтырылды – ҚР Ішкі істер министрінің 26.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 512</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z154" w:id="101"/>
+    <w:bookmarkStart w:name="z154" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84. Бірінші топтағы мүгедектігі бар сотталған егер оған күтім жасау қажет болған жағдайда осы Қағидаларға 26-қосымшаға сәйкес нысан бойынша мекеме бастығының атына оған күтімді жасау үшін сотталғандар қатарынан кандидатураны келісуге өтінім жазады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z155" w:id="102"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z155" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85. Бірінші топтағы мүгедектігі бар сотталғандарға күтім жасайтын адамдар ретінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - оң мінез-құлық дәрежесі бар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7817,70 +7789,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген медициналық қарсы көрсетілімдері жоқ;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - бірінші топтағы мүгедектігі бар адаммен мекеменің бір жасағында тұратын сотталғандар тартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z156" w:id="103"/>
+    <w:bookmarkStart w:name="z156" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       86. Бірінші топтағы мүгедектігі бар сотталған адамға күтім жасайтын адам ретінде сотталған адамның кандидатурасы мекеме бастығымен бекітілген комиссияның отырысында жазбаша өтінім түскен күннен бастап үш жұмыс күні ішінде айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жасақ бастығы мекеме комиссиясының отырысы басталғанға дейін кандидаттарға қатысты мінездеме, көтермелеу және жазалау туралы анықтама дайындайды, сондай-ақ мынадай материалдарды:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7909,130 +7881,130 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - мекеме аумағында орналасқан медициналық ұйымнан денсаулық жағдайы туралы анықтаманы жинайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мекеме комиссиясы мүшелерінің пікірлерін ескере отырып, мекеме бастығы түпкілікті шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z157" w:id="104"/>
+    <w:bookmarkStart w:name="z157" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       87. Күтімді жасайтын адам ретінде кандидатура айқындалғаннан кейін бірінші топтағы мүгедектігі бар сотталған адам Қазақстан Республикасы Әлеуметтік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>172-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тармағының төртінші абзацына сәйкес уәкілетті орган бекіткен мүгедектігі бар баланы (мүгедектігі бар балаларды) тәрбиелеп отырған анаға немесе әкеге, бала асырап алушыға, қорғаншыға (қамқоршыға) тағайындалатын және төленетін мемлекеттк жәрдемақыны бірінші топтағы мүгедектігі бар адамға күтім жасайтын адамдарға берілетін мемлекеттік жәрдеамқыны тағайындау және төлеу қағидаларына сәйкес нысан бойынша өтініш (бұдан әрі – өтініш) жазады, ол мекеме әкімшілігі қол қойылған күні "Азаматтарға арналған үкімет" мемлекеттік корпорациясына (бұдан әрі – Мемлекеттік корпорация) ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z158" w:id="105"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z158" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       88. Мекемелерде сотталған адам бірінші топтағы мүгедектігі бар бір сотталған адамға ғана күтімді жүзеге асыра алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z159" w:id="106"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z159" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       89. Бірінші топтағы мүгедектігі бар және/немесе оған күтім жасайтын сотталған мекемеден:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - стационарлық жағдайларда және пациенттің өміріне қауіп төнген кезде шұғыл жағдайларда жоспарлы мамандандырылған медициналық көмек алу үшін медициналық ұйымдарға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8079,110 +8051,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күтімді жасайтын сотталған адам кеткен кезеңде мекеме әкімшілігі бірінші топтағы мүгедектігі бар сотталған адамға күтім жасауды ұйымдастыру жөнінде шаралар қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоғарыда аталған адамдар өздері шыққан мекемеге қайтып оралған кезде мекеме әкімшілігі осы Қағидаларға 27-қосымша сәйкес нысан бойынша бір жұмыс күн ішінде ақпараттық жүйе арқылы немесе қағаз жүзінде Мемлекеттік корпорацияны мекемеге келгені туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z160" w:id="107"/>
+    <w:bookmarkStart w:name="z160" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       90. Бірінші топтағы мүгедектігі бар сотталған адамның немесе оған күтім жасайтын сотталған адамның жазасын өтеу мерзімі өткен не өзге де негіздер бойынша босату кезінде мекеме әкімшілігі осы күн басталғанға дейін он жұмыс күні ішінде осы Қағидаларға 28-қосымшаға сәйкес Мемлекеттік корпорацияны ақпараттық жүйе арқылы немесе қағаз жүзінде хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z161" w:id="108"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z161" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       91. Күтімді жасайтын асыратын сотталған адамды ауыстыру мекеме әкімшілігінің келісімі бойынша бірінші топтағы мүгедектігі бар сотталған адамның өтініші негізінде, осы Қағидалардың 84, 85, 86 және 87-тармақтарына сәйкес оларды бастапқы іріктеу кезіндей тәртіпте жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z162" w:id="109"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z162" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       92. Мекеме әкімшілігі сапалы күтім жасауды жүзеге асыру мақсатында бірінші топтағы мүгедектігі бар сотталған адамға күтім жасайтын сотталған адамның қызметіне әңгімелесу, тексеру, бейнебақылау камераларының мониторингі арқылы бақылау жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8326,68 +8298,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z103" w:id="110"/>
+    <w:bookmarkStart w:name="z103" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сотталғанның жеке тәрбие жұмысын жүргiзу күнделігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда – ҚР Ішкі істер министрінің 26.05.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18635,68 +18607,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жұмысын жүргізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z105" w:id="111"/>
+    <w:bookmarkStart w:name="z105" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПСИХОЛОГИЯЛЫҚ КАРТА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда – ҚР Ішкі істер министрінің 12.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22128,68 +22100,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>__________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(қолы, Т.А.Ә, ол болған кезде)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z107" w:id="112"/>
+    <w:bookmarkStart w:name="z107" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сотталған ______________________ (Т.А.Ә., ол болған кезде) 20___ арналған әлеуметтік бейімдеу және қайта әлеуметтендіру бағдарламасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -25321,104 +25293,124 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жұмысын жүргізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z109" w:id="113"/>
+    <w:bookmarkStart w:name="z109" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бас бостандығынан айыру орындарында жазасын өтеп жатқан сотталғандар арасында әлеуметтiк-құқықтық оқыту өткiзудiң тақырыптық жоспары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымшаға өзгеріс енгізілді - ҚР Ішкі істер министрінің 06.12.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 750</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 504</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -28233,51 +28225,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының Парламенті және заң шығару билігінің конституциялық негіздері</w:t>
+Қазақстан Республикасының Құрылтайы және заң шығару билігінің конституциялық негіздері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29774,68 +29766,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>__________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(қолы, Т.А.Ә, ол болған кезде)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z111" w:id="114"/>
+    <w:bookmarkStart w:name="z111" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мiнездеме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сотталған _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -30752,68 +30744,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(қолы) (Т.А.Ә., ол болған кезде)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20___ жылғы "___" __________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z113" w:id="115"/>
+    <w:bookmarkStart w:name="z113" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Көтермелеуді қолдану туралы өтінішхат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сотталған __________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -31339,68 +31331,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z115" w:id="116"/>
+    <w:bookmarkStart w:name="z115" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сотталғанды көтермелеу туралы қаулы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "______мекемесі" РММ №____ 20__ж. "___"_________ ________ қаласы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -31970,68 +31962,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z117" w:id="117"/>
+    <w:bookmarkStart w:name="z117" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сотталғандарды көтермелеу туралы қаулыларды есепке алу журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -32566,68 +32558,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z119" w:id="118"/>
+    <w:bookmarkStart w:name="z119" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сотталғанға жазалауды қолдану туралы қаулы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "______мекемесі" РММ №____ 20__ж. "___"________ ________ қаласы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -33234,68 +33226,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z121" w:id="119"/>
+    <w:bookmarkStart w:name="z121" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сотталғанға психодиагностикалық тексерiс жүргізуге өтiнiм</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күні _____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -34951,68 +34943,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z125" w:id="120"/>
+    <w:bookmarkStart w:name="z125" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Еңбекке және тұрмыстық орналастыруды қажет ететiн адамдарды есепке алу журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -37368,68 +37360,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z128" w:id="121"/>
+    <w:bookmarkStart w:name="z128" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жасақ бастығының журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жасақтағы сотталғандардың тiзiмдiк құрамы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -40738,68 +40730,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z130" w:id="122"/>
+    <w:bookmarkStart w:name="z130" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сотталғандардың жасақта өткiзiлетiн сабақтар мен iс-шараларға қатысуын есепке алу журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
@@ -41993,68 +41985,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z132" w:id="123"/>
+    <w:bookmarkStart w:name="z132" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жасақ тәрбиешілері кеңесі (Оқу-тәрбие кеңесi) отырыстыра хаттамаларының журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Төрағалық етуші;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -42288,68 +42280,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z134" w:id="124"/>
+    <w:bookmarkStart w:name="z134" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Карантинде сотталғандарды қабылдау журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 18-қосымша алып тасталды – ҚР Ішкі істер министрінің 12.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -42531,68 +42523,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z136" w:id="125"/>
+    <w:bookmarkStart w:name="z136" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жеке мәселелер бойынша қабылдау психоконсультациялар, психотүзеу және психопрофилактикалық іс-шаралар журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 19-қосымша алып тасталды – ҚР Ішкі істер министрінің 12.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -42774,68 +42766,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z138" w:id="126"/>
+    <w:bookmarkStart w:name="z138" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сотталғандарды психодиагностикалық тексеру хаттамаларының журналы (соның ішінде қызметкерлердің өтінімдері бойынша)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 20-қосымша алып тасталды – ҚР Ішкі істер министрінің 12.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -43017,68 +43009,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z140" w:id="127"/>
+    <w:bookmarkStart w:name="z140" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сотталғандардың туысқандары үшін консультациялар өткізу журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -43780,68 +43772,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z142" w:id="128"/>
+    <w:bookmarkStart w:name="z142" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Профилактикалық есепте тұрған адамдарды есепке алу журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 22-қосымша алып тасталды – ҚР Ішкі істер министрінің 12.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -44023,68 +44015,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z144" w:id="129"/>
+    <w:bookmarkStart w:name="z144" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сотталғандарға арналған психологиялық босаңсу бөлмесінде өткізілетін іс-шараларды есепке алу журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 23-қосымша алып тасталды – ҚР Ішкі істер министрінің 12.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -44266,68 +44258,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z146" w:id="130"/>
+    <w:bookmarkStart w:name="z146" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Профилактикалық есепте тұрған адамдардың картотекасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 24-қосымша алып тасталды – ҚР Ішкі істер министрінің 12.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -44509,68 +44501,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z148" w:id="131"/>
+    <w:bookmarkStart w:name="z148" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қызмет көрсету туралы келісімшарт № ____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________ қаласы/кенті                                    20_ ж "_" _______.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -47505,68 +47497,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z170" w:id="132"/>
+    <w:bookmarkStart w:name="z170" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ұйым хатының бланкісі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 29-қосымшамен толықтырылды - ҚР Ішкі істер министрінің 28.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -49177,61 +49169,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> басшылыққа ала отырып, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-                               </w:t>
+                         </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ҚАУЛЫ ЕТТІ</w:t>
+        <w:t>      ҚАУЛЫ ЕТТІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -49857,31 +49849,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>