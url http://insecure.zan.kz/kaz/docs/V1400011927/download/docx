--- v0 (2025-11-13)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b8c4544" w14:textId="b8c4544">
+    <w:p w14:paraId="a0059e4" w14:textId="a0059e4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1524,487 +1524,411 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пестицидтерді өндіру (формуляциялау) жөніндегі қызметтің кіші түрі үшін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...173 lines deleted...]
-Меншік құқығында немесе өзге де заңды негізде (жалдау /өтеусіз пайдалану/бір жылдан астам мерзімге сенімгерлік басқару) үй-жайлар болған жағдайда, ақпарат "Жылжымайтын мүлік тіркелімі" мемлекеттік дерекқоры" ақпараттық жүйесінен алынады</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЗҚАИ-ның ескертпесі!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1-жол жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 191</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолданысқа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өндірілетін (формуляцияланатын) пестицидтер сапасының техникалық регламенттерге, стандарттар мен нормативтерге сәйкестігіне бақылау жүргізуге арналған аккредителген зертхананың не аккредиттелген зертханамен жасалған шарттың болуы</w:t>
+Меншік құқығындағы немесе өзге де заңды негіздегі және өндірістік үй-жайлар және пестицидтерді сақтауға арналған қойма үй-жайларынан, пестицидтерді өндіруге (формуляциялауға) арналған жабдықтардан тұратын өндірістік-техникалық базаның болуы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес пестицидтерді өндіру (формуляциялау) жөніндегі қызметті жүзеге асыруға арналған біліктілік талаптарына сәйкестік туралы мәліметтер </w:t>
+              <w:t>
+Өндірістік үй-жайларға құқық белгілейтін құжаттар немесе жалдау немесе өтеусіз пайдалану шарттарының көшірмесі немесе осы шарттар бір жылдан аз мерзімге жасалған жағдайда, сенімгерлік басқару шартының көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өндіруші зауыттардың жабдықтарға арналған пайдалану паспорттары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+санитариялық-эпидемиологиялық қорытындының көшірмесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншік құқығында немесе өзге де заңды негізде (жалдау /өтеусіз пайдалану/бір жылдан астам мерзімге сенімгерлік басқару) үй-жайлар болған жағдайда, ақпарат "Жылжымайтын мүлік тіркелімі" мемлекеттік дерекқоры" ақпараттық жүйесінен алынады</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес ұйым дербес бекіткен әрбір пестицидті өндіруге (формуляциялауға) арналған ұйым стандартының болуы</w:t>
+              <w:t>
+Өндірілетін (формуляцияланатын) пестицидтер сапасының техникалық регламенттерге, стандарттар мен нормативтерге сәйкестігіне бақылау жүргізуге арналған аккредителген зертхананың не аккредиттелген зертханамен жасалған шарттың болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2089,87 +2013,107 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Ұйым стандартына сәйкес өтініш беруші бекіткен пестицидтерді өндіруге (формуляциялауға) арналған технологиялық (өнеркәсіптік) регламенттің болуы</w:t>
+              <w:t xml:space="preserve">
+"Стандарттау туралы" Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес ұйым дербес бекіткен әрбір пестицидті өндіруге (формуляциялауға) арналған ұйым стандартының болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2254,105 +2198,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Басшылар мен мамандардың мынадай білікті құрамының болуы:</w:t>
-[...17 lines deleted...]
-пестицидтерді өндірумен (формуляциялаумен) тікелей айналысатын бөлімшелерде тиісті жоғары техникалық, технологиялық және агрономиялық білімі бар, мамандығы бойынша практикалық жұмыс тәжірибесі кемінде 5 (бес) жылды құрайтын басшылар (кемінде 2 (екі) адам) және тиісті жоғары химиялық немесе технологиялық білімі немесе арнайы орта химиялық немесе технологиялық білімі бар, мамандығы бойынша практикалық жұмыс тәжірибесі кемінде 3 (үш) жылды құрайтын мамандар (кемінде 3 адам)</w:t>
+Ұйым стандартына сәйкес өтініш беруші бекіткен пестицидтерді өндіруге (формуляциялауға) арналған технологиялық (өнеркәсіптік) регламенттің болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2407,698 +2333,825 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...31 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басшылар мен мамандардың мынадай білікті құрамының болуы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пестицидтерді өндірумен (формуляциялаумен) тікелей айналысатын бөлімшелерде тиісті жоғары техникалық, технологиялық және агрономиялық білімі бар, мамандығы бойынша практикалық жұмыс тәжірибесі кемінде 5 (бес) жылды құрайтын басшылар (кемінде 2 (екі) адам) және тиісті жоғары химиялық немесе технологиялық білімі немесе арнайы орта химиялық немесе технологиялық білімі бар, мамандығы бойынша практикалық жұмыс тәжірибесі кемінде 3 (үш) жылды құрайтын мамандар (кемінде 3 адам)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Осы біліктілік талаптарына </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес пестицидтерді өндіру (формуляциялау) жөніндегі қызметті жүзеге асыруға арналған біліктілік талаптарына сәйкестік туралы мәліметтер </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-Меншік құқығында немесе өзге де заңды негізде (бір жылдан астам мерзімге жалдау /өтеусіз пайдалану/сенімгерлік басқару) өндірістік үй-жайлар бар болған жағдайда, ақпарат "Жылжымайтын мүлік тіркелімі "мемлекеттік дерекқоры" ақпараттық жүйесінен алынады</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пестицидтерді өткізу жөніндегi қызметтің кіші түрі үшін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...172 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЗҚАИ-ның ескертпесі!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6-жол жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 191</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолданысқа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Пестицидтерді аэрозольдік және фумигациялық тәсілдермен қолдану жөніндегі қызметтің кіші түрі үшін</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пестицидтерді сақтауға арналған меншік құқығындағы немесе өзге де заңды негіздегі қойма үй-жайларының болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өндірістік үй-жайларға құқық белгілейтін құжаттар немесе шарт бір жылдан кем мерзімге жасалған жағдайда, жалдау немесе өтеусіз пайдалану немесе сенімгерлік басқару шартының көшірмесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншік құқығында немесе өзге де заңды негізде (бір жылдан астам мерзімге жалдау /өтеусіз пайдалану/сенімгерлік басқару) өндірістік үй-жайлар бар болған жағдайда, ақпарат "Жылжымайтын мүлік тіркелімі "мемлекеттік дерекқоры" ақпараттық жүйесінен алынады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пестицидтерді аэрозольдік және фумигациялық тәсілдермен қолдануға арналған меншік құқығындағы немесе өзге де заңды негіздегі арнайы техниканың болуы</w:t>
+Басшылар мен мамандардың мынадай білікті құрамының бар болуы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пестицидтерді өткізумен тікелей айналысатын бөлімшелерде тиісті жоғары техникалық, технологиялық немесе агрономиялық білімі бар, мамандығы бойынша практикалық жұмыс тәжірибесі кемінде 2 (екі) жылды құрайтын басшылар және тиісті жоғары техникалық, технологиялық немесе агрономиялық білімі немесе арнайы орта техникалық, технологиялық немесе агрономиялық білімі бар, мамандығы бойынша практикалық жұмыс тәжірибесі кемінде 1 (бір) жылды құрайтын мамандар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Осы біліктілік талаптарына </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3-қосымшаға</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес пестицидтерді аэрозольдік және фумигациялық тәсілдермен қолдану жөніндегі қызметті жүзеге асыруға арналған бiлiктiлiк талаптарына сәйкестік туралы мәліметтер </w:t>
+              <w:t>2-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес пестицидтерді өткізу жөніндегі қызметті қызметті жүзеге асыруға арналған біліктілік талаптарына сәйкестік туралы мәліметтер </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пестицидтерді аэрозольдік және фумигациялық тәсілдермен қолдану жөніндегі қызметтің кіші түрі үшін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пестицидтерді аэрозольдік және фумигациялық тәсілдермен қолдануға арналған меншік құқығындағы немесе өзге де заңды негіздегі техника үшін пайдаланылатын көлік құралының болуы</w:t>
+Пестицидтерді аэрозольдік және фумигациялық тәсілдермен қолдануға арналған меншік құқығындағы немесе өзге де заңды негіздегі арнайы техниканың болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3144,50 +3197,342 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пестицидтерді аэрозольдік және фумигациялық тәсілдермен қолдануға арналған меншік құқығындағы немесе өзге де заңды негіздегі техника үшін пайдаланылатын көлік құралының болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Осы біліктілік талаптарына </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес пестицидтерді аэрозольдік және фумигациялық тәсілдермен қолдану жөніндегі қызметті жүзеге асыруға арналған </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+бiлiктiлiк талаптарына сәйкестік туралы мәліметтер </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЗҚАИ-ның ескертпесі!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 10-жол жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 191</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолданысқа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -14532,55 +14877,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -14906,31 +15251,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>