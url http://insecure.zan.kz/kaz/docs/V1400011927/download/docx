--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a0059e4" w14:textId="a0059e4">
+    <w:p w14:paraId="f947119" w14:textId="f947119">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>