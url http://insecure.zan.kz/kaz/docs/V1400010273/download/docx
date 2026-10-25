--- v3 (2026-07-26)
+++ v4 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0894295" w14:textId="0894295">
+    <w:p w14:paraId="2a9772c" w14:textId="2a9772c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -108,3508 +108,1614 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Инвестициялар және даму министрінің 2014 жылғы 30 желтоқсандағы № 350 бұйрығы. Қазақстан Республикасы Әділет министрлігінде 2015 жылы 17 ақпанда № 10273 тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырыбы жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 02.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы Үкіметінің 2020 жылғы 23 қазандағы № 701 қаулысымен бекітілген Қазақстан Республикасы Төтенше жағдайлар министрлігі туралы ереженің 16-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>111) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Қоса беріліп отырған Жарылыс жұмыстарын жүргізуге рұқсат беру </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>қағидалары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 02.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Инвестициялар және даму министрлігінің Индустриялық даму және өнеркәсіптік қауіпсіздік комитеті (А.Қ. Ержанов):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықтың заңнамамен белгіленген тәртіпте Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркегеннен кейін, оның көшірмесін күнтізбелік он күн ішінде кейін бұқаралық ақпарат құралдарында және Қазақстан Республикасы Әділет министрлігінің "Республикалық құқықтық ақпарат орталығы" шаруашылықты жүргізу құқығындағы республикалық мемлекеттік кәсіпорнының "Әділет" ақпараттық-құқықтық жүйесінде ресми жариялауға жіберуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы бұйрықты Қазақстан Республикасы Инвестициялар және даму министрлігінің интернет-ресурсында және мемлекеттік органдардың интранет-порталында орналастыруды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркегеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Инвестициялар және даму министрлігінің Заң департаментіне осы бұйрықтың 2-тармағының 1), 2) және 3) тармақшаларымен көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы бұйрықтың орындалудың бақылау Қазақстан Республикасының Инвестициялар және даму вице-министрі А.П. Рауға жүктелсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8040" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>      Қазақстан Республикасының</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Инвестициялар және даму министрі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ә. Исекешев</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "КЕЛІСІЛДІ"   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ұлттық экономика министрі   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ________________ Е. Досаев   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2015 жылғы 15 қаңтар</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "КЕЛІСІЛДІ"   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ішкі істер министрі   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ________________ Қ. Қасымов   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2015 жылғы 13 қаңтар</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "КЕЛІСІЛДІ"   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Энергетика министрі   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ________________ В. Школьник   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2015 жылғы 13 қаңтар</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Инвестициялар және даму министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2014 жылғы 30 желтоқсандағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 350 бұйрығымен бекітілген</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жарылыс жұмыстарын жүргізуге рұқсат беру қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырыбы жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 02.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағида жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 27.04.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 234</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткеннен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z120" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Жарылыс</w:t>
-[...121 lines deleted...]
-    </w:p>
+        <w:t>1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Жарылыс жұмыстарын жүргізуге рұқсат беру қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасы Үкіметінің 2020 жылғы 23 қазандағы № 701 қаулысымен бекітілген Қазақстан Республикасы Төтенше жағдайлар министрлігі туралы ереженің 16-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>111) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 10-бабының 1) тармақшасына сәйкес (бұдан әрі – Мемлекеттік қызметтер туралы заң) әзірленіп жарылыс жұмыстарын жүргізуге рұқсат беру тәртібін және "Жарылыс жұмыстарын жүргізуге рұқсат беру" мемлекеттік қызмет көрсету тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидалардың қолданысы жарылғыш заттар мен олардың негізіндегі бұйымдарға өнеркәсіптік мақсаттарда пайдалану үшін қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z99" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы Қағидалардың қолданысы қорғаныс және азаматтық өнімге жататын жарылғыш заттар мен олардың негізіндегі бұйымдарға қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z100" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. "Жарылыс жұмыстарын жүргізуге рұқсат беру" мемлекеттік көрсетілетін қызметті (бұдан әрі – мемлекеттік көрсетілетін қызмет) осы Қағидаларға сәйкес өнеркәсіптік қауіпсіздік саласындағы уәкілетті орган ведомствосының аумақтық бөлімшесі (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 429</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z101" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) алып тасталды - ҚР Төтенше жағдайлар министрінің 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 429</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z123" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) рұқсат - лицензиялау немесе рұқсат беру рәсімі арқылы рұқсат беру органдары жүзеге асыратын қызметті немесе әрекеттерді (операцияларды) жүзеге асыруға жеке немесе заңды тұлғаның құқығын растау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z124" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жарылғыш зат - белгілі бір жағдайларда сыртқы әсерлердің әсерінен жылу мен газ тәрізді өнімдердің көп мөлшерін бөле отырып, тез өздігінен таралатын химиялық айналуға (жарылысқа) қабілетті конденсацияланған химиялық зат немесе осындай заттардың қоспасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z125" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жарылғыш зат негізіндегі бұйым - өздігінен немесе басқа жарылғыш заттармен бірге дайындалған түрде пайдалануға арналған қабықшаға немесе онсыз жасалған соңғы мөлшердегі жарылғыш заттың жинақы массасы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармаққа өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 429</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z102" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...577 lines deleted...]
-    <w:bookmarkEnd w:id="0"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z103" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
-          <w:i/>
-[...2530 lines deleted...]
-        <w:t>2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. Мемлекеттік қызметті алу үшін заңды тұлғалар (бұдан әрі-көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге "цифрлық үкімет" веб-порталы арқылы жолдайды www.egov.kz (бұдан әрі-портал):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z103" w:id="19"/>
-[...164 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3755,1311 +1861,1041 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 6-тармақ  жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z104" w:id="20"/>
+    <w:bookmarkStart w:name="z104" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Көрсетілетін қызметті берушінің кеңсе қызметкері құжаттар мен мәліметтерді олар келіп түскен күні қабылдауды және тіркеуді жүзеге асырады және көрсетілетін қызметті берушінің басшысына, не болмаса оны алмастыратын тұлғаға жібереді, ол жауапты орындаушыны тағайындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері Қазақстан Республикасының еңбек заңнамасына сәйкес жүгінген жағдайда өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің м.а. 15.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-тармақ жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 365</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z105" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Көрсетілетін қызметті берушінің жауапты орындаушысы көрсетілетін қызметті алушы ұсынған құжаттарды тіркеген сәттен бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді және ұсынылған құжаттардың толық емес фактісі анықталған жағдайда осы Қағидаларға 4-қосымшаға сәйкес нысан бойынша өтінішті одан әрі қараудан дәлелді бас тартуды жолдайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> күндері Қазақстан Республикасының еңбек заңнамасына сәйкес жүгінген жағдайда өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+        <w:t>
+      Ұсынылған құжаттар толған жағдайда 3 (үш) жұмыс күні ішінде ұсынылған құжаттар мәліметтерінің дұрыстығын тексереді және осы Қағидаларға 3-қосымшаға сәйкес нысан бойынша жарылыс жұмыстарын жүргізуге рұқсатты не осы Қағидаларға 4-қосымшаға сәйкес нысан бойынша Мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауапты ресімдейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер осы Қағидаларға 2-қосымшада жазылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің м.а. 15.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 137</w:t>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-1-тармақ алып тастау көзделген - ҚР Төтенше жағдайлар министрінің 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 365</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z105" w:id="21"/>
-[...235 lines deleted...]
-    <w:bookmarkStart w:name="z121" w:id="22"/>
+    <w:bookmarkStart w:name="z121" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8-1. Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>73-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға алдын ала шешім бойынша позициясын білдіру мүмкіндігі үшін мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі. Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші куәлікті немесе мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауапты береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағида 8-1-тармақпен толықтырылды - ҚР Төтенше жағдайлар министрінің 24.05.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он алпыс өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z106" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті берушінің басшысының немесе оны алмастырушы тұлғаның электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанында жіберіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі.</w:t>
-[...62 lines deleted...]
-          <w:color w:val="000000"/>
+      Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті" арқылы алуға мүмкіндігі бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z107" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Мемлекеттік қызмет алдын ала жазылусыз және жеделдетіп қызмет көрсетусіз кезек күту тәртібімен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z108" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Көрсетілетін қызметті беруші мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметтер сатысы туралы деректерді цифрландыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер мониторингінің цифрлық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рұқсаттар мен хабарламалардың мемлекеттік цифрлық жүйесі арқылы мемлекеттік қызмет көрсету кезінде мемлекеттік қызмет көрсету сатысы туралы деректер мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметтер көрсету мониторингінің цифрлық жүйесіне автоматты режимде келіп түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өнеркәсіптік қауіпсіздік саласындағы уәкілетті орган үш жұмыс күні ішінде осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты "цифрлық үкіметтің" операторына, сондай-ақ Бірыңғай байланыс орталығына жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z109" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушілердің және (немесе) олардың лауазымды адамдарының мемлекеттік қызметтерді көрсету мәселелері бойынша шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12-тармақ жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 365</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z110" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағым көрсетілетін қызметті берушіге, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті беруші, лауазымды адам, шешімге, әрекетке (әрекетсіздікке) шағым жасайды, егер ол 3 (үш) күн ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 24.05.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 170</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...98 lines deleted...]
-      </w:pPr>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он алпыс өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...628 lines deleted...]
-        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он алпыс өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z111" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -5080,112 +2916,106 @@
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы ол тіркелген күннен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...37 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 24.05.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 170</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...12 lines deleted...]
-        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он алпыс өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он алпыс өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z112" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Көрсетілетін қызметті берушінің, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -5242,1182 +3072,1247 @@
       2) қосымша ақпарат алу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағымды қарау мерзімі ұзартылған жағдайда шағымдарды қарау жөніндегі өкілеттіктер берілген лауазымды адам шағымды қарау мерзімі ұзартылған кезден бастап 3 (үш) жұмыс күні ішінде шағым берген өтініш берушіге ұзарту себептерін көрсете отырып, шағымды қарау мерзімінің ұзартылғаны туралы жазбаша нысанда (шағым қағаз жеткізгіште берілген кезде) немесе электрондық нысанда (шағым электрондық түрде берілген кезде) хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">Ескерту. 14-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 02.06.2021 </w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 02.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
-          <w:i/>
-          <w:color w:val="000000"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z115" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Егер Заңда өзгеше көзделмесе, сотқа шағым жасауға Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әкімшілік (сотқа дейінгі) тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 24.05.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он алпыс өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жарылыс жұмыстарын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүргізуге рұқсат беру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына 1-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды тұлғаның деректемелері (мекенжайы, бизнес-сәйкестендіру нөмірі, телефоны)]</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[Мемлекеттік органның атауы] басшысына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш нөмірі: [Нөмірі]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш күні: [Күні]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жарылыс жұмыстарын жүргізуге рұқсат беруге арналған</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ӨТІНІШ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...51 lines deleted...]
-    </w:p>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (заңды тұлғаның атауы)  "Азаматтық қорғау туралы" Қазақстан Республикасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>75-бабын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  басшылыққа ала отырып, Сізден қоса берілген құжаттар тізбесін </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қарап, жарылыс  жұмыстарын жүргізуге рұқсат беруді сұрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қызмет түрін көрсету)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________ мақсатында</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жарылыс жұмыстарына басшылық жасау: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (бар болса), лауазымы, жарушының бірыңғай кітапшасының</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нөмірі, берілген күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жарылыс материалдарын сақтау орны:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (атауы, орналасқан жері)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қосымша:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      [Мемлекеттік қызметті көрсетуге қажетті құжаттардың тізбесі]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім беремін.  Ұсынылған ақпараттың анықтығын растаймын және анық емес мәліметтер ұсынғаным үшін Қазақстан Республикасының заңнамасына сәйкес жауапкершілік туралы хабардармын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[Тегі, аты, әкесінің аты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(болған жағдайда), электрондық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>цифрлық қолтаңбасы]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...791 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="2755900"/>
+            <wp:extent cx="6705600" cy="1905000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="2755900"/>
+                      <a:ext cx="6705600" cy="1905000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...13 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">      2-қосымшаға өзгеріс енгізу көзделген - ҚР Төтенше жағдайлар министрінің 29.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      2-қосымша жаңа редакцияда көзделген - ҚР Төтенше</w:t>
+        <w:t>№ 365</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> жағдайлар </w:t>
-[...59 lines deleted...]
-        <w:t>) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -6493,125 +4388,105 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүргізуге рұқсат беру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
+              <w:t>қағидаларына 2-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2-қосымша</w:t>
+              <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда - ҚР Төтенше жағдайлар министрінің м.а. 15.04.2025 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 137</w:t>
+        <w:t>№ 157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің 30.09.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6627,51 +4502,61 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Жарылыс жұмыстарын жүргізуге рұқсат беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі:</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Жарылыс жұмыстарын жүргізуге рұқсат беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6817,87 +4702,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету тәсілдері</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-"Электрондық үкіметтің" Веб-порталы www.egov.kz. (бұдан әрі – портал) </w:t>
+              <w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6929,88 +4814,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+              <w:t xml:space="preserve">
+ Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-5 (бес) жұмыс күні</w:t>
+              <w:t xml:space="preserve">
+ www.egov.kz "Цифрлық үкімет" веб-порталы (бұдан әрі - портал) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7043,87 +4928,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған)</w:t>
+5 (бес) жұмыс күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7155,88 +5040,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесін беру нысаны </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Жарылыс жұмыстарын жүргізуге рұқсат беру немесе дәлелді бас тарту</w:t>
+              <w:t xml:space="preserve">
+ Электрондық (ішінара цифрландырылған) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7269,87 +5154,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегін</w:t>
+Жарылыс жұмыстарын жүргізуге рұқсат беру немесе дәлелді бас тарту</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7382,127 +5267,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс кестесі</w:t>
+Көрсетілетін қызметті алушыдан мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде алынатын төлем мөлшері және оларды Қазақстан Республикасының заңнамасында көзделген жағдайларда жинау тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Қазақстан Республикасының Еңбек </w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+Тегін </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7535,177 +5380,125 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+1) көрсетілетін қызметті беруші - Қазақстан Республикасының Еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс графигіне сәйкес дүйсенбіден бастап жұманы қоса алғанда, түскі үзіліспен.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-1) осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
-[...89 lines deleted...]
-Жеке басты куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+2) портал - техникалық жұмыстарды жүргізуге байланысты үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7738,181 +5531,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін қажетті құжаттар тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттарының және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10244 болып тіркелген) Қауіпті өндірістік объектілер үшін өнеркәсіптік қауіпсіздікті қамтамасыз ету қағидаларымен белгіленген талаптарға сәйкес келмеуі;</w:t>
+1) өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) көрсетілетін қызметті алушыға қатысты осы мемлекеттік көрсетілетін қызметті алуды талап ететін қызметке немесе жекелеген қызмет түрлеріне тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) болған;</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті тұтынушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге ұсынылатын келісімінің болмауы.</w:t>
+2) жарылыс жұмыстарын қауіпсіз орындау шарттарын, бөлшектердің ұшуы бойынша қауіпсіз арақашықтықтарды, соққы ауа толқынының әсерін, жарылыс кезіндегі улы газдардың әсерін, сейсмикалық әсерді нақтылайтын есептеулер көрсетілген мәліметтерді қамтитын электрондық құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) жарылыс жұмыстарын жүргізу кезінде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жер бетінде жарылыс жұмыстарын жүргізу орны, қауіпті аймақтың шекаралары, қауіпті аймақты күзету бекеттері мен оның шегіндегі тұрғын және өндірістік ғимараттар, құрылыстар, темір жолдар, автомобиль жолдары, каналдар, құбырлар, электр беру желілері қойылған жергілікті жердің жоспары жазылған электрондық құжат ұсынылады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жер асты жағдайларында жарылыс жұмыстарын жүргізу орны, қауіпті аймақтың шекаралары, қауіпті аймақты күзету бекеттері қойылған орын, сондай-ақ шахтаның (кеніштің, геологиялық барлау жұмыстары объектісінің) газ бен шаң бойынша қауіптілігі туралы мәліметтер жазылып, тау-кен жұмыстарының жоспары қамтылған электрондық құжат ұсынылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жарылғыш материалдарды пайдалана отырып, сейсмикалық барлау жұмыстарын жүргізу кезінде қауіпті аймақты күзету және жұмыс бейіндерінің схемаларын қамтитын электрондық құжат ұсынылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке басты куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7945,87 +5752,346 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып, өзге де талаптар</w:t>
+Қазақстан Республикасының заңымен белгіленген мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Мемлекеттік қызмет көрсету орындарының мекенжайлары: 1) қызмет көрсетушінің интернет-ресурсында; 2) www.egov.kz. порталында. Мемлекеттік қызмет көрсету мәселелері жөніндегі бірыңғай байланыс орталығының телефоны: "1414", +7 (800) 080 7777. </w:t>
+1) осы Ережелердың 6-тармағында көрсетілген </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Құжаттардың толық емес пакетін ұсыну; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) өтініш беруші рұқсат алу үшін ұсынған құжаттардың және (немесе) онда көрсетілген деректердің (ақпараттың) дәлсіздігін анықтау; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) қызмет алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасы Инвестициялар және даму министрінің 2014 жылғы 30 желтоқсандағы № 343 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10244 болып тіркелген) Қауіпті өндірістік объектілер үшін өнеркәсіптік қауіпсіздікті қамтамасыз ету </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушыға қатысты осы мемлекеттік көрсетілетін қызметті алуды талап ететін қызметке немесе жекелеген қызмет түрлеріне тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) болған;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптарды көздейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік қызмет көрсету орындарының мекенжайлары: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) қызмет көрсетушінің интернет-ресурсында; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) www.egov.kz. порталында. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету мәселелері жөніндегі Бірыңғай байланыс орталығының телефоны: "1414", +7 (800) 080 7777.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Егер негізгі қызмет түрі лицензиялауға жатпайтын болса, онда жарылыс жұмыстарын жүргізуге рұқсат алу үшін 3-тармақта көрсетілген лицензияның болуы жеткілікті.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8161,192 +6227,287 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) жарылғыш және пиротехникалық (азаматтықты қоспағанда) заттар мен олар қолданылып жасалған бұйымдарды өздерінің өндірістік мұқтаждары үшін сатып алу;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) жарылғыш және пиротехникалық (азаматтықты қоспағанда) заттар мен олар қолданылып жасалған бұйымдарды сақтау.</w:t>
+2) жарылғыш және пиротехникалық (азаматтықты қоспағанда) заттар мен олар қолданылып жасалған бұйымдарды сақтау..</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...99 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жарылыс жұмыстарын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүргізуге рұқсат беру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...16 lines deleted...]
-          <w:color w:val="000000"/>
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 02.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
-          <w:i/>
-          <w:color w:val="000000"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -8452,50 +6613,61 @@
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -9575,50 +7747,57 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                                                                                            (атауы, орналасқан жері) </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
                Ерекше шарттар: осы рұқсаттың қолданылу мерзімі – берілген күнінен бастап 1 жыл.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none"/>
                 <w:left w:val="none"/>
                 <w:bottom w:val="none"/>
                 <w:right w:val="none"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="6150"/>
               <w:gridCol w:w="6150"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
@@ -9701,50 +7880,67 @@
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 цифрлық қолтаңбасы]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -9816,551 +8012,344 @@
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...95 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-қосымша жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 365</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жарылыс жұмыстарын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүргізуге рұқсат беру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...126 lines deleted...]
-          <w:color w:val="000000"/>
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 02.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
-          <w:i/>
-[...263 lines deleted...]
-        <w:t>.</w:t>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -10456,50 +8445,61 @@
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11107,50 +9107,57 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Мемлекеттік органның атауы], Сіздің [Өтініш күні] жылғы № [Өтініштің нөмірі] өтінішіңізді және қоса беріліп отырған құжаттар тізбесін қарап, мынаны хабарлайды:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Бас тартудың негізі]</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none"/>
                 <w:left w:val="none"/>
                 <w:bottom w:val="none"/>
                 <w:right w:val="none"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="6150"/>
               <w:gridCol w:w="6150"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
@@ -11233,50 +9240,67 @@
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 цифрлық қолтаңбасы]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -11409,55 +9433,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>