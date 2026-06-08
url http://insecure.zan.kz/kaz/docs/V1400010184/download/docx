--- v0 (2025-11-14)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1d693c7" w14:textId="1d693c7">
+    <w:p w14:paraId="56ce2be" w14:textId="56ce2be">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -844,130 +844,150 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Дінтану сараптамасын жүргізу қағидалары (бұдан әрі – Қағидалар) "Діни қызмет және діни бірлестіктер туралы" Қазақстан Республикасының Заңы (бұдан әрі – Заң) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 10-1) тармақшасына және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
+      1. Осы Дінтану сараптамасын жүргізу қағидалары (бұдан әрі – Қағидалар) "Діни қызмет және діни бірлестіктер туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Заң) 4-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы (бұдан әрі – Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және дінтану сараптамасын жүргізу (бұдан әрі – мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Ақпарат және қоғамдық даму министрінің м.а. 10.03.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 70</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Мәдениет және ақпарат министрінің м.а. 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 230-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1028,160 +1048,366 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 47-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z46" w:id="15"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-1-тармақ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Мәдениет және ақпарат министрінің м.а. 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 230-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1. Уәкілетті орган осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты Бірыңғай байланыс орталығына, "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына, көрсетілетін қызметті берушіге 3 (үш) жұмыс күні ішінде жібереді.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-1-тармақпен толықтырылды – ҚР Ақпарат және қоғамдық даму министрінің 22.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 557</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сараптама объектілеріне:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...80 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       діни бірлестіктердің құрылтай құжаттары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1206,454 +1432,516 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       діни білім беру бағдарламалары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       діни мазмұндағы ақпараттық материалдар, діни әдебиет және діни мақсаттағы заттар жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="17"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Заңның 6-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес дінтану сараптамасын діни қызмет саласында арнайы білімі және (немесе) жұмыс тәжірибесі бар сарапшылар (мамандар), қажет болған кезде мемлекеттік органдардың өкілдерін және өзге де мамандарды тарта отырып, осы Қағидаларда белгіленген тәртіппен жүргізеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Ақпарат және қоғамдық даму министрінің м.а. 10.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 70</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Сараптаманы жүргізу үшін гуманитарлық ғылымдар бағыты бойынша мына:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дінтану;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      теология;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исламтану мамандықтарының біреуі бойынша жоғары және (немесе) жоғары оқу орнынан кейінгі білімі бар сарапшылар, сондай-ақ діни қызмет саласында кемінде екі жыл жұмыс тәжірибесі бар сарапшылар тартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Ақпарат және қоғамдық даму министрінің м.а. 10.03.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Ақпарат және қоғамдық даму министрінің м.а. 10.03.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="18"/>
-[...15 lines deleted...]
-      5. Сараптаманы жүргізу үшін гуманитарлық ғылымдар бағыты бойынша мына:</w:t>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Сараптама жүргізудің негіздері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      дінтану;</w:t>
-[...35 lines deleted...]
-      исламтану мамандықтарының біреуі бойынша жоғары және (немесе) жоғары оқу орнынан кейінгі білімі бар сарапшылар, сондай-ақ діни қызмет саласында кемінде екі жыл жұмыс тәжірибесі бар сарапшылар тартылады.</w:t>
+      1) жеке және (немесе) заңды тұлғалардың уәкілетті органға өтініштері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасы ұйымдарының кітапхана қорларына, сондай-ақ көрсетілетін қызметті берушіге діни әдебиеттің, діни мазмұндағы өзге де ақпараттық материалдардың келіп түсуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жеке тұлғалардың миссионер ретінде тіркеу және діни бірлестіктерді тіркеу туралы өтініші;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) әр атаудың бір данасындағы жеке пайдалануға арналған әдебиетті және материалдарды қоспағанда, діни әдебиеттің, діни мазмұндағы ақпараттық материалдардың әкелінуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) көрсетілетін қызметті беруші басшысының бұйрығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) діни әдебиеттің және діни мазмұндағы өзге де ақпараттық материалдардың әзірленуі, шығарылуы және таратылуы болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Ақпарат және қоғамдық даму министрінің м.а. 10.03.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 70</w:t>
+        <w:t xml:space="preserve">      Ескерту. 6-тармаққа өзгеріс енгізілді - ҚР Мәдениет және ақпарат министрінің м.а. 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 230-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="19"/>
-[...15 lines deleted...]
-      6. Сараптама жүргізудің негіздері:</w:t>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Дінтану сараптамасын жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:p>
-[...121 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Дінтану сараптамасын жүргізу тәртібі</w:t>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Сараптама өзіне:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z22" w:id="21"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) объект мазмұнының нақты діни ілімге тиесілігін айқындауды, зерттелетін объектінің мазмұнын аксиологиялық бейтараптықтың сақталуы нысанасында зерттеуді, сондай-ақ діни көзқарастар мен ғибадат ету практикасының ілімді ұстанушыларға және қоғамның өзге мүшелеріне теріс ықпал ету ықтималдылығына баға беруді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1684,1010 +1972,1648 @@
         </w:rPr>
         <w:t xml:space="preserve">
       3) сараптама объектісін Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституциясы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мен заңнамасының нормаларына қайшылықтардың болуын, сондай-ақ Қазақстан Республикасы азаматтарының құқықтары мен бостандықтарының бұзылуын анықтау нысанасында зерделеуді қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="22"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8. Мемлекеттік көрсетілетін қызметті алу үшін жеке және (немесе) заңды тұлғалар (бұдан әрі – көрсетілетін қызметті аушы) көрсетілетін қызметті берушінің кеңсесіне немесе "электрондық үкіметтің" www.egov.kz www.elicense.kz веб-порталы (бұдан әрі – Портал) арқылы осы Қағидаларға </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш береді.</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тың бірінші абзацы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Мәдениет және ақпарат министрінің м.а. 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 230-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (мәтін алып тасталды) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Көрсетілетін қызметті алушы Портал арқылы жүгінген жағдайда, өтініш қоса берілген құжаттардың электрондық көшірмелерімен бірге Порталда көрсетілетін қызметті берушімен өңделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші өтініш келіп түскен күні оларды қабылдауды, тіркеуді жүзеге асырады (көрсетілетін қызметті алушы жұмыс уақыты аяқталған кейін, демалыс және мереке күндері өтініш жасаған кезде Қазақстан Республикасының еңбек заңнамасына сәйкес өтініштерді қабылдау келесі жұмыс күні жүзеге асырылады).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті берушінің кеңсесі арқылы өтініш жасаған жағдайда, құжаттарды қабылдап алған адамның тегі, аты, әкесінің аты (ол болған жағдайда) көрсетіле отырып, кіріс құжаттарын қабылдаған күні, уақыты және нөмірі бар, көрсетілетін қызметті берушінің мөртаңбасы қойылған көрсетілетін қызметті алушының өтінішінің көшірмесі құжаттар топтамасының қабылданғанын растау болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесіне сәйкес құжаттардың топтамасын толық ұсынбаған және (немесе) қолданыс мерзімі өтіп кеткен құжаттарды ұсынған жағдайларда көрсетілетін қызметті беруші өтінішті қабылдаудан бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">алтыншы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">абзацы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Мәдениет және ақпарат министрінің м.а. 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 230-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (мәтін алып тасталды) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы өтінішті Портал арқылы берген кезде "жеке кабинетіне" мемлекеттік қызмет көрсетуге сұрау салуды қарау мәртебесі туралы ақпарат, сондай-ақ мемлекеттік қызмет көрсету нәтижесін алу күні мен уақытын көрсете отырып хабарлама жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сегізінші</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> абзацы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Мәдениет және ақпарат министрінің м.а. 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 230-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (мәтін алып тасталды) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер, көрсетілетін қызметті алушы өтінішті Портал арқылы сараптама объектілерінің электрондық нысандарын тіркемей жіберсе, көрсетілетін қызметті беруші Қағидаларға 3-қосымшаға сәйкес көрсетілетін қызметті алушыға 1 (бір) жұмыс күні ішінде сараптама объектісінің түпнұсқаларын көрсетілетін қызметті алушының мекенжайына жіберу қажеттілігі туралы хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы сараптама объектілерін хабарламаны алған күннен бастап күнтізбелік 30 (отыз) күн ішінде көрсетілетін қызметті берушінің мекенжайына пошта байланысы арқылы не қолма-қол жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сараптама жүргізу мерзімі көрсетілетін қызметті беруші сараптама объектілерін алғанға дейін тоқтатыла тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші өтініш тіркелген кезден бастап 1 (бір) жұмыс күнінен кешіктірмей сараптама объектісін ілеспе хатпен сараптамаға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Мәдениет және ақпарат министрінің м.а. 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 230-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-2. 300-ден (үш жүзден) астам баспа бетін немесе ұзақтығы 2 (екі) сағаттан астам аудио, бейне жазбаларды қамтитын объекті сараптамаға келіп түскен жағдайда, сараптама жүргізу 2 (екі) немесе одан да көп сарапшыға тапсырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сараптамалық қорытынды әрбір сарапшыдан алынған тұжырымдарды бірлесіп талдаудан кейін жасалады және бірыңғай қорытындыны білдіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағида 8-2-тармақпен толықтырылды- ҚР Ақпарат және қоғамдық даму министрінің м.а. 10.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 70</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Сараптама объектісі келіп түскен кезде сарапшы (сарапшылар) 17 (он жеті) жұмыс күні ішінде объектіге сараптама жүргізеді және көрсетілетін қызметті берушіге сараптама қорытындысын жібереді, сондай-ақ сараптама объектісін көрсетілетін қызметті берушіге қайтарады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...216 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Ақпарат және қоғамдық даму министрінің 22.12.2022 </w:t>
-[...29 lines deleted...]
-        <w:t>№ 125-НҚ</w:t>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Ақпарат және қоғамдық даму министрінің м.а. 10.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="23"/>
-[...15 lines deleted...]
-      8-2. 300-ден (үш жүзден) астам баспа бетін немесе ұзақтығы 2 (екі) сағаттан астам аудио, бейне жазбаларды қамтитын объекті сараптамаға келіп түскен жағдайда, сараптама жүргізу 2 (екі) немесе одан да көп сарапшыға тапсырылады.</w:t>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Сарапшыда (сарапшыларда) қолда бар объект бойынша материалдар толық болмаған кезде қосымша материалдар мен ақпараттар беру туралы мүдделі діни бірлестіктерге, Қазақстан Республикасының мемлекеттік органдарына, ұйымдар мен қоғамдық бірлестіктерге, халықаралық ұйымдарға (Қазақстан Республикасы Сыртқы істер министрлігі арқылы) сұрау салулар жіберген жағдайда сараптама жүргiзу мерзімі 15 (он бес) жұмыс күніне ұзартылады. Сараптама жүргізу мерзімін ұзартқан кезде көрсетілетін қызметті беруші сұрау салуларды жіберген күннен бастап 3 (үш) жұмыс күні ішінде бұл туралы көрсетілетін қызметті алушыға жазбаша хабарлайды, Портал арқылы өтініш жасаған жағдайда электрондық құжат нысанында хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Дінтану сараптамасын жүргізу үшін уәкілетті орган осы Қағидалардың 5-тармағының талаптарына сәйкес келетін сарапшыларды айқындайды. Мемлекеттік органдардың өкілдері және өзге де мамандар тартылған кезде, сондай-ақ бір объект бойынша 3 (үш) сарапшыдан артық айқындалған кезде уәкілетті орган сараптама тобын құрады. Сараптамалық қорытынды әрбір сарапшыдан алған тұжырымдамалардың негізінде бірлесіп жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Қағида 8-2-тармақпен толықтырылды- ҚР Ақпарат және қоғамдық даму министрінің м.а. 10.03.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Ақпарат және қоғамдық даму министрінің м.а. 10.03.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="24"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Көрсетілетін қызметті беруші сарапшыға (сарапшыларға, сараптама тобының мүшелеріне) объект бойынша сараптама жүргізу мәселелерінің тізбесін береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Сарапшыда (сарапшыларда) қолда бар объект бойынша материалдар толық болмаған кезде көрсетілетін қызметті беруші қосымша материалдар мен ақпараттар беру туралы мүдделі діни бірлестіктерге, Қазақстан Республикасының мемлекеттік органдарына, ұйымдар мен қоғамдық бірлестіктерге, халықаралық ұйымдарға (Қазақстан Республикасы Сыртқы істер министрлігі арқылы) сұрау салулар жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Сараптама жүргізу барысында сарапшы (сарапшылар, сараптама тобының мүшелері):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) уәжді, ғылыми негізделген, объективті және толық сараптама қорытындысын дайындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сараптама жүргізу үшін ұсынылған сараптама объектісі, материалдар мен ақпараттар туралы мәліметтерді жария етпейді, сондай-ақ оларды жария бағалаудан тартынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Сараптама нәтижелері бойынша ұсынымдық сипаттағы сараптама қорытындысы жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сараптама қорытындысында:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сараптама қорытындысының нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сараптаманы жүргізген адам (адамдар);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сарапшының (сарапшылардың) құзыреттілігін көрсететін деректер: мамандығы, ғылыми дәрежесі (бар болған жағдайда);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сараптама жүргізудің негізі (дері);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сараптама объектісінің толық атауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сараптама объектісінің діни қатыстылығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) сараптама объектісінің шығыс деректері көрсетіледі. Егер сараптама объектісі діни мазмұндағы ақпараттық материал немесе діни әдебиет болып табылса, онда авторы және/немесе аудармашы (лар), құрастырушы (лар), баспасы, шыққан жылы, парақтар саны, ISBN (Кітаптың халықаралық стандартты нөмірі) бар болған жағдайда, объекті мазмұнының тілі, егер сараптама объектісі заңды тұлғаның (діни бірлестіктің) құрылтай құжаттары болып табылса - заңды мекенжайы, құрылтай құжатының қабылданған күні, парақтар саны, объекті мазмұнының тілі, егер сараптама объектісі діни оқу орындарының рухани (діни) білім беру бағдарламалары болып табылса объектінің парақтар саны, объекті мазмұнының тілі көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) көрсетілетін қызметті беруші қойған сұрақтарға уәжді, ғылыми негізделген, объективті және толық жауаптар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) сараптама объектісінің Қазақстан Республикасының аумағында пайдалануға және таратылуға ұсынылатыны немесе ұсынылмайтыны көрсетілетін сарапшының тұжырымы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Сараптама қорытындысына сарапшы (сарапшылар, сараптама тобының мүшелері) қол қояды және сараптама қорытындысының әрбір парағы оның қолымен расталады. Сараптама қорытындысын алғаннан кейін көрсетілетін қызметті беруші 2 (екі) жұмыс күні ішінде сараптама қорытындысының нәтижелері туралы көрсетілетін қызметті берушінің басшылығы қол қойған қағаз нысандағы немесе Портал арқылы электрондық цифрлық қолтаңбасымен қол қойылған электрондық құжат нысанында хат немесе көрсетілетін қызметті берушінің мемлекеттік қызметті көрсетуден бас тартуы туралы уәжді жауап дайындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Ақпарат және қоғамдық даму министрінің м.а. 10.03.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 70</w:t>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Мәдениет және ақпарат министрінің м.а. 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 230-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="25"/>
-[...213 lines deleted...]
-      15. Сараптама нәтижелері бойынша ұсынымдық сипаттағы сараптама қорытындысы жасалады.</w:t>
+    <w:bookmarkStart w:name="z45" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16-1. Мемлекеттік қызмет көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ көрсетілетін қызметті алушыға алдын ала шешім бойынша ұстанымын білдіру мүмкіндігін беру үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:p>
-[...218 lines deleted...]
-    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші мемлекеттік қызметті көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын көрсетілетін қызметті алушыны тыңдау туралы хабардар етеді. Көрсетілетін қызметті алушы хабарламаны алған күннен бастап 2 (екі) жұмыс күнінен кешіктірмейтін мерзімде мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешімге қарсылықты береді немесе білдіреді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2697,51 +3623,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушы өз қарсылығын ауызша білдірген жағдайда, көрсетілетін қызметті беруші Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>74-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес тыңдау хаттамасын жүргізеді.</w:t>
+        <w:t xml:space="preserve"> сәйкес ауызша нысанда тыңдау хаттамасын жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушыдан қарсылық келіп түскен жағдайда, оны қарау нәтижелері бойынша көрсетілетін қызметті беруші қағаз нысанда не көрсетілетін қызметті берушінің электрондық цифрлық қолтаңбасымен қол қойылған электрондық құжат нысанында көрсетілетін қызметті берушінің басшылығы қол қойған сараптама қорытындысының нәтижелері туралы хат не көрсетілетін қызметті берушінің мемлекеттік қызметті көрсетуден бас тартуы туралы уәжді жауап береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -2763,605 +3689,883 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Қағида 16-1-тармақпен толықтырылды - ҚР Ақпарат және қоғамдық даму министрінің м.а. 10.03.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; жаңа редакцияда - ҚР Мәдениет және ақпарат министрінің 31.03.2025 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Мәдениет және ақпарат министрінің 31.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 125-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Мәдениет және ақпарат министрінің м.а. 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 230-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Егер объектілерге бұрын сараптама жүргізілген жағдайда, көрсетілетін қызметті беруші 2 (екі) жұмыс күні ішінде сараптама нәтижелері туралы хат береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z33" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Оң сараптамалық қорытынды алған сараптама нәтижелері көрсетілетін қызметті берушінің ресми сайтында жариялануға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z34" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Сараптаманы жүргізуді қаржыландыру Қазақстан Республикасының бюджет заңнамасына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z35" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушінің мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z36" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Көрсетілетін қызметті берушінің мемлекеттік қызмет көрсету мәселелері бойынша шешіміне, әрекетіне (әрекетсіздігіне) шағымды қарауды Қазақстан Республикасының заңнамасына сәйкес діни қызмет саласындағы мемлекеттік реттеуді жүзеге асыратын лауазымды адам, жоғары тұрған уәкілетті орган, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адамға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағына сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік іс шағымды қарайтын органға, көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды тұлғаға жіберілмейді, егер көрсетілетін қызметті беруші осы тармақта көрсетілген мерзімдерге және шағымда көрсетілген талаптарды толық қанағаттандыратын шешім қабылдаса не өзге де әрекет жасаса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адам, егер ол 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім қабылдаса не өзге де әрекет жасаса, шағымды қарайтын органға шағымды жібермейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер заңда өзгеше көзделмесе, сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа шағыммен жүгінуге жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда – ҚР Ақпарат және қоғамдық даму министрінің 22.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 557</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Мәдениет және ақпарат министрінің м.а. 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 230-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21. Алып тасталды – ҚР Ақпарат және қоғамдық даму министрінің 22.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 557</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="33"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z35" w:id="36"/>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы Заңның 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті берушінің, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қосымша ақпарат алу үшін қажет болған жағдайларда он жұмыс күнінен аспайтын мерзімге ұзартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды қарау мерзімі ұзартылған жағдайда шағымдарды қарау бойынша өкілеттіктер берілген лауазымды адам шағымды қарау мерзімі ұзартылған кезден бастап үш жұмыс күні ішінде шағым берген өтініш берушіге ұзарту себептерін көрсете отырып, шағымды қарау мерзімінің ұзартылғаны туралы жазбаша нысанда (шағым қағаз жеткізгіште берілген кезде) немесе электрондық нысанда (шағым электрондық түрде берілген кезде) хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды қарау нәтижелерімен келіспеген жағдайда көрсетілетін қызметті алушы Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа жүгінеді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда – ҚР Ақпарат және қоғамдық даму министрінің 22.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 557</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Мәдениет және ақпарат министрінің м.а. 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 230-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...157 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда – ҚР Ақпарат және қоғамдық даму министрінің 22.12.2022 </w:t>
-[...42 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...216 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Мәдениет және ақпарат министрінің м.а. 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 230-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -3755,68 +4959,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пошталық мекенжайы және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>телефоны)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z40" w:id="39"/>
+    <w:bookmarkStart w:name="z40" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Мәдениет және ақпарат министрінің 31.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4007,50 +5211,296 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш берушінің қолы, қол қойылған күні.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мөр (бар болған жағдайда).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Мәдениет және ақпарат министрінің м.а. 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 230-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6081,153 +7531,97 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осыған байланысты, Сізге дінтану сараптамасын жүргізу үшін 010000 Астана қаласы, Мәңгілік ел даңғылы, 8, Министрліктер үйі, 14-кіреберіс мекенжайы бойынша хабарлама алған күннен бастап күнтізбелік 30 (отыз) күннен кешіктірілмей объектілерді беру қажет.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...54 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>