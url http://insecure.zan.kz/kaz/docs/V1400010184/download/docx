--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="56ce2be" w14:textId="56ce2be">
+    <w:p w14:paraId="7c32dbf" w14:textId="7c32dbf">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -7573,55 +7573,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7947,31 +7947,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>