--- v0 (2025-10-09)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d952336" w14:textId="d952336">
+    <w:p w14:paraId="b4482f5" w14:textId="b4482f5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -374,62 +374,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -437,51 +438,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Министр</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -760,51 +761,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Осы Қағидаларда мынадай негізгі ұғымдар қолданылады:</w:t>
+      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жердің тозуы - жердің табиғи ортаның элементі ретіндегі функциясының өзгеруіне, оның сандық және сапалық жай-күйінің нашарлауына, табиғи-шаруашылық мәнінің төмендеуіне әкеп соқтыратын процестер жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -833,51 +834,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) негізгі учаске - өсімдіктер мен топырақтың құрамын және сипатын, олардың белгілі бір ландшафттың табиғи жағдайларымен байланысын қажетті нақтылықпен көрсететін жергілікті жердегі типтік учаске;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) полигон - ландшафтардың белгілі бір түрлерін (құмдар, тау етегі жазықтықтары, таулар) сипаттайтын әр түрлі конфигурациялы аумақ;</w:t>
+      4) полигон - зерттелетін аумақтың шекараларын анықтау және кеңістіктік талдау, жердің жай-күйіне мониторинг және бағалау жүргізу үшін пайдаланылатын белгіленген координаттары бар тұйық аймақ түріндегі кеңістіктік (векторлық) геообъект;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) стационарлық пункт - әртүрлі табиғи-климаттық аймақтарда, провинцияларда, биіктік белдеулерінде өсімдіктер мен топырақ жамылғысының жай-күйін ұзақ уақыт (10 (оң) жылдан астам мерзімге) тұрақты байқау мақсатында ұйымдастырылатын жер учаскесі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -890,50 +891,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 21.02.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 63</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 237</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1360,142 +1381,312 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кезеңдік (бір және одан көп жылдан кейін) түрлері жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Жер мониторингі:</w:t>
+      7. Жер мониторингі мынадай жұмыс түрлерін қамтиды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жүйелі байқауларды, іздестірулерді, суретке түсірулерді, тексерулерді (қайта тексерулерді және түзетулерді) орындау;</w:t>
-[...71 lines deleted...]
-      жер туралы деректер банкін ұйымдастыру жөніндегі жұмыстарды қамтиды.</w:t>
+      1) жерлердің жай-күйінің базалық (бастапқы) сызықтарын және нысаналы индикаторларын белгілеу, оның ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жер ресурстарының (өсімдік жамылғысы, өнімділік, тозуы, шөлейттену және өзге де көрсеткіштер) ағымдағы жай-күйін бағалау; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өзгерістерді қадағалау үшін базалық карталар мен деректерді қалыптастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) табиғи азықтық алқаптардың өсімдік жамылғысы жай-күйінің өзгеруін мониторингтеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жер пайдаланудың және өсімдік жамылғысының өзгеруін қадағалау үшін жерлерді қашықтықтан зондтау деректерін пайдалану;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жерлердің өнімділігі көрсеткіштерінің (оның ішінде өсімдік жамылғысының және биомассаның), топырақ жай-күйін (органикалық көміртегінің жай-күйі) және тозуын мониторингтеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жерлердің жай-күйінің өзгеру тенденцияларын (жақсару, нашарлау, тұрақты жай-күй) бағалау үшін деректердің уақытша қатарын қалыптастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жерлердің жай-күйі, тозуы, топырақтың жай-күйі және өсімдіктер туралы далалық деректерді және жер үстіндегі бақылауларды жинау және талдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жерлердің тозуы және жер пайдаланудың өзгеру түрлерін талдау, оның ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жерлердің тозуына әкелетін факторларды (қуаңшылық, шөлейттену, топырақ эрозиясы, жерді ұтымсыз пайдалану және өзге де факторлар) анықтау және талдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қауіп аймақтарына геокеңістіктік талдау жүргізу, тозу ошақтарын және басым шаралар қабылдауды талап ететін учаскелерді анықтау.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 237</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Жердің жай-күйін бағалау жүргізілетін байқауларды (кезеңдік, маусымдық, тәуліктік) талдау, алынған көрсеткіштерді нормативтермен салыстырғандағы өзгерістердің бағыттылығы мен қарқындылығын зерделеу арқылы орындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
@@ -1510,756 +1701,1246 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Жердің жай-күйін бағалаудың нәтижелері бойынша оларға өзгерістердің дамуының, ерекше жағдайда жағымсыз сипаты бар серпінін, бағытталуын және қарқындылығын сипаттайтын тақырыптық карталар, диаграммалар және кестелер қоса беріле отырып, жедел мәліметтер, баяндамалар, ұсынымдар және ғылыми болжамдар жасалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Жер мониторингін "Азаматтарға арналған үкімет" мемлекеттік корпорациясы Қазақстан Республикасының барлық аумағында бірыңғай жүйе бойынша жүргізеді.</w:t>
+      10. Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорын жерлердің мониторингін Қазақстан Республикасы Жер кодексінің 152-бабының 3-тармағына сәйкес Қазақстан Республикасының аумағында бірыңғай жүйе бойынша жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...70 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 21.02.2020 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 237</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Қазақстан Республикасы Үкіметінің және жергілікті атқарушы органдардың шешімі бойынша жүргізілетін жерлердің мониторингін жүргізу Қазақстан Республикасы Жер кодексінің 163-бабына сәйкес бюджет қаражаты есебінен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 237</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Жерлердің мониторингін жүргізу үшін жерлердің жай-күйін бақылау пункттерінің аумақтық-аймақтық желісі айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 237</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мониторингтің аумақтық-аймақтық желісі жерлердің жай-күйін бақылаудың стационарлық және жартылай стационарлық пункттерін қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Стационарлық бақылау пункттері берілген толықтық пен дәлдік арқылы жерлердің жай-күйі туралы ақпаратты жүйелі түрде алу үшін құрылады. Мұндай пунктерге стационарлық алаңдар, негізгі учаскелер және полигондар жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жартылай стационарлық бақылау пункттері (жартылай стационарлық алаңдар, бейін) жұмыстың нақты шарттары мен мақсаттарына қарай ұйымдастырылады. Оларды бақылау жүйелі түрде 3, 5, 10 және одан көп жыл аралықпен жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 237</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Мониторинг деңгейі бақылау пункттерінде жерлердің жай-күйіне жүргізілетін бақылау бағдарламасымен айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 237</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Жерлердің мониторингі бірыңғай жіктеуіштерді, кодтарды, бірліктер жүйесін, деректердің стандартты пішімдерін және нормативтік құқықтық базаны, координаттар мен биіктіктердің мемлекеттік жүйесін пайдалануға негізделген әртекті деректердің үйлесімділік қағидатын сақтай отырып жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 237</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      16-тармақ жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 237</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Жерді жүйелі түрде байқаулардың, жерүсті түсірілімдерін, зерттеп-қараулардың, түгендеулердің нәтижелері, жердің пайдаланылуы мен қорғалуын мемлекеттік бақылау материалдары, мұрағат деректері, жерді қашықтықтан зондтау деректері, мемлекеттік ақпараттық жүйелерден және электрондық ақпараттық ресурстардан алынған мәліметтер, сондай-ақ жердің сапалық жай-күйі туралы басқа да мәліметтер жер мониторингі үшін ақпарат көздері болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 21.02.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="15"/>
-[...151 lines deleted...]
-      16. Жерді жүйелі түрде байқаулардың, жерүсті түсірілімдерін, зерттеп-қараулардың, түгендеулердің нәтижелері, жердің пайдаланылуы мен қорғалуын мемлекеттік бақылау материалдары, мұрағат деректері, жерді қашықтықтан зондтау деректері, мемлекеттік ақпараттық жүйелерден және электрондық ақпараттық ресурстардан алынған мәліметтер, сондай-ақ жердің сапалық жай-күйі туралы басқа да мәліметтер жер мониторингі үшін ақпарат көздері болып табылады.</w:t>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       17. Ғарыштық жеткізгіштен суретке түсіру мен бақылау республикалық және өңірлік деңгейлерде жердің жай-күйінің сипаттамасын алу үшін орындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жер бетіндегі бақылау, зерттеу, тексеру және суретке түсіру стационарлық және жартылай стационарлық алаңдарды, түйінді учаскелерді, полигондарды және бейіндерді пайдалану арқылы жердің барлық санаттары бойынша жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 21.02.2020 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...16 lines deleted...]
-       17. Ғарыштық жеткізгіштен суретке түсіру мен бақылау республикалық және өңірлік деңгейлерде жердің жай-күйінің сипаттамасын алу үшін орындалады.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      18-тармақ жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 237</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Жер мониторингінің нәтижелері қағаз жеткізгіштермен де, ақпаратты электрондық жинақтау, өңдеу және сақтау жүйелерін пайдалану арқылы да есептер, кестелер, карталар және картограммалар түрінде ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Жер мониторингі жөніндегі құжаттамалар базалық және есептік құжаттарды қамтиды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жер бетіндегі бақылау, зерттеу, тексеру және суретке түсіру стационарлық және жартылай стационарлық алаңдарды, түйінді учаскелерді, полигондарды және бейіндерді пайдалану арқылы жердің барлық санаттары бойынша жүргізіледі.</w:t>
-[...56 lines deleted...]
-        <w:t>
       Базалық құжаттарда өңірлік объектінің немесе жер учаскесінің бастапқы (аялық) жай-күйі тіркеледі. Базалық құжаттарға жердің жай-күйінің бастапқы тақырыптық карталары, картографиялық материалдар және жердің сапалық жай-күйі туралы жиналған мәліметтер жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бірізділендірілген нысандар, оларда жердің жай-күйінің тіркелген өзгерісі көрсетілген кестелер есептік құжаттар болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Мемлекеттік құпияға жатқызылған жер учаскелерінің жоспарларында (сызбаларында) қамтылған мәліметтер "Мемлекеттік құпиялар туралы" 1999 жылғы 15 наурыздағы Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес пайдаланылады және сақталады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 21.02.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 63</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Жерлерді мониторингтеу деректерін пайдаланушылар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жер ресурстарын басқару жөніндегі орталық уәкілетті орган және орталық уәкілетті орган ведомствосының келісуі бойынша басқа да орталық атқарушы органдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жергілікті атқарушы органдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өзге де жеке және заңды тұлғалар болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 237</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Жер мониторингінің деректерін пайдалану қағаз немесе магниттік жеткізгіштермен стандартты ресімделген құжаттармен танысу және (немесе) оларды алу, сондай-ақ техникалық телекоммуникациялық байланыс құралдарын қолдану арқылы деректер банкіне тікелей рұқсат етілген кіру нысанында жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:p>
-[...77 lines deleted...]
-      21. Жер мониторингі жөніндегі деректерді пайдаланушылар:</w:t>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Жер мониторингінің мемлекеттік құпияларды және өзге де шектеулерді қамтымайтын деректері жалпыға қол жетімді болып табылады және мүдделі жеке және заңды тұлғаларға ақылы негізде беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:p>
-[...112 lines deleted...]
-    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жер мониторингінің деректерін мемлекеттік органдарға беру осы мақсаттарға көзделген бюджет қаражаты есебінен ақысыз негізде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2283,55 +2964,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>