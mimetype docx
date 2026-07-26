--- v0 (2025-10-05)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5b29508" w14:textId="5b29508">
+    <w:p w14:paraId="0974388" w14:textId="0974388">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -238,80 +238,186 @@
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      2) осы бұйрықты "Әділет" ақпараттық-құқықтық жүйесінде және бұқаралық ақпарат құралдарында ресми жариялауды;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) алып тасталды - ҚР Ауыл шаруашылығы министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 206</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы бұйрықты Қазақстан Республикасы Ұлттық экономика министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 206</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау Қазақстан Республикасы Ұлттық экономика вице-министрінің орынбасары Қ.А. Өскенбаевқа жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
@@ -322,93 +428,94 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Аталған бұйрық алғаш ресми жарияланған күнінен кейін он күнтізбелік күн өткеннен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3590"/>
-        <w:gridCol w:w="8710"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3590" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Министр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8710" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Е. Досаев</w:t>
@@ -826,90 +933,134 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z11" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Жер кодексінің </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 7-бөлігіне сәйкес Кадастрдың деректерін есепке алу мен оларды сақтау бірлігі тұйық шекарада бөліп шығарылған, белгіленген тәртіппен жер құқығы қатынастарының субъектілеріне бекітілген жер учаскесі болып табылады.</w:t>
+      3. Жер кодексінің 152-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Кадастрдың деректерін есепке алу мен оларды сақтау бірлігі тұйық шекарада бөліп шығарылған, белгіленген тәртіппен жер құқығы қатынастарының субъектілеріне бекітілген жер учаскесі болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Кадастрда әрбір жер учаскесі үшін оны кеңістікте бірмәнді бөлуге, мөлшерін және орналасқан жерін айқындауға мүмкіндік беретін сәйкестендіру сипаттамалары, сондай-ақ учаскенің кадастрлық бағалау құны белгіленеді.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 206</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z12" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Кадастрдың құрамына жер учаскесінің меншік иелері мен жер пайдаланушылар туралы ақпарат кіреді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z13" w:id="16"/>
     <w:p>
       <w:pPr>
@@ -924,54 +1075,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Жер учаскесі туралы мәліметтер осы учаскеге бекітіліп берілген нөмірі, орналасқан жері, шекарасы және мәтіндік сипаттамасы көрсетілетін жер-кадастрлық карталармен арақатынаста болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z14" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Мемлекеттік жер кадастрының мәліметтерін қалыптастыру топографиялық-геодезиялық, аэроғарыштық, картографиялық, жерге орналастыру жұмыстарын, топырақ зерттеу, геоботаникалық зерттеулер мен ізденістер, жер мониторингі жөніндегі жұмыстарды, жерді сандық және сапалық есепке алуды жүргізумен, нақты жер учаскесіне жер-кадастр ісін жасаумен, жер-кадастр карталарын, жер учаскесіне сәйкестендіру құжатын, жер-кадастр жоспарын дайындаумен қамтамасыз етіледі.</w:t>
+      6. Мемлекеттік жер кадастрының мәліметтерін қалыптастыру топографиялық-геодезиялық, аэроғарыштық, картографиялық, жерге орналастыру жұмыстарын, топырақ зерттеу, геоботаникалық зерттеулер мен іздестірулер, жер мониторингі бойынша жұмыстарды, жерді сандық және сапалық есепке алуды жүргізумен, нақты жер учаскесіне жер-кадастр ісін жасаумен, жер-кадастр карталары мен жер учаскесіне сәйкестендіру құжаты дайындаумен қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 206</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z15" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Деректерді жинақтау жер учаскесінің кадастрлық нөмірі, жеке немесе заңды тұлғалардың - жер учаскесіне құқық субъектілерінің атауы, атқарушы органдардың актілері мен өзге де заңнамада көзделген құжаттар, жер учаскесінің орналасқан орны мен көлемі, кадастрлық (бағалау) құны, жер учаскесіне құқығы, нысаналы мақсаты, бөлінетіндігі және бөлінбейтіндігі, жер учаскесіне сервитуттар туралы, сондай-ақ атқарушы органдар белгілеген оны пайдалану жөніндегі шектеулер туралы ақпараттар тіркелетін және сақталатын тиісті облыстардың, республикалық маңызы бар қаланың, астананың, аудандардың, облыстық маңызы бар қалалардың деңгейінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1860,110 +2073,298 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>45-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген тәртіппен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      22-тармақ жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 206</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Кадастр қағаз тасығышта, сондай-ақ ақпараттарды жинаудың, өңдеудің және сақтаудың электрондық жүйелерін пайдалана отырып жүргізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      23-тармақ жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 206</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Кадастрдың автоматтандырылған ақпараттық жүйелері мамандандырылған бағдарламалық-техникалық кешендердің базасында құрылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Жер-кадастр құжаттамасы мынадай талаптарға сәйкес болуға тиіс:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z32" w:id="43"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       барлық деректемелерді (оларды шығарушы органның, мекеменің, ұйымның атауын, күнін, құжаттың нөмірін, мекенжайын (құжатты алушыны) көрсету) толтыра отырып белгіленген үлгідегі бланкілерде орындалады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1994,394 +2395,394 @@
         </w:rPr>
         <w:t xml:space="preserve">
       мемлекеттік құпияға жатқызылған жер учаскелерінің жоспарларында (сызбаларында) қамтылатын мәліметтер "Мемлекеттік құпиялар туралы" 1999 жылғы 15 наурыздағы Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес пайдаланылады және сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="45"/>
+    <w:bookmarkStart w:name="z34" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Жерді сандық және сапалық есепке алуды жүргізу мен бағалаудың тәртібі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z35" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Қазақстан Республикасының аумағында орналасқан жер учаскелері жерге меншік нысанына, жер учаскелерінің нысаналы мақсатына және оларды пайдаланудың рұқсат етілген сипатына қарамастан, кадастрлық есепке алуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жер учаскелерін кадастрлық есепке алу олардың орналасқан жерінде бірыңғай әдістеме бойынша жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Жерді сандық және сапалық есепке алу олардың нақты жағдайы және пайдаланылуы бойынша, сондай-ақ жерді мониторингілеу жөніндегі жұмыстың нәтижелері бойынша жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z35" w:id="46"/>
-[...15 lines deleted...]
-      25. Қазақстан Республикасының аумағында орналасқан жер учаскелері жерге меншік нысанына, жер учаскелерінің нысаналы мақсатына және оларды пайдаланудың рұқсат етілген сипатына қарамастан, кадастрлық есепке алуға жатады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Барлық өзгерістер олар жергілікті жерде болғаннан кейін тіркеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жерлердің сапасын есепке алу жерді экономикалық бағалауды және жер мониторингін жүргізуді, топырақты зерттеуді, геоботаникалық, агрохимиялық зерттеулерді және топырақты бағалауды жүргізуді қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Жерді есепке алудың деректері әрбір жер учаскесі бойынша жер-кадастр кітабына және бірыңғай мемлекеттік жер тізіліміне енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жер учаскелерін кадастрлық есепке алу олардың орналасқан жерінде бірыңғай әдістеме бойынша жүргізіледі.</w:t>
-[...18 lines deleted...]
-      26. Жерді сандық және сапалық есепке алу олардың нақты жағдайы және пайдаланылуы бойынша, сондай-ақ жерді мониторингілеу жөніндегі жұмыстың нәтижелері бойынша жүргізіледі.</w:t>
+      Есептік деректер жер учаскелері, кенттер мен ауылдық елді мекендер, аудандық маңызы бар қалалар, облыстық маңызы бар қалалар, аудандар, астана, республикалық маңызы бар қала, облыстар бойынша қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте ерекше қорғалатын табиғи және тарихи-мәдени объектілер орналасқан учаскелер бөлек көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Барлық санаттағы жерлер есепке алуға жатады және ол жер алқаптарының түрлері бойынша жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жердің көлемі, орналасқан жері, саны мен сапасы туралы қажетті мәліметтер оларды бастапқы есепке алу кезінде тіркеледі, ал жердің құрамында, олардың сапасы мен пайдалану түрінде болған өзгерістер жердің ағымдағы есебін жүргізу процесінде анықталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Кадастрлық деректерді нақтылау және жаңарту мақсатында:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:p>
-[...147 lines deleted...]
-    <w:bookmarkStart w:name="z71" w:id="50"/>
+    <w:bookmarkStart w:name="z71" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) жер учаскелерінің меншік иелері мен жер пайдаланушылар, уәкілетті лауазымды тұлғалар және тиісті әкімшілік-аумақтық бірліктердегі (ауылдар, кенттер, аудандық маңызы бар қалалар) жергілікті атқарушы органдар есепті жылдың 1 қарашасындағы жағдай бойынша жыл сайын республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың жер қатынастары жөніндегі уәкілетті органына тиісінше жердің жай-күйі мен пайдаланылуы, меншіктегі және пайдаланудағы, сондай-ақ тиісті әкімшілік-аумақтық бірліктердің (ауылдар, кенттер, аудандық маңызы бар қалалар) әкімдерінің қарауындағы жерлердің құрамында болып жатқан өзгерістер туралы "Мемлекеттік статистика туралы" 2010 жылғы 19 наурыздағы Қазақстан Республикасы Заңының (бұдан әрі - "Мемлекеттік статистика туралы" Заң) 12-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік статистика саласындағы уәкілетті орган бекіткен нысандар бойынша есептер ұсынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z72" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың жер қатынастары жөніндегі уәкілетті органы ұсынылған есептерді қарайды әрі бекітеді және оларды болған өзгерістерді жер-кадастр кітабына және бірыңғай мемлекеттік жер тізіліміне енгізу үшін Мемлекеттік корпорацияға жібереді;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z73" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) облыстардың, республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың жер қатынастары жөніндегі уәкілетті органдары есепті жылдың 1 қарашасындағы жағдай бойынша жерлердің бар-жоғы және олардың санаттар, жер учаскелерінің меншік иелері, жер пайдаланушылар мен алқаптар бойынша бөлінуі туралы жыл сайынғы есептерді (жер балансын) "Мемлекеттік статистика туралы" Заңның 12-тармағының 8) тармақшасына сәйкес мемлекеттік статистика саласындағы уәкілетті орган бекіткен нысандар бойынша жасайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z72" w:id="51"/>
-[...15 lines deleted...]
-      Республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың жер қатынастары жөніндегі уәкілетті органы ұсынылған есептерді қарайды әрі бекітеді және оларды болған өзгерістерді жер-кадастр кітабына және бірыңғай мемлекеттік жер тізіліміне енгізу үшін Мемлекеттік корпорацияға жібереді;";</w:t>
+    <w:bookmarkStart w:name="z74" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жер ресурстарын басқару жөніндегі орталық уәкілетті органның ведомствосы облыстардың (республикалық маңызы бар қаланың, астананың) жер балансының деректері негізінде Қазақстан Республикасының жер балансын жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z73" w:id="52"/>
-[...15 lines deleted...]
-      2) облыстардың, республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың жер қатынастары жөніндегі уәкілетті органдары есепті жылдың 1 қарашасындағы жағдай бойынша жерлердің бар-жоғы және олардың санаттар, жер учаскелерінің меншік иелері, жер пайдаланушылар мен алқаптар бойынша бөлінуі туралы жыл сайынғы есептерді (жер балансын) "Мемлекеттік статистика туралы" Заңның 12-тармағының 8) тармақшасына сәйкес мемлекеттік статистика саласындағы уәкілетті орган бекіткен нысандар бойынша жасайды.</w:t>
+    <w:bookmarkStart w:name="z75" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация 5 жылда бір рет облыстар, республикалық маңызы бар қала, астана, аудандар, облыстық маңызы бар қалалар және жалпы Қазақстан Республикасы бойынша жерлердің сапалық жай-күйі туралы есептер жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z74" w:id="53"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2400,1180 +2801,1180 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.03.2016 бастап қолданысқа енгізіледі) бұйрығымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="55"/>
+    <w:bookmarkStart w:name="z39" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Жердің бар-жоғы, олардың санаттар, жер учаскелерінің меншік иелері, жерді пайдаланушылар және алқаптар бойынша бөлінуі туралы есептерді (жер балансын) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>28-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мыналар жасайды:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аудан және облыстық маңызы бар қала бойынша - аудандардың және облыстық маңызы бар қалалардың жер қатынастары жөніндегі уәкілетті органы есепті жылдың 1 қарашасынан кешіктірмей жер қатынастары жөніндегі облыстық уәкілетті органға ұсынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      облыс, республикалық маңызы бар қала және астана бойынша - аудандардың және облыстық маңызы бар қаланың деректері негізінде облыстың, республикалық маңызы бар қаланың, астананың жер қатынастары жөніндегі уәкілетті органы және есепті жылдың 20 қарашасынан кешіктірмей жер ресурстарын басқару жөніндегі орталық уәкілетті органның ведомствосына ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы жерлерінің бар-жоғы, сапалық жай-күйі және пайдаланылуы туралы жиынтық талдамалы есептің көшірмесі агроөнеркәсіп кешенін дамыту саласындағы уәкілетті мемлекеттік органға және қоршаған ортаны қорғау саласындағы уәкілетті органға жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Жердің сапасын есепке алу және кадастрлық бағалау:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нысаналы мақсатын ескеріп, жер учаскесін пайдалану тиімділігін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жер учаскесін жеке меншікке сатқан кезде оның бағасын (жер учаскесін жалдау құқығын сату төлемін) анықтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      салық салу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жер учаскесін мемлекеттік мұқтаждықтар үшін мәжбүрлеп алып қою кезінде және иеліктен айыру жағдайында соттың сатып алу бағасы мен төлем мөлшерін айқындауы мақсатында жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жердің сапасы және оның кадастрлық бағасы туралы мәліметтер әрбір жер учаскесі бойынша жер-кадастр кітабында көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Тіркеу мақсатында жер учаскелерін есепке алу</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:p>
-[...181 lines deleted...]
-    <w:bookmarkStart w:name="z42" w:id="58"/>
+    <w:bookmarkStart w:name="z42" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Жер кодексінің 154-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жер учаскелерін және онда орналасқан жылжымайтын мүлікті есепке алу жылжымайтын мүлікке меншік құқығын (ауыртпалықты) және басқа да құқықтарды мемлекеттік тіркеуді қамтамасыз ететін қажетті шарт болып табылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z43" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Жер учаскелерін есепке алу кезінде мынадай деректер тіркеуге жатады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жер учаскесі иесінің немесе оны пайдаланушының аты-жөні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жер учаскесінің алаңы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жер учаскесіне меншіктің нысаны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жер учаскесінің нысаналы мақсаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жер учаскесін пайдаланудағы шектеулер және ауыртпалықтар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жер учаскесінің бөлінетіндігі немесе бөлінбейтіндігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жер учаскесінің кадастрлық нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Жер кадастрын жүргізген кезде әрбір жер учаскесін айқындау (сәйкестендіру) мақсатында жеке, Қазақстан Республикасының аумағында қайталанбайтын, учаске біртұтас болып тұрғанша сақталатын кадастрлық нөмір беріледі, осы нөмірге жер-кадастр ісі де сәйкестендіріледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z43" w:id="59"/>
-[...15 lines deleted...]
-      32. Жер учаскелерін есепке алу кезінде мынадай деректер тіркеуге жатады:</w:t>
+    <w:bookmarkStart w:name="z45" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Жеке және заңды тұлғалар жер учаскесіне кадастрлық нөмірді беру және жер учаскесінің ескі үлгідегі сәйкестендіру құжатын жаңасына ауыстыру үшін жер учаскесінің орналасқан жері бойынша Мемлекеттік корпорацияға өтініш жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:p>
-[...141 lines deleted...]
-      33. Жер кадастрын жүргізген кезде әрбір жер учаскесін айқындау (сәйкестендіру) мақсатында жеке, Қазақстан Республикасының аумағында қайталанбайтын, учаске біртұтас болып тұрғанша сақталатын кадастрлық нөмір беріледі, осы нөмірге жер-кадастр ісі де сәйкестендіріледі.</w:t>
+    <w:bookmarkStart w:name="z76" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішке жер учаскесіне қолда бар сәйкестендіру құжатының түпнұсқасы қоса беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z45" w:id="61"/>
-[...15 lines deleted...]
-      34. Жеке және заңды тұлғалар жер учаскесіне кадастрлық нөмірді беру және жер учаскесінің ескі үлгідегі сәйкестендіру құжатын жаңасына ауыстыру үшін жер учаскесінің орналасқан жері бойынша Мемлекеттік корпорацияға өтініш жасайды.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 34-тармақ жаңа редакцияда - ҚР Ұлттық экономика министрінің 22.12.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 782</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.03.2016 бастап қолданысқа енгізіледі) бұйрығымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Жер учаскесін сәйкестендіру, оны жер-кадастр картасында көрсету жөніндегі жұмыстарды жүргізу бұл учаскенің нақты шекараларын, қолданыстағы шектеулер мен ауыртпалықтардың бар-жоғын, басқа тұлғалар құқықтарының сипатын, сондай-ақ нысаналы пайдаланылуын айқындаудан басталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z76" w:id="62"/>
-[...15 lines deleted...]
-      Өтінішке жер учаскесіне қолда бар сәйкестендіру құжатының түпнұсқасы қоса беріледі.</w:t>
+    <w:bookmarkStart w:name="z47" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Жер учаскесін сәйкестендіру жөніндегі жұмыстардың нәтижелері бойынша Мемлекеттік корпорация жер учаскесіне кадастрлық нөмір береді, ескі үлгідегі құжатқа тиісті белгі жасайды және оны өтініш берушіге береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z77" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің қалауы бойынша жер учаскесіне құқығы туралы ескі үлгідегі құжатты жаңа сәйкестендіру құжатына ауыстыру жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z78" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жер-кадастр кітабына, кадастр ісіне және мемлекеттік жер тізіліміне тиісті жазба жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 34-тармақ жаңа редакцияда - ҚР Ұлттық экономика министрінің 22.12.2015 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 36-тармақ жаңа редакцияда - ҚР Ұлттық экономика министрінің 22.12.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 782</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.03.2016 бастап қолданысқа енгізіледі) бұйрығымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="63"/>
-[...55 lines deleted...]
-      Өтініш берушінің қалауы бойынша жер учаскесіне құқығы туралы ескі үлгідегі құжатты жаңа сәйкестендіру құжатына ауыстыру жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z48" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Кадастрлық нөмірді құру:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z78" w:id="66"/>
-[...15 lines deleted...]
-      Жер-кадастр кітабына, кадастр ісіне және мемлекеттік жер тізіліміне тиісті жазба жасалады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      облыстың немесе республикалық маңызы бар қалалардың, астананың кодымен;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ауданның немесе облыстық (аудандық) маңызы бар қаланың кодымен;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      есепті кварталдың кодымен;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жер учаскесінің есепті кварталдағы реттік нөмірімен айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе. Есептік квартал ішінде жер учаскелерінің саны 999-дан асқан жағдайда, осы есептік квартал ішінде қалыптасатын келесі жер учаскелеріне төрт таңбалы реттік нөмір беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Есептік кварталдардың және/немесе аудандардың, облыстық (аудандық) маңызы бар қалалардың, республикалық маңызы бар қаланың, астананың ішіндегі есептік кварталдардың кодтары мен жер учаскелерінің кадастрлық нөмірлерін Мемлекеттік корпорация береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 36-тармақ жаңа редакцияда - ҚР Ұлттық экономика министрінің 22.12.2015 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 38-тармақ жаңа редакцияда - ҚР Ұлттық экономика министрінің 22.12.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 782</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.03.2016 бастап қолданысқа енгізіледі) бұйрығымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="67"/>
-[...15 lines deleted...]
-      37. Кадастрлық нөмірді құру:</w:t>
+    <w:bookmarkStart w:name="z50" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Егер осы Қағидаларға сәйкес есептік кварталға код беру объективті себептер бойынша мүмкін болмаса, онда осы кварталдың ішіндегі жер учаскелеріне уақытша (шартты) кадастрлық нөмірлер беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      облыстың немесе республикалық маңызы бар қалалардың, астананың кодымен;</w:t>
-[...90 lines deleted...]
-      38. Есептік кварталдардың және/немесе аудандардың, облыстық (аудандық) маңызы бар қалалардың, республикалық маңызы бар қаланың, астананың ішіндегі есептік кварталдардың кодтары мен жер учаскелерінің кадастрлық нөмірлерін Мемлекеттік корпорация береді.</w:t>
+      Бұл жағдайда кварталдың коды нақты есептік кварталдағы кадастрлық нөмірдің шартты белгісін көрсететін "9" санынан басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды кварталды кейіннен айқындау кезінде бұрын берілген шартты нөмірді көрсете отырып оған нағыз код беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Жер учаскесін бірнеше бөлікке бөлу немесе бірнеше жер учаскелерін біреуге біріктіру кезінде ескі нөмірлер жойылады және жаңа кадастрлық нөмірлер беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:p>
-[...77 lines deleted...]
-      39. Егер осы Қағидаларға сәйкес есептік кварталға код беру объективті себептер бойынша мүмкін болмаса, онда осы кварталдың ішіндегі жер учаскелеріне уақытша (шартты) кадастрлық нөмірлер беріледі.</w:t>
+    <w:bookmarkStart w:name="z52" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Бүтін жер учаскесіне меншік құқығы немесе жерді пайдалану құқығы басқа меншік иесіне немесе жерді пайдаланушыға ауысқан кезде жер учаскесінің кадастрлық нөмірі ауыстырылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:p>
-[...51 lines deleted...]
-      40. Жер учаскесін бірнеше бөлікке бөлу немесе бірнеше жер учаскелерін біреуге біріктіру кезінде ескі нөмірлер жойылады және жаңа кадастрлық нөмірлер беріледі.</w:t>
+    <w:bookmarkStart w:name="z53" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Кадастрды жүргізудің деңгейіне қарай мыналар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z52" w:id="71"/>
-[...15 lines deleted...]
-      41. Бүтін жер учаскесіне меншік құқығы немесе жерді пайдалану құқығы басқа меншік иесіне немесе жерді пайдаланушыға ауысқан кезде жер учаскесінің кадастрлық нөмірі ауыстырылмайды.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының жер-кадастр картасы (схемасы) облыстардың, республикалық маңызы бар қаланың және астананың шекаралары мен кодтары көрсетіле отырып;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      облыстың жер-кадастр картасы (схемасы) аудандардың, облыстық және аудандық маңызы бар қалалардың шекаралары мен кодтары көрсетіле отырып;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      республикалық маңызы бар қаланың, астананың жер-кадастр картасы қаланың ішіндегі аудандардың шекаралары мен кодтары көрсетіле отырып;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ауданның, облыстық және аудандық маңызы бар қалалардың жер-кадастр картасы (схемасы) есептік кварталдардың шекаралары мен кодтары көрсетіле отырып;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      есептік кварталдың жер-кадастр картасы (схемасы) жер учаскелерінің шекаралары мен кадастрлық нөмірлері көрсетіле отырып бақылау жағдайында құрылады және ұсталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Жер-кадастр картасын (схемасын) жер учаскелерінің шекаралары жер учаскелерінің сәйкестендіру құжаттарына және картаның (схеманың) масштабындағы жерді пайдалану жоспарларына сәйкес көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z53" w:id="72"/>
-[...15 lines deleted...]
-      42. Кадастрды жүргізудің деңгейіне қарай мыналар:</w:t>
+    <w:bookmarkStart w:name="z55" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Жер-кадастр карталары (схемалары) бірнеше бөлікте дайындалуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:p>
-[...105 lines deleted...]
-      43. Жер-кадастр картасын (схемасын) жер учаскелерінің шекаралары жер учаскелерінің сәйкестендіру құжаттарына және картаның (схеманың) масштабындағы жерді пайдалану жоспарларына сәйкес көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z56" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Жер-кадастр карталарын (схемаларын) жүргізуді және кейіннен жаңартуды Мемлекеттік корпорация жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z55" w:id="74"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3641,55 +4042,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4015,31 +4416,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>