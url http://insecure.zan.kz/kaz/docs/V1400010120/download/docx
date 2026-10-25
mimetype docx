--- v0 (2025-11-06)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="74968d8" w14:textId="74968d8">
+    <w:p w14:paraId="f073b37" w14:textId="f073b37">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1232,88 +1232,150 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Заңның 20-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес тауарлық газды iшкi нарықта көтерме саудада өткiзудiң шектi бағалары Қазақстан Республикасының өңiрлерiн газбен жабдықтаудың экономикалық және әлеуметтiк жағдайлары ескерiле отырып, жылдарға бөлу арқылы әрбір бес жыл сайын әрбiр облыс, республикалық маңызы бар қала, астана, тұтынушыларға одан әрі өткізу мақсатында сығымдалған және (немесе) сұйытылған табиғи газ өндіру үшін тауарлық газды сатып алатын өнеркәсіптік тұтынушы-инвесторлар үшін жеке белгiленедi және қажет болған кезде уәкілетті орган айқындайтын тәртіппен жыл сайын 1 шілдеде түзетіліп отырады.</w:t>
+        <w:t xml:space="preserve"> сәйкес тауарлық газды iшкi нарықта көтерме саудада өткiзудiң шектi бағалары Қазақстан Республикасының өңiрлерiн газбен жабдықтаудың экономикалық және әлеуметтiк жағдайлары ескерiле отырып, жылдарға бөлу арқылы әрбір бес жыл сайын астана, әрбiр облыс, республикалық маңызы бар қала тұтынушыларға одан әрі өткізу мақсатында сығымдалған және (немесе) сұйытылған табиғи газ өндіру үшін тауарлық газды сатып алатын өнеркәсіптік тұтынушы-инвесторлар үшін жеке белгiленедi және қажет болған кезде уәкілетті орган айқындайтын тәртіппен жыл сайын 1 шілдеде түзетіліп отырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Түзету тауарлық газды сатып алу бағаларының, тауарлық газ құрылымының және (немесе) көздерінің және (немесе) тауарлық газды магистральдық газ құбыржолдары арқылы тасымалдауға, тауарлық газды жерасты газ қоймаларында сақтауға арналған мемлекеттік реттеуге жататын тарифтердің өзгеруіне байланысты ұлттық оператордың уәкілетті органға жүгінуі негізінде жылына бір реттен асырылмай жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тауарлық газбен жабдықталмайтын Қазақстан Республикасының өңірлері үшін тауарлық газды көтерме саудада өткізудің шекті бағасының деңгейі есептелмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Энергетика министрінің 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 230-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап күшіне енеді) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z28" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Заңның 20-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1328,51 +1390,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-2-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес мұнай-газ-химия өнімдерін өндіру жөніндегі инвестициялық жобаларды іске асыру мақсатында тауарлық газды өнеркәсіптік өндірісте отын және (немесе) шикізат ретінде пайдалану үшін сатып алатын өнеркәсіптік тұтынушы-инвесторлар үшін тауарлық газды ішкі нарықта көтерме саудада өткізудің шекті бағалары олар пайдалануға енгізілген күннен бастап жылдарға бөлу арқылы әрбір бес жыл сайын әрбір облыс, республикалық маңызы бар қала, астана үшін жеке белгіленеді және қажет болған кезде жыл сайын 1 шілдеде түзетіліп отырады.</w:t>
+        <w:t xml:space="preserve"> сәйкес мұнай-газ-химия өнімдерін өндіру жөніндегі инвестициялық жобаларды іске асыру мақсатында тауарлық газды өнеркәсіптік өндірісте отын және (немесе) шикізат ретінде пайдалану үшін сатып алатын өнеркәсіптік тұтынушы-инвесторлар үшін тауарлық газды ішкі нарықта көтерме саудада өткізудің шекті бағалары олар пайдалануға енгізілген күннен бастап жылдарға бөлу арқылы әрбір бес жыл сайын астана, әрбір облыс, республикалық маңызы бар қала үшін жеке белгіленеді және қажет болған кезде жыл сайын 1 шілдеде түзетіліп отырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Түзету тауарлық газды сатып алу бағаларының, тауарлық газ құрылымының және (немесе) көздерінің және (немесе) тауарлық газды магистральдық газ құбыржолдары арқылы тасымалдауға, тауарлық газды жерасты газ қоймаларында сақтауға арналған, мемлекеттік реттеуге жататын тарифтердің өзгеруіне байланысты ұлттық оператордың уәкілетті органға жүгінуі негізінде жылына бір реттен асырылмай жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1384,50 +1446,112 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электр станцияларының тізбесіне енгізілген тұтынушылар үшін тауарлық газды ішкі нарықта көтерме саудада өткізудің шекті бағалары электр станцияларының тізбесіне енгізілген әрбір тұтынушы үшін жылдарға бөлу арқылы әрбір бес жыл сайын жеке белгіленеді және қажет болған кезде жыл сайын 1 шілдеде түзетіліп отырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Түзету тауарлық газды сатып алу бағаларының, тауарлық газ құрылымының және (немесе) көздерінің және (немесе) тауарлық газды магистральдық газ құбыржолдары арқылы тасымалдауға, тауарлық газды жерасты газ қоймаларында сақтауға арналған, мемлекеттік реттеуге жататын тарифтердің өзгеруіне байланысты ұлттық оператордың уәкілетті органға жүгінуі негізінде жылына бір реттен асырылмай жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Энергетика министрінің 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 230-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап күшіне енеді) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z29" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Заңның 20-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1442,51 +1566,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-4-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес ірі коммерциялық тұтынушыларға, цифрлық майнингті жүзеге асыратын тұлғаларға немесе цифрлық майнингті жүзеге асыру үшін электр энергиясын өндіру жөніндегі тұлғаларға кейіннен өткізуге арналған тауарлық газды ішкі нарықта көтерме саудада өткізудің шекті бағалары жыл сайын 1 шілдеде әрбір облыс, республикалық маңызы бар қала, астана үшін жеке белгіленеді.</w:t>
+        <w:t xml:space="preserve"> сәйкес ірі коммерциялық тұтынушыларға, цифрлық майнингті жүзеге асыратын тұлғаларға немесе цифрлық майнингті жүзеге асыру үшін электр энергиясын өндіру жөніндегі тұлғаларға кейіннен өткізуге арналған тауарлық газды ішкі нарықта көтерме саудада өткізудің шекті бағалары жыл сайын 1 шілдеде астана, әрбір облыс, республикалық маңызы бар қала үшін жеке белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ірі коммерциялық тұтынушылар үшін белгіленетін шекті бағалар:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1518,144 +1642,330 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       цифрлық майнингті жүзеге асыратын тұлғаларды қоспағанда, халық және заңды тұлғалар үшін жылу және (немесе) электр энергиясын өндіруге қажетті тауарлық газды өткізу жөніндегі қатынастарға қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ірі коммерциялық тұтынушылар үшін белгіленетін шекті бағалар тауарлық газды сақтау, жалғастырушы, магистральдық газ құбырлары (немесе) газ тарату жүйелері арқылы тасымалдау жөніндегі реттелетін қызметтерді көрсететін, реттелетін қызметтерді көрсетуді жүзеге асыру кезінде тауарлық газды өз қажеттіктері және ысыраптар үшін сатып алатын табиғи монополиялар субъектілері мен тауарлық газды өз қажеттіктері үшін сатып алатын, тауарлық және сұйытылған мұнай газын өндіруді жүзеге асыратын жер қойнауын пайдаланушыларға да қолданылмайды.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Энергетика министрінің 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 230-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап күшіне енеді) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z30" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Облыстың, республикалық маңызы бар қаланың, астананың шегінде орналасқан барлық газ тарату жүйелері үшін тауарлық газды көтерме саудада өткізудің бірыңғай шекті бағасы белгіленеді.</w:t>
+      6. Астананың, облыстың, республикалық маңызы бар қаланың шегінде орналасқан барлық газ тарату жүйелері үшін тауарлық газды көтерме саудада өткізудің бірыңғай шекті бағасы белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Энергетика министрінің 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 230-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап күшіне енеді) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z31" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Егер Қазақстан Республикасының ішкі нарығында тауарлық газды көтерме саудада өткізудің шекті бағаларын есептеу үшін пайдаланылатын тауарлық газдың бағалары бойынша деректер шетел валютасымен берілген болса, Қазақстан Республикасының ішкі нарығында тауарлық газды көтерме саудада өткізудің шекті бағаларын бекітуді көздейтін нормативтік құқықтық актінің жобасы табиғи монополиялардың тиісті салаларында басшылықты жүзеге асыратын уәкiлеттi органға келісу үшін жіберген күннің алдындағы күнге Қазақстан Республикасының Ұлттық банкі белгілеген теңгенің осы шетел валютасына ресми бағамы қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақтың орыс тіліндегі мәтініне өзгерістер енгізілді, мемлекеттік тілдегі мәтіні өзгермейді - ҚР Энергетика министрінің 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 230-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап күшіне енеді) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Облыс, республикалық маңызы бар қала, астана үшін оның ішінде өнеркәсіптік тұтынушы-инвесторлар, электр станцияларының тізбесіне енгізілген тұтынушылар үшін, сондай-ақ ірі коммерциялық тұтынушыларға, цифрлық майнингті жүзеге асыратын тұлғаларға немесе цифрлық майнингті жүзеге асыру үшін электр энергиясын өндіру жөніндегі тұлғаларға кейіннен өткізуге арналған Қазақстан Республикасының ішкі нарығында тауарлық газды көтерме саудада өткізудің шекті бағаларын бекітуді көздейтін нормативтік құқықтық актілердің жобалары мынадай сомаларды негізге ала отырып әзірленеді:</w:t>
+      8. Астана, облыс, республикалық маңызы бар қала үшін, оның ішінде өнеркәсіптік тұтынушы-инвесторлар, электр станцияларының тізбесіне енгізілген тұтынушылар үшін, сондай-ақ ірі коммерциялық тұтынушыларға, цифрлық майнингті жүзеге асыратын тұлғаларға немесе цифрлық майнингті жүзеге асыру үшін электр энергиясын өндіру жөніндегі тұлғаларға кейіннен өткізуге арналған Қазақстан Республикасының ішкі нарығында тауарлық газды көтерме саудада өткізудің шекті бағаларын бекітуді көздейтін нормативтік құқықтық актілердің жобалары мынадай сомаларды негізге ала отырып әзірленеді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мыналардың орташа өлшемді мәндерінің жиынтығы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жоспарланған кезеңде облысқа, республикалық маңызы бар қалаға, астанаға жеткізу мақсатында жер қойнауын пайдаланушылардан ұлттық оператордың сатып алуына жоспарланатын тауарлық газ бағалары;</w:t>
+      жоспарланған кезеңде астанаға, облысқа, республикалық маңызы бар қалаға жеткізу мақсатында жер қойнауын пайдаланушылардан ұлттық оператордың сатып алуына жоспарланатын тауарлық газ бағалары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жоспарланған кезеңге арналған қазақстандық тауарлық газға ортаазиялық және (немесе) ресейлік газды қарсы жеткізу жөніндегі мәмілелердің шеңберінде сатып алу жоспарланатын тауарлық газ бағалары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1703,343 +2013,285 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10) тармақшасына сәйкес табиғи монополиялардың тиісті салаларында басшылықты жүзеге асыратын уәкілетті орган бекіткен тарифтердің негізінде айқындалатын тауарлық газды магистральдық газ құбырлары бойынша тасымалдау және жерасты газ қоймаларында тауарлық газды сақтау жөніндегі орташа өлшемді шығыстар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2-1) Қазақстан Республикасы ратификациялаған халықаралық шарттарды іске асыру шеңберінде Қазақстан Республикасы Президентінің 2012 жылғы 14 наурыздағы № 285 </w:t>
+      3) Қазақстан Республикасы ратификациялаған халықаралық шарттарды іске асыру шеңберінде Қазақстан Республикасы Президентінің 2012 жылғы 14 наурыздағы № 285 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> құрылған Қазақстан Республикасы Президентінің жанындағы Энергетикалық кеңес отырысының (бұдан әрі – Энергетикалық кеңес) хаттамасында ұсынған тарифтерге сәйкес магистральдық газ құбырлары арқылы тауарлық газды тасымалдау жөніндегі шығыстар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) әрбір облыс, республикалық маңызы бар қала, астана үшін жеке жоспарланған кезеңге арналған рентабельділік нормалары;</w:t>
+      4) астана, әрбір облыс, республикалық маңызы бар қала үшін жеке жоспарланған кезеңге арналған рентабельділік нормалары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) мұнай-газ-химия өнімдерін өндіру жөніндегі инвестициялық жобаларды іске асыру мақсатында өнеркәсіптік өндірісте отын және (немесе) шикізат ретінде пайдалану үшін тауарлық газды сатып алатын және Заңның 6-бабының </w:t>
+      5) мұнай-газ-химия өнімдерін өндіру жөніндегі инвестициялық жобаларды іске асыру мақсатында өнеркәсіптік өндірісте отын және (немесе) шикізат ретінде пайдалану үшін тауарлық газды сатып алатын және Заңның 6-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-2) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес уәкілетті орган бекітетін мұнай-газ-химия өнімдерін өндіру жөніндегі инвестициялық жобалардың тізбесіне (бұдан әрі – инвестициялық жобалардың тізбесі) енгізілген өнеркәсіптік тұтынушы-инвесторлар, сондай-ақ электр станцияларының тізбесіне енгізілген тұтынушылар үшін осы тармақтың 1) тармақшасында көрсетілген орташа өлшемді мәндердің жиынтығының жеті пайыз мөлшерінде жоспарланған кезеңге арналған рентабельділік нормалары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) одан әрі тұтынушыларға өткізу мақсатында сығымдалған және (немесе) сұйытылған табиғи газды өндіру үшін тауарлық газды сатып алатын өнеркәсіптік тұтынушы-инвесторлар үшін осы тармақтың 1) тармақшасында көрсетілген орташа өлшемді мәндердің жиынтығының нөл пайызы мөлшерінде жоспарланған кезеңге арналған рентабельділік нормалары.</w:t>
+      6) одан әрі тұтынушыларға өткізу мақсатында сығымдалған және (немесе) сұйытылған табиғи газды өндіру үшін тауарлық газды сатып алатын өнеркәсіптік тұтынушы-инвесторлар үшін осы тармақтың 1) тармақшасында көрсетілген орташа өлшемді мәндердің жиынтығының нөл пайызы мөлшерінде жоспарланған кезеңге арналған рентабельділік нормалары.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ірі коммерциялық тұтынушыларға, цифрлық майнингті жүзеге асыратын тұлғаларға немесе цифрлық майнингті жүзеге асыру үшін электр энергиясын өндіру жөніндегі тұлғаларға кейіннен өткізуге арналған тауарлық газды ішкі нарықта көтерме саудада өткізудің шекті бағасы бірінші жылға мынадай формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="2019300" cy="330200"/>
+            <wp:extent cx="1638300" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2019300" cy="330200"/>
+                      <a:ext cx="1638300" cy="571500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мұнда,</w:t>
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> – осы тармақтың 1) және 2) тармақшаларында көрсетілген орташа өлшемді мәндердің жиынтығы, бір мың текше метр үшін теңге;</w:t>
+      PІКТ1 – ірі коммерциялық тұтынушыларға, цифрлық майнингті жүзеге асыратын тұлғаларға немесе цифрлық майнингті жүзеге асыру үшін электр энергиясын өндіру жөніндегі тұлғаларға кейіннен өткізуге арналған тауарлық газды ішкі нарықта көтерме саудада өткізудің бірінші жылға арналған шекті бағасы, бір мың текше метр үшін теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      CP – осы тармақтың 1) және 2) тармақшаларында көрсетілген орташа өлшемді мәндердің жиынтығы, бір мың текше метр үшін теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1,2 – уәкілетті орган қолданатын есептеу коэффициенті.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2064,73 +2316,73 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="1968500" cy="330200"/>
+            <wp:extent cx="1968500" cy="393700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1968500" cy="330200"/>
+                      <a:ext cx="1968500" cy="393700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2153,109 +2405,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мұнда,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      P</w:t>
-[...57 lines deleted...]
-        <w:t xml:space="preserve"> – ірі коммерциялық тұтынушыларға, цифрлық майнингті жүзеге асыратын тұлғаларға немесе цифрлық майнингті жүзеге асыру үшін электр энергиясын өндіру жөніндегі тұлғаларға кейіннен өткізуге арналған тауарлық газды ішкі нарықта көтерме саудада өткізудің өткен жылға арналған шекті бағасы, бір мың текше метр үшін теңге;</w:t>
+      PІКТ – ірі коммерциялық тұтынушыларға, цифрлық майнингті жүзеге асыратын тұлғаларға немесе цифрлық майнингті жүзеге асыру үшін электр энергиясын өндіру жөніндегі тұлғаларға кейіннен өткізуге арналған тауарлық газды ішкі нарықта көтерме саудада өткізудің келесі жылдарға арналған шекті бағасы, бір мың текше метр үшін теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      PІКТn – ірі коммерциялық тұтынушыларға, цифрлық майнингті жүзеге асыратын тұлғаларға немесе цифрлық майнингті жүзеге асыру үшін электр энергиясын өндіру жөніндегі тұлғаларға кейіннен өткізуге арналған тауарлық газды ішкі нарықта көтерме саудада өткізудің өткен жылға арналған шекті бағасы, бір мың текше метр үшін теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       r – 1,2 – 1,75 шегіндегі есептеу коэффициенті, оны уәкілетті орган экспорттық нетбэк қағидаты бойынша қалыптастырылатын Қазақстан Республикасының ішкі нарығында тауарлық газды көтерме саудада өткізудің шекті бағасының деңгейі төрт жылдық кезеңде қол жеткізілгенге дейін, өткен күнтізбелік жылға көтерме саудада өткізудің бекітілген шекті бағасының деңгейін ескере отырып қолданатын болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2264,332 +2476,142 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Экспорттық нетбэк қағидаты бойынша қалыптастырылатын Қазақстан Республикасының ішкі нарығында тауарлық газды көтерме саудада өткізудің шекті бағасы мынадай формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...90 lines deleted...]
-        <w:t>НАРЫҚ</w:t>
+        <w:t xml:space="preserve">
+      PНАРЫҚ = PЭКСПОРТ - TЭКСПОРТ + TІШКІ НАРЫҚ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мұнда:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      P</w:t>
-[...153 lines deleted...]
-        <w:t xml:space="preserve"> – уәкілетті орган бекіткен тарифтерге сәйкес анықталатын газды магистральдық газ құбырлары арқылы тасымалдауға арналған шығыстардың сомасы, бір мың текше метр үшін теңге.</w:t>
+      PНАРЫҚ – экспорттық нетбэк қағидаты бойынша қалыптастырылатын Қазақстан Республикасының ішкі нарығында тауарлық газды көтерме саудада өткізудің шекті бағасы, бір мың текше метр үшін теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      PЭКСПОРТ – ұлттық оператордан алынатын мәліметтер негізінде қалыптастырылатын, Қазақстан Республикасының Қытай Халық Республикасымен шекарасындағы тауарлық газдың өткен күнтізбелік жылға орташа өлшемді экспорттық бағасы, бір мың текше метр үшін теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      TЭКСПОРТ – ұлттық оператордан алынатын мәліметтер негізінде қалыптастырылатын, тауарлық газды магистральдық газ құбырлары жүйесі арқылы жер қойнауын пайдаланушыдан Қытай Халық Республикасымен шекараға дейін тасымалдауға арналған шығыстар, бір мың текше метр үшін теңгемен;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      TІШКІ НАРЫҚ  – уәкілетті орган бекіткен тарифтерге сәйкес анықталатын газды магистральдық газ құбырлары арқылы тасымалдауға арналған шығыстардың сомасы, бір мың текше метр үшін теңге.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ірі коммерциялық тұтынушыларға, цифрлық майнингті жүзеге асыратын тұлғаларға немесе цифрлық майнингті жүзеге асыру үшін электр энергиясын өндіру жөніндегі тұлғаларға тауарлық газды кейіннен өткізуге арналған ішкі нарықта тауарлық газды көтерме саудада өткізудің шекті бағасы экспорттық нетбэк қағидаты бойынша қалыптастырылатын Қазақстан Республикасының ішкі нарығында тауарлық газды көтерме саудада өткізудің шекті бағасынан асып кеткен жағдайда, экспорттық нетбэк қағидаты бойынша қалыптастырылатын Қазақстан Республикасының ішкі нарығында тауарлық газды көтерме саудада өткізудің шекті бағасы қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2609,71 +2631,71 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Энергетика министрінің 28.01.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 44-н/қ</w:t>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Энергетика министрінің 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 230-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (31.01.2025 бастап қолданысқа енгiзiледi) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап күшіне енеді) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z43" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3250,100 +3272,100 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z55" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Тауар биржаларынан тыс өнім беру жоспары шеңберінде өткізілетін сұйытылған мұнай газын бөлшек саудада өткізудің шекті бағалары (бұдан әрі – шекті бөлшек сауда бағалары) Қазақстан Республикасының бүкіл аумағында облыстар, республикалық маңызы бар қалалар және астана бөлінісінде, сондай-ақ қосылған құн салығын ескере отырып, тиісті облыс орталығынан 200 (екі жүз) километрден астам қашықтықта орналасқан шалғай аудандар үшін, автогаз құю станциялары мен сұйытылған мұнай газын мұнай-газ-химия өнімдерін өндіруге арналған шикізат ретінде пайдаланатын өнеркәсіптік тұтынушылар үшін белгіленеді.</w:t>
+      18. Тауар биржаларынан тыс өнім беру жоспары шеңберінде өткізілетін сұйытылған мұнай газын бөлшек саудада өткізудің шекті бағалары (бұдан әрі – шекті бөлшек сауда бағалары) Қазақстан Республикасының бүкіл аумағында астана, облыстар, республикалық маңызы бар қалалар бөлінісінде, сондай-ақ қосылған құн салығын ескере отырып, тиісті облыс орталығынан 200 (екі жүз) километрден астам қашықтықта орналасқан шалғай аудандар үшін, автогаз құю станциялары мен сұйытылған мұнай газын мұнай-газ-химия өнімдерін өндіруге арналған шикізат ретінде пайдаланатын өнеркәсіптік тұтынушылар үшін белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Энергетика министрінің 17.04.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 163</w:t>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Энергетика министрінің 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 230-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап күшіне енеді) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z56" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3352,54 +3374,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Сұйытылған мұнай газын көтерме және бөлшек саудада өткізудің жоспарланған кезеңнің алдындағы күнтізбелік 1 (бір) айдың ішінде Қазақстан Республикасындағы АИ-92 маркалы бензиннің орташа бағасына тең немесе одан 70%-дан асатын шекті бағалары белгіленбейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z57" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20. Облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдары жоспарланған кезеңге дейін күнтізбелік 30 (отыз) күннен кешіктірілмейтін мерзімде уәкілетті органға тиісті әкімшілік-аумақтық бірліктерде газ толтыру станцияларында қотару, құю және сақтау және автогаз құю станцияларында 1 (бір) литр сұйытылған мұнай газын бөлшек саудада өткізу жөніндегі шығыстардың орташа мөлшері туралы мәліметтерді ұсынады.</w:t>
+      20. Астананың, облыстардың, республикалық маңызы бар қалалардың жергілікті атқарушы органдары жоспарланған кезеңге дейін күнтізбелік 30 (отыз) күннен кешіктірілмейтін мерзімде уәкілетті органға тиісті әкімшілік-аумақтық бірліктерде газ толтыру станцияларында қотару, құю және сақтау және автогаз құю станцияларында 1 (бір) литр сұйытылған мұнай газын бөлшек саудада өткізу жөніндегі шығыстардың орташа мөлшері туралы мәліметтерді ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда - ҚР Энергетика министрінің 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 230-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап күшіне енеді) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z58" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Сұйытылған мұнай газын көтерме және бөлшек саудада өткізудің шекті бағаларын бекітуді көздейтін нормативтік құқықтық актінің жобасын уәкілетті орган осы Қағидалардың қосымшасында келтірілген сұйытылған мұнай газының шекті бағаларын белгілеу тетігіне сәйкес және осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -3910,50 +3994,112 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       СWLPG – сұйытылған мұнай газының өндірістік өзіндік құнының орташа арифметикалық шамасы, тоннасына теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КWLPG – осы Қағидалардың 22-тармағының ережелерін ескере отырып, СWLPG мөлшеріне мен PWLPG ағымдағы мөлшеріне қарай уәкілетті орган белгілейтін, бірақ 1,15-тен аспайтын түзету коэффициенті.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақтың орыс тіліндегі мәтініне өзгерістер енгізілді, мемлекеттік тілдегі мәтіні өзгермейді - ҚР Энергетика министрінің 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 230-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап күшіне енеді) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z66" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Автогаз құю станциялары үшін сұйытылған мұнай газының шекті бөлшек сауда бағасын белгілеу мынадай формула бойынша жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4072,50 +4218,112 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КRLPG – PWLPG мөлшеріне және PRLPG ағымдағы мөлшеріне байланысты уәкілетті орган белгілейтін түзету коэффициенті;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1667 – сұйытылған мұнай газының тығыздығының орташа өлшемді мәні.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2- тармақтың орыс тіліндегі мәтініне өзгерістер енгізілді, мемлекеттік тілдегі мәтіні өзгермейді - ҚР Энергетика министрінің 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 230-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап күшіне енеді) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z67" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Сұйытылған мұнай газын мұнай-газ-химия өнімдерін өндіру үшін шикізат ретінде пайдаланатын өнеркәсіптік тұтынушылар үшін шекті бөлшек сауда бағасы сұйытылған мұнай газының шекті көтерме сауда бағасы деңгейінде белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -4217,55 +4425,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4591,31 +4799,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>