--- v2 (2026-07-26)
+++ v3 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="10791c4" w14:textId="10791c4">
+    <w:p w14:paraId="d464630" w14:textId="d464630">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -237,130 +237,130 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі туралы" Қазақстан Республикасы Заңының 20-бабының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      "Қазақстан Республикасының Құрылыс кодексінің 147-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапты көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1)-тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 15.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 367</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 365</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2332,226 +2332,226 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z222" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Жеке тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) мемлекеттік көрсетілетін қызметті алу үшін осы Қағидаларға 1-қосымшаға сәйкес Мемлекеттік қызмет көрсету бойынша негізгі талаптар тізбесіне (бұдан әрі-Негізгі талаптар тізбесі) сәйкес құжаттармен бірге өтінішті электрондық құжат нысанында электрондық-цифрлық қолтаңбамен (бұдан әрі – ЭЦҚ) куәландырылған түрде "электрондық үкіметтің" веб-порталы www.egov.kz немесе сәулет, қала құрылысы және құрылыс саласындағы ақпараттандыру нысаны "e-Qurylys.kz" ақпараттық (www.equrylys.kz) (бұдан әрі – ақпараттық жүйе).</w:t>
+      11. Жеке тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) мемлекеттік көрсетілетін қызметті алу үшін осы Қағидаларға 1-қосымшаға сәйкес мемлекеттік көрсетілетін қызмет көрсетуге қойылатын негізгі талаптардың тізбесіне (бұдан әрі – негізгі талаптар тізбесі) сәйкес құжаттармен бірге өтінішті электрондық цифрлық қолтаңбамен (бұдан әрі – ЭЦҚ) куәландырылған электрондық құжат нысанында көрсетілетін қызметті берушіге www.egov.kz "цифрлық үкімет" веб-порталы (бұдан әрі – портал) немесе "сәулет, қала құрылысы және құрылыс саласындағы e-Qurylys.kz цифрлық жүйесі" (www.equrylys.kz) (бұдан әрі – цифрлық жүйе) арқылы жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 15.09.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 365</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 367</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z223" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Мемлекеттік көрсетілетін қызметті көрсету үшін қажетті құжаттардың тізбесі негізгі талаптар тізбесінің 8-тармағында айқындалған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басын куәландыратын құжаттар туралы мәліметтерді және аударылған міндетті зейнетақы жарналары туралы Бірыңғай жинақтаушы зейнетақы қорынан ақпаратты көрсетілетін қызметті беруші "цифрлық үкімет" шлюзі арқылы цифрлық жүйелерден алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы цифрлық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік көрсетілетін қызмет нәтижесін алу күні мен уақытын көрсете отырып, өтініштің қабылданғаны туралы мәртебе жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...125 lines deleted...]
-        <w:t>№ 372</w:t>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда– ҚР Өнеркәсіп және құрылыс министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 365</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -3637,71 +3637,133 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері Қазақстан Республикасының еңбек заңнамасына сәйкес жүгінген жағдайда, өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z243" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      2) көрсетілетін қызметті беруші өтінішті құжаттармен қарайды, ресімдейді, қол қояды және көрсетілетін қызметті алушының "жеке кабинетіне" жолдайды - 2 (екі) жұмыс күні ішінде. </w:t>
+        <w:t>
+      2) көрсетілетін қызметті беруші өтінішті құжаттармен қарайды, сарапшы аттестатын ресімдейді, қол қояды және көрсетілетін қызметті алушының "жеке кабинетіне" 2 (екі) жұмыс күні ішінде жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жеке басты куәландыратын құжаттардың мәліметтері көрсетілетін қызметті берушіге "электрондық үкімет" шлюзі арқылы ақпараттық жүйелерден ұсынылады.</w:t>
+      Жеке басын куәландыратын құжаттар туралы мәліметтер көрсетілетін қызметті берушіге "цифрлық үкімет" шлюзі арқылы ақпараттық жүйелерден ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгеріс енгізілді - ҚР Өнеркәсіп және құрылыс министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 365</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z244" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Сарапшының аттестаты мынадай жағдайларда қайта ресімдеуге жатады::</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:bookmarkStart w:name="z245" w:id="90"/>
     <w:p>
       <w:pPr>
@@ -3816,74 +3878,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Аттестатталған сарапшылар туралы ақпарат уәкілетті органның ресми интернет-ресурсында орналастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
     <w:bookmarkStart w:name="z250" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      19. Сарапшының аттестаты "электрондық үкімет" веб-порталында жарияланады: www.egov.kz осы Қағидаларға </w:t>
+      19. Сарапшының аттестаты көрсетілетін қызметті берушінің бұйрығына қол қойылған күннен бастап бес жұмыс күні ішінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті берушінің бұйрығына қол қойылған күннен бастап бес жұмыс күні ішінде.</w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша www.egov.kz "цифрлық үкімет" веб-порталында жарияланады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 365</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z251" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Сәулет, қала құрылысы және құрылыс қызметі саласында инжинирингтік қызметтерді (авторлық және техникалық сауығу) жүзеге асыру құқығына аттестатты неғұрлым жоғары жауапкершілік деңгейінің бір бөлімі бойынша алған кезде жауапкершілік деңгейінің төмен бөлігіндегі сол аттестаты жарамсыз деп есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
     <w:bookmarkStart w:name="z252" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4255,173 +4379,173 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сәулет, қала құрылысы және</w:t>
+              <w:t xml:space="preserve">Сәулет, қала құрылысы және </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>құрылыс қызметі саласындағы</w:t>
+              <w:t xml:space="preserve">құрылыс қызметі саласындағы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сараптама жұмыстарын және</w:t>
+              <w:t xml:space="preserve">сараптама жұмыстарын және </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>инжинирингтік көрсетілетін</w:t>
+              <w:t xml:space="preserve">инжинирингтік көрсетілетін </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қызметтерді жүзеге асыратын</w:t>
+              <w:t xml:space="preserve">қызметтерді жүзеге асыратын </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сарапшыларды аттестаттау</w:t>
+              <w:t xml:space="preserve">сарапшыларды аттестаттау </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 15.09.2025 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 16.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 367</w:t>
+        <w:t>№ 365</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -4457,191 +4581,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Сәулет, қала құрылысы және құрылыс қызметі салаларында сарапшылық жұмыстарды және инжинирингтік көрсетілетін қызметтерді жүзеге асыратын сарапшыларды аттестаттау" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі:</w:t>
-[...139 lines deleted...]
-              <w:t>Жеке тұлғаның тегі, аты, әкесінің аты (бар болса) өзгерген кезде аттестатты қайта ресімдеу.</w:t>
+              <w:t>"Сәулет, қала құрылысы және құрылыс қызметі саласында сараптама жұмыстарын және инжинирингтік қызметтерді жүзеге асыратын сарапшыларды аттестаттау" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4674,87 +4658,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+Мемлекеттік көрсетілетін қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Облыстардың, Астана, Алматы және Шымкент қалаларының жергілікті атқарушы органдары</w:t>
+Сәулет, қала құрылысы және құрылыс қызметі саласында сараптама жұмыстарын және инжинирингтік қызметтерді жүзеге асыратын сарапшыларды аттестаттау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4787,105 +4771,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету тәсілдері</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің атауы (бар болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Электрондық үкіметтің" веб-порталы: www.egov.kz.</w:t>
+Қала құрылысы, жобалау алдындағы және жобалау-сметалық құжаттамаға сараптама жүргізу бойынша сараптама жұмыстарын жүзеге асыратын сарапшыларды аттестаттау;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сәулет, қала құрылысы және құрылыс саласындағы ақпараттандыру нысаны "e-Qurylys.kz" ақпараттық (www.equrylys.kz)</w:t>
+Техникалық қадағалау бойынша инжинирингтік қызметтерді жүзеге асыратын сарапшыларды аттестаттау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Авторлық қадағалау бойынша инжинирингтік қызметтерді жүзеге асыратын сарапшыларды аттестаттау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғимараттар мен құрылыстардың сенімділігі мен орнықтылығын техникалық зерттеп-қарау бойынша сараптама жұмыстарын жүзеге асыратын сарапшыларды аттестаттау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке тұлғаның тегі, аты, әкесінің аты (ол болған жағдайда) өзгерген кезде аттестатты қайта ресімдеу.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4918,105 +4956,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Көресетілген қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) аттестатты беру – 15 жұмыс күні</w:t>
-[...17 lines deleted...]
-2) жеке тұлғаның тегі, аты, әкесінің аты (ол болған кезде) өзгерген кезде – 3 жұмыс күні.</w:t>
+Астананың, облыстардың және республикалық маңызы бар қалалардың жергілікті атқарушы органдары.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5049,87 +5069,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін көрсету тәсілдері (бар болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық түрде (ішінара автоматтандырылған)</w:t>
+"Цифрлық үкімет" веб-порталы: www.egov.kz.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сәулет, қала құрылысы және құрылыс саласындағы цифрлық жүйе.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5162,105 +5200,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін көрсету мерзімі (бар болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сәулет, қала құрылысы және құрылыс қызметі саласында сараптамалық жұмыстар мен инжинирингтік көрсетілетін қызметтерді жүзеге асыратын сарапшыларға аттестат беру немесе қайта рәсімдеу, не мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап беру болып табылады.</w:t>
+ 1)аттестат беру – 15 жұмыс күні;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтің көрсету нәтижесін ұсыну нысаны: электрондық түрде.</w:t>
+ 2) жеке тұлғаның тегі, аты, әкесінің аты (ол болған жағдайда) өзгерген кезде, сондай-ақ қолданылу мерзімі көрсетілмеген қағаз түріндегі аттестатты электрондық аттестатқа ауыстыру кезінде аттестатты қайта ресімдеу – 3 жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5293,87 +5331,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін көрсету нысаны (бар болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызмет тегін негізде көрсетіледі</w:t>
+Электрондық (ішінара цифрландырылған).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5406,125 +5444,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-көрсетілетін қызметті берушінің, ақпарат объектілерінің жұмыс графигі</w:t>
+ Мемлекеттік қызметті және оның кіші түрлерін көрсету нәтижесі (бар болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> (бұдан әрі-Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес дүйсенбіден жұмаға дейін, түскі үзіліспен сағат 13.00-ден 14.30-ға дейін;</w:t>
+              <w:t>
+Сәулет, қала құрылысы және құрылыс қызметі саласында сараптама жұмыстарын және инжинирингтік қызметтерді жүзеге асыратын сарапшының аттестатын беру немесе қайта ресімдеу не мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) порталдың – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері өтініш жасаған кезде, өтініштерді қабылдауды және мемлекеттік көрсетілетін қызметтің нәтижесін беруді келесі жұмыс күнінде жүзеге асырады).</w:t>
+Мемлекеттік қызмет көрсету нәтижесін ұсыну нысаны – электрондық.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5557,305 +5575,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) қызметті алған кезде:</w:t>
-[...217 lines deleted...]
-осы Қағидаларға 5-қосымшаға сәйкес нысан бойынша өтініш берушінің электрондық-цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
+ Тегін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5888,177 +5688,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздер</w:t>
+Көрсетілген қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+1) көрсетілген қызметті беруші – Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден жұмаға дейін түскі үзіліспен белгіленген жұмыс кестесіне сәйкес.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
+Мемлекеттік қызметті көрсету үшін өтініштерді қабылдау және нәтижелерін беру сағат 9.00-ден 17.00-ге дейін жүзеге асырылады;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) уәкілетті мемлекеттік органның мемлекеттік қызмет көрсету үшін қажетті келісімі туралы сұрау салуға берілген теріс жауап, сондай-ақ сараптаманың, зерттеудің теріс қорытындысы;</w:t>
-[...53 lines deleted...]
-6) өтініш беруші тестілеуден өту кезінде шекті деңгейде төмен баға алған жағдайларда.</w:t>
+2) портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген жағдайда, Кодекске сәйкес өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6091,123 +5837,673 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі (бар болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Көрсетілетін қызметті алушының қашықтықтан қол жеткізу режимінде порталдың "жеке кабинеті", сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы мемлекеттік қызметті көрсетудің тәртібі мен мәртебесі туралы ақпаратты алу мүмкіндігі бар.</w:t>
+              <w:t xml:space="preserve">
+1) қызметті алған кезде: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің анықтамалық қызметтерінің байланыс телефондары сәулет, қала құрылысы және құрылыс істері жөніндегі уәкілетті органның және көрсетілетін қызметті берушінің интернет-ресурстарында www.gov.kz орналастырылған.</w:t>
+осы Қағидаларға 2-қосымшаға сәйкес нысан бойынша өтініш берушінің электрондық-цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: (1414).</w:t>
+жеке басын куәландыратын құжат – өтініш берушінің жеке басын сәйкестендіру үшін (тестілеуге жіберу кезінде ұсынылады);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+техникалық және авторлық қадағалау, ғимараттар мен құрылыстардың сенімділігін және орнықтылығын техникалық тексеру сарапшы ретінде аттестаттау үшін, жоғары кәсіптік білімі туралы дипломның электрондық көшірмесі (ғылыми дәрежесі және ғылыми атағы болған жағдайда, растайтын құжаттың электрондық көшірмесі) немесе шетел азаматтары үшін білім туралы құжаттың және оның қосымшасының заңдастырылған немесе апостильденген электрондық көшірмесі және білім туралы құжаттың және оның қосымшасының, мөрдің аудармасын қоса алғанда нотариалды куәландырылған аудармасы (егер құжат толығымен шет тілінде болса);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қала құрылысы, жобалау алдындағы және жобалау-сметалық құжаттамаларға сараптама бойынша сарапшы ретінде аттестаттау үшін, қала құрылысы, жобалау-сметалық құжаттаманың тиісті бөлімдері бойынша жоғары кәсіптік білімі туралы дипломның электрондық көшірмесі (ғылыми дәрежесі және ғылыми атағы болған жағдайда, растайтын құжаттың электрондық көшірмесі) немесе шетел азаматтары үшін білім туралы құжаттың және оның қосымшасының заңдастырылған немесе апостильденген электрондық көшірмесі және білім туралы құжаттың және оның қосымшасының, мөрдің аудармасын қоса алғанда нотариалды куәландырылған аудармасы (егер құжат толығымен шет тілінде болса);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еңбек кітапшасы негізді себептер бойынша болмаған жағдайда, көрсетілетін қызметті алушы еңбек қызметін растайтын келесі құжаттардың бірін ұсынады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жұмыс берушінің оны тоқтату күні мен негіздемесі туралы белгісі бар еңбек шартының электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+еңбек шартын жасау және тоқтату негізінде еңбек қатынастарының туындауын және тоқтатылуын растайтын жұмыс берушінің актісінен үзіндінің электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қызметкердің еңбек қызметі туралы мәліметтері бар мұрағаттық анықтаманың электрондық көшірмесі. Шетел азаматтары үшін еңбек қызметін растайтын құжаттың заңдастырылған немесе апостильденген электрондық көшірмесі және құжаттың, мөрдің аудармасын қоса алғанда нотариалды куәландырылған аудармасы (егер құжат толығымен шет тілінде болса).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) жеке тұлғаның тегі, аты, әкесінің аты (ол болған кезде) өзгеруіне байланысты қайта ресімдеу кезінде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы Қағидаларға 5-қосымшаға сәйкес нысан бойынша өтініш берушінің электрондық-цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) қағаз және электрондық аттестатын қолданылу мерзімі көрсетілмей электрондық аттестатқа қайта ресімдеу кезінде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы Қағидаларға 5-қосымшаға сәйкес нысан бойынша өтініш берушінің электрондық-цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+аттестаттың электрондық көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. ұсынылған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін белгілеу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. көрсетілетін қызметті алушының және (немесе) ұсынылған материалдардың белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. келісуді талап ететін уәкілетті органның теріс жауабы немесе сараптама нәтижесінің теріс қорытындысы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. қызметті жүзеге асыруға тыйым салу туралы заңды күшіне енген сот шешімінің болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. арнайы құқықтан айыру туралы заңды күшіне енген сот шешімінің болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. тестілеу нәтижесі бойынша өтініш беруші шекті деңгейден төмен баға алған жағдайда.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсетудің ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы мемлекеттік қызмет көрсету мәртебесі туралы ақпаратты порталдың "жеке кабинеті", сондай-ақ мемлекеттік қызмет көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы қашықтан қол жеткізу режимінде алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету мәселелері бойынша анықтама қызметтерінің байланыс телефондары сәулет, қала құрылысы және құрылыс істері жөніндегі уәкілетті органның және көрсетілген қызметті берушінің интернет-ресурстарында орналастырылады: www.gov.kz.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету мәселелері жөніндегі бірыңғай байланыс орталығы – 1414.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -8543,55 +8839,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8917,31 +9213,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>