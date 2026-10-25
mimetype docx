--- v0 (2025-11-07)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="dcf1c47" w14:textId="dcf1c47">
+    <w:p w14:paraId="cdca8b7" w14:textId="cdca8b7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -151,140 +151,196 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Газ және газбен жабдықтау туралы" Қазақстан Республикасының 2012 жылғы 9 қаңтардағы Заңы 6-бабының </w:t>
+      "Газ және газбен жабдықтау туралы" Қазақстан Республикасының Заңы 6-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>БҰЙЫРАМЫН:</w:t>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Энергетика министрінің 20.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 310-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Мемлекеттің артықшылықты құқығы шеңберінде ұлттық оператор сатып алатын шикі және тауарлық газдың бағасын айқындау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -303,70 +359,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Энергетика министрлігінің Газ өнеркәсібін дамыту департаменті:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -377,90 +433,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның бұқаралық ақпарат құралдарында және "Әділет" ақпараттық-құқықтық жүйесінде ресми жариялауға жіберілуін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы бұйрықтың Қазақстан Республикасы Энергетика министрлігінің интернет-ресурсында орналастырылуын қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау Қазақстан Республикасы Энергетика министрлігінің жетекшілік ететін вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -545,68 +601,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>В. Школьник</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -698,84 +736,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 121 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттің артықшылықты құқығы шеңберінде ұлттық оператор сатып алатын шикі және тауарлық газдың бағасын айқындау қағидалары</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида жаңа редакцияда – ҚР Энергетика министрінің 12.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -828,505 +850,505 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) "Газ және газбен жабдықтау туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Заң) сәйкес әзірленген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="4"/>
+    <w:bookmarkStart w:name="z22" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы Қағидаларда пайдаланылатын терминдер мен ұғымдар </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z23" w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z23" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Мемлекеттің артықшылықты құқығы шеңберінде ұлттық оператор сатып алатын шикі газдың бағасы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалады және ол:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z24" w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z24" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) халықаралық қаржылық есептілік стандарттарына және Қазақстан Республикасының бухгалтерлік есеп және қаржылық есептілік туралы заңнамасының талаптарына сәйкес есептелетін шикі газ көлемінің бірлігін өндірудің өндірістік өзіндік құны негізінде айқындалатын шикі газды өндіруге жұмсалған шығыстарды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z25" w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z25" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ұлттық операторға шикі газды өткізетін жерге дейін оны тасымалдауға жұмсалатын шығыстарды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) он пайыздан аспайтын мөлшердегі рентабельділік деңгейін қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="8"/>
+    <w:bookmarkStart w:name="z27" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Мемлекеттің артықшылықты құқығы шеңберінде ұлттық оператор сатып алатын тауарлық газдың бағасы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалады және ол:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z28" w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z28" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) халықаралық қаржылық есептілік стандарттарына және Қазақстан Республикасының бухгалтерлік есеп және қаржылық есептілік туралы заңнамасының талаптарына сәйкес есептелетін шикі газ көлемінің бірлігін өндірудің өндірістік өзіндік құны негізінде айқындалатын шикі газды өндіруге жұмсалған шығыстарды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z29" w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z29" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) шикі газдан тауарлық газды өндіруге жұмсалатын шығыстарды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z30" w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z30" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ұлттық операторға тауарлық газды өткізетін жерге дейін оны тасымалдауға жұмсалатын шығыстарды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z31" w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z31" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) он пайыздан аспайтын мөлшердегі рентабельділік деңгейін қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z32" w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z32" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4-1. Заңның 15-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес 2023 жылғы 1 қаңтардан кейін жасалған жер қойнауын пайдалануға арналған келісімшарт бойынша өз қызметін жүзеге асыратын жер қойнауын пайдаланушылар өндіретін тауарлық газдың бағасы көрсетілген күнге дейін жер қойнауын пайдалануға арналған өзге келісімшарттар (лицензиялар) шеңберінде шикі газ өндіру жүзеге асырылмаған жер қойнауы учаскесіне (учаскелеріне) қатысты:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z33" w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z33" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ұлттық операторға тауарлық газды өткізудің болжамды орнынан Қазақстан Республикасының шекарасына дейін тауарлық газды магистральдық газ құбыржолдары жүйесі арқылы тасымалдауға арналған шығыстар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z34" w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z34" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тауарлық газды жер қойнауын пайдаланушыдан ұлттық операторға тауарлық газды өткізудің болжамды орнына дейін тасымалдауға арналған шығыстар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z35" w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z35" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ұлттық оператордың он пайызға дейінгі мөлшердегі рентабельділік нормалары шегеріле отырып, тауарлық газды көтерме саудада өткізудің шекті бағалары мен тауарлық газдың экспорттық бағаларының орташа арифметикалық мәні негізге алынып, көмірсутектер кен орнын әзірлеу мен шикі газды қайта өңдеудің күрделілігі ескеріле отырып осы қағидаларға 3-қосымшаға сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақта көзделген тауарлық газдың бағасын айқындау тәртібі өз қызметін 2023 жылғы 1 қаңтарға дейін жасалған (берілген) жер қойнауын пайдалануға арналған келісімшарт (лицензия) бойынша жүзеге асыратын жер қойнауын пайдаланушылар өндіретін тауарлық газдың осындай жер қойнауын пайдаланушының ұлттық операторға тауарлық газды өткізуінің жылдық көлемінің 2023 жылдың алдындағы қатарынан күнтізбелік бес жылдағы орташа арифметикалық мәнінен асатын көлемдеріне де қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="17"/>
+    <w:bookmarkStart w:name="z36" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Заңның 15-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес шикі және (немесе) тауарлық газды иеліктен шығаруды жүргізуге ниеті бар жер қойнауын пайдаланушылар уәкілетті органға мемлекеттің артықшылықты құқығы шеңберінде ұлттық оператор сатып алатын шикі және (немесе) тауарлық газ бағасының құжатпен расталған есеп-қисаптарын алдағы жылдың 1 қаңтарынан кешіктірілмейтін мерзімде сараптамаға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бұл ретте оның шеңберінде ағымдағы күнтізбелік жылы шикі газды өндіру жоспарланған өткен жылғы 1 шілдеден кейін жасалған жер қойнауын пайдалануға арналған келісімшарттар бойынша осындай өндіру басталғанға дейін 2 айдан кешіктірілмейтін мерзімде мемлекеттің артықшылықты құқығы шеңберінде ұлттық оператор сатып алатын шикі және (немесе) тауарлық газдың бағасын бекіткен күнінен бастап оны күшіне енгізе отырып, жер қойнауын пайдаланушының қолда бар нақты деректері (бар болған жағдайда) мен жер қойнауын пайдаланушы бекіткен және "Жер қойнауы және жер қойнауын пайдалану туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген сараптамалардың оң қорытындысын алған тиісті базалық жобалық құжаттың негізінде есептеулер ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="18"/>
+    <w:bookmarkStart w:name="z37" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1341,51 +1363,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалатын, жоспарланатын кезеңге ұлттық оператор мемлекеттің артықшылықты құқығы шеңберінде сатып алатын шикі және тауарлық газдың бағасы ұлттық оператор өткен күнтізбелік жылы сатып алған шикі және тауарлық газдың бағасынан он пайыздан аспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1419,1038 +1441,987 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мемлекеттің артықшылықты</w:t>
+              <w:t xml:space="preserve">Мемлекеттің артықшылықты </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>құқығы шеңберінде ұлттық</w:t>
+              <w:t> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оператор сатып алатын</w:t>
+              <w:t xml:space="preserve">құқығы шеңберінде ұлттық </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>шикі және тауарлық</w:t>
+              <w:t> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>газдың бағасын айқындау</w:t>
+              <w:t xml:space="preserve">оператор сатып алатын шикі </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
+              <w:t> </w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
-              <w:br/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">және тауарлық газдың шекті </w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бағасын айқындау қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z39" w:id="19"/>
+    <w:bookmarkStart w:name="z39" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Мемлекеттің артықшылықты құқығы шеңберінде ұлттық оператор сатып алатын шикі газдың бағасын айқындау</w:t>
-[...41 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Мемлекеттің артықшылықты құқығы шеңберінде ұлттық оператор сатып алатын шикі газдың шекті бағасын айқындау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – ҚР Энергетика министрінің 20.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 310-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттің артықшылықты құқығы шеңберінде ұлттық операторға шикі газды өткізген жағдайда, оның шекті бағасын жер қойнауын пайдаланушы мынадай формула бойынша есептейді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z48" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Pc = Cp + TC + R мұндағы,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z49" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      РС – мемлекеттің артықшылықты құқығы шеңберінде ұлттық оператор сатып алатын шикі газдың шекті бағасы, бір мың текше метрі үшін теңгемен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z50" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ср – жер қойнауын пайдалануға арналған келісімшарт шеңберінде шикі газ өндірудің өндірістік өзіндік құны, бір мың текше метрі үшін теңгемен, ол алдыңғы күнтізбелік жыл үшін мына формула бойынша есептеледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z51" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="1600200" cy="241300"/>
+            <wp:extent cx="2768600" cy="736600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1600200" cy="241300"/>
+                      <a:ext cx="2768600" cy="736600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мұндағы,</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...113 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      СF – Халықаралық қаржылық есептілік стандарттарына және Қазақстан Республикасының бухгалтерлік есеп пен қаржылық есептілік туралы заңнамасының талаптарына сәйкес аудиторлық есептермен расталған, жер қойнауын пайдаланушының аяқталған қаржы жылындағы жылдық қаржылық есептілігі негізінде айқындалатын, пайдалы қазбаларды жер қойнауынан жер бетіне шығарумен және оларды бастапқы өңдеумен (байытумен) тікелей байланысты алдыңғы күнтізбелік жыл үшін жер қойнауын пайдалануға арналған келісімшарт шеңберінде шикі мұнай мен шикі газ өндірудің өндірістік өзіндік құны, теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z53" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Gp – алдыңғы күнтізбелік жылы жер қойнауын пайдалануға арналған келісімшарт шеңберінде шикі газ өндіру көлемі, бір мың текше метр;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z54" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Op – алдыңғы күнтізбелік жылы жер қойнауын пайдалануға арналған келісімшарт шеңберінде шикі мұнай өндіру көлемі, тонна;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z55" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      0,857 – шикі газдың бір мың текше метрін тоннаға ауыстыру коэффициенті;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z56" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      r – 0-ден 1-ге дейінгі диапазондағы құндық коэффициент, ол мынадай формула бойынша айқындалады :</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z57" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="2844800" cy="800100"/>
+            <wp:extent cx="1320800" cy="546100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2844800" cy="800100"/>
+                      <a:ext cx="1320800" cy="546100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мұндағы,</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...423 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="20"/>
+    <w:bookmarkStart w:name="z58" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Gp – алдыңғы күнтізбелік жылы жер қойнауын пайдалануға арналған келісімшарт шеңберінде шикі газ өндіру көлемі, бір мың текше метр;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z59" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Op – алдыңғы күнтізбелік жылы жер қойнауын пайдалануға арналған келісімшарт шеңберінде шикі мұнай өндіру көлемі, тонна;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z60" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      AEPG – тарифтердің негізінде айқындалатын, тауарлық газды жер қойнауын пайдаланушыдан Қазақстан Республикасының шекарасына дейін тасымалдау бойынша шығыстарды шегере отырып, Қазақстан Республикасы Ұлттық экономика министрлігінің Статистика комитеті жариялайтын кедендік статистика деректері бойынша есептелетін, Қазақстан Республикасының шекарасындағы тауарлық газдың алдыңғы күнтізбелік жылғы орташа өлшенген экспорттық бағасы, бір мың текше метрі үшін теңгемен; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z61" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      AEPо – тарифтердің негізінде айқындалатын, шикі мұнайды жер қойнауын пайдаланушыдан Қазақстан Республикасының шекарасына дейін тасымалдау бойынша шығыстарды шегере отырып, Қазақстан Республикасы Ұлттық экономика министрлігінің Статистика комитеті жариялайтын кедендік статистика деректері бойынша есептелетін, Қазақстан Республикасының шекарасындағы шикі мұнайдың алдыңғы күнтізбелік жылғы орташа өлшенген экспорттық бағасы, тоннасы үшін теңгемен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z62" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *Ескертпе: шикі мұнай өндірілмеген жағдайда, r құндық коэффициенті 1-ге тең;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-[...121 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z63" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      мұндағы, </w:t>
-[...1 lines deleted...]
-    </w:p>
+      ТС – тарифтер негізінде айқындалатын, шикі газды ұлттық операторға өткізудің жоспарланатын орнына дейін тасымалдау шығыстары, бір мың текше метрі үшін теңгемен; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z64" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      R – ұлттық операторға N % мөлшеріндегі шикі газды өткізу кезіндегі жер қойнауын пайдаланушының рентабельділігі, ол мынадай формула бойынша есептеледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z65" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      R = Cp x N мұндағы,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z66" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       N – жер қойнауын пайдаланушы белгілейтін, бірақ 10 пайыздан аспайтын мән.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2484,2334 +2455,1882 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мемлекеттің артықшылықты</w:t>
+              <w:t xml:space="preserve">Мемлекеттің артықшылықты </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>құқығы шеңберінде ұлттық</w:t>
+              <w:t> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оператор сатып алатын шикі</w:t>
+              <w:t xml:space="preserve">құқығы шеңберінде ұлттық </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>және тауарлық газдың</w:t>
+              <w:t> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бағасын айқындау</w:t>
+              <w:t xml:space="preserve">оператор сатып алатын шикі </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
+              <w:t> </w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
-              <w:br/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">және тауарлық газдың шекті </w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бағасын айқындау қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z42" w:id="21"/>
+    <w:bookmarkStart w:name="z42" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Мемлекеттің артықшылықты құқығы шеңберінде ұлттық оператор сатып алатын тауарлық газдың бағасын айқындау</w:t>
-[...41 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Мемлекеттің артықшылықты құқығы шеңберінде ұлттық оператор сатып алатын тауарлық газдың шекті бағасын айқындау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда – ҚР Энергетика министрінің 20.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 310-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттің артықшылықты құқығы шеңберінде ұлттық операторға тауарлық газды өткізген жағдайда, оның шекті бағасын жер қойнауын пайдаланушы мынадай формула бойынша есептейді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z68" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      PC = Cp * r1 + [CRE + TC] x r2 + R мұндағы,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z69" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рс – мемлекеттің артықшылықты құқығы шеңберінде ұлттық оператор сатып алатын тауарлық газдың шекті бағасы, бір мың текше метрі үшін теңгемен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z70" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ср – жер қойнауын пайдалануға арналған келісімшарт шеңберінде шикі газ өндірудің өндірістік өзіндік құны, бір мың текше метрі үшін теңгемен, ол алдыңғы күнтізбелік жыл үшін мынадай формула бойынша есептеледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z71" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="3136900" cy="266700"/>
+            <wp:extent cx="2692400" cy="901700"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2692400" cy="901700"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мұндағы,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      СF – Халықаралық қаржылық есептілік стандарттарына және Қазақстан Республикасының бухгалтерлік есеп пен қаржылық есептілік туралы заңнамасының талаптарына сәйкес аудиторлық есептермен расталған, жер қойнауын пайдаланушының аяқталған қаржы жылы үшін жылдық қаржылық есептілігі негізінде айқындалатын, пайдалы қазбаларды жер қойнауынан жер бетіне шығарумен және оларды бастапқы өңдеумен (байытумен) тікелей байланысты, алдыңғы күнтізбелік жылы жер қойнауын пайдалануға арналған келісімшарт шеңберінде шикі мұнай мен шикі газ өндірудің өндірістік өзіндік құны, теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z73" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Gp – алдыңғы күнтізбелік жылы жер қойнауын пайдалануға арналған келісімшарт шеңберінде шикі газ өндіру көлемі, бір мың текше метр;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z74" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Op – алдыңғы күнтізбелік жылы жер қойнауын пайдалануға арналған келісімшарт шеңберінде шикі мұнай өндіру көлемі, тонна;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z75" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      0,857 – шикі газдың бір мың текше метрін тоннаға ауыстыру коэффициенті;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z76" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      r1 – 0-ден 1-ге дейінгі диапазондағы құндық коэффициент, ол мынадай формула бойынша айқындалатын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z77" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="1358900" cy="546100"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1358900" cy="546100"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мұндағы,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Gp – алдыңғы күнтізбелік жылы жер қойнауын пайдалануға арналған келісімшарт шеңберінде шикі газ өндіру көлемі, бір мың текше метр; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z79" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Op – алдыңғы күнтізбелік жылы жер қойнауын пайдалануға арналған келісімшарт шеңберінде шикі мұнай өндіру көлемі, тонна;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z80" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      AEPG – тарифтердің негізінде айқындалатын, тауарлық газды жер қойнауын пайдаланушыдан Қазақстан Республикасының шекарасына дейін тасымалдау бойынша шығыстарды шегере отырып, Қазақстан Республикасы Ұлттық экономика министрлігінің Статистика комитеті жариялайтын кедендік статистика деректері бойынша есептелетін, Қазақстан Республикасының шекарасындағы тауарлық газдың алдыңғы күнтізбелік жылғы орташа өлшенген экспорттық бағасы, бір мың текше метрі үшін теңгемен; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z81" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      AEPo – тарифтердің негізінде айқындалатын, шикі мұнайды жер қойнауын пайдаланушыдан Қазақстан Республикасының шекарасына дейін тасымалдау бойынша шығыстарды шегере отырып, Қазақстан Республикасы Ұлттық экономика министрлігінің Статистика комитеті жариялайтын кедендік статистика деректері бойынша есептелетін, Қазақстан Республикасының шекарасындағы шикі мұнайдың алдыңғы күнтізбелік жылғы орташа өлшенген экспорттық бағасы, тоннасы үшін теңгемен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z82" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      *Ескертпе: шикі мұнай өндірілмеген жағдайда, r1 құндық коэффициенті 1-ге тең;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z83" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      CRE –алдыңғы күнтізбелік жылы өндірілген шикі газдан тауарлық газ өндірудің өзіндік құны, ол мынадай формула бойынша айқындалады: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z84" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="1689100" cy="520700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3136900" cy="266700"/>
+                      <a:ext cx="1689100" cy="520700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мұндағы,</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1664 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      СFG – Халықаралық қаржылық есептілік стандарттарына және Қазақстан Республикасының бухгалтерлік есеп пен қаржылық есептілік туралы заңнамасының талаптарына сәйкес аудиторлық есептермен расталған, жер қойнауын пайдаланушының аяқталған қаржы жылы үшін жылдық қаржылық есептілігі негізінде айқындалатын, шикі газды өңдеуге тікелей байланысты және мұнай мен шикі газ өндірудің өзіндік құнының құрамына кірмейтін, алдыңғы күнтізбелік жылы шикі газды өңдеудің жалпы өзіндік құны, бір мың текше метрі үшін теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z86" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      QG – тауарлық газ өндіру көлемі, бір мың текше метр;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z87" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      - салқын макроклиматтық аудан үшін 1 қазан - 30 сәуір кезеңіндегі минус 20 нормасынан асқан кезде коэффициент 0,7-ге тең, минус 20 норма шегінде коэффициент 1-ге тең; </w:t>
-[...255 lines deleted...]
-    </w:p>
+      QCG – өңдеуге жіберілген шикі газдың көлемі көлемі, бір мың текше метр; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z88" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ТС – табиғи монополиялар және реттелетін нарықтар салаларында басшылықты жүзеге асыратын уәкілетті орган бекіткен тарифтер негізінде айқындалатын, тауарлық газды ұлттық операторға оны өткізудің жоспарланатын орнына дейін тасымалдау шығыстары, бір мың текше метрі үшін теңгемен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z89" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      r2 – бірнеше көрсеткішті көрсететін коэффициент;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z90" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      газ өндіру көлемі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z91" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тауарлық газ сапасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z92" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      газ өндіру көлеміне қосымша өнім (сұйытылған мұнай газы) өндіру көлемі, ол мынадай формула бойынша есептеледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z93" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      r2 = r2.1*r2.2* r2.3 мұндағы,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z94" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      r2.1 – алдыңғы күнтізбелік жылдағы газ өндіру көлемінің коэффициенті, мынадай диапазондарда есептеледі: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z95" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      газ өндіру көлемі 1000 млн м³ дейін болғанда коэффициент 0,7-ге тең;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z96" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      газ өндіру көлемі 1000 млн м³-тен 2000 млн м³-ке дейін болғанда коэффициент 1-ге тең;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z97" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      газ өндіру көлемі 2000 млн м³-тен 3000 млн м³-ке дейін болғанда коэффициент 2-ге тең;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z98" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      газ өндіру көлемі 3000 млн м³-тен 4000 млн м³-ке дейін болғанда коэффициент 4,5-ке тең;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z99" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      газ өндіру көлемі 4000 млн м³-тен асқанда коэффициент 5,7-ге тең;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z100" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      r2.2 – тауарлық газ сапасының коэффициенті, мынадай формула бойынша есептеледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z101" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      r2.2 = r2.2.1*r2.2.2*r2.2.3* r2.2.4*r2.2.5*r2.2.6*r2.2.7*r2.2.8 мұндағы, </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z102" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Негізгі көрсеткіштер (ҚР СТ 1666 "Магистральдық газ құбырлары арқылы жеткізілетін және тасымалданатын жанғыш табиғи газдар. Техникалық шарттары" бойынша нормаланады):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z103" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      r2.2.1 – күкіртсутек массасының коэффициенті, г/м³, мынадай диапазондарда есептеледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z104" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      0,007 нормадан асып кеткен жағдайда коэффициент 0,7-ге тең, 0,007 норма шегінде болғанда коэффициент 1-ге тең; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z105" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      r2.2.2 – меркаптанды күкірт массасының коэффициенті, г/м³, мынадай диапазондарда есептеледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z106" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      0,016 нормадан асып кеткен жағдайда коэффициент 0,7-ге тең, 0,016 норма шегінде болғанда коэффициент 1-ге тең; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z107" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      r2.2.3 – ылғалдағы шық нүктесінің С коэффициенті, мынадай диапазондарда есептеледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z108" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қоңыржай макроклиматтық аудан үшін 1 мамырдан бастап 30 қыркүйекті қоса алған кезеңде нормадан минус 3 асып кеткен жағдайда коэффициент 0,7-ге тең, норма минус 3 шегінде болғанда коэффициент 1-ге тең;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z109" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қоңыржай макроклиматтық аудан үшін 1 қазаннан бастап 30 сәуірді қоса алған кезеңде нормадан минус 5 асып кеткен жағдайда коэффициент 0,7-ге тең, норма минус 5 шегінде болғанда коэффициент 1-ге тең;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z110" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      суық макроклиматтық аудан үшін 1 мамырдан бастап 30 қыркүйекті қоса алған кезеңде нормадан минус 10 асып кеткен жағдайда коэффициент 0,7-ге тең, норма минус 10 шегінде болғанда коэффициент 1-ге тең; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z111" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      суық макроклиматтық аудан үшін 1 қазаннан 30 сәуірге дейінгі кезеңде нормадан минус 20 асып кеткен жағдайда коэффициент 0,7-ге тең, норма минус 20 шегінде болғанда коэффициент 1-ге тең; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z112" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      r2.2.4 – төменгі жану жылуының коэффициенті, МДж/м³, мынадай диапазондарда есептеледі: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z113" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мәні кемінде 32,5 болған кезде коэффициент 1-ге тең, мәні кемінде 32,5 болған кезде коэффициент 0,7-ге тең; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z114" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қосалқы көрсеткіштер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z115" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      r2.2.5 – метан құрамының коэффициенті, моль %, мынадай диапазондарда есептеледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z116" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      92-ден кем болғанда коэффициент 0,85-ке тең, 92-ден жоғары болғанда коэффициент 1-ге тең; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z117" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      r2.2.6 – этан құрамының коэффициенті, моль %, мынадай диапазондарда есептеледі: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z118" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      нормадан 6 асып кеткен жағдайда коэффициент 0,85-ке тең, норма 6 шегінде болғанда коэффициент 1-ге тең; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z119" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      r2.2.7 – – пропан құрамының коэффициенті, моль %, мынадай диапазондарда есептеледі: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z120" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нормадан 3 асып кеткен жағдайда коэффициент 0,85-ке тең, норма 3 шегінде болғанда коэффициент 1-ге тең;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z121" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      r2.2.8 – азот құрамының коэффициенті, моль %, мынадай диапазондарда есептеледі; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z122" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нормадан 2 асып кеткен жағдайда коэффициент 0,85-ке тең, норма 2 шегінде болғанда коэффициент 1-ге тең;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z123" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      r2.3 – алдыңғы күнтізбелік жылғы қосымша өнім бойынша коэффициент (сұйытылған газды өткізуден түскен кірістің газ өндіру көлеміне қатынасы), бір мың текше метрі үшін теңгемен, мынадай диапазондарда есептеледі: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z124" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мәні 5000-нан көп болғанда коэффициент 0,7-ге тең, мәні 5000-нан аз болғанда коэффициент 1-ге тең; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z125" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R – ұлттық операторға N % мөлшерінде тауарлық газды өткізу кезінде жер қойнауын пайдаланушының рентабельділігі, ол мынадай формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...120 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z126" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      R=(Cp+CRE)хr1хN мұндағы,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z127" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      N – – жер қойнауын пайдаланушы белгілейтін, бірақ 10 пайыздан аспайтын мән.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4845,1056 +4364,811 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мемлекеттің артықшылықты</w:t>
+              <w:t xml:space="preserve">Мемлекеттің артықшылықты </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>құқығы шеңберінде ұлттық</w:t>
+              <w:t> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оператор сатып алатын шикі</w:t>
+              <w:t xml:space="preserve">құқығы шеңберінде ұлттық </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>және тауарлық газдың</w:t>
+              <w:t> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бағасын айқындау</w:t>
+              <w:t xml:space="preserve">оператор сатып алатын шикі </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
+              <w:t> </w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
-              <w:br/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">және тауарлық газдың шекті </w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бағасын айқындау қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z46" w:id="23"/>
+    <w:bookmarkStart w:name="z46" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Көрсетілген күнге дейін жер қойнауын пайдалануға арналған өзге келісімшарттар (лицензиялар) шеңберінде шикі газ өндіру жүзеге асырылмаған жер қойнауы учаскесіне (учаскелеріне) қатысты 2023 жылғы 1 қаңтардан кейін жасалған жер қойнауын пайдалануға арналған келісімшарт бойынша өз қызметін жүзеге асыратын жер қойнауын пайдаланушылар өндіретін тауарлық газдың, сондай-ақ өз қызметін 2023 жылғы 1 қаңтарға дейін жасалған (берілген) жер қойнауын пайдалануға арналған келісімшарт (лицензия) бойынша жүзеге асыратын жер қойнауын пайдаланушылар өндіретін тауарлық газдың осындай жер қойнауын пайдаланушының ұлттық операторға тауарлық газды өткізуінің жылдық көлемінің 2023 жылдың алдындағы қатарынан күнтізбелік бес жылдағы орташа арифметикалық мәнінен асатын көлемдерінің бағасын айқындау</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="23"/>
+        <w:t xml:space="preserve"> Көрсетілген күнге дейін жер қойнауын пайдалануға арналған өзге де келісімшарттар (лицензиялар) шеңберінде шикі газ өндіру жүзеге асырылмаған жер қойнауы учаскесіне (учаскелеріне) қатысты 2023 жылғы 1 қаңтардан кейін жасалған жер қойнауын пайдалануға арналған келісімшарт бойынша өз қызметін жүзеге асыратын жер қойнауын пайдаланушылар өндіретін тауарлық газдың бағасын, сондай-ақ 2023 жылғы 1 қаңтарға дейін жасалған (берілген) жер қойнауын пайдалануға арналған келісімшарт (лицензия) бойынша өз қызметін жүзеге асыратын жер қойнауын пайдаланушылар өндіретін тауарлық газ көлемдерінің, осындай жер қойнауын пайдаланушының ұлттық операторға 2023 жылдың алдындағы қатарынан бес күнтізбелік жылдағы тауарлық газды өткізудің жылдық көлемінің орташа арифметикалық мәнінен асатын көлемдерін айқындау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида 3-қосымшамен толықтырылды – ҚР Энергетика министрінің 12.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 141</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда – ҚР Энергетика министрінің 20.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 310-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z128" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттің артықшылықты құқығы шеңберінде ұлттық операторға тауарлық газды өткізген жағдайда, оның бағасын жер қойнауын пайдаланушы мынадай формула бойынша есептейді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z129" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      PC = [70%] * (Pэкспорт – MHO – Tэкспорт – Tinvest) * Cij + [30%] * Pвнутр .</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z130" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мұндағы,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z131" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      PC – мемлекеттің артықшылықты құқығы шеңберінде ұлттық оператор сатып алатын, көрсетілген күнге дейін жер қойнауын пайдалануға арналған өзге де келісімшарттар (лицензиялар) шеңберінде шикі газ өндіру жүзеге асырылмаған жер қойнауы учаскесіне (учаскелеріне) қатысты 2023 жылғы 1 қаңтардан кейін жасалған жер қойнауын пайдалануға арналған келісімшарт бойынша өз қызметін жүзеге асыратын жер қойнауын пайдаланушылар өндіретін тауарлық газдың, сондай-ақ 2023 жылғы 1 қаңтарға дейін жасалған (берілген) жер қойнауын пайдалануға арналған келісімшарт (лицензия) бойынша өз қызметін жүзеге асыратын жер қойнауын пайдаланушылар өндіретін тауарлық газдың, осындай жер қойнауын пайдаланушының ұлттық операторға 2023 жылдың алдындағы қатарынан бес күнтізбелік жылдағы тауарлық газды өткізудің жылдық көлемінің орташа арифметикалық мәнінен асатын көлемдерінің бағасы, бір мың текше метрі үшін теңгемен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z132" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Pэкспорт – ұлттық оператордан алынатын мәліметтер негізінде айқындалатын Қазақстан Республикасының Қытай Халық Республикасымен шекарасындағы тауарлық газдың ағымдағы экспорттық бағасы, бір мың текше метрі үшін теңгемен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z133" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Pвнутр – ішкі нарықта тауарлық газды көтерме саудада өткізудің ағымдағы күнтізбелік жылға бекітілген шекті бағаларының орташа арифметикалық мәні, бір мың текше метрі үшін теңгемен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z134" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      MHO – жер қойнауын пайдаланушыдан Қытай Халық Республикасы шекарасына дейін магистральдық газ құбырлары жүйесі арқылы тауарлық газды тасымалдау шығыстарын шегере отырып, Қазақстан Республикасының Қытай Халық Республикасымен шекарасындағы тауарлық газдың ағымдағы экспорттық бағасының 10%-ына дейінгі ұлттық оператордың рентабельділігі, мың текше метрі үшін теңгемен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z135" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Tэкспорт – тауарлық газды жер қойнауын пайдаланушыдан Қытай Халық Республикасы шекарасына дейін магистральдық газ құбырлары жүйесі арқылы тасымалдау шығыстары, мың текше метрі үшін теңгемен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z136" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Tinvest – табиғи монополиялар және реттелетін нарықтар салаларында басшылықты жүзеге асыратын уәкілетті орган бекіткен тарифтердің негізінде айқындалатын тауарлық газды ұлттық операторға өткізудің жоспарланатын орнына дейін тасымалдау шығыстары, бір мың текше метрі үшін теңгемен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z137" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Cij – кен орнын игерудің күрделілік коэффициенті:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z138" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Тауарлық газды мемлекеттің артықшылықты құқығы шеңберінде ұлттық операторға өткізген жағдайда, оның оның бағасын жер қойнауын пайдаланушы мынадай формула бойынша есептейді </w:t>
-[...669 lines deleted...]
-    </w:p>
+      егер кен орны "Жер қойнауы және жер қойнауын пайдалану туралы" Қазақстан Республикасының Кодексінің 36-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-2-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) және 2) тармақшаларында көрсетілген параметрлерге сәйкес келмесе, онда кен орнын игерудің күрделілік коэффициенті 0,8-ге тең; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z139" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      егер кен орны "Жер қойнауы және жер қойнауын пайдалану туралы" Қазақстан Республикасы Кодексінің 36-бабы </w:t>
+      егер кен орны "Жер қойнауы және жер қойнауын пайдалану туралы" Қазақстан Республикасының Кодексінің 36-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1) және 2) тармақшаларында көрсетілген параметрлерге сәйкес келмейтін жағдайда, онда кен орнын игерудің күрделілік коэффициенті 0,8-ге тең;</w:t>
-[...89 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> 1) және 2) тармақшаларында көрсетілген параметрлердің біріне сәйкес келсе, онда кен орнын игерудің күрделілік коэффициенті 1-ге тең. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z140" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер 2023 жылғы 1 қаңтарға дейін жасалған жер қойнауын пайдалануға арналған келісімшарт бойынша ұлттық операторға тауарлық газды өткізу қатарынан бес күнтізбелік жылдан аз уақыт жүзеге асырылса, онда осындай өткізу кезеңі үшін ғана жылдық көлемнің орташа арифметикалық мәні қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6216,35 +5490,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="media/document_image_rId20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/><Relationship Target="media/document_image_rId21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21"/><Relationship Target="media/document_image_rId22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId22"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>