--- v0 (2025-10-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6c27a18" w14:textId="6c27a18">
+    <w:p w14:paraId="08f2342" w14:textId="08f2342">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,20637 +93,21751 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жер-кадастрлық құжаттамалардың құрылымын, құрамын және мазмұнын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Ұлттық экономика министрінің 2014 жылғы 5 қарашадағы № 68 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2014 жылы 10 желтоқсанда № 9951 тіркелді</w:t>
-[...18 lines deleted...]
-      Қазақстан Республикасының 2003 жылғы 20 маусымдағы Жер кодексінің 14-бап 1-тармағының </w:t>
+        <w:t>Қазақстан Республикасы Ұлттық экономика министрінің 2014 жылғы 5 қарашадағы № 68 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2014 жылы 10 желтоқсанда № 9951 тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Бұйрықтың тақырыбы жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Ауыл шаруашылығы министрінің м.а. 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының 2003 жылғы 20 маусымдағы Жер кодексінің 14-бап 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      1. Ұсынылып отырған </w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Ауыл шаруашылығы министрінің м.а. 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Ұсынылып отырған </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жер-кадастрлық құжаттамалардың құрылымы, құрамы және мазмұны</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Экономиканың инфрақұрылымын дамыту департаменті (У.Е.Жазылбек):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін және оның ресми жариялануын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2).осы бұйрықтың Қазақстан Республикасы Ұлттық экономика министрлігінің интернет-ресурсында орналастырылуын қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. "Жер-кадастрлық істің құрылымы, құрамы және мазмұны жөніндегі нұсқаулықты бекіту туралы" Қазақстан Республикасы Жер ресурстарын басқару агенттігі төрағасының 2009 жылғы 19 маусымдағы № 103-П </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> күші жойылды деп танылсын (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 46981 тіркелген, 2009 жылғы № 8 Қазақстан Республикасы орталық атқарушы және өзге де орталық мемлекеттік органдарының актілер жинағында жарияланған).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. .Осы бұйрықтың орындалуын бақылау Қазақстан Республикасы Ұлттық экономика министрінің вице-министрі Қ.А. Ускенбаевқа жүктелсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.. Осы бұйрық алғашқы ресми жарияланған күнiнен бастап күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Е. Досаев</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      2. Экономиканың инфрақұрылымын дамыту департаменті (У.Е.Жазылбек):</w:t>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өңірлік даму министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2014 жылғы 5 қарашадағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 68 бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бекітілді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Тақырыбы жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Ауыл шаруашылығы министрінің м.а. 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жер-кадастрлық құжаттаманың құрылымы, құрамы және мазмұны</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...121 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>1. Жер-кадастрлық істің құрылымы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жер-кадастрлық істің келесі құрылымы бар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жер-кадастрлық істің сыртқы беті;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жер-кадастрлық іске енгізілген құжаттардың тізімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. </w:t>
-[...277 lines deleted...]
-        <w:t>осы Жер-кадастрлық құжаттаманың құрылымына, құрамына және мазмұнына </w:t>
+      3).осы Жер-кадастрлық құжаттаманың құрылымына, құрамына және мазмұнына </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жер-кадастрлық іске түсіндірме жазба;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) осы Жер-кадастрлық құжаттаманың құрылымының, құрамының және мазмұнының 2-бөлімінде көрсетілген жер учаскесі туралы жер- кадастрлық іске енгізілетін құжаттар. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z13" w:id="5"/>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z14" w:id="6"/>
+        <w:t xml:space="preserve"> 2. Жер-кадастрлық істің құрамы және мазмұны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мемлекеттік меншіктегі жерлерден жер учаскесін берген кезде жер учаскесінің жер-кадастрлық ісінің құрамына келесі құжаттар кіреді:</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z39" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) осы Жер-кадастрлық құжаттаманың құрылымына, құрамына және мазмұнына </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жер учаскесіне сәйкестендіру құжатын дайындауға және беруге өтініш;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша жер учаскесіне сәйкестендіру құжатын дайындауға және беруге өтініш;</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) тармақша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Ауыл шаруашылығы министрінің м.а. 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жер учаскесінің меншік иесінің немесе жер пайдаланушының жеке басын куәландыратын құжаттың көшірмесі.</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы азаматының жеке куәлігі немесе төлқұжаты туралы мәліметтерді, сондай-ақ заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтамаларды "Азаматтарға арналған үкімет" мемлекеттік корпорациясының (бұдан әрі – Мемлекеттік корпорация) қызметкері өкілетті тұлғаның электрондық цифрлық қолтаңбасымен (ЭЦҚ) расталған (қол қойылған) электрондық құжат нысанында тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z42" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өкіл арқылы өтініш білдірген жағдайда, жер-кадастрлық істің құрамына өкілдің жеке басын куәландыратын құжат, жер учаскесінің меншік иесінің немесе жер пайдаланушының нотариалды расталған сенімхатының көшірмесі, заңды тұлғалар үшін - өкілдің уәкілеттігін куәландыратын құжат енгізіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z43" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жер учаскесіне құқықты белгілейтін құжаттың (мемлекеттік атқарушы органның актісінің) көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z44" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жер учаскесін таңдау актісі және сызбасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z45" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) Қазақстан Республикасы Жер кодексінің 43-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес құрылатын комиссияның қорытындысы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z46" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) берілген жер учаскесінің алаңын, оның шекаралары мен орналасқан жерін, жер учаскелерінің шектес меншік иелері мен жер пайдаланушыларын, сондай-ақ берілетін жер учаскесінің ауыртпалықтары мен сервитуттарын нақтылайтын жер учаскесіне құқық берілгені туралы жерге орналастыру жобасының көшірмесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z47" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрғын үй, саяжай құрылысына және бағбандық үшін бөліп берілетін алаңға жер учаскелерін орналастырудың жерге орналастыру жобасы болған жағдайда, ресімделіп отырған жер учаскесінің жер-кадастрлық ісіне жоғарыда аталған жерге орналастыру жобасының үзінді көшірмесі кіргізіледі. Әрбір жер учаскесі үшін жерге орналастыру жобасын әзірлеу талап етілмейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z48" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жергілікті жерде жер учаскесiнiң шекараларын белгiлеу материалдары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z49" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жер учаскесінің меншік иесінің немесе жер пайдаланушының жұмысты жүргізуге арналған еркін нысанды өтініші;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z50" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жергілікті жерде жер учаскесінің шекараларын белгілеудің (қалпына келтірудің) жұмыс сызбасы және далалық өлшеу журналы немесе өлшеу нүктелерінің орналасу сызбасы (серіктік қабылдағышты қолданған кезде);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z51" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жер учаскесінің ауданын есептеу және координаталар ведомосі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z52" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жергілікті жерде жер учаскесінің шекарасын белгілеудің (қалпына келтірудің) сызбасы және актісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z53" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      межелік белгілерді сақтауға тапсыру актісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z54" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) осы Жер-кадастрлық құжаттаманың құрылымының, құрамының және мазмұнының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша тапсырыс беру бланкісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z55" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) жер учаскесіне сәйкестендіру құжатының көшірмесі; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z56" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) осы Жер-кадастрлық құжаттаманың құрылымының, құрамының және мазмұнының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жер учаскесіне жер-кадастрлық кітабының нөлдік бөлімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z57" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) осы Жер-кадастрлық құжаттаманың құрылымның, құрамының және мазмұнының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша корректорлық парақ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Ұлттық экономика министрінің 22.12.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 782</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.03.2016 бастап қолданысқа енгізіледі) бұйрығымен. </w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      Қазақстан Республикасы азаматының жеке куәлігі немесе төлқұжаты туралы мәліметтерді, сондай-ақ заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтамаларды «Азаматтарға арналған үкімет» мемлекеттік корпорациясының (бұдан әрі – Мемлекеттік корпорация) қызметкері өкілетті тұлғаның электрондық цифрлық қолтаңбасымен (ЭЦҚ) расталған (қол қойылған) электрондық құжат нысанында тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Ауыл және орман шаруашылығын жүргiзуге байланысты емес мақсаттарға пайдалану үшiн ауыл шаруашылығы алқаптарын берген кезде осы Жер-кадастрлық құжаттаманың құрылымының, құрамының және мазмұнының 2-тармағында көрсетілген құжаттардан тұратын жер-кадастрлық ісінің құрамына осы Жер-кадастрлық құжаттаманың құрылымының, құрамының және мазмұнының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша ауыл шаруашылығы өндірісінің шығынын анықтау актісінің көшірмесі де қосылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z16" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Орман шаруашылығын жүргiзуге байланысты емес мақсаттарға пайдалану үшiн орман алқаптарын берген кезде, осы осы Жер-кадастрлық құжаттаманың құрылымының, құрамының және мазмұнының 2-тармағында көрсетілген құжаттардан тұратын жер-кадастрлық ісінің құрамына орман шаруашылығы және (немесе) ауыл шаруашылығы өндірісінің шығынын анықтау актісінің көшірмесі де қосылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z17" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Жер учаскесін жеке меншікке ақылы негізде берген кезде, осы Жер-кадастрлық құжаттаманың құрылымының, құрамының және мазмұнының 2-тармағында көрсетілген құжаттардан тұратын жер-кадастрлық істің құрамына келесі құжаттар қосылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) осы Жер-кадастрлық құжаттаманың құрылымының, құрамының және мазмұнының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жер учаскесінің кадастрлық (бағалау) құнын анықтау актісінің көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) жер учаскесін сатып алу-сату </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шартының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көшірмесі (жер учаскесін сатқан кезде);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жер учаскесiнiң сатып алу бағасын төлеу туралы құжаттың көшірмесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Жер учаскесіне уақытша жер пайдалану (жалдау) құқығын сатқан кезде, осы Жер-кадастрлық құжаттаманың құрылымының, құрамының және мазмұнының 2-тармағында көрсетілген құжаттардан тұратын жер-кадастрлық ісінің құрамына сондай-ақ уақытша өтеулі жер пайдалану (жалдау) құқығын сатып алу шартының көшірмесі қосылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z19" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Шаруашылық серiктестiктердiң жарғылық капиталына жер учаскелерiн, жер үлестерін беру немесе өндiрiстiк кооперативтерге жарна ретiнде беру есебінен қалыптасқан, сондай-ақ ортақ жер пайдаланудағы жер учаскелерін жеке меншікке сатып алған кезде осы Жер-кадастрлық құжаттаманың құрылымының, құрамының және мазмұнының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармақтарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген құжаттардан тұратын жер-кадастрлық іс қатысушылардың жер учаскелерін сатып алу туралы жалпы жиналысының хаттамасының көшірмесімен толықтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z20" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Шаруа немесе фермер қожалығын жүргізу үшін жер учаскесін берген кезде, осы Жер-кадастрлық құжаттаманың құрылымының, құрамының және мазмұнының 2-тармағында көрсетілген құжаттардан тұратын жер-кадастрлық ісінің құрамына келесі құжаттар қосылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жер үлестерінің мөлшері көрсетілген шаруа немесе фермер қожалығы мүшелерінің құрамы туралы анықтама;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ауыл шаруашылығы ұйымының құрамынан шаруа немесе фермер қожалығының жер учаскесін бөлген кезде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бөлінетін жер учаскесінің мөлшері және орналасқан жері туралы ауыл шаруашылық ұйымы мүшелерінің жалпы жиналысы хаттамасының көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бөлінетін жер учаскесінің орналасқан жерінің сызбасы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Мемлекет меншігіндегі жерлерде резервтік аумақтар құру кезінде осы Жер-кадастрлық құжаттаманың құрылымының, құрамының және мазмұнының 2-тармағында көрсетілген құжаттардан тұратын, бұрын қалыптастырылған жер-кадастрлық іске жерді резервтеу туралы жергiлiктi атқарушы органының шешiмiнiң көшірмесі қосылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z22" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Жер учаскесіне құқықтар ауысқан кезде бұрын қалыптасқан жер-кадастрлық іске келесілер де қосылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) жер учаскесіне </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сәйкестендіру құжатын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дайындауға және беруге өтініш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жылжымайтын мүлік құқығын мемлекеттік тіркеуді жүзеге асыратын орган ұсынған материалдар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жер учаскесіне құқықтың ауысу негіздемесі (құжаттың атауы, нөмірі күні);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жаңа құқық иегері туралы мәліметтер (жеке тұлғалар үшін – жеке куәлігінің (төлқұжатының ) деректері, азаматтығы, мекенжайы; заңды тұлғалар үшін – мемлекеттік тіркеу туралы деректері, заңды тұлғаның мекенжайы);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бұрын берілген жер учаскесін бөлумен байланысты жаңа жер учаскелерінің қалыптасқаны туралы жерге орналастыру жобасының көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) құрылған жер учаскесіне сәйкестендіру құжатының көшірмесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Жер учаскесінің нысаналы мақсаты өзгерген жағдайда бұрын қалыптастырылған жер-кадастрлық істің құрамына келесі құжаттар да қосылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жер учаскесіне сәйкестендіру құжатын дайындауға және беруге өтініш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) мемлекеттік атқарушы органның жер учаскесінің нысаналы мақсатын өзгерту туралы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>актісінің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жерге орналастыру жобасының көшірмесі (жер учаскесінің бөлігі немесе үлесінің нысаналы мақсаты өзгерген жағдайда).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Азаматтар мен заңды тұлғалардың меншігіндегі немесе жер пайдалануындағы жерлерден жер учаскесiн мемлекет мұқтажы үшін мәжбүрлеп иеліктен шығарған жағдайда, бұрын қалыптастырылған жер-кадастрлық іске келесілер де қосылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) мемлекет мұқтажы үшін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мәжбүрлеп</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>иеліктен шығарудың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> басталуы туралы Қазақстан Республикасы Үкiметiнiң қаулысының немесе жергiлiктi атқарушы органының шешiмiнiң көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жер учаскесін сатып алу туралы шарттың немесе мемлекет мұқтажы үшін жер учаскесін алып қою туралы сот шешімінің көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3)..мәжбүрлеп иеліктен шығаруға жататын жер учаскесінің жоспары (шекарасының сызбасы);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жер учаскесінің бөлігін мәжбүрлеп алып қойған жағдайда бөлуге байланысты жаңа жер учаскелерінің қалыптасқаны туралы жерге орналастыру жобасының көшірмесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Азаматтар мен заңды тұлғалардың меншігіндегі немесе жер пайдалануындағы жерлерден жер учаскесiн мемлекет мұқтажы үшін мәжбүрлеп алып қою немесе тәркілеген жағдайда бұрын қалыптастырылған жер-кадастрлық іске жер учаскесін алып қою туралы сот шешімінің көшірмесі қосылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      Өкіл арқылы өтініш білдірген жағдайда, жер-кадастрлық істің құрамына өкілдің жеке басын куәландыратын құжат, жер учаскесінің меншік иесінің немесе жер пайдаланушының нотариалды расталған сенімхатының көшірмесі, заңды тұлғалар үшін - өкілдің уәкілеттігін куәландыратын құжат енгізіледі;</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымшаның жоғарғы оң жақ бұрыштағы мәтіні жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Ауыл шаруашылығы министрінің м.а. 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      3) жер учаскесіне құқықты белгілейтін құжаттың (мемлекеттік атқарушы органның актісінің) көшірмесі;</w:t>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жер-кадастрлық істің құрылымына,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құрамына және мазмұнына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                           нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жер-кадастрлық іске түсіндірме жазба</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-      4) жер учаскесін таңдау актісі және сызбасы;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>№ ___________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...1283 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="8"/>
+        <w:t>(жер учаскесінің кадастрлық нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="669"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2723"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="669" w:type="dxa"/>
-[...202 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+№ р/р</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...99 lines deleted...]
-            </w:r>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Жер-кадастрлық істе көрсетілуі тиіс мәліметтердің тізімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...99 lines deleted...]
-            </w:r>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="669" w:type="dxa"/>
-[...92 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...99 lines deleted...]
-            </w:r>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Жер учаскесі туралы мәлімет:</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="669" w:type="dxa"/>
-[...92 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...99 lines deleted...]
-            </w:r>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Жер учаскесінің орналасқан жері</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="669" w:type="dxa"/>
-[...92 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...99 lines deleted...]
-            </w:r>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Жер учаскесінің меншік иесі (жер пайдаланушы);</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="669" w:type="dxa"/>
-[...92 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...6 lines deleted...]
-            <w:tcW w:w="669" w:type="dxa"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4.</w:t>
+              <w:t>
+Жер учаскесінің алаңы (гектар)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10608" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жерге орналастыру жұмысын орындаушы туралы мәліметтер:</w:t>
+              <w:t>
+4)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер учаскесінің нысаналы мақсаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер учаскесін беру негіздемесі (сәйкестендіру құжатының нөмірі және берілген күні)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жер учаскесі шекарасындағы бөгде меншік иелері (жер пайдаланушылар) туралы мәліметтер: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жер учаскесінің кадастрлық нөмірлері немесе ол болмаған жағдайда жеке тұлғаның аты, тегі, әкесінің аты немесес заңды тұлғаның толық атауы; </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер учаскесінің алаңы (гектар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жерге орналастыру құжаттамаларын бекіту туралы мәліметтер (күні және нөмірі) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерге орналастыру жұмысын орындаушы туралы мәліметтер:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(заңды тұлғаның атауы немесе жеке тұлғаның аты-жөні)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________ _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды тұлғаның атауы     (Орындаушының аты-жөні)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жеке тұлғаның аты-жөні)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Қалыптастыру күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Ауыл шаруашылығы министрінің м.а. 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жер-кадастрлық істің құрылымы,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-</w:t>
+              <w:t>құрамы және мазмұнына</w:t>
             </w:r>
-            <w:r>
-[...33 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-</w:t>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_______________________ _________________________</w:t>
+        <w:t>
+      нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ұйымның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басшысы _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                (Т.А.Ә. (ол болған кезде)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кімнен ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (жеке тұлғаның Т.А.Ә. (ол болған кезде) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Немесе заңды тұлғаның толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (ЖСН/БСН, жеке немесе заңды тұлғаның </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басын куәландыратын құжат деректемелері,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      байланыс телефоны, мекен-жайы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жер учаскесіне сәйкестендіру құжатын дайындау және беруге</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-Заңды тұлғаның атауы     (Орындаушының аты-жөні)</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Ұлттық экономика министрінің 22.12.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 782</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.03.2016 бастап қолданысқа енгізіледі) бұйрығымен. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жер учаскесінің нысаналы мақсаты)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      берілген</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жер учаскесінің мекенжайы (орналасқан жері)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+            мекенжайында орналасқан жер учаскесіне жеке меншік, уақытша</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтеулі (ұзақ мерзімді, қысқа мерзімді), өтеусіз, тұрақты жер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пайдалану (қажетінің астын сызу) құқығындағы жер учаскесіне</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәйкестендіру құжатын дайындап беруді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпараттық жүйелерде қамтылатын, заңмен қорғалатын құпияны</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құрайтын мәліметтердің пайдаланылуына келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні _____ Өтініш беруші ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                     (жеке тұлғаның тегі, аты, әкесінің аты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ол болған кезде)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      немесе заңды тұлғаның атауы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                      немесе өкілетті тұлғаның аты-жөні,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-(жеке тұлғаның аты-жөні)</w:t>
-[...16 lines deleted...]
-        <w:t>__________________________</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-қосымшаның жоғарғы оң жақ бұрыштағы мәтіні жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Ауыл шаруашылығы министрінің м.а. 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-(Қалыптастыру күні)</w:t>
-[...18 lines deleted...]
- Жер-кадастрлық істің құрылымы,</w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жер-кадастрлық істің құрылымына,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құрамына және мазмұнына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                           нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Тапсырыс бланкі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жер учаскесінің кадастрлық нөмірі (коды) ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жер пайдаланушы (меншік иесі) _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (азаматтың аты-жөні немесе заңды тұлғаның толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құқық _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жер учаскесінің алаңы ________ га ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жер санаты __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысаналы мақсаты ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пайдаланудағы шектеулер мен ауыртпалықтар ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жер учаскесінің бөлінуі _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (бөлінеді, бөлінбейді)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Акті берудің негіздемесі ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тексерді</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _________________________________________ _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                    (лауазымы, аты-жөні) (қолы )               (күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бланк заказа</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кадастровый номер земельного участка (код) __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Землепользователь (собственник) _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (фамилия, имя, отчество гражданина или полностью наименование</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      юридического лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Право  ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Площадь земельного участка ________ га ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Категория земель ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местоположение ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Целевое назначение __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ограничения в использовании и обременения ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Делимость земельного участка ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (делимый, неделимый)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основание выдачи акта _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Проверил:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ________________________________________ _____________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                       (должность, Ф.И.О.) (подпись)          (дата)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-қосымшаның жоғарғы оң жақ бұрыштағы мәтіні жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Ауыл шаруашылығы министрінің м.а. 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жер-кадастрлық істің құрылымына,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құрамына және мазмұнына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                           нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кадастрлық нөмір</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ҚАЗАҚСТАН РЕСПУБЛИКАСЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-құрамы және мазмұнына    </w:t>
-[...1294 lines deleted...]
-      </w:pPr>
+      </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>кадастрлық нөмір</w:t>
-[...73 lines deleted...]
-        <w:t>1-кесте. Жер учаскесі туралы ақпарат</w:t>
+        <w:t xml:space="preserve">0 - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БӨЛІМ                                  Мемлекеттік жер-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жер учаскелерінің есебі                    кадастры кітабы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-кесте. Жер учаскесі туралы ақпарат</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3266"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2925"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
-      <w:tr>
-[...178 lines deleted...]
-      </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3266" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Жер учаскелерінің кадастрлық нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2753" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Алдыңғы кадастрлық №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Жер-кадастрлық істің №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2539" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Карталардың номенклатурасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2925" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Мәртебесі (қолданыста, жойылған)</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-      </w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-кесте. Жер учаскесінің сәйкестендіру сипаттамалары</w:t>
+        <w:t xml:space="preserve">2-кесте. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жер</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>учаскесінің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сәйкестендіру</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сипаттамалары</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6100"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3307"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="420" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6100" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...5 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Көлемі ш.м</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2817" w:type="dxa"/>
-[...145 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Бөлінуі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1776" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Кондоминиум</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...24 lines deleted...]
-            </w:r>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Мекенжайдың тіркеу коды (МТК)</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="285" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6100" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мекенжайдың тіркеу коды (МТК)</w:t>
+              <w:t xml:space="preserve">
+Мекенжай (облыс, аудан, елді мекен пункті, селолық округ, көше, үйдің, учаскенің №) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...5 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Жер санаты</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="390" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6100" w:type="dxa"/>
-[...58 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Нысаналы мақсаты</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="360" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6100" w:type="dxa"/>
-[...58 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...39 lines deleted...]
-              <w:t>Нысаналы мақсаты</w:t>
+Құқық түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...96 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-      </w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2а-кесте.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Жер учаскесі бөліктерінің сәйкестендіру сипаттамасы</w:t>
+        <w:t>Жер</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>учаскесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бөліктерінің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сәйкестендіру</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сипаттамасы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6100"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3307"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
-      <w:tr>
-[...143 lines deleted...]
-      </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6100" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Бөлік нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2817" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Көлемі ш.м</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1776" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Бөлінуі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3307" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Кондоминиум</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="345" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6100" w:type="dxa"/>
-[...58 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Құқық белгілейтін құжат</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="255" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6100" w:type="dxa"/>
-[...58 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Белгіленген режим</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="285" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6100" w:type="dxa"/>
-[...58 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Нысаналы мақсаты</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="285" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6100" w:type="dxa"/>
-[...58 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Құқық түрі</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-      </w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3-кесте.</w:t>
+        <w:t>3-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">кесте. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жер учаскесі алқабының құрамы (ш.м.)</w:t>
+        <w:t>Жер</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>учаскесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алқабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>құрамы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ш.м</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1324"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1042"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="255" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1324" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Барлығы </w:t>
+              <w:t xml:space="preserve">
+Барлығы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...367 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+оның ішінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1133" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Басқа алқаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1967" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+жылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...24 lines deleted...]
-            </w:r>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+егістіктер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1747" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Көп жылдық екпелер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1945" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Тыңайған жер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1968" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+шабындықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1543" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+жайылымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1042" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Барлық ауыл шаруашылық алқаптары</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-      </w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4-кесте. Меншік иелері (жер пайдаланушылар)</w:t>
+        <w:t>4-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кесте. Меншік иелері (жер пайдаланушылар)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1393"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="2313"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...37 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Құқық түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2913" w:type="dxa"/>
-[...108 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Азаматтығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...58 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Учаске/бөлік</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...24 lines deleted...]
-            </w:r>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2313" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Аяқталу күні</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...37 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Субъект (Аты-жөні/атауы)</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...37 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Туған жылы, айы, күні/тіркелуі</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...37 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+ЖСН/БСН</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...37 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Құқық белгілейтін құжат</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...37 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Сәйкестендіру құжаты</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-      </w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4а-кесте.</w:t>
-[...9 lines deleted...]
-        <w:t> </w:t>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а-кесте. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Тоқтатылған құқықтар туралы ақпарат</w:t>
+        <w:t>Тоқтатылған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>құқықтар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ақпарат</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1313"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="2313"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...37 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Құқық түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2913" w:type="dxa"/>
-[...108 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Азаматтығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...58 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Учаске/бөлік</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...24 lines deleted...]
-            </w:r>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2313" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Аяқталу күні</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...37 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Субъект (аты-жөні/атауы)</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...37 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Туған жылы, айы, күні/тіркелуі</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...37 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+ЖСН/БСН</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...37 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Құқық белгілейтін құжат</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...37 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Сәйкестендіру құжаты</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...37 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Жою құжаты</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-      </w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5-кесте. Ауыртпалық (шектеу)</w:t>
+        <w:t>5-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кесте. Ауыртпалық (шектеу)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4125"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2331"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4125" w:type="dxa"/>
-[...237 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Ауыртпалықтың (шектеудің) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2568" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Ауыртпалықтың (шектеудің) негізі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1529" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Учаске/бөлік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1723" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Жазбаны енгізу күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1724" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Қолдану мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2331" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Тоқтату күні</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-      </w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6-кесте.</w:t>
-[...9 lines deleted...]
-        <w:t> </w:t>
+        <w:t>6-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">кесте. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Экономикалық сипаттамалар</w:t>
+        <w:t>Экономикалық</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сипаттамалар</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6608"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2321"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6608" w:type="dxa"/>
-[...167 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Сипаттамалар түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Мәні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2945" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Учаске/бөлік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2321" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Есептесу күні</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Бетті жалғастыру (жабу) туралы жазба</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бетті жалғастыру (жабу) туралы жазба</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10444"/>
-        <w:gridCol w:w="2956"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="240" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10444" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жалғастырудың (жабудың) негізі</w:t>
+              <w:t>
+Жалғастырудың (жабудың) негізі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2956" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жазбаны енгізу күні</w:t>
+              <w:t>
+Жазбаны енгізу күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="270" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10444" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бөлімді толтыратын тұлға</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________    ________________ ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лауазымы,        аты-жөні қолы      күні</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ағымдағы өзгерісті енгізген тұлға</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________    ________________ ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лауазымы,        аты-жөні қолы      күні</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-қосымшаның жоғарғы оң жақ бұрыштағы мәтіні жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Ауыл шаруашылығы министрінің м.а. 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
-            </w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жер-кадастрлық істің құрылымына,</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-</w:t>
+              <w:t>құрамына және мазмұнына</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-</w:t>
+              <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Бөлімді толтыратын тұлға</w:t>
-[...140 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="15"/>
+        <w:t>
+                                           нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 
-[...60 lines deleted...]
-                               (аты-жөні)</w:t>
+        <w:t xml:space="preserve"> КОРРЕКТОРЛЫҚ ПАРАҚ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыс түрі __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кадастрлық нөмірі ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (аты-жөні)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1016"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1062"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1016" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№№</w:t>
+              <w:t>
+№№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6317" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ескертулер, тексеруші тұлғаның аты-жөні, лауазымы</w:t>
+              <w:t>
+Ескертулер, тексеруші тұлғаның аты-жөні, лауазымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1061" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Күні</w:t>
+              <w:t>
+Күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4544" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ескертудің түзетілгені туралы белгі</w:t>
+              <w:t>
+Ескертудің түзетілгені туралы белгі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1062" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Күні</w:t>
+              <w:t>
+Күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1016" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-қосымшаның жоғарғы оң жақ бұрыштағы мәтіні жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Ауыл шаруашылығы министрінің м.а. 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
-            </w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жер-кадастрлық істің құрылымына,</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-</w:t>
+              <w:t>құрамына және мазмұнына</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...6517 lines deleted...]
-</w:t>
+              <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="16"/>
-[...15 lines deleted...]
-Жер-кадастрлық істің құрылымына,</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                           нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ауыл шаруашылығы (орман шаруашылығы)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-құрамына және мазмұнына    </w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>өндірісінің шығындарын анықтау</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...35 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 
-[...114 lines deleted...]
-                        (орналасқан жері)</w:t>
+        <w:t>АКТІСІ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жер пайдаланушы (меншік иесі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (нысаналы мақсаты)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (орналасқан жері)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="814"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1532"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="814" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№№</w:t>
+              <w:t>
+№№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3154" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Алқаптардың атауы</w:t>
+              <w:t>
+Алқаптардың атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3154" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Топырақтардың атауы</w:t>
+              <w:t>
+Топырақтардың атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2395" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Базалық норматив (теңге)</w:t>
+              <w:t>
+Базалық норматив (теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1470" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Көлемі (га)</w:t>
+              <w:t>
+Көлемі (га)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1532" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Шығындардың барлығы (теңге)</w:t>
+              <w:t>
+Шығындардың барлығы (теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="814" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлығы:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жер қатынастары жөніндегі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уәкілетті органның</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бастығы ____________________ _______    _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                  (аты-жөні)       (қолы)          (күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды тұлғаның</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      атауы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жеке тұлғаның аты-жөні) ________________ _______    _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                 (аты-жөні)      (қолы)        (күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жер пайдаланушы (меншік иесі) ________ _________________   __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (аты-жөні - жеке тұлға үшін,   (қолы)     (аты-жөні)        (күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      атауы – заңды тұлға үшін)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушының аты-жөні ____________________ _______    _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                (аты-жөні)       (қолы)          (күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-қосымшаның жоғарғы оң жақ бұрыштағы мәтіні жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Ауыл шаруашылығы министрінің м.а. 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
-            </w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жер-кадастрлық істің құрылымы, </w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-</w:t>
+              <w:t>құрамы және мазмұнына</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...992 lines deleted...]
-</w:t>
+              <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Жер қатынастары жөніндегі</w:t>
+        <w:t xml:space="preserve">
+      нысан </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жер учаскесінің кадастрлық (бағалау) құнын анықтау</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...183 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>актісі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
- Жер-кадастрлық істің құрылымы, </w:t>
-[...82 lines deleted...]
-      </w:pPr>
+      Ескерту. 7-қосымша жаңа редакцияда - ҚР Ұлттық экономика министрінің 22.12.2015 </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-қосымша жаңа редакцияда - ҚР Ұлттық экономика министрінің 22.12.2015 </w:t>
+        <w:t>№ 782</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 782</w:t>
-[...250 lines deleted...]
-_____________________________________________________________________</w:t>
+        <w:t xml:space="preserve"> (01.03.2016 бастап қолданысқа енгізіледі) бұйрығымен. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Акті азамат(ша) __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жеке тұлғаның тегі, аты, әкесінің аты (ол болған кезде) немесе заңды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұлғаның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтінішіне сәйкес ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (мақсатын көрсету)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________ жер учаскесін бағалауға байланысты жасалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Жер учаскесінің кадастрлық нөмірі: _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Жер учаскесінің нысаналы мақсаты: ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Жер учаскесінің орналасқан жері: _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Жер учаскесінің кадастрлық (бағалау) құнының есебі (жер пайдалану құқығы) _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4166"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2587"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4166" w:type="dxa"/>
-[...202 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Аймақ нөмірі (елді мекен жерлеріне), алқап түрлері, топырақ түрлері (ауыл шаруашылығында пайдаланылатын жерлер үшін)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1723" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Алаңы гектар, шаршы метр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2874" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Жерге төлемнің базалық мөлшерлемесі, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2730" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Түзету коэффициенті</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2587" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Кадастрлық (бағалау) құны, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4166" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Жиыны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1723" w:type="dxa"/>
-[...346 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      </w:r>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-_____________________________________________________________________</w:t>
-[...87 lines deleted...]
-      </w:r>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Жер учаскесінің (жерді пайдалану құқығының) кадастрлық (бағалау) құны ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________ құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жазбаша сомасы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Жер учаскесінің кадастрлық (бағалау) құны ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-                (жер кадастрын жүргізетін ұйымның атауы) </w:t>
-[...87 lines deleted...]
-      </w:r>
+      (жер кадастрын жүргізетін ұйымның атауы) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________ анықталды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М.О. ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы) (басшының тегі, аты, әкесінің аты (ол болған кезде)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жер қатынастары жөніндегі уәкілетті органның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М.О. ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қолы ) (басшының тегі, аты, әкесінің аты (ол болған кезде)</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-Күні «____» ______________ 20____ жыл.</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні "____" ______________ 20____ жыл.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -20731,55 +21845,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -21105,31 +22219,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>