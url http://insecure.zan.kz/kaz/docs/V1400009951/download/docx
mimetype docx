--- v1 (2026-06-10)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="08f2342" w14:textId="08f2342">
+    <w:p w14:paraId="7867e4e" w14:textId="7867e4e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,540 +76,390 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Жер-кадастрлық құжаттамалардың құрылымын, құрамын және мазмұнын бекіту туралы</w:t>
+        <w:t>Жер-кадастрлық құжаттамалардың құрылымын, құрамын, мазмұнын және нысандарын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ұлттық экономика министрінің 2014 жылғы 5 қарашадағы № 68 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2014 жылы 10 желтоқсанда № 9951 тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының 2003 жылғы 20 маусымдағы Жер кодексінің 14-бап 1-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қоса беріліп отырған Жер-кадастрлық құжаттамалардың құрылымы, құрамы, мазмұны және нысандары бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...284 lines deleted...]
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Экономиканың инфрақұрылымын дамыту департаменті (У.Е.Жазылбек):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін және оның ресми жариялануын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2).осы бұйрықтың Қазақстан Республикасы Ұлттық экономика министрлігінің интернет-ресурсында орналастырылуын қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Жер-кадастрлық істің құрылымы, құрамы және мазмұны жөніндегі нұсқаулықты бекіту туралы" Қазақстан Республикасы Жер ресурстарын басқару агенттігі төрағасының 2009 жылғы 19 маусымдағы № 103-П </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> күші жойылды деп танылсын (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 46981 тіркелген, 2009 жылғы № 8 Қазақстан Республикасы орталық атқарушы және өзге де орталық мемлекеттік органдарының актілер жинағында жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. .Осы бұйрықтың орындалуын бақылау Қазақстан Республикасы Ұлттық экономика министрінің вице-министрі Қ.А. Ускенбаевқа жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.. Осы бұйрық алғашқы ресми жарияланған күнiнен бастап күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -808,1092 +658,912 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 68 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жер-кадастрлық құжаттамалардың құрылымы, құрамы, мазмұны және нысандары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырыбы жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Жер-кадастрлық істің құрылымы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жер-кадастрлық істің келесі құрылымы бар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жер-кадастрлық істің сыртқы беті;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жер-кадастрлық іске енгізілген құжаттардың тізімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3).осы Жер-кадастрлық құжаттаманың құрылымына, құрамына және мазмұнына </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жер-кадастрлық іске түсіндірме жазба;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) осы Жер-кадастрлық құжаттаманың құрылымының, құрамының және мазмұнының 2-бөлімінде көрсетілген жер учаскесі туралы жер- кадастрлық іске енгізілетін құжаттар. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Жер-кадастрлық істің құрамы және мазмұны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мемлекеттік меншіктегі жерлерден жер учаскесін берген кезде жер учаскесінің жер-кадастрлық ісінің құрамына келесі құжаттар кіреді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z39" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) осы Жер-кадастрлық құжаттаманың құрылымына, құрамына және мазмұнына </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жер учаскесіне сәйкестендіру құжатын дайындауға және беруге өтініш;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z40" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жер учаскесінің меншік иесінің немесе жер пайдаланушының жеке басын куәландыратын құжаттың көшірмесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы азаматының жеке куәлігі немесе төлқұжаты туралы мәліметтерді, сондай-ақ заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтамаларды "Азаматтарға арналған үкімет" мемлекеттік корпорациясының (бұдан әрі – Мемлекеттік корпорация) жұмыскері уәкілетті тұлғаның электрондық цифрлық қолтаңбасымен (ЭЦҚ) куәландырылған (қол қойылған) электрондық құжат нысанында тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өкіл арқылы өтініш білдірген жағдайда, жер-кадастрлық істің құрамына өкілдің жеке басын куәландыратын құжат, жер учаскесінің меншік иесінің немесе жер пайдаланушының нотариалды куәландырылған сенімхатының көшірмесі, заңды тұлғалар үшін – өкілдің уәкілеттігін куәландыратын құжат енгізіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жер учаскесіне құқықты белгілейтін құжаттың (мемлекеттік атқарушы органның актісінің) көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z44" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жер учаскесін таңдау актісі және сызбасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z45" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) Қазақстан Республикасы Жер кодексінің 43-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес құрылатын комиссияның қорытындысы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z46" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) берілген жер учаскесінің алаңын, оның шекаралары мен орналасқан жерін, жер учаскелерінің шектес меншік иелері мен жер пайдаланушыларын, сондай-ақ берілетін жер учаскесінің ауыртпалықтары мен сервитуттарын нақтылайтын жер учаскесіне құқық берілгені туралы жерге орналастыру жобасының көшірмесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z47" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрғын үй, саяжай құрылысына және бағбандық үшін бөліп берілетін алаңға жер учаскелерін орналастырудың жерге орналастыру жобасы болған жағдайда, ресімделіп отырған жер учаскесінің жер-кадастрлық ісіне жоғарыда аталған жерге орналастыру жобасының үзінді көшірмесі кіргізіледі. Әрбір жер учаскесі үшін жерге орналастыру жобасын әзірлеу талап етілмейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z48" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жергілікті жерде жер учаскесiнiң шекараларын белгiлеу материалдары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z49" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жер учаскесінің меншік иесінің немесе жер пайдаланушының жұмысты жүргізуге арналған еркін нысанды өтініші;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z50" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жергілікті жерде жер учаскесінің шекараларын белгілеудің (қалпына келтірудің) жұмыс сызбасы және далалық өлшеу журналы немесе өлшеу нүктелерінің орналасу сызбасы (серіктік қабылдағышты қолданған кезде);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z51" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жер учаскесінің ауданын есептеу және координаталар ведомосі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z52" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жергілікті жерде жер учаскесінің шекарасын белгілеудің (қалпына келтірудің) сызбасы және актісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z53" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      межелік белгілерді сақтауға тапсыру актісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z54" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) осы Жер-кадастрлық құжаттаманың құрылымының, құрамының және мазмұнының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша тапсырыс беру бланкісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z55" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) жер учаскесіне сәйкестендіру құжатының көшірмесі; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z56" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) осы Жер-кадастрлық құжаттаманың құрылымының, құрамының және мазмұнының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жер учаскесіне жер-кадастрлық кітабының нөлдік бөлімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z57" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) осы Жер-кадастрлық құжаттаманың құрылымның, құрамының және мазмұнының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша корректорлық парақ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Ұлттық экономика министрінің 22.12.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 782</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (01.03.2016 бастап қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің м.а. 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...906 lines deleted...]
-    <w:bookmarkStart w:name="z15" w:id="29"/>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Ауыл және орман шаруашылығын жүргiзуге байланысты емес мақсаттарға пайдалану үшiн ауыл шаруашылығы алқаптарын берген кезде осы Жер-кадастрлық құжаттаманың құрылымының, құрамының және мазмұнының 2-тармағында көрсетілген құжаттардан тұратын жер-кадастрлық ісінің құрамына осы Жер-кадастрлық құжаттаманың құрылымының, құрамының және мазмұнының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша ауыл шаруашылығы өндірісінің шығынын анықтау актісінің көшірмесі де қосылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z16" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z16" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Орман шаруашылығын жүргiзуге байланысты емес мақсаттарға пайдалану үшiн орман алқаптарын берген кезде, осы осы Жер-кадастрлық құжаттаманың құрылымының, құрамының және мазмұнының 2-тармағында көрсетілген құжаттардан тұратын жер-кадастрлық ісінің құрамына орман шаруашылығы және (немесе) ауыл шаруашылығы өндірісінің шығынын анықтау актісінің көшірмесі де қосылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z17" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z17" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Жер учаскесін жеке меншікке ақылы негізде берген кезде, осы Жер-кадастрлық құжаттаманың құрылымының, құрамының және мазмұнының 2-тармағында көрсетілген құжаттардан тұратын жер-кадастрлық істің құрамына келесі құжаттар қосылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Жер-кадастрлық құжаттаманың құрылымының, құрамының және мазмұнының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1944,71 +1614,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көшірмесі (жер учаскесін сатқан кезде);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жер учаскесiнiң сатып алу бағасын төлеу туралы құжаттың көшірмесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="32"/>
+    <w:bookmarkStart w:name="z18" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Жер учаскесіне уақытша жер пайдалану (жалдау) құқығын сатқан кезде, осы Жер-кадастрлық құжаттаманың құрылымының, құрамының және мазмұнының 2-тармағында көрсетілген құжаттардан тұратын жер-кадастрлық ісінің құрамына сондай-ақ уақытша өтеулі жер пайдалану (жалдау) құқығын сатып алу шартының көшірмесі қосылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z19" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z19" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Шаруашылық серiктестiктердiң жарғылық капиталына жер учаскелерiн, жер үлестерін беру немесе өндiрiстiк кооперативтерге жарна ретiнде беру есебінен қалыптасқан, сондай-ақ ортақ жер пайдаланудағы жер учаскелерін жеке меншікке сатып алған кезде осы Жер-кадастрлық құжаттаманың құрылымының, құрамының және мазмұнының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2023,71 +1693,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген құжаттардан тұратын жер-кадастрлық іс қатысушылардың жер учаскелерін сатып алу туралы жалпы жиналысының хаттамасының көшірмесімен толықтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z20" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z20" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Шаруа немесе фермер қожалығын жүргізу үшін жер учаскесін берген кезде, осы Жер-кадастрлық құжаттаманың құрылымының, құрамының және мазмұнының 2-тармағында көрсетілген құжаттардан тұратын жер-кадастрлық ісінің құрамына келесі құжаттар қосылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жер үлестерінің мөлшері көрсетілген шаруа немесе фермер қожалығы мүшелерінің құрамы туралы анықтама;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2116,90 +1786,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бөлінетін жер учаскесінің мөлшері және орналасқан жері туралы ауыл шаруашылық ұйымы мүшелерінің жалпы жиналысы хаттамасының көшірмесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) бөлінетін жер учаскесінің орналасқан жерінің сызбасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="35"/>
+    <w:bookmarkStart w:name="z21" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Мемлекет меншігіндегі жерлерде резервтік аумақтар құру кезінде осы Жер-кадастрлық құжаттаманың құрылымының, құрамының және мазмұнының 2-тармағында көрсетілген құжаттардан тұратын, бұрын қалыптастырылған жер-кадастрлық іске жерді резервтеу туралы жергiлiктi атқарушы органының шешiмiнiң көшірмесі қосылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z22" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z22" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Жер учаскесіне құқықтар ауысқан кезде бұрын қалыптасқан жер-кадастрлық іске келесілер де қосылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) жер учаскесіне </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2284,70 +1954,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бұрын берілген жер учаскесін бөлумен байланысты жаңа жер учаскелерінің қалыптасқаны туралы жерге орналастыру жобасының көшірмесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) құрылған жер учаскесіне сәйкестендіру құжатының көшірмесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="37"/>
+    <w:bookmarkStart w:name="z23" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Жер учаскесінің нысаналы мақсаты өзгерген жағдайда бұрын қалыптастырылған жер-кадастрлық істің құрамына келесі құжаттар да қосылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жер учаскесіне сәйкестендіру құжатын дайындауға және беруге өтініш;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2378,70 +2048,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көшірмесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жерге орналастыру жобасының көшірмесі (жер учаскесінің бөлігі немесе үлесінің нысаналы мақсаты өзгерген жағдайда).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="38"/>
+    <w:bookmarkStart w:name="z24" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Азаматтар мен заңды тұлғалардың меншігіндегі немесе жер пайдалануындағы жерлерден жер учаскесiн мемлекет мұқтажы үшін мәжбүрлеп иеліктен шығарған жағдайда, бұрын қалыптастырылған жер-кадастрлық іске келесілер де қосылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) мемлекет мұқтажы үшін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2510,196 +2180,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3)..мәжбүрлеп иеліктен шығаруға жататын жер учаскесінің жоспары (шекарасының сызбасы);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жер учаскесінің бөлігін мәжбүрлеп алып қойған жағдайда бөлуге байланысты жаңа жер учаскелерінің қалыптасқаны туралы жерге орналастыру жобасының көшірмесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="39"/>
+    <w:bookmarkStart w:name="z38" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Азаматтар мен заңды тұлғалардың меншігіндегі немесе жер пайдалануындағы жерлерден жер учаскесiн мемлекет мұқтажы үшін мәжбүрлеп алып қою немесе тәркілеген жағдайда бұрын қалыптастырылған жер-кадастрлық іске жер учаскесін алып қою туралы сот шешімінің көшірмесі қосылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-[...125 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="40"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2733,142 +2277,193 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жер-кадастрлық істің құрылымына,</w:t>
+              <w:t>Жер-кадастрлық құжаттаманың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>құрамына және мазмұнына</w:t>
+              <w:t>құрылымына, құрамына,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мазмұнына және нысандарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымшаның жоғарғы оң жақ бұрыштағы мәтіні жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                            нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="40"/>
+    <w:bookmarkStart w:name="z27" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жер-кадастрлық іске түсіндірме жазба</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>№ ___________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(жер учаскесінің кадастрлық нөмірі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4287,176 +3882,50 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Қалыптастыру күні)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...124 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4490,64 +3959,77 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жер-кадастрлық істің құрылымы,</w:t>
+              <w:t>Жер-кадастрлық құжаттаманың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>құрамы және мазмұнына</w:t>
+              <w:t>құрылымына, құрамына,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мазмұнына және нысандарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4555,857 +4037,525 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нысан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _______________________________________</w:t>
+      __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ұйымның атауы) басшысы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Т.А.Ә. (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кімнен ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(жеке тұлғаның Т.А.Ә. (ол</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>болған жағдайда) немесе заңды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тұлғаның толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(ЖСН/БСН, жеке немесе заңды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тұлғаның жеке басын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>куәландыратын құжаттың</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>деректемелері,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>байланыс телефоны, мекенжайы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жер учаскесіне сәйкестендіру құжатын дайындау және беруге арналған өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (ұйымның атауы)</w:t>
+      __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      басшысы _______________________________</w:t>
-[...301 lines deleted...]
-      _____________________________________________________________________</w:t>
+      ____________________________________________________________ берілген</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (жер учаскесінің нысаналы мақсаты)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      берілген</w:t>
-[...35 lines deleted...]
-      _____________________________________________________________________</w:t>
+      ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (жер учаскесінің мекенжайы (орналасқан жері)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-            мекенжайында орналасқан жер учаскесіне жеке меншік, уақытша</w:t>
+      мекенжайында орналасқан жер учаскесіне жеке меншік, уақытша өтеулі (ұзақ мерзімді, қысқа мерзімді), өтеусіз, тұрақты жер пайдалану (қажеттінің астын сызу) құқығындағы жер учаскесіне сәйкестендіру құжатын дайындап беруді сұраймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      өтеулі (ұзақ мерзімді, қысқа мерзімді), өтеусіз, тұрақты жер</w:t>
+      Цифрлық жүйелерде қамтылатын, заңмен қорғалатын құпияны құрайтын  мәліметтердің пайдаланылуына келісемін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      пайдалану (қажетінің астын сызу) құқығындағы жер учаскесіне</w:t>
+      Күні _____ Өтініш беруші ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (жеке тұлғаның аты, әкесінің аты (ол болған жағдайда), тегі немесе  заңды тұлғаның </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      сәйкестендіру құжатын дайындап беруді сұраймын.</w:t>
-[...305 lines deleted...]
-</w:t>
+      атауы немесе өкілетті тұлғаның аты-жөні, қолы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5441,118 +4591,169 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жер-кадастрлық істің құрылымына,</w:t>
+              <w:t>Жер-кадастрлық құжаттаманың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>құрамына және мазмұнына</w:t>
+              <w:t>құрылымына, құрамына,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мазмұнына және нысандарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымшаның жоғарғы оң жақ бұрыштағы мәтіні жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                            нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="42"/>
+    <w:bookmarkStart w:name="z32" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тапсырыс бланкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жер учаскесінің кадастрлық нөмірі (коды) ____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6203,176 +5404,50 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ________________________________________ _____________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                        (должность, Ф.И.О.) (подпись)          (дата)</w:t>
-      </w:r>
-[...124 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6408,82 +5483,133 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жер-кадастрлық істің құрылымына,</w:t>
+              <w:t>Жер-кадастрлық құжаттаманың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>құрамына және мазмұнына</w:t>
+              <w:t>құрылымына, құрамына,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мазмұнына және нысандарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымшаның жоғарғы оң жақ бұрыштағы мәтіні жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                            нысан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12355,176 +11481,50 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________    ________________ ____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лауазымы,        аты-жөні қолы      күні</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...124 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12558,118 +11558,169 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жер-кадастрлық істің құрылымына,</w:t>
+              <w:t>Жер-кадастрлық құжаттаманың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>құрамына және мазмұнына</w:t>
+              <w:t>құрылымына, құрамына,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мазмұнына және нысандарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 5-қосымшаның жоғарғы оң жақ бұрыштағы мәтіні жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                            нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="43"/>
+    <w:bookmarkStart w:name="z33" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> КОРРЕКТОРЛЫҚ ПАРАҚ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмыс түрі __________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18351,165 +17402,50 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...113 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18543,142 +17479,193 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жер-кадастрлық істің құрылымына,</w:t>
+              <w:t>Жер-кадастрлық құжаттаманың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>құрамына және мазмұнына</w:t>
+              <w:t>құрылымына, құрамына,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мазмұнына және нысандарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 6-қосымшаның жоғарғы оң жақ бұрыштағы мәтіні жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                            нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="44"/>
+    <w:bookmarkStart w:name="z35" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ауыл шаруашылығы (орман шаруашылығы)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>өндірісінің шығындарын анықтау</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>АКТІСІ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20137,176 +19124,50 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орындаушының аты-жөні ____________________ _______    _______________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                 (аты-жөні)       (қолы)          (күні)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...124 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -20340,82 +19201,133 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Жер-кадастрлық істің құрылымы, </w:t>
+              <w:t>Жер-кадастрлық құжаттаманың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>құрамы және мазмұнына</w:t>
+              <w:t>құрылымына, құрамына,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мазмұнына және нысандарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 7-қосымшаның жоғарғы оң жақ бұрыштағы мәтіні жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       нысан </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -21845,55 +20757,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -22219,31 +21131,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>