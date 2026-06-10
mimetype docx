--- v0 (2025-10-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a01701e" w14:textId="a01701e">
+    <w:p w14:paraId="76b3089" w14:textId="76b3089">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1179,845 +1179,1611 @@
         <w:t>
       1. Осы Олимпиадалық резервтің республикалық, облыстық, республикалық маңызы бар қалалардың, астананың мамандандырылған мектеп-интернат-колледждері және спорттағы дарынды балаларға арналған облыстық, республикалық маңызы бар қалалардың, астананың мектеп-интернаттары қызметінің қағидалары (бұдан әрі – Қағида) олимпиадалық резервтің республикалық, облыстық, республикалық маңызы бар қалалардың, астананың мамандандырылған мектеп-интернат-колледждері (бұдан әрі - ОРММИК) және спорттағы дарынды балаларға арналған облыстық, республикалық маңызы бар қалалардың, астананың мектеп-интернаттары (бұдан әрі – СДБМИ) қызметінің тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z23" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z24" w:id="9"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) негізгі құрам – негізгі контингентке ОРММИК және СДБМИ директорының бұйрығымен қабылданған спортшылар; </w:t>
-[...63 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="14"/>
+      1) тұрақты құрам – оқушылардың контингентіне ОРММИК және СДБМИ директорының бұйрығымен қабылданған спортшылар; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оқушы – ОРММИК және СДБМИ-де білім алатын тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) топтар (оқу кезеңдері бойынша) – оқу-жаттығу топтары, спорттық жетілдіру топтары және жоғары спорт шеберлігі топтары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) үміткерлердің резервтік тізімі – тұрақты құрамға кірмеген ОРММИК мен СДБМИ түсуге үміткерлер, санды кему тәртібімен жиналған баллдардың сомасы бойынша.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 61</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. ОРММИК және СДБМИ білім беру мазмұны "Мектепке дейінгі тәрбие мен оқытудың, бастауыш, негізгі орта, жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі білім берудің мемлекеттік жалпыға міндетті стандарттарын бекіту туралы" Қазақстан Республикасы Оқу-ағарту министрінің 2022 жылғы 3 тамыздағы № 348 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 29031 болып тіркелген) сәйкес әзірленген жұмыс оқу жоспарларымен және жұмыс оқу бағдарламаларымен айқындалады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z86" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3-1. ОРММИК және СДБМИ өз қызметінде Қазақстан Республикасының Конституциясын, "Білім туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – "Білім туралы" Заңы), "Дене шынықтыру және спорт туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Қазақстан Республикасы Оқу-ағарту министрінің 2022 жылғы 3 тамыздағы № 348 "Мектепке дейінгі тәрбие мен оқытудың, бастауыш, негізгі орта, жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі білім берудің мемлекеттік жалпыға міндетті стандарттарын бекіту туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 29031 болып тіркелген), Қазақстан Республикасы Оқу-ағарту министрінің 2022 жылғы 31 тамыздағы № 385 "Жоғары және жоғары оқу орнынан кейінгі білім беру ұйымдарын қоспағанда, тиісті типтердегі және түрлердегі білім беру ұйымдары қызметінің үлгілік қағидаларын бекіту туралы" (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 29329 болып тіркелген) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, осы Қағидалар мен ОРММИК және СДБМИ жарғысын басшылыққа алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 3-1-тармақпен толықтырылды - ҚР Туризм және спорт министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 61</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3-2. Тиісті әкімшілік-аумақтық бірліктерде (жекелеген объектілерде) төтенше жағдай, шектеу іс-шаралары, оның ішінде карантин енгізілген, төтенше жағдайлар жарияланған жағдайларда "Білім туралы" Заңының 37-2-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ОРММИК және СДБМИ білім беру саласындағы уәкілетті орган айқындайтын тәртіппен барлық білім алушылар үшін қашықтан оқытуды енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 3-2-тармақпен толықтырылды - ҚР Туризм және спорт министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 61</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Оқушылар контингентін жинақтау тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z31" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Спорт түрлерінің тізбесі мен республикалық ОРММИК оқушылар контингентін дене шынықтыру және спорт саласындағы уәкілетті органның (бұдан әрі - уәкілетті орган) келісуі бойынша республикалық ОРММИК басшылары бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z32" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Спорт түрлерінің тізбесін және оқушылар контингентін облыстық, республикалық маңызы бар қалалардың, астананың ОРММИК және СДБМИ басшылары дене шынықтыру және спорт саласындағы жергілікті атқарушы органмен (бұдан әрі - жергілікті атқарушы орган) келісім бойынша бекітеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z30" w:id="15"/>
+    <w:bookmarkStart w:name="z33" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. ОРММИК және СДБМИ-ге қабылдау тәртібі Қазақстан Республикасы Туризм және спорт министрінің 2025 жылғы 3 қыркүйектегі № 169 бұйрығымен бекітілген Олимпиадалық резервтің республикалық, облыстық, республикалық маңызы бар қалалардың және астананың мамандандырылған мектеп-интернат-колледждеріне және спорттағы дарынды балаларға арналған облыстық, республикалық маңызы бар қалалардың, астананың мектеп-интернаттарына оқуға қабылдау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 36792 болып тіркелген) сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 61</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. ОРММИК және СДБМИ контингенті басқа ОРММИК және СДБМИ-де, балалар мен жасөспірімдер спорт мектептерінде, спорт түрлері бойынша федерацияларда, жалпы білім беретін мектептердің жанындағы спорт секцияларында, дене дайындығы балалар-жасөспірімдер клубтарында, спорт түрлері бойынша спорт клубтарында алдын ала дайындықтан өткен және таңдап алынған спорт түрі бойынша жалпы дене және арнайы дене дайындығынан емтихан тапсырған оқушылардан кему ретімен алынған баллдар сомасы бойынша жинақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Негізгі және жалпы орта білім беру бағдарламалары бойынша үміткерлердің резервтік тізімге енгізу конкурстық комиссияның шешімі негізінде жүзеге асырылады. Резервтік тізімге енгізілген үміткерлер ОРММИК және СДБМИ тұрақты құрамына оқу жылының ішінде бос орын болған жағдайда кему ретімен алынған баллдар сомасы бойынша қабылданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бос орындардың болуы туралы ақпарат ақпараттық стендтерде және ОРММИК және СДБМИ интернет-ресурсында орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 61</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Оқу-жаттығу жұмысының режимі және топтардың толымдылығы (оқыту кезеңдері бойынша) осы Қағидаларға қосымшаға сәйкес белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 61</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. ОРММИК және СДБМИ білім алушылары келесі негіздер бойынша оқудан шығарылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z38" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ата-анасының немесе заңды өкілдерінің келісімі бойынша;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z39" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) денсаулық жағдайы бойынша (тиісті медициналық қорытынды негізінде);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z40" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) басқа оқу орнына ауысуына байланысты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z41" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) академиялық үлгермеушілік үшін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z42" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) оқу тәртібін, ішкі тәртіп қағидаларын, спорттық даярлық режимін бұзғаны үшін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z43" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) спорттық нәтижелердің төмендеуі себебінен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z44" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) спортта тыйым салынған субстанцияларды және (немесе) әдістерді қолданғаны үшін (допинг).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z88" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8-1. Техникалық және кәсіптік білім берудің білім беру бағдарламасы бойынша білім алушыларды ОРММИК-ке ауыстыру тәртібі Қазақстан Республикасы Білім және ғылым министрінің 2015 жылғы 20 қаңтардағы № 19 "Техникалық және кәсіптік, орта білімнен кейінгі білім беру саласындағы мемлекеттік қызмет көрсету қағидаларын бекіту туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10297 болып тіркелген) сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 8-1-тармақпен толықтырылды - ҚР Туризм және спорт министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 61</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Оқушылар контингентін жинақтау тәртібі</w:t>
-[...239 lines deleted...]
-      5) оқу тәртібін, ішкі тәртіп қағидаларын, спорттық даярлық режимін бұзғаны үшін;</w:t>
+        <w:t xml:space="preserve"> 3 тарау. Оқу тәрбие және оқу-жаттығу процестерін ұйымдастыру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z43" w:id="28"/>
-[...15 lines deleted...]
-      6) спорттық нәтижелердің төмендеуі себебінен;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. ОРММИК және СДБМИ-де негізгі орта, жалпы орта, техникалық және кәсіптік білім берудің оқу бағдарламасына, спорт түрі бойынша жаттығу және жарыс дағдыларына сәйкес қажетті білім көлемін алуға бағытталған оқу-тәрбие және оқу-жаттығу процестері Қазақстан Республикасы Туризм және спорт министрінің 2025 жылғы 14 шiлдедегi № 129 "Спорттық даярлықтың ұлттық стандарттарын бекіту туралы" бұйрығына сәйкес іске асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z44" w:id="29"/>
-[...15 lines deleted...]
-      7) спортта тыйым салынған субстанцияларды және (немесе) әдістерді қолданғаны үшін (допинг).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 61</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. ОРММИК және СДБМИ-дегі оқу-тәрбие және оқу-жаттығу процестерін жоспарлау ОРММИК және СДБМИ басшысының оқу жылына оқу-тәрбие және оқу-жаттығу процестері кестесін және теориялық және тәжірибелік сабақтар кестесін бекіту арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z45" w:id="30"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 3 тарау. Оқу тәрбие және оқу-жаттығу процестерін ұйымдастыру тәртібі</w:t>
+    <w:bookmarkStart w:name="z48" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Оқу-жаттығу процесінің негізгі нысандары топтық оқу-жаттығу және теориялық сабақтар, жеке жоспар бойынша жұмыс, медициналық-қалпына келтіру іс-шаралары, облыстық, республикалық және халықаралық спорттық іс-шараларға, спорттық жарыстарға, матчтық кездесулерге, оқу-жаттығу жиындарына қатысу, спорттық сауықтыру лагерлерінде болу, нұсқаушылық және төрешілік тәжірибе болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z46" w:id="31"/>
-[...15 lines deleted...]
-      9. ОРММИК және СДБМИ-де негізгі орта, жалпы орта, техникалық және кәсіптік білім берудің оқу бағдарламасына, спорт түрі бойынша жаттығу және жарыс дағдыларына сәйкес қажетті білім көлемін алуға бағытталған оқу-тәрбие және оқу-жаттығу процестері спорттық даярлықтың ұлттық стандарттарына сәйкес іске асырылады. </w:t>
+    <w:bookmarkStart w:name="z49" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ОРММИК және СДБМИ-дегі спорт түрлері бойынша бөлімшелерінде оқу-жаттығу сабақтары 52 оқу аптасына есептелген оқу бағдарламалары және оқу жоспарлары бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z47" w:id="32"/>
-[...15 lines deleted...]
-      10. ОРММИК және СДБМИ-дегі оқу-тәрбие және оқу-жаттығу процестерін жоспарлау ОРММИК және СДБМИ басшысының оқу жылына оқу-тәрбие және оқу-жаттығу процестері кестесін және теориялық және тәжірибелік сабақтар кестесін бекіту арқылы жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z50" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. ОРММИК және СДБМИ оқушыларды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z48" w:id="33"/>
-[...15 lines deleted...]
-      11. Оқу-жаттығу процесінің негізгі нысандары топтық оқу-жаттығу және теориялық сабақтар, жеке жоспар бойынша жұмыс, медициналық-қалпына келтіру іс-шаралары, облыстық, республикалық және халықаралық спорттық іс-шараларға, спорттық жарыстарға, матчтық кездесулерге, оқу-жаттығу жиындарына қатысу, спорттық сауықтыру лагерлерінде болу, нұсқаушылық және төрешілік тәжірибе болып табылады.</w:t>
+    <w:bookmarkStart w:name="z51" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұрғын орынмен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z49" w:id="34"/>
-[...15 lines deleted...]
-      ОРММИК және СДБМИ-дегі спорт түрлері бойынша бөлімшелерінде оқу-жаттығу сабақтары 52 оқу аптасына есептелген оқу бағдарламалары және оқу жоспарлары бойынша жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z52" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тамақтанумен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z50" w:id="35"/>
-[...15 lines deleted...]
-      12. ОРММИК және СДБМИ оқушыларды:</w:t>
+    <w:bookmarkStart w:name="z53" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      спорт формасымен және арнайы спорт киім-кешектерімен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z51" w:id="36"/>
-[...15 lines deleted...]
-      тұрғын орынмен;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      спорттық мүкәммал және құрал-жабдықтармен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z52" w:id="37"/>
-[...15 lines deleted...]
-      тамақтанумен;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оқу-әдістемелік әдебиеттер, оқу-әдістемелік кешенімен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z53" w:id="38"/>
-[...15 lines deleted...]
-      спорт формасымен және арнайы спорт киім-кешектерімен;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оқу-жаттығу жиындары мен спорттық іс-шараларға қатысу кезеңдегі іссапар шығындарымен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z54" w:id="39"/>
-[...15 lines deleted...]
-      спорттық мүкәммал және құрал-жабдықтармен;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фармакологиялық қамтамасыз етумен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z55" w:id="40"/>
-[...15 lines deleted...]
-      оқу-әдістемелік әдебиеттер, оқу-әдістемелік кешенімен;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жаттығу сабақтарына тасымалдау үшін көлік қызметімен қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z56" w:id="41"/>
-[...15 lines deleted...]
-      оқу-жаттығу жиындары мен спорттық іс-шараларға қатысу кезеңдегі іссапар шығындарымен;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. ОРММИК және СДБМИ-да дене тәрбиесі сабақтары оған бөлінген оқу сағаттары шеңберінде таңдалған спорт түрі бойынша оқу-жаттығу процесі нысанында өткізіледі және мемлекеттік үлгідегі білім туралы құжатта дене тәрбиесі пәні ретінде көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z57" w:id="42"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z60" w:id="45"/>
+    <w:bookmarkStart w:name="z60" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Спортшыларды тамақтандыруды және фармакологиялық қамтамасыз етуді ұйымдастыру "Оқу-жаттығу процесі мен спорттық іс-шаралар кезеңінде спортшыларды, оның ішінде барлық санаттағы әскери қызметшілерді және құқық қорғау және арнаулы мемлекеттік органдардың қызметкерлерін тамақтандыру және фармакологиялық қамтамасыз ету нормативтерінің әдістемесін бекіту туралы" Қазақстан Республикасы Мәдениет және спорт министрінің 2014 жылғы 22 қарашадағы № 107 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10005 болып тіркелген) негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z61" w:id="46"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z89" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14-1. Білім алушыларды оқу-жаттығу процестері мен жарыстарда спорттық жабдықтармен, мүкәммалмен және жабдықтармен қамтамасыз ету Қазақстан Республикасы Туризм және спорт министрінің 2025 жылғы 9 маусымдағы № 82 "Қазақстан Республикасының аумағында және оның шегінен тыс жерде өткізілетін спорттық іс-шараларға дайындалу және қатысу кезеңінде спортшыларды, жаттықтырушыларды және дене шынықтыру және спорт саласындағы мамандарды, әскери қызметшілер мен құқық қорғау органдарының қызметкерлерін қамтамасыз етудің заттай нормаларын бекіту туралы" бұйрығына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 14-1-тармақпен толықтырылды - ҚР Туризм және спорт министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 61</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Кадрлық қамтамасыз ету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z62" w:id="47"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z62" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. ОРММИК және СДБМИ-де қызметкерлерді жасақтау тәртібі "Мемлекеттік білім беру ұйымдары қызметкерлерінің үлгі штаттарын бекіту туралы" Қазақстан Республикасы Оқу-ағарту министрінің м.а. 2023 жылғы 21 шілдедегі № 224 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2032,331 +2798,693 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33166 болып тіркелген) және "Оқу-жаттығу процесі, спорттық резервті және жоғары дәрежедегі спортшыларды даярлау, допингке қарсы қызмет, ғылыми-әдістемелік, медициналық-биологиялық және фармакологиялық қамтамасыз ету жүзеге асырылатын ұйымдар және спортшыларды медициналық көмекпен қамтамасыз ететін ұйымдар үшін үлгілік штаттарды бекіту туралы" Қазақстан Республикасы Мәдениет және спорт министрінің 2017 жылғы 30 мамырдағы № 155 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15301 болып тіркелген) сәйкес белгіленеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z63" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Педагогикалық қызметпен айналысуға тиісті бейіндер бойынша арнайы педагогикалық немесе кәсіптік білімі бар тұлғалар жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Республикалық ОРММИК жаттықтырушы-оқытушылық қызметке біліктілігі жоғары деңгейдегі бірінші санаттан төмен емес жаттықтырушы-оқытушылар жіберіледі. Облыстық, республикалық маңызы бар қалалардың, астананың ОРММИК және СДБМИ-на біліктілігі жоғары деңгейдегі екінші санаттан төмен емес немесе "Қазақстан Республикасының спорт шебері" спорттық атағы бар біліктілігі жоғары деңгейдегі санаты жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 61</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Басшы, басшының орынбасарлары, ОРММИК және СДБМИ әдіскерлері тиісті жоғары кәсіптік білімі және біліктілік санаты болған кезде жаттықтырушылық-оқытушылық жұмыс жүргізеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z63" w:id="48"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z66" w:id="51"/>
+    <w:bookmarkStart w:name="z66" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. ОРММИК және СДБМИ-де білім алушылардың үлгеріміне ағымдағы бақылау, аралық және қорытынды аттестаттау жүргізу Қазақстан Республикасы Білім және ғылым министрінің 2008 жылғы 18 наурыздағы № 125 бұйрығымен бекітілген (Нормативтік құқықтық актілерінің мемлекеттік тіркеу тізілімінде № 5191 болып тіркелген) Білім алушылардың үлгеріміне ағымдық бақылаудың, оларды аралық және қорытынды аттестаттау жүргізудің үлгі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z67" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. ОРММИК және СДБМИ алқалы басқару нысандары педагогикалық және қамқоршылық кеңестер болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 61</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. ОРММИК және СДБМИ-де оқу-тәрбие және оқу-жаттығу процесі, білім алушыларды даярлауды жеке жоспарлау, спорттық жарыстарға қатысу мәселелерін қарайтын консультативтік-кеңесші орган болып табылатын, сондай-ақ жаттықтырушы-оқытушылардың жаттығу процесінің әдістемесін жетілдіру, кейіннен оларды талқылай және тәжірибе алмаса отырып, ашық жаттығу сабақтарын өткізу жөніндегі хабарламалары мен баяндамаларын тыңдайтын жаттықтырушылар кеңесі құрылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z69" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. ОРММИК және СДБМИ-дегі сабақ кестесін, оның басшысы немесе оны алмастыратын тұлға бекітеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z67" w:id="52"/>
-[...15 lines deleted...]
-      19. ОРММИК және СДБМИ-де оқушылардың оқуы мен тәрбиесінің, оқытушылардың педагогикалық шеберлігінің сапасын арттыру және әдістемелік жұмыстарды жетілдіру мақсатында оқу-тәрбие және оқу-жаттығу процестеріне тікелей қатысатын педагогикалық және басқа қызметкерлерді біріктіретін және басқарудың алқалық органы болып табылатын педагогикалық кеңес құрылады.</w:t>
+    <w:bookmarkStart w:name="z70" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сабақ кестесінде күнделікті оқу сабақтарының саны, ұзақтығы және реттілігі көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z68" w:id="53"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z71" w:id="56"/>
+    <w:bookmarkStart w:name="z71" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        ОРММИК және СДБМИ-дегі сабақ кестесі оқушылардың тамақтануы мен белсенді демалуы үшін жеткілікті ұзақтықты үзілістерді қарастырады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z72" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. ОРММИК және СДБМИ-де оқушыларға академиялық демалыс беру "Білім туралы" Қазақстан Республикасының білім саласындағы заңнамасына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 61</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Медициналық персонал білім алушылардың денсаулығын қорғауды және нығайтуды, санитарлық-гигиеналық талаптарды сақтауды, профилактикалық іс-шараларды жүргізуді қамтамасыз етеді, сондай-ақ білім алушылардың тәулік бойы болуын ескере отырып, гигиеналық негізделген жұмыс режимін ұйымдастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 61</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Медициналық қамтамасыз ету, функционалды диагностика және қалпына келтіру іс-шараларын өткізу үшін ОРММИК және СДБМИ медициналық бөлімшемен (кабинетпен), қажетті ғимаратпен және құрал-жабдықпен қамтамасыз етіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z72" w:id="57"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қағидалар 26-тармақпен толықтыру көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Туризм және спорт министрінің 14.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 61</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2513,68 +3641,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қалалардың, астананың мектеп-интернаттары қызметінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z76" w:id="60"/>
+    <w:bookmarkStart w:name="z76" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Оқу-жаттығу жұмысының режимі және топтардың толымдылығы (оқыту кезеңдері бойынша)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -3310,70 +4438,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 кезең бойы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z78" w:id="61"/>
+          <w:bookmarkStart w:name="z78" w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32 сағат</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="61"/>
+          <w:bookmarkEnd w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36 сағат</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4947,190 +6075,190 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z79" w:id="62"/>
+    <w:bookmarkStart w:name="z79" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z80" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Бірінші, екінші, үшінші, төртінші және бесінші топтарға жататын спорт түрлері бойынша топтардағы адам саны:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z81" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бірінші топ: биатлон, спорттық гимнастика, көркем гимнастика, тау шаңғысы спорты, шаңғы қоссайысы, шаңғы жарысы, коньки тебу спорты, шорт-трек, жеңіл атлетикалық көпсайыс, сырықпен лақтыру және секіру, желкенді спорт, суға секіру, батутта секіру, шаңғымен секіру, жүзу, әртістік (синхронды) жүзу, өрмелеу, садақ ату, оқ ату, стендтік ату, қазіргі бессайыс (биатл, триатл), мәнерлеп сырғанау, фристайл, семсерлесу, велоспорт (трек, тас жол, маутинбайк), триатлон, үстел теннисі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z82" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) екінші топ: олимпиадалық ойын спорты;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z80" w:id="63"/>
-[...15 lines deleted...]
-      1. Бірінші, екінші, үшінші, төртінші және бесінші топтарға жататын спорт түрлері бойынша топтардағы адам саны:</w:t>
+    <w:bookmarkStart w:name="z83" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) үшінші топ: барлық басқа олимпиадалық спорт түрлері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z81" w:id="64"/>
-[...15 lines deleted...]
-      1) бірінші топ: биатлон, спорттық гимнастика, көркем гимнастика, тау шаңғысы спорты, шаңғы қоссайысы, шаңғы жарысы, коньки тебу спорты, шорт-трек, жеңіл атлетикалық көпсайыс, сырықпен лақтыру және секіру, желкенді спорт, суға секіру, батутта секіру, шаңғымен секіру, жүзу, әртістік (синхронды) жүзу, өрмелеу, садақ ату, оқ ату, стендтік ату, қазіргі бессайыс (биатл, триатл), мәнерлеп сырғанау, фристайл, семсерлесу, велоспорт (трек, тас жол, маутинбайк), триатлон, үстел теннисі;</w:t>
+    <w:bookmarkStart w:name="z84" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) төртінші топ: слалом есу, байдарка мен каноэде есу, академиялық есу, жағажай волейболы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z82" w:id="65"/>
-[...15 lines deleted...]
-      2) екінші топ: олимпиадалық ойын спорты;</w:t>
+    <w:bookmarkStart w:name="z85" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) бесінші топ: теннис.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z83" w:id="66"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -5168,55 +6296,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5542,31 +6670,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>