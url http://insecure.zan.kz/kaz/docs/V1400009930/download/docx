--- v0 (2025-10-06)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fd71eff" w14:textId="fd71eff">
+    <w:p w14:paraId="4139ab1" w14:textId="4139ab1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2034,93 +2034,9537 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Спорттық-бұқаралық іс-шаралардың бірыңғай республикалық және өңірлік күнтізбесі негізінде дене шынықтыру-спорт ұйымдары спорттық-бұқаралық іс-шаралар күнтізбесін жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Дене шынықтыру-спорт ұйымдарының спорттық-бұқаралық іс-шаралар күнтізбесі негізінде олар ағымдағы жылға арналған спорттық іс-шаралардың қаржылық күнтізбесін әзірлейді.</w:t>
+      Дене шынықтыру-спорт ұйымдарының спорттық-бұқаралық іс-шаралар күнтізбесі негізінде олар осы Қағидалардың қосымшасына сәйкес ағымдағы жылға арналған спорттық іс-шаралардың қаржылық күнтізбесін әзірлейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің 24.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 139</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z62" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Жалпы дене даярлығы, техникалық-тактикалық даярлық, арнайы дене даярлығы, спортшыларға тексеру жүргізу бойынша оқу-жаттығу жиындары, қалпына келтіру жиындары спорт түрлері бойынша Қазақстан Республикасы ұлттық командаларының спорттық жарыстарына даярлау бойынша арнайы оқу-жаттығу жиындарына жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z63" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Спорттық жарыстар мен оқу-жаттығу жиындарын өткізетін дене шынықтыру-спорт ұйымдары спорттық іс-шаралардың қаржылық күнтізбесіне және республикалық, өңірлік күнтізбесіне сәйкес әрбір спорттық іс-шараны жеке өткізу үшін Қазақстан Республикасының заңнамасына сәйкес жаттықтырушы баянаты негізінде сметаны бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Спорттық іс-шараларды өткізу </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қағидаларына қосымша </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _______ жылға арналған Спорттық іс-шаралардың қаржылық күнтізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар қосымшамен толықтырылды - ҚР Туризм және спорт министрінің 24.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 139</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1119"/>
+        <w:gridCol w:w="1119"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Спорттық іс шаралардың атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өткізу мерзімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өткізу орны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қаржыландыру көзі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Күндер саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Спортшылардың саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жаттықтырушылар және басқа қатысушылардың саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ел ішіндегі іссапарлар шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұру шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Спортшылардың тамақтану шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 адамға шаққандағы сома, теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сома, теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 тәулікке шаққандағы сома, теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кестенің жалғасы</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1119"/>
+        <w:gridCol w:w="1119"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ел ішіндегі іссапарлар шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ел ішіндегі барлық шығыстар, теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Елден тыс іссапарлар шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Спортшылардың тамақтану шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тәуліктік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жол жүру бойынша шығыстар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқа шығыстар*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Тұру шығыстары </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Спортшылардың тамақтану шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сома, теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 тәулікке шаққандағы сома, теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сома, теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Екі бағытта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сома, теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сома, теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 адамға шаққандағы сома, теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сома, теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 тәулікке шаққандағы сома, теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сома, теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кестенің жалғасы</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1119"/>
+        <w:gridCol w:w="1119"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Елден тыс іссапарлар шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Елден тыс барлық шығыстар, теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Барлығы, теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тәуліктік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сақтандыру шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жол жүру бойынша шығыстар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Визаны рәсімдеу және визалық қолдау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Багажды тасымалдау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқа шығыстар*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 тәулікке шаққандағы сома, теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сома, теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Күніне1 адамға шаққандағы сома, теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сома, теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Екі бағытта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сома , теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сома , теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сома , теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сома , теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кестенің жалғасы</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="372"/>
+        <w:gridCol w:w="372"/>
+        <w:gridCol w:w="372"/>
+        <w:gridCol w:w="372"/>
+        <w:gridCol w:w="372"/>
+        <w:gridCol w:w="372"/>
+        <w:gridCol w:w="372"/>
+        <w:gridCol w:w="372"/>
+        <w:gridCol w:w="372"/>
+        <w:gridCol w:w="373"/>
+        <w:gridCol w:w="373"/>
+        <w:gridCol w:w="373"/>
+        <w:gridCol w:w="373"/>
+        <w:gridCol w:w="373"/>
+        <w:gridCol w:w="373"/>
+        <w:gridCol w:w="373"/>
+        <w:gridCol w:w="373"/>
+        <w:gridCol w:w="373"/>
+        <w:gridCol w:w="373"/>
+        <w:gridCol w:w="373"/>
+        <w:gridCol w:w="373"/>
+        <w:gridCol w:w="373"/>
+        <w:gridCol w:w="373"/>
+        <w:gridCol w:w="373"/>
+        <w:gridCol w:w="373"/>
+        <w:gridCol w:w="373"/>
+        <w:gridCol w:w="373"/>
+        <w:gridCol w:w="373"/>
+        <w:gridCol w:w="373"/>
+        <w:gridCol w:w="373"/>
+        <w:gridCol w:w="373"/>
+        <w:gridCol w:w="373"/>
+        <w:gridCol w:w="373"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="372" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="372" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="372" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="372" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="372" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="372" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="372" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="372" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="372" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="372" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="372" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="372" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="372" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="372" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="372" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="372" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="372" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="372" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="372" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="372" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="372" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="372" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="372" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="372" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="372" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="372" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="372" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="372" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="372" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="372" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="372" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="372" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="372" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="372" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="372" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="372" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="372" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="372" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="372" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="372" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="372" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="372" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="372" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="372" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="372" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      *Өзге шығыстарға "Республикалық және жергілікті бюджеттерден қаржыландырылатын спорттық іс-шараларға, оның ішінде дене шынықтыру-спорт ұйымдары үшін оқу-жаттығу жиындарына бөлінетін ақша жұмсау қағидаларын бекіту туралы" Қазақстан Республикасы Мәдениет және спорт министрінің 2020 жылғы 24 сәуірдегі № 100 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілері мемлекеттік тіркеу тізілімінде № 20488 болып тіркелген) көзделген шығыстар жатады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2158,55 +11602,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>