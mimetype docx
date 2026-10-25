--- v0 (2025-10-11)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a503a56" w14:textId="a503a56">
+    <w:p w14:paraId="e53b88a" w14:textId="e53b88a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -723,131 +723,131 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1. Осы Спорт түрлерін, спорт салаларын тану және спорт түрлерінің тізілімін қалыптастыру қағидалары (бұдан әрі - Қағидалар) "Дене шынықтыру және спорт туралы" Қазақстан Республикасы Заңының (бұдан әрі - Заң) </w:t>
+        <w:t xml:space="preserve">
+      1. Осы Спорт түрлерін, спорт салаларын тану және спорт түрлерінің тізілімін қалыптастыру қағидалары (бұдан әрі - Қағидалар) "Дене шынықтыру және спорт туралы" Қазақстан Республикасы Заңының (бұдан әрі - Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 37) тармақшасына сәйкес әзірленген және спорт түрлерін, спорт салаларын танудың және спорт түрлерінің тізілімін қалыптастырудың тәртібін айқындайды, сондай-ақ "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+        <w:t xml:space="preserve"> 37) тармақшасына сәйкес әзірленген және спорт түрлерін, спорт салаларын танудың және спорт түрлерінің тізілімін қалыптастырудың тәртібін айқындайды, сондай-ақ "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес "Спорт түрлерін, спорт салаларын тану" мемлекеттік қызмет көрсету (бұдан әрі - мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Мәдениет және спорт министрінің м.а. 28.07.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 213</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің 15.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1038,133 +1038,133 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Мәдениет және спорт министрінің 30.04.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 107</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Спорт түрлерін, спорт саласының белгілеріне жататын жарыстар қағидаларының, жаттығу ортасының, жарысушылықтың, спортшылардың қатысуы, қолданылатын спорттық мүкәммалдың (қорғаныс құралдарын есепке алмағанда) және жабдықтың болуы, адамның дене және интеллектуалдық қабілеттерін дамыту, оның қозғалыс белсенділігін жетілдіру және салауатты өмір салтын қалыптастыру спорт түрін, спорт саласын тануға негіздеме болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...60 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Мәдениет және спорт министрінің 05.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 267</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1222,51 +1222,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z64" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Спорт түрі бойынша аккредиттелген ұлттық спорт федерациясы (бұдан әрі – көрсетілетін қызметті алушы) "Спорт түрлерін, спорт салаларын тану" мемлекеттік көрсетілетін қызметті алу үшін құжаттар топтамасымен уәкілетті органға "электрондық үкімет" www.egov.kz веб-порталы (бұдан әрі – портал) арқылы жүгінеді.</w:t>
+      5. Спорт түрі бойынша аккредиттелген ұлттық спорт федерациясы (бұдан әрі – көрсетілетін қызметті алушы) "Спорт түрлерін, спорт салаларын тану" мемлекеттік көрсетілетін қызметті алу үшін құжаттар топтамасымен уәкілетті органға "цифрлық үкімет" www.egov.kz веб-порталы (бұдан әрі – портал), "Е-лицензицялау" мемлекеттік деректер қоры www.elicense.kz (бұдан әрі – ЕЛ МДҚ) арқылы жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі (бұдан әрі – Тізбе) осы Қағидаларда </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1289,143 +1289,163 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – ҚР Туризм және спорт министрінің 02.07.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 118</w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің 15.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z80" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5-1. Көрсетілетін қызметті беруші "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылым операторына (портал арқылы қызмет көрсетуді ескере отырып), Бірыңғай байланыс орталығына мемлекеттік қызметтер көрсету тәртібіне енгізілген өзгерістер туралы ақпаратты ұсынады.</w:t>
+      5-1. Көрсетілетін қызметті беруші "цифрлық үкіметтің" операторына (портал арқылы қызмет көрсетуді ескере отырып), Бірыңғай байланыс орталығына мемлекеттік қызметтер көрсету тәртібіне енгізілген өзгерістер туралы ақпаратты ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 5-1-тармақпен толықтырылды – ҚР Мәдениет және спорт министрінің 26.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; жаңа редакцияда - ҚР Туризм және спорт министрінің 15.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1526,290 +1546,290 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z66" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Мемлекеттік көрсетілетін қызметті алу үшін портал арқылы жүгінген жағдайда Тізбенің 8-тармағында көзделген құжаттарды көрсетілетін қызметті алушы электрондық немесе сканерленген түрде жүктейді.</w:t>
+      7. Мемлекеттік көрсетілетін қызметті алу үшін портал арқылы жүгінген жағдайда Тізбенің 10-тармағында көзделген құжаттарды көрсетілетін қызметті алушы электрондық немесе сканерленген түрде жүктейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте, "жеке кабинетте" көрсетілетін қызметті алушының өтініштері тарихында мемлекеттік қызметті көрсету үшін сұрау салу қабылдау туралы мәртебе, сондай-ақ мемлекеттік көрсетілетін қызмет нәтижесін алу күні көрсетілген хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда – ҚР Мәдениет және спорт министрінің 26.01.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 22</w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің 15.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z67" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Уәкілетті органның жауапты орындаушысы құжаттарды портал арқылы алған сәттен бастап 2 (екі) жұмыс күні ішінде Тізбенің 8-тармағында көзделген ұсынылған құжаттардың толықтығы мен сәйкестігін тексереді.</w:t>
+      8. Уәкілетті органның жауапты орындаушысы құжаттарды алған сәттен бастап 2 (екі) жұмыс күні ішінде "Е-лицензицялау" мемлекеттік деректер қорында www.elicense.kz (бұдан әрі – ЕЛ МДҚ) Тізбенің 10-тармағында көзделген ұсынылған құжаттардың толықтығы мен сәйкестігін тексереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынбаған және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған жағдайда, көрсетілетін қызметті берушінің жауапты қызметкері көрсетілетін қызметті берушінің уәкілетті адамының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) қол қойылған электрондық құжат нысанында өтінішті одан әрі қараудан дәлелді бас тартуды жібереді.</w:t>
+      Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынбаған және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған жағдайда, көрсетілетін қызметті берушінің жауапты қызметкері ЕЛ МДҚ жеке кабинетінде көрсетілетін қызметті алушыға көрсетілетін қызметті берушінің уәкілетті адамының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) қол қойылған электрондық құжат нысанында өтінішті одан әрі қараудан дәлелді бас тартуды жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Туризм және спорт министрінің 02.07.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 118</w:t>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің 15.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z68" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Құжаттардың толық топтамасы 6 (алты) жұмыс күні ішінде уәкілетті органда қарастырылады, оның қорытындысы бойынша спорт түрлерін, спорт салаларын тану туралы бұйрық (бұдан әрі - бұйрық) қабылданады немесе мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап жіберіледі.</w:t>
+      9. Құжаттардың толық топтамасы 6 (алты) жұмыс күні ішінде уәкілетті органда қарастырылады, оның қорытындысы бойынша спорт түрлерін, спорт салаларын тану туралы бұйрық (бұдан әрі - бұйрық) немесе мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап қабылданып, ЕЛ МДҚ жеке кабинетінде көрсетілетін қызметті алушыға жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Мәдениет және спорт министрінің м.а. 28.07.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 213</w:t>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің 15.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1881,107 +1901,89 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау нәтижерелі бойынша уәкілетті орган оң шешім қабылдаған кезде бұйрық қабылдайды, теріс шешім қабылдаған кезде мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Уәкілетті органның жауапты орындаушысы 1 (бір) жұмыс күні ішінде көрсетілетін қызметті алушыға бұйрықтың көшірмесін немесе мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауапты жолдайды.</w:t>
-[...17 lines deleted...]
-      Порталда – көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ-мен куәландырылған бұйрықтың көшірмесі немесе мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап жолданады.</w:t>
+      Уәкілетті органның жауапты орындаушысы 1 (бір) жұмыс күні ішінде ЕЛ МДҚ жеке кабинетінде көрсетілетін қызметті алушыға уәкілетті адамының ЭЦҚ-мен куәландырылған бұйрықтың көшірмесін немесе мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауапты жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда – ҚР Туризм және спорт министрінің 02.07.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 118</w:t>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің 15.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2092,51 +2094,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда – ҚР Мәдениет және спорт министрінің 30.04.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3234,51 +3236,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 18-тармақта орыс тіліндегі мәтінге өзгеріс енгізілді, қазақ тіліндегі мәтіні өзгермейді - ҚР Мәдениет және спорт министрінің 08.02.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4228,79 +4230,72 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымшамен толықтырылды – ҚР Мәдениет және спорт министрінің 30.04.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда – ҚР Туризм және спорт министрінің 02.07.2025 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Туризм және спорт министрінің 15.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 118</w:t>
+        <w:t>№ 129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -4315,61 +4310,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>"Спорт түрлерін, спорт салаларын тану" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+"Спорт түрлерін, спорт салаларын тану" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4402,87 +4387,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+Мемлекеттік көрсетілетін қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Туризм және спорт министрлігінің Спорт және дене шынықтыру істері комитеті (бұдан әрі - көрсетілетін қызметті беруші).</w:t>
+Спорт түрлерін, спорт салаларын тану.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4515,87 +4500,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету тәсілдері</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құжаттарды қабылдау "электрондық үкімет" веб-порталы www.egov.kz (бұдан әрі - портал) арқылы жүзеге асырылады.</w:t>
+Жоқ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4628,87 +4613,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10 (он) жұмыс күні.</w:t>
+Қазақстан Республикасы Туризм және спорт министрлігінің Спорт және дене шынықтыру істері комитеті (бұдан әрі - көрсетілетін қызметті беруші).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4741,87 +4726,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронды (ішінара автоматтандырылған).</w:t>
+Құжаттарды қабылдау "цифрлық үкімет" веб-порталы www.egov.kz (бұдан әрі - портал) арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4854,105 +4839,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызмет нәтижесі спорт түрлерін, спорт салаларын тану туралы бұйрық немесе мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап.</w:t>
-[...17 lines deleted...]
-Порталда – көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ-мен куәландырылған бұйрықтың көшірмесі немесе мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап.</w:t>
+10 (он) жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4985,87 +4952,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегін.</w:t>
+Электронды (ішінара цифрландырылған).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5098,123 +5065,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызмет беруші: Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден бастап жұманы қоса алғанда, сағат 13.00 – ден 14.30 – ға дейінгі түскі үзіліспен сағат 9.00 – ден 18.30 – ға дейін.</w:t>
+Мемлекеттік көрсетілетін қызмет нәтижесі спорт түрлерін, спорт салаларын тану туралы бұйрық немесе мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Портал: жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
-[...17 lines deleted...]
-Мемлекеттік қызметті көрсету орындарының мекен-жайлары Қазақстан Республикасы Туризм және спорт министрлігінің интернет-ресурсында: www.gov.kz/entities/tsm "Мемлекеттік қызметтер" бөлімінде орналастырылған.</w:t>
+Порталда – көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ-мен куәландырылған бұйрықтың көшірмесі немесе мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5247,195 +5196,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-порталға:</w:t>
-[...107 lines deleted...]
-Көрсетілетін қызметті алушының жеке басын куәландыратын құжаттың, заңды тұлғаларды мемлекеттік тіркеу (қайта тіркеу) мәліметтерін көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+Тегін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5468,161 +5309,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздері</w:t>
+Көрсетілетін қызметті берушінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дәйексіздігін анықтау;</w:t>
+Көрсетілетін қызмет беруші: Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден бастап жұманы қоса алғанда, сағат 13.00 – ден 14.30 – ға дейінгі түскі үзіліспен сағат 9.00 – ден 18.30 – ға дейін.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің осы Қағидалардың 4 және 5-тармақтарында белгіленген талаптарға сәйкес келмеуі;</w:t>
+Портал: жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) көрсетілетін қызметті алушыға қатысты заңды күшіне енген сот шешімі бар, оның негізінде көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқықтан айырылған;</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы.</w:t>
+Мемлекеттік қызметті көрсету орындарының мекен-жайлары Қазақстан Республикасы Туризм және спорт министрлігінің интернет-ресурсында: www.gov.kz/entities/tsm "Мемлекеттік қызметтер" бөлімінде орналастырылған.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5655,233 +5458,610 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алу үшін ЭЦҚ болған жағдайда портал арқылы электрондық нысанда сұрау салады.</w:t>
+порталға:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алуға өтінім берген кезде дәйектілігін қолтаңбамен немесе ЭЦҚ-мен растай отырып, мынадай деректерді көрсетеді: тұрғылықты жерінің (орналасқан жерінің) мекенжайы, ұялы байланыстың абоненттік нөмірі, электрондық мекенжайы.</w:t>
+1) көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылған электрондық құжат нысанында сұрау салуы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық құжаттар сервисі "eGov mobile" мобильдік қосымшасында авторландырылған пайдаланушылар үшін қолжетімді.</w:t>
+2) құжаттың электрондық көшірмесі нысанында мәлімделетін спорт түрінің, Қазақстан Республикасында және әлемде спорт саласының дамуы туралы ақпарат, оның қысқаша сипаттамасы, пайда болу уақыты мен орны, халықаралық спорт федерацияларының болуы, өткізілген жарыстар саны, Қазақстан Республикасында шұғылданушыларды қамту, адамның физикалық және интеллектуалдық қабілеттерін дамытудағы, оның қозғалыс белсенділігін жетілдірудегі және салауатты өмір салтын қалыптастырудағы рөлі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> 2-тармағының 11) тармақшасына сәйкес көрсетілетін қызметті беруші ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+              <w:t>
+3) құжаттың электрондық көшірмесі нысанында спорттық мүкәммалды (қорғаныс құралдарын есепке алмағанда) және жабдықтарды (болған жағдайда) қолданудың қысқаша сипаттамасын қамтитын өтінім берілген спорт түрін, спорт саласын оқыту бағдарламасы мен әдістемесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті беруші Мемлекеттік қызмет көрсету тәртібі туралы ақпаратты Бірыңғай байланыс орталығына ұсынады.</w:t>
+4) спорт түрі бойынша аккредиттелген ұлттық спорт федерацияларының ресми сайтына сілтеме көрсетілген жарыс процесін, спортшылардың қатысуын көрсететін спорттық жарыс барысының бейне (фото) материалдары;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+5) құжаттың электрондық көшірмесі нысанында өтінім берілген спорт түрінің спорт түрі, спорт саласы бойынша қағидалары немесе тиісті халықаралық спорт федерациясының өтінім берілген спорт түрінің, спорт саласының спорт түрі бойынша қағидаларының көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының жеке басын куәландыратын құжаттың, заңды тұлғаларды мемлекеттік тіркеу (қайта тіркеу) мәліметтерін көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дәйексіздігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің осы Қағидалардың 4 және 5-тармақтарында белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көрсетілетін қызметті алушыға қатысты заңды күшіне енген сот шешімі бар, оның негізінде көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқықтан айырылған;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алу үшін ЭЦҚ болған жағдайда портал арқылы электрондық нысанда сұрау салады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алуға өтінім берген кезде дәйектілігін қолтаңбамен немесе ЭЦҚ-мен растай отырып, мынадай деректерді көрсетеді: тұрғылықты жерінің (орналасқан жерінің) мекенжайы, ұялы байланыстың абоненттік нөмірі, электрондық мекенжайы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цифрлық құжаттар сервисі "eGov mobile" мобильдік қосымшасында авторландырылған пайдаланушылар үшін қолжетімді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 5-бабы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-тармағының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 11) тармақшасына сәйкес көрсетілетін қызметті беруші цифрландыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті беруші Мемлекеттік қызмет көрсету тәртібі туралы ақпаратты Бірыңғай байланыс орталығына ұсынады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Көрсетілетін қызметті алушы мемлекеттік қызмет көрсету тәртібі туралы ақпаратты көрсетілетін қызметті берушінің интернет-ресурсында көрсетілген телефондар немесе бірыңғай байланыс орталығының 1414, 8 800 080 7777 телефоны бойынша алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...29 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6592,55 +6772,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>