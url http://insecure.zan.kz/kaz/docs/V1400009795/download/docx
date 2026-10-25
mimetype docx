--- v2 (2026-07-26)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="720f14a" w14:textId="720f14a">
+    <w:p w14:paraId="dbd8abf" w14:textId="dbd8abf">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2446,51 +2446,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       техникалық пайдалану қағидалары мен еңбек қауіпсіздігі қағидаларын білуге тексеруден өтпеген жұмыскерлердің электр қондырғыларында жұмыс істеуіне жол бермеуге немесе шеттетуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      энергия өндіруші ұйымдардың (жаңартылатын энергия көздерін пайдаланатын энергия өндіруші ұйымдарды қоспағанда), энергия беруші ұйымдардың және жүйелік оператордың жөндеу-қалпына келтіру жұмыстарын, оның ішінде күзгі-қысқы кезеңде дайындауға және жүзеге асыруға мемлекеттік энергетикалық бақылауды жүзеге асырады;</w:t>
+      энергия өндіруші ұйымдардың (жаңартылатын энергия көздерін пайдаланатын энергия өндіруші ұйымдарды қоспағанда), энергия беруші ұйымдардың және жүйелік оператордың жөндеу-қалпына келтіру жұмыстарын, оның ішінде күзгі-қысқы кезеңде дайындауға және жүзеге асыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уәкілетті орган жаңғыртуға, кеңейтуге, реконструкциялауға және (немесе) жаңартуға арналған инвестициялық келісімде айқындалған іс-шаралардың орындалуына мемлекеттік энергетикалық бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z368" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) "Электр энергетикасы туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2525,134 +2543,154 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Электр энергетикасы туралы" Қазақстан Республикасының Заңына сәйкес бақылау субъектілері (объектілері) қызметінің Қазақстан Республикасының электр энергетикасы саласындағы заңнамасының талаптарына сәйкестігі тұрғысынан тергеп-тексеру нысанында энергетикалық жабдықты, энергия өндіруші ұйымдарды (жаңартылатын энергия көздерін пайдаланатын энергия өндіруші ұйымдарды қоспағанда), энергия беруші ұйымдарды және жүйелік операторды пайдалану және техникалық жай-күйі бөлігінде электр энергетикасы саласындағы мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z369" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8) Қазақстан Республикасының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес электр энергетикасы саласындағы бақылау субъектісіне (объектісіне) бара отырып, жоспардан тыс тексеру, профилактикалық бақылау нысанында мемлекеттік бақылауды жүзеге асырады;</w:t>
+      8) Қазақстан Республикасының Кәсіпкерлік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес электр энергетикасы саласындағы бақылау субъектісіне (объектісіне) бара отырып, тексеру, профилактикалық бақылау нысанында мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z370" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) Қазақстан Республикасының Кәсіпкерлік кодексіне және "Электр энергетикасы туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-1-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес электр энергетикасы саласындағы бақылау субъектісіне (объектісіне) бармай-ақ профилактикалық бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z371" w:id="38"/>
+    <w:bookmarkStart w:name="z484" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9-1) Қазақстан Республикасының Кәсіпкерлік кодексіне сәйкес энергия беруші ұйымдарға қатысты берілген рұқсаттар бойынша біліктілік немесе рұқсат беру талаптарына сәйкестігіне тексеру жүргізуді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z371" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) орталықтандырылған жылумен жабдықтау жүйесінде мыналарға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының жылу энергетикасы саласындағы заңнамасы талаптарының сақталуына, сондай-ақ жылу энергетикасы объектілерін пайдалану кезінде техникалық және технологиялық нормалардың сақталуына;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2699,51 +2737,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       техникалық пайдалану қағидалары мен қауіпсіздік техникасы қағидаларын білуге тексеруден өтпеген жұмыскерлердің жұмыс істеуіне жол бермеуге немесе шеттетуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жылу өндіруші және жылу тасымалдаушы субъектілердің жөндеу-қалпына келтіру жұмыстарын, оның ішінде күзгі-қысқы кезеңде дайындауға және жүзеге асыруға мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z372" w:id="39"/>
+    <w:bookmarkStart w:name="z372" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) "Жылу энергетикасы туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2778,1509 +2816,1549 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Жылу энергетикасы туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бақылау субъектілері (объектілері) қызметінің Қазақстан Республикасының жылу энергетикасы саласындағы заңнамасының талаптарына сәйкестігі тұрғысынан тергеп-тексеру нысанында жылу энергетикасы объектілерін, жылу өндіруші және жылу тасымалдаушы субъектілерді пайдалану және техникалық жай-күйі бөлігінде жылу энергетикасы саласындағы мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z373" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z373" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) электр станцияларының, электр желілерінің, тұтынушылардың электр қондырғыларының энергетикалық жабдығының пайдаланылуына және техникалық жай-күйіне бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z374" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z374" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) Қазақстан Республикасының электр энергетикасы туралы заңнамасына сәйкес жаңартылатын энергия көздерін пайдалану жөніндегі объектілердің энергия беруші ұйымдардың электр желілеріне қосылуын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z375" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z375" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14) жүйелік оператордың "Электр энергетикасы туралы" Қазақстан Республикасы Заңының 15-2-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген талаптарды сақтауына мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z376" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z376" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) электр энергетикалық кәсіпорындардың күзгі-қысқы кезеңге объектілер мен жабдықтардың дайындығын бағалау жөніндегі комиссияларының жұмысына қатысады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z377" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z377" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) орталықтандырылған жылумен жабдықтау жүйелерінде жұмыс істейтін жылумен жабдықтау субъектілерінің жылу энергетикасы объектілерінің және олардың құрамына кіретін ғимараттардың, үй-жайлардың, құрылысжайлар мен жабдықтардың күзгі-қысқы кезеңде жұмысқа дайындығын бағалау жөніндегі комиссияларының жұмысына қатысады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z378" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z378" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) қызметтің басталуы немесе тоқтатылуы туралы хабарламаларды қабылдауды жүзеге асырады, сондай-ақ санатқа сәйкес энергетикалық сараптама жүргізу жөніндегі сараптама ұйымдарының тізілімін интернет-ресурста жүргізеді, орналастырады және жаңартады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z379" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z379" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) көлемі Қазақстан Республикасының электр энергетикасы және жылу энергетикасы саласындағы заңнамасында белгіленген талаптарға сәйкес келетін әзірлік паспортын алу үшін ұсынылған құжаттарға қосымша түсініктемелер, материалдар мен негіздемелер қажет болған жағдайда ескертусіз немесе ескертулермен әзірлік паспортын береді, сондай-ақ әзірлік паспортын алу үшін Қазақстан Республикасының электр энергетикасы және жылу энергетикасы саласындағы заңнамасында белгіленген шарттар мен талаптарды орындалуын растайтын ұсынылған құжаттардың көлемі, мазмұны сәйкес келмеген жағдайда әзірлік паспортын беруден бас тартады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z380" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z380" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) электр қондырғыларын пайдаланудың техникалық жай-күйі мен қауіпсіздігін бақылау үшін электр және жылу энергиясын өндіруді, беруді жүзеге асыратын ұйымдардың басшыларының, мамандарының техникалық пайдалану қағидалары мен техника қауіпсіздігі қағидаларын білуін біліктілік тексеруді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z381" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z381" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) электр қондырғыларын пайдалану жөніндегі қызметті жүзеге асыруға тиісті рұқсаты жоқ және электр энергетикасы саласындағы техникалық пайдалану қағидалары мен қауіпсіздік техникасы қағидаларын білуіне біліктілік тексеруден өтпеген персоналды мерзімдері мен орындауға жауапты адамдарды көрсете отырып, сондай-ақ жұмыстан шеттету туралы белгіленген үлгідегі нұсқама береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z382" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z382" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) негізгі жабдықтың тоқтауына, өрттерге, жарылыстарға, Қазақстан Республикасының Біртұтас электр энергетикалық жүйесін бірнеше бөлікке бөлуге, электр энергиясын тұтынушыларды жаппай шектеуге әкеп соққан электр станцияларының, электр желілерінің жұмысындағы технологиялық бұзушылықтардың есебін жүргізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z383" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z383" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) орталықтандырылған жылумен жабдықтау жүйелеріндегі технологиялық бұзушылықтардың есебін жүргізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z384" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z384" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) астананың, облыстың, республикалық маңызы бар қаланың жылу энергетикасы объектілері мен жылу желілерінің жай-күйі туралы ақпаратты жинауды, өзектілендіруді және жариялауды қоса алғанда, жылу энергетикасының жай-күйіне тұрақты мониторингті жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z385" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z385" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) энергия өндіруші және энергия беруші ұйымдардың негізгі жабдықтарының тозу мониторингін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z386" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z386" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) табиғи монополиялардың тиісті салаларында басшылықты жүзеге асыратын уәкілетті органмен бірлесіп Табиғи монополиялар субъектілерінің мемлекеттік тіркелімінің республикалық бөліміне енгізілген табиғи монополия субъектісінің инвестициялық бағдарламасына өзгерістерді бекітеді және енгізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z387" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z387" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) табиғи монополиялардың тиісті салаларында басшылықты жүзеге асыратын уәкілетті органға инвестициялық бағдарламаны бекітуге өтініш берілген күннен бастап отыз жұмыс күнінен кешіктірмей табиғи монополия субъектісінің инвестициялық бағдарламасының іс-шараларын қабылдаудың орындылығы немесе орынсыздығы туралы қорытынды жібереді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z388" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z388" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) табиғи монополия субъектісінің бекітілген инвестициялық бағдарламасының орындалуы туралы есепті қарау қорытындылары бойынша ол келіп түскен күннен бастап күнтізбелік қырық бес күннен кешіктірмей белгіленген тәртіппен табиғи монополиялардың тиісті салаларында басшылықты жүзеге асыратын уәкілетті органға бекітілген инвестициялық бағдарламаның іс-шараларының орындалуын қабылдаудың орындылығы немесе орынсыздығы туралы өзінің қорытындысын жібереді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z389" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z389" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28) табиғи монополиялардың тиісті салаларында басшылықты жүзеге асыратын мемлекеттік органға электр энергиясын беру жөніндегі қызметті көрсететін табиғи монополия субъектісі қызметінің "Электр энергетикасы туралы" Қазақстан Республикасы Заңының 13-1-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкессіздігі туралы ақпарат жібереді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z390" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z390" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) табиғи монополиялардың тиісті салаларында басшылықты жүзеге асыратын мемлекеттік органға электр энергиясын жабдықтау жөніндегі қызметті көрсететін табиғи монополия субъектісі қызметінің "Электр энергетикасы туралы" Қазақстан Республикасы Заңының 7-1-бабы талаптарына сәйкессіздігі туралы ақпарат жібереді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z391" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z391" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) энергетикалық жабдыққа зерттеп-қарауды, энергетикалық ұйымдарды кешенді тексеруді және электр станцияларының, электр желілерінің энергетикалық жабдықтарының жұмысындағы технологиялық бұзушылықтарды тергеп-тексеруді жүргізу кезінде сарапшыларды тартады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z392" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z392" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31) мемлекеттік қызметтер көрсетеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z393" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z393" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32) өз құзыреті шегінде рұқсат беру рәсімдерін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z394" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z394" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33) рұқсаттар және хабарламалар саласындағы уәкілетті органмен және ақпараттандыру саласындағы уәкілетті органмен екінші санаттағы рұқсатты алу үшін өтініштердің нысандарын, екінші санаттағы рұқсаттардың нысандарын әзірлейді, келіседі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z395" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z485" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33-1) электр энергиясын беру жөніндегі қызметті жүзеге асыруға арналған лицензияны беруді, тоқтата тұруды, қайта бастауды, оның қолданысын кері қайтарып алуды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z395" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34) Қазақстан Республикасы Кәсіпкерлік кодексінің 132-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік бақылау және қадағалау субъектілерінің (объектілерінің) қызметіне қойылатын талаптарды әзірлейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z396" w:id="63"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z396" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35) кәсіпкерлік жөніндегі уәкілетті органмен бірлесіп Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кәсіпкерлік кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тәуекел дәрежесін бағалау өлшемшарттарын және тексеру парақтарын әзірлейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z397" w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z397" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36) мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерді әзірлейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z398" w:id="65"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z398" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37) электр энергетикасы және Жылу энергетикасы салаларында жылу энергиясын өндіру, тасымалдау және өткізу бөлігінде мемлекеттік саясатты іске асыру жөніндегі нормативтік құқықтық актілерді әзірлейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z399" w:id="66"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z399" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38) энергия беруші ұйымдардың электр желілеріне технологиялық қосылу қағидаларын әзірлейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z400" w:id="67"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z400" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39) кәсіпкерлік субъектілерінің белгіленген қуаты 200 кВт-қа дейінгі электр қондырғыларын энергия беруші ұйымдардың электр желілеріне технологиялық қосудың үлгілік шартын әзірлейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z401" w:id="68"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z401" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40) энергия өндіруші, энергия беруші ұйымдардың және жылу өндіруші, жылу тасымалдаушы субъектілердің күзгі-қысқы кезеңдегі жұмысқа әзірлік паспортын алу қағидаларын әзірлейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z402" w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z402" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41) электр станцияларының, жылу және электр желілерінің жабдықтарына, ғимараттары мен құрылысжайларына техникалық қызмет көрсетуді және жөндеуді ұйымдастыру қағидаларын әзірлейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z403" w:id="70"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z403" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42) электрмен жабдықтаудың сенімділігі мен тұрақтылығын қамтамасыз ету бойынша қызметтер көрсету қағидаларын әзірлейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z404" w:id="71"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z404" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43) электр энергетикасы және жылу энергетикасы салаларындағы тергеп-тексеру жүргізу, электр энергетикасы саласындағы, орталықтандырылған және жергілікті жылумен жабдықтау жүйелеріндегі технологиялық бұзушылықтарды есепке алу қағидаларын әзірлейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z405" w:id="72"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z405" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44) электр қондырғыларын пайдаланудың техникалық жай-күйі мен қауіпсіздігін бақылау үшін электр және жылу энергиясын өндіруді, беруді жүзеге асыратын ұйымдардың басшыларының, мамандарының техникалық пайдалану қағидалары мен техника қауіпсіздігі қағидаларын білуіне біліктілік тексерулер жүргізу қағидаларын әзірлейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z406" w:id="73"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z406" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45) бақылау және қадағалау субъектісіне (объектісіне) бара отырып, профилактикалық бақылау жүргізудің жартыжылдық тізімдерін және тексерулер жүргізу кестелерін әзірлейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z407" w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z407" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46) энергетикалық сараптама жүргізу қағидаларын әзірлейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z408" w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z408" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47) шаң тәрізді отынды дайындау және жағу үшін отын берудің жарылыс қауіпсіздігі қағидаларын әзірлейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z409" w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z409" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48) сарапшы ұйымдарды және дайындаушы зауыттарды тарта отырып, электр станцияларының, электр және жылу желілерінің энергетикалық жабдықтарының, ғимараттары мен құрылысжайларының, сондай-ақ тұтынушылардың энергетикалық жабдықтарының техникалық жай-күйіне мерзімді зерттеп-қарау жүргізу қағидаларын әзірлейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z410" w:id="77"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z410" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49) электрмен жабдықтау сенімділігі көрсеткіштерінің нормативтік мәндерін, сондай-ақ оларды айқындау тәртібін әзірлейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z411" w:id="78"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z411" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50) энергетикалық сараптаманы жүзеге асыру үшін сараптама ұйымдарына қойылатын талаптарды әзірлейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z412" w:id="79"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z412" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51) қашықтықтан бақылау нәтижелері туралы қорытындының нысанын әзірлейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z413" w:id="80"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z413" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52) жылдық тексерулер тізімінің нысанын және тексерулер тізімінің нысанын әзірлейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z414" w:id="81"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z414" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53) тексеруді тағайындау туралы актінің, тексеру нәтижелері туралы актінің, тексеруді ұзарту туралы актінің, тексеруді тоқтата тұру туралы актінің, тексеруді қайта бастау туралы актінің, анықталған бұзушылықтарды жою туралы нұсқаманың нысандарын әзірлейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z415" w:id="82"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z415" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54) жұмыстан тыс уақытта тексеруді жүргізу туралы бұйрықтың нысанын әзірлейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z416" w:id="83"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z416" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55) анықталған бұзушылықтарды жою жөніндегі іс-шаралар жоспарының нысанын әзірлейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z417" w:id="84"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z417" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56) өндірістік бақылау туралы үлгілік ережені әзірлейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z418" w:id="85"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z418" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57) технологиялық бұзушылықтардың жіктеуішін әзірлейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z419" w:id="86"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z419" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58) құзыреті шегінде стандарттау жөніндегі құжаттардың жобаларын қарауды, сондай-ақ стандарттау саласындағы уәкілетті органға енгізу үшін ұлттық, мемлекетаралық стандарттарды, ұлттық техникалық-экономикалық ақпарат жіктеуіштерін және стандарттау жөніндегі ұсынымдарды әзірлеу, оларға өзгерістер енгізу, қайта қарау және күшін жою жөнінде ұсыныстар дайындауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z420" w:id="87"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z420" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59) өз құзыреті шегінде Қазақстан Республикасының ұлттық қауіпсіздік, мемлекеттік құпияларды қорғау, азаматтық қорғау, жұмылдыру дайындығы және жұмылдыру саласындағы заңдары мен өзге де нормативтік құқықтық актілерінің сақталуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z421" w:id="88"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z421" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60) өз құзыреті шегінде жұмылдыру дайындығы мен жұмылдыру бойынша іс-шаралар кешенінің орындалуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z422" w:id="89"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z422" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61) өз құзыреті шегінде азаматтық қорғау іс-шараларының жүзеге асырылуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z423" w:id="90"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z423" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62) төтенше жағдайлардың туындауының алдын алу және оларды жою, олар туындаған жағдайда залал мен шығын мөлшерін азайту, сондай-ақ төтенше жағдайларда объектілердің жұмыс істеуінің орнықтылығы мен қауіпсіздігін арттыру жөнінде жедел шаралар қабылдайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z424" w:id="91"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z424" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63) Қазақстан Республикасының электр энергетикасы және жылу энергиясын өндіру, тасымалдау және өткізу бөлігінде жылу энергетикасы салаларындағы заңнамасын жетілдіру бойынша ұсыныстар дайындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z425" w:id="92"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z425" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64) Комитет әзірлеген және (немесе) қабылдаған нормативтік құқықтық актілерге (оның ішінде Комитет жүзеге асыратын бұрын қабылданған актілер бойынша) қатысты құқықтық мониторингті жүргізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z426" w:id="93"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z426" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65) Қазақстан Республикасының электр энергетикасы және жылу энергиясын өндіру, тасымалдау және өткізу бөлігінде жылу энергетикасы салаларындағы заңнамасын бұзушылықтар бойынша сотқа жүгінеді және соттың істерді қарауы кезінде қатысады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z427" w:id="94"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z427" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66) құзыреті шегінде Қазақстан Республикасы Энергетика министрлігінің Операциялық жоспары мен даму жоспарына стратегиялық және бағдарламалық құжаттарды, ұсыныстарды әзірлеуге, іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z428" w:id="95"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z428" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67) өз құзыреті шегінде халықаралық ынтымақтастықты жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z429" w:id="96"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z429" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68) жеке және заңды тұлғалардың жолданымдарын талдау, бағалау және бақылау нәтижелері бойынша шаралардың орындалуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z430" w:id="97"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z430" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69) мемлекеттік сатып алуды ұйымдастыруды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z431" w:id="98"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z431" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70) қызметкерлерді жұмысқа қабылдау және ілгерілету кезінде гендерлік теңгерімнің сақталуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z432" w:id="99"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z432" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71) Қазақстан Республикасының заңдарымен белгіленген құзырет шегінде әкімшілік құқық бұзушылықтар бойынша іс жүргізуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z433" w:id="100"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z433" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72) Қазақстан Республикасының заңдарында, Қазақстан Республикасы Президентінің, Үкіметінің актілерінде және Қазақстан Республикасы Энергетика министрінің бұйрықтарында көзделген өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Энергетика министрінің 11.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 310-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Энергетика министрінің 20.05.2026 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгерістер енгізілді – ҚР Энергетика министрінің 20.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 196-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі); 28.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 325-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z85" w:id="101"/>
+    <w:bookmarkStart w:name="z85" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Комитет қызметін ұйымдастыру кезіндегі оның басшысының мәртебесі және өкілеттіктері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-тараудың тақырыбы жаңа редакцияда – ҚР Энергетика министрінің 09.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 281</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="102"/>
+    <w:bookmarkStart w:name="z86" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Комитетке басшылықты Комитетке жүктелген міндеттердің орындалуына және оның функцияларын жүзеге асыруға дербес жауапты болатын Комитеттің төрағасы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4299,604 +4377,636 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="103"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z87" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Комитет төрағасы Қазақстан Республикасының Энергетика министрлігінің басшысымен лауазымға тағайындайды және лауазымынан босатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Энергетика министрінің м.а. 13.06.2018 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Энергетика министрінің м.а. 28.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 325-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="104"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z88" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Комитет төрағасымен лауазымға тағайындайтын және лауазымнан босататын Комитет төрағасының орынбасарлары болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Энергетика министрінің м.а. 13.06.2018 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Энергетика министрінің м.а. 28.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 325-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="105"/>
+    <w:bookmarkStart w:name="z89" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Төрағанның өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z91" w:id="106"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z91" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өз орынбасарларының міндеттері мен өкілеттіктерін анықтайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z92" w:id="107"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z92" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Комитеттің құрылымдық бөлімшелері басшыларының міндеттері мен өкілеттіктерін анықтайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z93" w:id="108"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z93" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Комитеттің құрылымдық бөлімшелері туралы ережелерді, Комитеттің мемлекеттік әкімшілік қызметшілерінің лауазымдық нұсқаулықтарын бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...31 lines deleted...]
-    <w:bookmarkStart w:name="z201" w:id="111"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) алып тасталды - ҚР Энергетика министрінің м.а. 28.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 325-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z200" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Қазақстан Республикасының заңнамасында белгіленген тәртіппен Комитеттің аумақтық органдарының басшыларын және Комитет қызметкерлерін лауазымдарға тағайындайды және лауазымдардан босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z201" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1) Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       техникалық қызмет көрсетудi жүзеге асыратын және Комитеттің жұмыс iстеуiн қамтамасыз ететiн адамдарды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек шарты негізінде қызметін Комитетте жүзеге асыратын адамдарды жұмысқа қабылдауды және еңбек шартын тоқтатуды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z244" w:id="112"/>
+    <w:bookmarkStart w:name="z244" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6) Министрліктің Аппарат басшысына Комитет төрағасының орынбасарларын және Комитеттің аумақтық органдары басшыларын іссапарға жіберу, демалыс беру, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілігін арттыру, көтермелеу, үстемеақы төлеу және сыйлықақы беру туралы ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:p>
-[...51 lines deleted...]
-      7-1) Комитет төрағасының орынбасарларын және Комитеттің аумақтық органдарының басшыларын қоспағанда, Комитет қызметкерлерін, Комитеттің аумақтық органдарының қызметкерлерін;</w:t>
+    <w:bookmarkStart w:name="z205" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) еңбек қатынастары мәселелері оның құзыретіне жатқызылған Комитет қызметкерлерін іссапарға жіберу, еңбек демалысын беру, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілігін арттыру, көтермелеу, үстемеақылар төлеу, сыйлықақы беру, тәртіптік жауапкершілікке тарту мәселелерін шешеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-      Комитетте еңбек шартының негізінде қызметін жүзеге асыратын адамдарды тәртіптік жауапкершілікке тарту мәселелерін шешеді;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7-1) алып тасталды - ҚР Энергетика министрінің м.а. 28.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 325-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z208" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      8) Комитеттің аумақтық органы басшысының ұсынысы бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен техникалық қызмет көрсетудi жүзеге асыратын және Комитеттің аумақтық органының жұмыс iстеуiн қамтамасыз ететiн адамдарға; </w:t>
+        <w:t>
+      8) Комитеттің аумақтық органы басшысының ұсынысы бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      еңбек шартының негізінде қызметін Комитеттің аумақтық органдарында жүзеге асыратын адамдарға материалдық көмек көрсету, көтермелеу, үстемеақылар төлеу және сыйлықақы беру туралы мәселелерді шешеді;</w:t>
+      Комитеттің аумақтық органдарының қызметкерлеріне;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      техникалық қызмет көрсетудi жүзеге асыратын және Комитеттің аумақтық органының жұмыс iстеуiн қамтамасыз ететiн адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      еңбек шартының негізінде қызметін Комитеттің аумақтық органдарында жүзеге асыратын адамдарға материалдық көмек көрсету, сыйлықақы беру мәселелерін шешеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z209" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Комитеттің ведомствоға қарасты бөлімшелерінің қызметіне басшылықты жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
     <w:bookmarkStart w:name="z210" w:id="117"/>
     <w:p>
       <w:pPr>
@@ -5167,64 +5277,64 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Энергетика министрінің 02.06.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 234</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (ресми жарияланған күнiнен бастап қолданысқа енеді); өзгеріс енгізілді - ҚР Энергетика министрінің 12.07.2017 </w:t>
+        <w:t xml:space="preserve"> (ресми жарияланған күнiнен бастап қолданысқа енеді); өзгерістер енгізілді - ҚР Энергетика министрінің 12.07.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 370-ж</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнiнен бастап қолданысқа енгізіледі); ҚР Энергетика министрінің м.а. 13.06.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -5271,50 +5381,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); ; 09.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 281</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 325-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -5429,51 +5559,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Ереже 20-1-тармақпен толықтырылды - ҚР Энергетика министрінің 02.06.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 234</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ресми жарияланған күнiнен бастап қолданысқа енеді) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7621,51 +7751,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       техникалық пайдалану қағидалары мен еңбек қауіпсіздігі қағидаларын білуге тексеруден өтпеген жұмыскерлердің электр қондырғыларында жұмыс істеуіне жол бермеуге немесе шеттетуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      энергия өндіруші ұйымдардың (жаңартылатын энергия көздерін пайдаланатын энергия өндіруші ұйымдарды қоспағанда), энергия беруші ұйымдардың және жүйелік оператордың жөндеу-қалпына келтіру жұмыстарын, оның ішінде күзгі-қысқы кезеңде дайындауға және жүзеге асыруға мемлекеттік энергетикалық бақылауды жүзеге асырады;</w:t>
+      энергия өндіруші ұйымдардың (жаңартылатын энергия көздерін пайдаланатын энергия өндіруші ұйымдарды қоспағанда), энергия беруші ұйымдардың және жүйелік оператордың жөндеу-қалпына келтіру жұмыстарын, оның ішінде күзгі-қысқы кезеңде дайындауға және жүзеге асыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уәкілетті орган жаңғыртуға, кеңейтуге, реконструкциялауға және (немесе) жаңартуға арналған инвестициялық келісімде айқындалған іс-шаралардың орындалуына мемлекеттік энергетикалық бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z437" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) "Электр энергетикасы туралы" Қазақстан Республикасының Заңына сәйкес қашықтықтан бақылау және тексеру, Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -7699,72 +7847,52 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бақылау субъектілері (объектілері) қызметінің Қазақстан Республикасының электр энергетикасы саласындағы заңнамасының талаптарына сәйкестігі тұрғысынан тергеп-тексеру нысанында энергетикалық жабдықты, энергия өндіруші ұйымдарды (жаңартылатын энергия көздерін пайдаланатын энергия өндіруші ұйымдарды қоспағанда), энергия беруші ұйымдарды және жүйелік операторды пайдалану және техникалық жай-күйі бөлігінде электр энергетикасы саласындағы мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
     <w:bookmarkStart w:name="z438" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес электр энергетикасы саласындағы бақылау субъектісіне (объектісіне) бара отырып, жоспардан тыс тексеру, профилактикалық бақылау нысанында мемлекеттік бақылауды жүзеге асырады;</w:t>
+        <w:t>
+      5) Қазақстан Республикасының Кәсіпкерлік кодексіне сәйкес электр энергетикасы саласындағы бақылау субъектісіне (объектісіне) бара отырып, тексеру, профилактикалық бақылау нысанында мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
     <w:bookmarkStart w:name="z439" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -7784,170 +7912,210 @@
         </w:rPr>
         <w:t xml:space="preserve"> және "Электр энергетикасы туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-1-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес электр энергетикасы саласындағы бақылау субъектісіне (объектісіне) бармай-ақ профилактикалық бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z440" w:id="186"/>
+    <w:bookmarkStart w:name="z486" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6-1) Қазақстан Республикасының Кәсіпкерлік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес энергия беруші ұйымдарға қатысты берілген рұқсаттар бойынша біліктілік немесе рұқсат беру талаптарына сәйкестігіне тексеру жүргізуді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z440" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Қазақстан Республикасының электр энергетикасы туралы заңнамасына сәйкес жаңартылатын энергия көздерін пайдалану жөніндегі объектілердің энергия беруші ұйымдардың электр желілеріне қосылуын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z441" w:id="187"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z441" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) негізгі жабдықтың тоқтауына, өрттерге, жарылыстарға, Қазақстан Республикасының Біртұтас электр энергетикалық жүйесін бірнеше бөлікке бөлуге, электр энергиясын тұтынушыларды жаппай шектеуге әкеп соққан электр станцияларының, электр желілерінің жұмысындағы технологиялық бұзушылықтардың есебін жүргізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z442" w:id="188"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z442" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) электр энергетикалық кәсіпорындардың күзгі-қысқы кезеңге объектілер мен жабдықтардың дайындығын бағалау жөніндегі комиссияларының жұмысына қатысады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z443" w:id="189"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z443" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) көлемі Қазақстан Республикасының электр энергетикасы және жылу энергетикасы саласындағы заңнамасында белгіленген талаптарға сәйкес келетін әзірлік паспортын алу үшін ұсынылған құжаттарға қосымша түсініктемелер, материалдар мен негіздемелер қажет болған жағдайда ескертусіз немесе ескертулермен әзірлік паспортын береді, сондай-ақ әзірлік паспортын алу үшін Қазақстан Республикасының электр энергетикасы және жылу энергетикасы саласындағы заңнамасында белгіленген шарттар мен талаптарды орындалуын растайтын ұсынылған құжаттардың көлемі, мазмұны сәйкес келмеген жағдайда әзірлік паспортын беруден бас тартады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z444" w:id="190"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z444" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) электр қондырғыларын пайдалану жөніндегі қызметті жүзеге асыруға тиісті рұқсаты жоқ және электр энергетикасы саласындағы техникалық пайдалану қағидалары мен қауіпсіздік техникасы қағидаларын білуіне біліктілік тексеруден өтпеген персоналды мерзімдері мен орындауға жауапты адамдарды көрсете отырып, сондай-ақ жұмыстан шеттету туралы белгіленген үлгідегі нұсқама береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z445" w:id="191"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z445" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) орталықтандырылған жылумен жабдықтау жүйесінде мыналарға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkEnd w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының жылу энергетикасы саласындағы заңнамасы талаптарының сақталуына, сондай-ақ жылу энергетикасы объектілерін пайдалану кезінде техникалық және технологиялық нормалардың сақталуына;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7994,51 +8162,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       техникалық пайдалану қағидалары мен қауіпсіздік техникасы қағидаларын білуге тексеруден өтпеген жұмыскерлердің жұмыс істеуіне жол бермеуге немесе шеттетуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жылу өндіруші және жылу тасымалдаушы субъектілердің жөндеу-қалпына келтіру жұмыстарын, оның ішінде күзгі-қысқы кезеңде дайындауға және жүзеге асыруға мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z446" w:id="192"/>
+    <w:bookmarkStart w:name="z446" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13) "Жылу энергетикасы туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8053,573 +8221,593 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қашықтықтан бақылау және тексеру, Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кәсіпкерлік кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Жылу энергетикасы туралы" Қазақстан Республикасының Заңына сәйкес бақылау субъектілері (объектілері) қызметінің Қазақстан Республикасының жылу энергетикасы саласындағы заңнамасының талаптарына сәйкестігі тұрғысынан тергеп-тексеру нысанында жылу энергетикасы объектілерін, жылу өндіруші және жылу тасымалдаушы субъектілерді пайдалану және техникалық жай-күйі бөлігінде жылу энергетикасы саласындағы мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z447" w:id="193"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z447" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) орталықтандырылған жылумен жабдықтау жүйелеріндегі технологиялық бұзушылықтардың есебін жүргізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z448" w:id="194"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z448" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) орталықтандырылған жылумен жабдықтау жүйелерінде жұмыс істейтін жылумен жабдықтау субъектілерінің жылу энергетикасы объектілерінің және олардың құрамына кіретін ғимараттардың, үй-жайлардың, құрылысжайлар мен жабдықтардың күзгі-қысқы кезеңде жұмысқа дайындығын бағалау жөніндегі комиссияларының жұмысына қатысады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z449" w:id="195"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z449" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) астананың, облыстың, республикалық маңызы бар қаланың жылу энергетикасы объектілері мен жылу желілерінің жай-күйі туралы ақпаратты жинауды, өзектілендіруді және жариялауды қоса алғанда, жылу энергетикасының жай-күйіне тұрақты мониторингті жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z450" w:id="196"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z450" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) Қазақстан Республикасының заңдарында белгіленген құзыреті шегінде әкімшілік құқық бұзушылық туралы істер бойынша іс жүргізуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z451" w:id="197"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z451" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) Қазақстан Республикасының электр энергетикасы және жылу энергиясын өндіру, тасымалдау және өткізу бөлігінде жылу энергетикасы салаларындағы заңнамасын жетілдіру бойынша ұсыныстар дайындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z452" w:id="198"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z452" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19) табиғи монополиялардың тиісті салаларында басшылықты жүзеге асыратын мемлекеттік органға электр энергиясын беру жөніндегі қызметті көрсететін табиғи монополия субъектісі қызметінің "Электр энергетикасы туралы" Қазақстан Республикасы Заңының 13-1-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкессіздігі туралы ақпарат жібереді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z453" w:id="199"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z453" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20) табиғи монополиялардың тиісті салаларында басшылықты жүзеге асыратын мемлекеттік органға электр энергиясын жабдықтау жөніндегі қызметті көрсететін табиғи монополия субъектісі қызметінің "Электр энергетикасы туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-1-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкессіздігі туралы ақпарат жібереді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z454" w:id="200"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z454" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) энергетикалық жабдыққа зерттеп-қарауды, энергетикалық ұйымдарды кешенді тексеруді және электр станцияларының, электр желілерінің энергетикалық жабдықтарының жұмысындағы технологиялық бұзушылықтарды тергеп-тексеруді жүргізу кезінде сарапшыларды тартады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z455" w:id="201"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z455" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) Қазақстан Республикасының электр энергетикасы және жылу энергиясын өндіру, тасымалдау және өткізу бөлігінде жылу энергетикасы салаларындағы заңнамасын бұзушылықтар бойынша сотқа жүгінеді және соттың істерді қарауы кезінде қатысады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z456" w:id="202"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z456" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) өз құзыреті шегінде Қазақстан Республикасының ұлттық қауіпсіздік, мемлекеттік құпияларды қорғау, азаматтық қорғау, жұмылдыру дайындығы және жұмылдыру саласындағы заңдары мен өзге де нормативтік құқықтық актілерінің сақталуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z457" w:id="203"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z457" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24) жүйелік оператордың "Электр энергетикасы туралы" Қазақстан Республикасы Заңының 15-2-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген талаптарды сақтауына мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z458" w:id="204"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z458" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) энергия өндіруші, энергия беруші ұйымдардың, жүйелік оператордың, орталықтандырылған жылумен жабдықтау жүйесіндегі жылу өндіруші және жылу тасымалдаушы субъектілердің басшыларын, өндірістік бақылауды жүзеге асыратын лауазымды адамды біліктілік талаптарына, жұмыс тәжірибесіне және құрылымдық бөлімше басшысынан төмен емес атқаратын лауазымына сәйкестігі бөлігінде тағайындауды және босатуды келіседі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z459" w:id="205"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z459" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) Комитетке табиғи монополия субъектісінің инвестициялық бағдарламасының іс-шараларын қабылдаудың орындылығы немесе орынсыздығы туралы қорытындыны келіп түскен күннен бастап жиырма жұмыс күнінен кешіктірмей жібереді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z460" w:id="206"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z460" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) табиғи монополия субъектісінің бекітілген инвестициялық бағдарламасының орындалуы туралы есеп келіп түскен күннен бастап күнтізбелік отыз күннен кешіктірмей бекітілген инвестициялық бағдарламаның іс-шараларын орындауды қабылдаудың орындылығы немесе орынсыздығы туралы өз қорытындысын Комитетке жібереді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z461" w:id="207"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z461" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) құжаттаманы басқаруды және архивтік құжаттарды ретке келтіруді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z462" w:id="208"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z462" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) Қазақстан Республикасының заңдарында, Қазақстан Республикасы Президентінің, Үкіметтің актілерінде және Қазақстан Республикасы Энергетика министрінің бұйрықтарында көзделген өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkEnd w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 15-жаңа редакцияда - ҚР Энергетика министрінің 11.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 310-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Энергетика министрінің 20.05.2026 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгерістер енгізілді – ҚР Энергетика министрінің 20.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 196-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі); 28.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 325-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z168" w:id="209"/>
+    <w:bookmarkStart w:name="z168" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Құқықтары мен міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z169" w:id="210"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z169" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заңнамада белгiленген тәртiппен мемлекеттiк органдардан, ұйымдардан, олардың лауазымды адамдарынан, сондай-ақ жеке тұлғалардан қажеттi ақпарат пен материалдарды сұратады және алады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z170" w:id="211"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z170" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының заңнамасына, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің актілеріне сәйкес өзге де құқықтар мен міндеттерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkEnd w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Комитет басшылығына немесе құқық қорғау органдарына белгілі болған сыбайлас жемқорлық құқық бұзушылық жағдайлары туралы жеткізеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -8676,126 +8864,126 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z359" w:id="212"/>
+    <w:bookmarkStart w:name="z359" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Департамент қызметін ұйымдастыру кезіндегі оның басшысының мәртебесі және өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkEnd w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-тараудың тақырыбы жаңа редакцияда – ҚР Энергетика министрінің 09.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 281</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z172" w:id="213"/>
+    <w:bookmarkStart w:name="z172" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Департамент басшылығын Департаментке жүктелген мiндеттердiң орындалуына және оның өз функцияларын жүзеге асыруға дербес жауапты болатын басшы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkEnd w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8814,1006 +9002,1044 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z173" w:id="214"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z173" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Департамент басшысын Комитеттің төрағасы лауазымға тағайындайды және лауазымынан босатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Энергетика министрінің м.а. 13.06.2018 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Энергетика министрінің м.а. 28.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 325-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z174" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Департамент басшысының штаттық кестеде көзделген жағдайларда Қазақстан Республикасының заңнамасында белгіленген тәртіппен лауазымға тағайындайтын және лауазымнан босататын орынбасары болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Энергетика министрінің м.а. 13.06.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z174" w:id="215"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z175" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Департамент басшысының өкілеттіктері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Энергетика министрінің м.а. 13.06.2018 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) Алып тасталды - ҚР Энергетика министрінің м.а. 13.06.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z175" w:id="216"/>
-[...91 lines deleted...]
-    <w:bookmarkStart w:name="z177" w:id="217"/>
+    <w:bookmarkStart w:name="z177" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) өз орынбасарының өкілеттіктерін анықтайды, болуы кезінде; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z178" w:id="218"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z178" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-[...36 lines deleted...]
-    <w:bookmarkStart w:name="z179" w:id="219"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департамент қызметкерлеріне;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      техникалық қызмет көрсетудi жүзеге асыратын және Департаменттің жұмыс iстеуiн қамтамасыз ететiн адамдарды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жұмысқа қабылдауды және еңбек шартын тоқтатуды жүзеге асырады, еңбек демалысын беру, іссапарға жіберу, тәртіптік жауапкершілікке тарту, үстемеақы төлеу, лауазымдарға тағайындау және лауазымдардан босату мәселелерін шешеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z179" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Комитет төрағасына:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-[...54 lines deleted...]
-    <w:bookmarkStart w:name="z180" w:id="220"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департамент қызметкерлеріне;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      техникалық қызмет көрсетудi жүзеге асыратын және Департаменттің жұмыс iстеуiн қамтамасыз ететiн адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      еңбек шартының негізінде қызметін Департаментте жүзеге асыратын адамдарға материалдық көмек көрсету, сыйлықақы беру туралы ұсыныс енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z180" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) Комитет Төрағасына Департамент қызметкерлерін тәртіптік жауапкершілікке тарту мәселелерін қарау туралы ұсынысты енгізеді; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z227" w:id="221"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z227" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) мемлекеттік органдармен және өзге де ұйымдармен өзара қатынастарда Департаменттің мүдделерін білдіреді; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z239" w:id="222"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z239" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) Комитет Төрағасының тапсырмасы бойынша мемлекеттік органдармен және өзге де ұйымдармен өзара қатынастарда Комитеттің мүддесін білдіреді; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z240" w:id="223"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z240" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) ескертулер болмаған жағдайда, Департаменттің келісуіне келіп түскен нормативтік құқықтық актілердің жобаларына қол қояды; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z241" w:id="224"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z241" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) Департаментте сыбайлас жемқорлыққа қарсы іс-қимыл жөніндегі шараларды қабылдайды және осы үшін дербес жауаптылықта болады; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z242" w:id="225"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z242" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) Қазақстан Республикасының заңдарына сәйкес өзге де өкілеттіктерді жүзеге асырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z243" w:id="226"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z243" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Департамент басшысы болмаған кезеңде оның өкілеттіктерін орындауды Қазақстан Республикасының қолданыстағы заңнамасына сәйкес, оны ауыстыратын адам жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkEnd w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда - ҚР Энергетика министрінің 02.06.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 234</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Энергетика министрінің 13.06.2018 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); өзгерістер енгізілді - ҚР Энергетика министрінің 13.06.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен..</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 28.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 325-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z181" w:id="227"/>
+    <w:bookmarkStart w:name="z181" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkEnd w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-тараудың тақырыбы жаңа редакцияда – ҚР Энергетика министрінің 09.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 281</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z182" w:id="228"/>
+    <w:bookmarkStart w:name="z182" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Департаменттің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкi болуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z246" w:id="229"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z246" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Департаменттің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkEnd w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда - ҚР Энергетика министрінің м.а. 13.06.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z183" w:id="230"/>
+    <w:bookmarkStart w:name="z183" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Департаментке бекiтiлген мүлiк республикалық меншiкке жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z184" w:id="231"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z184" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Егер заңнамада өзгесі көзделмесе, Департаменттің өзіне бекiтiлген мүлiктi және қаржыландыру жоспары бойынша өзіне бөлiнген қаражат есебiнен сатып алынған мүлiктi дербес иелiктен шығаруға немесе өзге тәсiлмен иелік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z185" w:id="232"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z185" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkEnd w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-тараудың тақырыбы жаңа редакцияда – ҚР Энергетика министрінің 09.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 281</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z186" w:id="233"/>
+    <w:bookmarkStart w:name="z186" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkEnd w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10139,31 +10365,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>