--- v0 (2025-11-26)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="201df2f" w14:textId="201df2f">
+    <w:p w14:paraId="a387253" w14:textId="a387253">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,104 +112,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Орталық сайлау комиссиясы төрағасының 2014 жылғы 17 шілдедегі 11/236 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2014 жылы 6 тамызда № 9686 тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Қазақстан Республикасындағы сайлау туралы" Қазақстан Республикасының 1995 жылғы 28 қыркүйектегі Конституциялық заңының 12-бабы </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Орталық сайлау комиссиясы </w:t>
+      "Қазақстан Республикасындағы сайлау туралы" Қазақстан Республикасының 1995 жылғы 28 қыркүйектегі Конституциялық заңының 12-бабы 6) тармақшасына, Қазақстан Республикасы Президентінің 1996 жылғы 11 қарашадағы № 3205 Жарлығымен бекітілген Қазақстан Республикасы Орталық сайлау комиссиясы туралы ереженің 15-тармағы 37) тармақшасына сәйкес Қазақстан Республикасының Орталық сайлау комиссиясы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ҚАУЛЫ ЕТЕДІ:</w:t>
+        <w:t>ҚАУЛЫ ЕТЕДІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Сайлау құжаттарын сақтау қағидалары осы қаулыға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -736,87 +768,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Президенттігіне кандидаттың мемлекеттік тілді еркін меңгергендігін анықтау жөніндегі лингвистикалық комиссияның шешімдері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасы Парламенті Мәжілісінің депутаттығына кандидаттардың партиялық тізімін ұсыну туралы саяси партиялардың жоғары органдарының хаттамаларынан үзінділер;</w:t>
-[...35 lines deleted...]
-      облыстық (республикалық маңызы бар қалалар және астана), округтік сайлау комиссияларының Қазақстан Республикасы Парламенті Мәжілісінің депутаттарын сайлау бойынша дауыстарды санау туралы хаттамалары және оларға қосымшалар;</w:t>
+      Қазақстан Республикасы Құрылтайының депутаттығына кандидаттардың партиялық тізімін ұсыну туралы саяси партиялардың жоғары органдарының хаттамаларынан үзінді көшірмелер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы астанасының, облыстар мен республикалық маңызы бар қалалардың сайлау комиссияларының Қазақстан Республикасының Президентін, Қазақстан Республикасы Құрылтайының депутаттарын сайлау бойынша дауыстарды санау туралы хаттамалары және оларға қосымшалар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Орталық сайлау комиссиясына келіп түскен жеке және заңды тұлғалардың өтініштері.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -838,157 +852,123 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 27.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 132/627</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi); өзгеріс енгізілді - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Аумақтық және округтік сайлау комиссиялары бұқаралық ақпарат құралдарында сайлау қорытындылары туралы хабар жарияланғаннан кейін тиісті облыстардың, республикалық маңызы бар қалалардың, астананың, қалалардың және аудандардың мемлекеттік архивтеріне мынадай құжаттарды:</w:t>
+      2. Аумақтық және округтік сайлау комиссиялары бұқаралық ақпарат құралдарында сайлау қорытындылары туралы хабар жарияланғаннан кейін астананың, тиісті облыстардың, республикалық маңызы бар қалалардың, қалалардың және аудандардың мемлекеттік архивтеріне мынадай құжаттарды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      аумақтық, округтік сайлау комиссияларының хаттамаларын және оларға қосымшаларды;</w:t>
-[...53 lines deleted...]
-      бірмандаттық аумақтық сайлау округтері бойынша сайланатын Қазақстан Республикасы Парламенті Мәжілісінің депутаттығына кандидаттар ұсыну жөніндегі саяси партияның, қоғамдық бірлестіктің хаттамасынан үзінді көшірмелерді, саяси партиялардың, құрылымдық бөлімшелердің (филиалы мен өкілдігінің) құрылымдық бөлімшесінің жарғысынан үзінді көшірмелерді;</w:t>
+      аумақтық жәіне округтік сайлау комиссияларының хаттамаларын және оларға қосымшаларды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мәслихат депутаттығына кандидаттардың партиялық тізімін ұсыну туралы саяси партияның тиісті филиалының (өкілдігінің) жоғары басшы органының хаттамасынан үзінді көшірмелерді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -998,87 +978,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мәслихаттар депутаттарын сайлау нәтижелері туралы аумақтық сайлау комиссияларының хаттамаларын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімдігіне кандидатты (бұдан әрі – әкімдікке кандидат) ұсыну туралы саяси партияның тиісті филиалының (өкілдігінің) жоғары басшы органының хаттамасынан үзінді көшірмелерді;</w:t>
-[...35 lines deleted...]
-      жоғары тұрған әкімнің азаматты әкімдікке кандидат етіп ұсыну туралы ұсынысын;</w:t>
+      аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімі болуға кандидатты (бұдан әрі – әкім болуға кандидат) ұсыну туралы саяси партияның тиісті филиалының (өкілдігінің) жоғары басшы органының хаттамасынан үзінді көшірмелерді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Құрылтайының, мәслихаттардың депутаттарын, аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімдерін (бұдан әрі - әкімдер) сайлау жөніндегі сақтауға жатпайтын сайлау құжаттарын жоюға бөліп шығару туралы актілерді (бұдан әрі - акт) осы Қағидаларға қосымшаға сай нысан бойынша;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жоғары тұрған әкімнің азаматты әкім болуға кандидат етіп ұсыну туралы ұсынысын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аумақтық сайлау комиссияларының әкімдерді сайлау нәтижелері туралы хаттамаларын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1088,117 +1068,117 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сайланған әкімді тіркеу туралы аудандық (қалалық) сайлау комиссиясының шешімдерін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      аумақтық сайлау комиссияларына келіп түскен жеке және заңды тұлғалардың өтініштерін сақтауға тапсырады;</w:t>
-[...17 lines deleted...]
-      округтік сайлау комиссияларының құжаттарын тиісті аумақтық сайлау комиссияларына беріледі.</w:t>
+      жеке және заңды тұлғалардың аумақтық сайлау комиссияларына келіп түскен өтініштерін сақтауға тапсырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      округтік сайлау комиссияларының құжаттарын тиісті аумақтық сайлау комиссияларына береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 27.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 132/627</w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1247,154 +1227,154 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Белгіленген мерзім өткеннен кейін сақтауға жатпайтын құжаттар осы Қағидаларға қосымшаға сай нысан бойынша жойылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Қазақстан Республикасының Президентін, Қазақстан Республикасы Парламенті Сенатының, Қазақстан Республикасы Парламенті Мәжілісінің депутаттарын сайлау жөніндегі жасырын дауыс беруге арналған бюллетеньдерді мөрленген күйінде, оның ішінде жекелеген жойылған бюллетеньдерді, жойылған есептен шығару куәліктерін, сондай-ақ сайлаушылардың (таңдаушылардың) тізімдері мен оларға қатысты құжаттарды облыстық (республикалық маңызы бар қалалар және астана) сайлау комиссиялары Қазақстан Республикасының Орталық сайлау комиссиясына тапсырады, онда құпия ақпарат құқығы негізінде сайлау қорытындылары жарияланғаннан кейінгі бір ай бойы сақталады, ал кейіннен жойылады.</w:t>
+      6. Қазақстан Республикасының Президентін, Қазақстан Республикасы Құрылтайының депутаттарын сайлау жөніндегі жасырын дауыс беруге арналған бюллетеньдерді мөрленген күйінде, оның ішінде жекелеген жойылған бюллетеньдерді, жойылған есептен шығару куәліктері мен оларға қатысты құжаттарды Қазақстан Республикасы астанасының, облыстар мен республикалық маңызы бар қалалардың сайлау комиссиялары Қазақстан Республикасының Орталық сайлау комиссиясына тапсырады, онда құпия ақпарат құқығы негізінде сайлау қорытындылары жарияланғаннан кейінгі бір ай бойы сақталады, ал кейіннен жойылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының Президенттігіне кандидатты қолдап қол қою парақтары, Қазақстан Республикасы Парламенті Сенатының депутаттығына кандидатты қолдап таңдаушылардың қолдарын жинауға арналған қол қою парақтары, әкім лауазымына кандидатты қолдауға арналған қол қою парақтары Қазақстан Республикасының Президенттігіне, Қазақстан Республикасы Парламенті Сенатының депутаттығына, әкімдеріне кандидат тіркелген күннен кейінгі он жұмыс күні бойы сақталады, ал кейіннен сайлау комиссиясы жояды.</w:t>
-[...35 lines deleted...]
-      Бірмандаттық аумақтық сайлау округтері бойынша сайланған Қазақстан Республикасы Парламенті Мәжілісінің депутатын, мәслихат депутатын кері шақырып алу үшін азаматтардың қолдарын жинауға арналған сайлау комиссиясы жарамсыз деп таныған қол қою парақтары жарамсыз деп тану туралы шешім қабылданғаннан кейін он жұмыс күні бойы сақталады, содан кейін жойылады. Бұл ретте кері шығарып алу бастамашысы бірмандаттық аумақтық сайлау округі бойынша сайланған депутатты кері шақырып алу үшін оған берілген қол қою парақтарын кері қайтармаған жағдайда сайлау комиссиясы тиісті акт жасайды.</w:t>
+      Қазақстан Республикасының Президенттігіне кандидатты қолдап қол қою парақтары, әкім болуға кандидатты қолдауға арналған қол қою парақтары Қазақстан Республикасының Президенттігіне, әкім болуға кандидат тіркелген күннен кейінгі он жұмыс күні бойы сақталады, ал кейіннен сайлау комиссиясы жояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірмандаттық аумақтық сайлау округтері бойынша сайланған мәслихат депутатын кері шақырып алу үшін азаматтардың қолдарын жинауға арналған қол қою парақтары бірмандаттық аумақтық сайлау округі бойынша сайланған депутатты кері шақырып алу бойынша дауыс беруді өткізу туралы шешім қабылданғаннан кейін он жұмыс күні ішінде сақталады, содан кейін сайлау комиссиясы жояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірмандаттық аумақтық сайлау округтері бойынша сайланған мәслихат депутатын кері шақырып алу үшін азаматтардың қолдарын жинауға арналған, сайлау комиссиясы жарамсыз деп таныған қол қою парақтары жарамсыз деп тану туралы шешім қабылданғаннан кейін он жұмыс күні бойы сақталады, содан кейін жойылады. Бұл ретте кері шақырып алу бастамашысы бірмандаттық аумақтық сайлау округі бойынша сайланған мәслихат депутатын кері шақырып алу үшін оған берілген қол қою парақтарын кері қайтармаған жағдайда сайлау комиссиясы тиісті акт жасайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 27.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 132/627</w:t>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2436,55 +2416,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2810,31 +2790,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>