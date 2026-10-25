--- v0 (2025-11-14)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8849ff9" w14:textId="8849ff9">
+    <w:p w14:paraId="3d79f06" w14:textId="3d79f06">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1115,54 +1115,116 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Спорттық атақтар, разрядтар және біліктілік санаттарын беру, омырауға тағатын белгілерді беру тәртібі, сондай-ақ олардың сипаттамасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z23" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. "Қазақстан Республикасының еңбек сіңірген спорт шебері", "Қазақстан Республикасының халықаралық дәрежедегі спорт шебері", "Қазақстан Республикасының спорт шебері", "Қазақстан Республикасының еңбек сіңірген жаттықтырушысы" спорттық атақтары және біліктілігі жоғары деңгейдегі жоғары санатты жаттықтырушы, біліктілігі жоғары деңгейдегі жоғары санатты жаттықтырушы-оқытушы, біліктілігі орта деңгейдегі жоғары санатты жаттықтырушы, біліктілігі орта деңгейдегі жоғары санатты жаттықтырушы-оқытушы, біліктілігі жоғары деңгейдегі жоғары санатты әдіскер, біліктілігі орта деңгейдегі жоғары санатты әдіскер, біліктілігі жоғары деңгейдегі жоғары санатты нұсқаушы-спортшы, жоғары санатты ұлттық спорт төрешісі, ұлттық спорт төрешісі біліктілік санаттарын беру мемлекеттік көрсетілетін қызметтер болып табылады (бұдан әрі - спорттық атақтар және біліктілік санаттарын беру бойынша мемлекеттік көрсетілетін қызмет), оны алу үшін жеке тұлғалар (бұдан әрі - көрсетілетін қызметті алушы) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі - Мемлекеттік корпорация), "электрондық үкіметтің" www.egov.kz веб-порталы (бұдан әрі - портал) арқылы дене шынықтыру және спорт саласындағы уәкілетті органға (бұдан әрі - уәкілетті орган) жүгінеді.</w:t>
+      3. "Қазақстан Республикасының еңбек сіңірген спорт шебері", "Қазақстан Республикасының халықаралық дәрежедегі спорт шебері", "Қазақстан Республикасының спорт шебері", "Қазақстан Республикасының еңбек сіңірген жаттықтырушысы" спорттық атақтары және біліктілігі жоғары деңгейдегі жоғары санатты жаттықтырушы, біліктілігі жоғары деңгейдегі жоғары санатты жаттықтырушы-оқытушы, біліктілігі орта деңгейдегі жоғары санатты жаттықтырушы, біліктілігі орта деңгейдегі жоғары санатты жаттықтырушы-оқытушы, біліктілігі жоғары деңгейдегі жоғары санатты әдіскер, біліктілігі орта деңгейдегі жоғары санатты әдіскер, біліктілігі жоғары деңгейдегі жоғары санатты нұсқаушы-спортшы, жоғары санатты ұлттық спорт төрешісі, ұлттық спорт төрешісі біліктілік санаттарын беру мемлекеттік көрсетілетін қызметтер болып табылады (бұдан әрі - спорттық атақтар және біліктілік санаттарын беру бойынша мемлекеттік көрсетілетін қызмет), оны алу үшін жеке тұлғалар (бұдан әрі - көрсетілетін қызметті алушы) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі - Мемлекеттік корпорация), "цифрлық үкіметтің" www.egov.kz веб-порталы (бұдан әрі - портал) арқылы дене шынықтыру және спорт саласындағы уәкілетті органға (бұдан әрі - уәкілетті орган) жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің 15.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z24" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Спорттық атақтар және біліктілік санаттарын беру бойынша мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1210,107 +1272,125 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құжаттарды қабылдау кезінде Мемлекеттік корпорация қызметкері құжаттардың электрондық көшірмелерін жасайды, содан кейін түпнұсқаларды көрсетілетін қызметті алушыға қайтарады және тиісті құжаттардың қабылданғаны туралы қолхат береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Құжаттарды Мемлекеттік корпорация арқылы берген жағдайда көрсетілетін қызметті алушы спорттық атақтар мен біліктілік санаттарын беру бойынша мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көзделген спорттық атақтар мен біліктілік санаттарын беру бойынша мемлекеттік көрсетілетін қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесіне сәйкес құжаттар топтамасын толық ұсынбаған жағдайда, сондай-ақ мерзімі өткен құжаттарды ұсынса Мемлекеттік корпорация қызметкері өтінішті қабылдаудан бас тартады.</w:t>
+      Құжаттарды Мемлекеттік корпорация арқылы берген жағдайда көрсетілетін қызметті алушы спорттық атақтар мен біліктілік санаттарын беру бойынша мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 10-тармағында көзделген спорттық атақтар мен біліктілік санаттарын беру бойынша мемлекеттік көрсетілетін қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесіне сәйкес құжаттар топтамасын толық ұсынбаған жағдайда, сондай-ақ мерзімі өткен құжаттарды ұсынса Мемлекеттік корпорация қызметкері өтінішті қабылдаудан бас тартады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Құжаттар көрсетілетін қызметті берушіге "Халыққа қызмет көрсету орталықтарының" Ықпалдастырылған цифрлық жүйесіндегі мемлекеттік органның автоматтандырылған жұмыс орны" (бұдан әрі – ХҚКО ЫЦЖ МО АЖО) ішкі жүйесі арқылы келіп түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       Портал арқылы жүгінген жағдайда "жеке кабинетте" көрсетілетін қызметті алушының өтініштерінің тарихында спорттық атақтар мен біліктілік санаттарын беру бойынша мемлекеттік көрсетілетін қызметті көрсету үшін өтініш қабылданғаны туралы мәртебе, сондай-ақ спорттық атақтар мен біліктілік санаттарын беру бойынша мемлекеттік көрсетілетін қызмет нәтижесін алу күні көрсетілген хабарлама көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 02.09.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің 15.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 168</w:t>
+        <w:t>№ 129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1579,108 +1659,108 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z30" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Уәкілетті органның жауапты қызметкері құжаттарды портал арқылы алған сәттен бастап 2 (екі) жұмыс күні ішінде спорттық атақтар мен біліктілік санаттарын беру бойынша мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көзделген ұсынылған құжаттардың толықтығын тексереді.</w:t>
+      10. Уәкілетті органның жауапты қызметкері құжаттарды портал арқылы алған сәттен бастап 2 (екі) жұмыс күні ішінде спорттық атақтар мен біліктілік санаттарын беру бойынша мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 10-тармағында көзделген ұсынылған құжаттардың толықтығын ХҚКО ЫЦЖ МО АЖО ішкі жүйеде тексереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы құжаттар топтамасын және (немесе) қолданылу мерзімі өткен құжаттарды толық ұсынбаған жағдайда, уәкілетті органның жауапты қызметкері уәкілетті органның лауазымды адамының электрондық цирфрлық қолтаңбасы (бұдан әрі – ЭЦҚ) қойылған электрондық құжат нысанында өтінішті қабылдаудан дәлелді бас тарту жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 02.09.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің 15.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 168</w:t>
+        <w:t>№ 129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2302,143 +2382,143 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жазылған.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті алушының жеке басын куәландыратын құжаттың мәліметтерін жергілікті атқарушы орган, ауданның жергілікті атқарушы органы және Мемлекеттік корпорация қызметкері тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+      Көрсетілетін қызметті алушының жеке басын куәландыратын құжаттың мәліметтерін жергілікті атқарушы орган, ауданның жергілікті атқарушы органы және Мемлекеттік корпорация қызметкері тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құжаттарды қабылдау кезінде Мемлекеттік корпорация қызметкері құжаттардың электрондық көшірмелерін жасайды, содан кейін түпнұсқаларды көрсетілетін қызметті алушыға қайтарады және тиісті құжаттардың қабылданғаны туралы қолхат береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Егер көрсетілетін қызметті алушы спорттық разрядтар мен біліктілік санаттарын және жасөспірімдік разрядтар мен біліктілік санаттарын беру бойынша мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көзделген спорттық разрядтар мен біліктілік санаттарын және жасөспірімдік разрядтар мен біліктілік санаттарын беру бойынша мемлекеттік көрсетілетін қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесіне сәйкес құжаттар топтамасын толық ұсынбаған, сондай-ақ мерзімі өткен құжаттарды ұсынған жағдайда Мемлекеттік корпорация қызметкері өтінішті қабылдаудан бас тартады.</w:t>
+      Егер көрсетілетін қызметті алушы спорттық разрядтар мен біліктілік санаттарын және жасөспірімдік разрядтар мен біліктілік санаттарын беру бойынша мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 10-тармағында көзделген спорттық разрядтар мен біліктілік санаттарын және жасөспірімдік разрядтар мен біліктілік санаттарын беру бойынша мемлекеттік көрсетілетін қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесіне сәйкес құжаттар топтамасын толық ұсынбаған, сондай-ақ мерзімі өткен құжаттарды ұсынған жағдайда Мемлекеттік корпорация қызметкері өтінішті қабылдаудан бас тартады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Портал арқылы жүгінген жағдайда "жеке кабинетте" көрсетілетін қызметті алушының өтініштерінің тарихында спорттық разрядтар мен біліктілік санаттарын және жасөспірімдік разрядтар мен біліктілік санаттарын беру бойынша мемлекеттік көрсетілетін қызметті көрсету үшін өтініш қабылдау туралы мәртебе, сондай-ақ спорттық разрядтар мен біліктілік санаттарын және жасөспірімдік разрядтар мен біліктілік санаттарын беру бойынша мемлекеттік көрсетілетін қызмет нәтижесін алу күні көрсетілген хабарлама көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 02.09.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің 15.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 168</w:t>
+        <w:t>№ 129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2529,51 +2609,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Спорттық, жасөспірімдік разрядтары және біліктілік санаттарынан айыру мәселелерін қарау үшін жергілікті атқарушы органы және ауданның жергілікті атқарушы органы құжаттардың түсуіне қарай шақырылатын комиссия құрады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z40" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20. Ауданның жергілікті атқарушы органының және жергілікті атқарушы органының жауапты қызметкері құжаттарды портал арқылы алған сәттен бастап 2 (екі) жұмыс күні ішінде мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көзделген ұсынылған құжаттардың толықтығын тексереді.</w:t>
+      20. Ауданның жергілікті атқарушы органының және жергілікті атқарушы органының жауапты қызметкері құжаттарды портал арқылы алған сәттен бастап 2 (екі) жұмыс күні ішінде мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 10-тармағында көзделген ұсынылған құжаттардың толықтығын ХҚКО ЫЦЖ МО АЖО ішкі жүйеде тексереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы құжаттар топтамасын және (немесе) қолданылу мерзімі өткен құжаттарды толық ұсынбаған жағдайда, жергілікті атқарушы органның және ауданның жергілікті атқарушы органының жауапты қызметкері жергілікті атқарушы органның және ауданның жергілікті атқарушы органының лауазымды адамыныңЭЦҚ қойылған электрондық құжат нысанында өтінішті қабылдаудан дәлелді бас тарту жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2666,61 +2746,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 02.09.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің 15.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 168</w:t>
+        <w:t>№ 129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -3814,51 +3894,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Спорттық атақтар,разрядтар</w:t>
+              <w:t>Спорттық атақтар, разрядтар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>және біліктілік санаттарын беру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3931,3408 +4011,2832 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасының еңбек сіңірген спорт шебері", "Қазақстан Республикасының халықаралық дәрежедегі спорт шебері", "Қазақстан Республикасының спорт шебері" және "Қазақстан Республикасының еңбек сіңірген жаттықтырушысы" спорттық атақтарын және бiлiктiлiгi жоғары деңгейдегi жоғары санатты жаттықтырушы, бiлiктiлiгi жоғары деңгейдегi жоғары санатты жаттықтырушы-оқытушы, бiлiктiлiгi орта деңгейдегi жоғары санатты жаттықтырушы, бiлiктiлiгi орта деңгейдегi жоғары санатты жаттықтырушы-оқытушы, бiлiктiлiгi жоғары деңгейдегi жоғары санатты әдіскер, бiлiктiлiгi орта деңгейдегi жоғары санатты әдiскер, бiлiктiлiгi жоғары деңгейдегi жоғары санатты нұсқаушы-спортшы, жоғары санатты ұлттық спорт төрешiсi, ұлттық спорт төрешiсi біліктілік санаттарын беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 02.09.2025 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Туризм және спорт министрінің 15.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 168</w:t>
+        <w:t>№ 129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...282 lines deleted...]
-13. Ұлттық спорт төрешісі.</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қазақстан Республикасының еңбек сіңірген спорт шебері", "Қазақстан Республикасының халықаралық дәрежедегі спорт шебері", "Қазақстан Республикасының спорт шебері" және "Қазақстан Республикасының еңбек сіңірген жаттықтырушысы" спорттық атақтарын және бiлiктiлiгi жоғары деңгейдегi жоғары санатты жаттықтырушы, бiлiктiлiгi жоғары деңгейдегi жоғары санатты жаттықтырушы-оқытушы, бiлiктiлiгi орта деңгейдегi жоғары санатты жаттықтырушы, бiлiктiлiгi орта деңгейдегi жоғары санатты жаттықтырушы-оқытушы, бiлiктiлiгi жоғары деңгейдегi жоғары санатты әдіскер, бiлiктiлiгi орта деңгейдегi жоғары санатты әдiскер, бiлiктiлiгi жоғары деңгейдегi жоғары санатты нұсқаушы-спортшы, жоғары санатты ұлттық спорт төрешiсi, ұлттық спорт төрешiсi біліктілік санаттарын беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
+2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Туризм және спорт министрлігінің Спорт және дене шынықтыру істері комитеті (бұдан әрі – көрсетілетін қызметті беруші).</w:t>
+1. Қазақстан Республикасының еңбек сіңірген спорт шебері.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Қазақстан Республикасының халықаралық дәрежедегі спорт шебері.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Қазақстан Республикасының спорт шебері.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Қазақстан Республикасының еңбек сіңірген жаттықтырушысы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Біліктілігі жоғары деңгейдегі жоғары санатты жаттықтырушы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Біліктілігі жоғары деңгейдегі жоғары санатты жаттықтырушы-оқытушы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7. Біліктілігі орта деңгейдегі жоғары санатты жаттықтырушы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8. Біліктілігі орта деңгейдегі жоғары санатты жаттықтырушы-оқытушы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9. Біліктілігі жоғары деңгейдегі жоғары санатты әдіскер.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10. Біліктілігі орта деңгейдегі жоғары санатты әдіскер.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11. Біліктілігі жоғары деңгейдегі жоғары санатты нұсқаушы-спортшы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12. Жоғары санатты ұлттық спорт төрешісі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13. Ұлттық спорт төрешісі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету тәсілдері</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құжаттарды қабылдау Мемлекеттік корпорация, портал арқылы жүзеге асырылады. Мемлекеттік қызметті көрсету нәтижесін беру Мемлекеттік корпорация арқылы жүзеге асырылады.</w:t>
-[...251 lines deleted...]
-13. Ұлттық спорт төрешісі.</w:t>
+Қазақстан Республикасы Туризм және спорт министрлігінің Спорт және дене шынықтыру істері комитеті (бұдан әрі – көрсетілетін қызметті беруші).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20 (жиырма) жұмыс күні. Құжаттар топтамасын тапсыру үшін күтудің рұқсат етілген ең ұзақ уақыты – 15 (он бес) минут. Көрсетілетін қызметті алушыға қызмет көрсетудің рұқсат етілген ең ұзақ уақыты – 15 (он бес) минут.</w:t>
+Құжаттарды қабылдау Мемлекеттік корпорация, портал арқылы жүзеге асырылады. Мемлекеттік қызметті көрсету нәтижесін беру Мемлекеттік корпорация арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронды (ішінара автоматтандырылған)/қағаз түрінде.</w:t>
-[...251 lines deleted...]
-13. Ұлттық спорт төрешісі.</w:t>
+20 (жиырма) жұмыс күні. Құжаттар топтамасын тапсыру үшін күтудің рұқсат етілген ең ұзақ уақыты – 15 (он бес) минут. Көрсетілетін қызметті алушыға қызмет көрсетудің рұқсат етілген ең ұзақ уақыты – 15 (он бес) минут.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызмет нәтижесі спорттық атақ беру туралы куәлік немесе біліктілік санатын беру туралы куәлік және (немесе) тиісті омырауға тағатын белгі немесе спорттық атақтар мен біліктілік санаттарын беру туралы бұйрықтың көшірмесі немесе дәлелді бас тарту туралы дәлелді жауап болып табылады.</w:t>
+Электронды (ішінара цифрландырылған) / қағаз түрінде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушыларға тегін көрсетіледі.</w:t>
+Мемлекеттік көрсетілетін қызмет нәтижесі спорттық атақ беру туралы куәлік немесе біліктілік санатын беру туралы куәлік және (немесе) тиісті омырауға тағатын белгі немесе спорттық атақтар мен біліктілік санаттарын беру туралы бұйрықтың көшірмесі немесе дәлелді бас тарту туралы дәлелді жауап болып табылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің жұмыс графигі</w:t>
+Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызмет беруші: Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден бастап жұманы қоса алғанда, сағат 13.00 – ден 14.30 – ға дейінгі түскі үзіліспен сағат 9.00 – ден 18.30 – ға дейін.</w:t>
-[...89 lines deleted...]
-www.gov.kz/memleket/entities/tsm "Мемлекеттік қызметтер" бөлімінде орналастырылған.</w:t>
+Көрсетілетін қызметті алушыларға тегін көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Көрсетілетін қызметті берушінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік корпорацияға:</w:t>
-[...1263 lines deleted...]
-Көрсетілетін қызметті алушының жеке басын куәландыратын құжаттың мәліметтерін көрсетілетін қызметті беруші және Мемлекеттік корпорация қызметкері тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+Көрсетілетін қызмет беруші: Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден бастап жұманы қоса алғанда, сағат 13.00 – ден 14.30 – ға дейінгі түскі үзіліспен сағат 9.00 – ден 18.30 – ға дейін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік корпорация: Қазақстан Республикасының еңбек заңнамасына сәйкес жексенбі және мереке күндерін қоспағанда, дүйсенбі мен сенбіні қоса алғанда белгіленген жұмыс кестесіне сәйкес түскі үзіліссіз сағат 9.00 – ден 20.00 – ге дейін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсетілетін қызметті алушының таңдауы бойынша жеделдетілген қызмет көрсетусіз "электрондық" кезек тәртібімен көрсетіледі немесе портал арқылы электрондық кезекті брондауға болады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Портал: жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету орындарының мекен-жайлары Қазақстан Республикасы Туризм және спорт министрлігінің интернет-ресурсында:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+www.gov.kz/memleket/entities/tsm "Мемлекеттік қызметтер" бөлімінде орналастырылған.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9.</w:t>
+10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттарының және (немесе) оларда қамтылған деректердің (мәліметтердің) дұрыс еместігін белгілеу;</w:t>
-[...73 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы.</w:t>
+Мемлекеттік корпорацияға:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) "Қазақстан Республикасының еңбек сіңірген спорт шебері", "Қазақстан Республикасының еңбек сіңірген жаттықтырушысы" мемлекеттік көрсетілетін қызметтің кіші түрлері бойынша:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті алушының жеке басын куәландыратын құжат немесе цифрлық құжаттар сервисінен алынған цифрлық құжат және (немесе) көрсетілетін қызметті алушының өкілі жүгінген кезде - жеке тұлғаның нотариалды куәландырылған сенімхаты (сәйкестендіру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесіне 1-қосымшаға сәйкес нысан бойынша өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесіне 2-қосымшаға сәйкес нысан бойынша ұсыныс;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+спорт түрі бойынша аккредиттелген ұлттық спорт федерациясы басшысының мөрімен және қолымен расталған жарыстардың хаттамалары; 3х4 көлеміндегі түрлі-түсті екі фотосурет;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) "Қазақстан Республикасының халықаралық дәрежедегі спорт шебері", "Қазақстан Республикасының спорт шебері" мемлекеттік көрсетілетін қызметтің кіші түрлері бойынша: көрсетілетін қызметті алушының жеке басын куәландыратын құжат немесе цифрлық құжаттар сервисінен алынған цифрлық құжат және (немесе) көрсетілетін қызметті алушының өкілі жүгінген кезде - жеке тұлғаның нотариалды куәландырылған сенімхаты (сәйкестендіру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесіне 1-қосымшаға сәйкес нысан бойынша өтініш; осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесіне 3-қосымшаға сәйкес нысан бойынша ұсыныс;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+спорт түрі бойынша аккредиттелген ұлттық спорт федерациясы басшысының мөрімен және қолымен расталған жарыстардың хаттамалары; 3х4 көлеміндегі түрлі-түсті екі фотосурет;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) біліктілігі жоғары деңгейдегі жоғары санатты жаттықтырушы, біліктілігі жоғары деңгейдегі жоғары санатты жаттықтырушы-оқытушы, біліктілігі орта деңгейдегі жоғары санатты жаттықтырушы, біліктілігі орта деңгейдегі жоғары санатты жаттықтырушы-оқытушы біліктілік санаттары мемлекеттік көрсетілетін қызметтің кіші түрлері бойынша:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті алушының жеке басын куәландыратын құжат немесе цифрлық құжаттар сервисінен алынған цифрлық құжат және (немесе) көрсетілетін қызметті алушының өкілі жүгінген кезде - жеке тұлғаның нотариалды куәландырылған сенімхаты (сәйкестендіру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесіне 1-қосымшаға сәйкес нысан бойынша өтініш; білімі туралы диплом немесе цифрлық құжаттар сервисінен алынған цифрлық құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+біліктілігі жоғары деңгейдегі бірінші санатты жаттықтырушы, біліктілігі жоғары деңгейдегі бірінші санатты жаттықтырушы-оқытушы біліктілік санатын беру туралы бұйрықтың көшірмесі немесе біліктілігі жоғары деңгейдегі жоғары санатты жаттықтырушы, біліктілігі жоғары деңгейдегі жоғары санатты жаттықтырушы-оқытушы біліктілік санатын беру туралы бұйрықтың көшірмесі; біліктілігі орта деңгейдегі бірінші санатты жаттықтырушы, біліктілігі орта деңгейдегі бірінші санатты жаттықтырушы-оқытушы біліктілік санатын беру туралы бұйрықтың көшірмесі немесе біліктілігі орта деңгейдегі жоғары санатты жаттықтырушы, біліктілігі орта деңгейдегі жоғары санатты жаттықтырушы-оқытушы біліктілік санатын беру туралы бұйрықтың көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жұмыс берушінің оны тоқтату күні мен негіздемесі туралы белгісі бар еңбек кітапшасының немесе еңбек шартының, немесе еңбек шартын жасау және тоқтату негізінде еңбек қатынастарының туындауын және тоқтатылуын растайтын жұмыс берушінің актісінен үзінді көшірмесін, немесе қызметкердің еңбек қызметі туралы мәліметтер қамтылған мұрағаттық анықтама; осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесіне 4-қосымшаға сәйкес нысан бойынша жаттықтырушы, жаттықтырушы-оқытушының спортшыларды дайындауы туралы анықтамасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+спорт түрі бойынша аккредиттелген ұлттық спорт федерациясы басшысының мөрімен және қолымен расталған жарыстардың хаттамалары немесе спорт түрлері бойынша Қазақстан Республикасының ұлттық және штаттық ұлттық командалары (спорт түрлері бойынша ұлттық құрама командалар) құрамының тізімі);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) біліктілігі жоғары деңгейдегі жоғары санатты әдіскер, біліктілігі орта деңгейдегі жоғары санатты әдіскер біліктілік санаттары мемлекеттік көрсетілетін қызметтің кіші түрлері бойынша:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті алушының жеке басын куәландыратын құжат немесе цифрлық құжаттар сервисінен алынған цифрлық құжат және (немесе) көрсетілетін қызметті алушының өкілі жүгінген кезде - жеке тұлғаның нотариалды куәландырылған сенімхаты (сәйкестендіру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесіне 1-қосымшаға сәйкес нысан бойынша өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+облыстың (республикалық маңызы бар қаланың, астананың) дене шынықтыру және спорт мәселелері жөніндегі жергілікті атқарушы органының қолдаухаты; кәсіптік білімі туралы диплом немесе цифрлық құжаттар сервисінен алынған цифрлық құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+біліктілігі жоғары деңгейдегі бірінші санатты әдіскер немесе біліктілігі жоғары деңгейдегі жоғары санатты әдіскер біліктілік санатын беру туралы бұйрықтың көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+біліктілігі орта деңгейдегі бірінші санатты әдіскер немесе біліктілігі орта деңгейдегі жоғары санатты әдіскер біліктілік санатын беру туралы бұйрықтың көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жұмыс берушінің оны тоқтату күні мен негіздемесі туралы белгісі бар еңбек кітапшасының немесе еңбек шартының, немесе еңбек шартын жасау және тоқтату негізінде еңбек қатынастарының туындауын және тоқтатылуын растайтын жұмыс берушінің актісінен үзінді көшірме, немесе қызметкердің еңбек қызметі туралы мәліметтер қамтылған мұрағаттық анықтама; әдістемелік әзірлеме;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) біліктілігі жоғары деңгейдегі жоғары санатты нұсқаушы-спортшы біліктілік санаты мемлекеттік көрсетілетін қызметтің кіші түрі бойынша: көрсетілетін қызметті алушының жеке басын куәландыратын құжат немесе цифрлық құжаттар сервисінен алынған цифрлық құжат және (немесе) көрсетілетін қызметті алушының өкілі жүгінген кезде - жеке тұлғаның нотариалды куәландырылған сенімхаты (сәйкестендіру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесіне 1-қосымшаға сәйкес нысан бойынша өтініш; білімі туралы диплом немесе цифрлық құжаттар сервисінен алынған цифрлық құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жұмыс берушінің оны тоқтату күні мен негіздемесі туралы белгісі бар еңбек кітапшасының немесе еңбек шартының, немесе еңбек шартын жасау және тоқтату негізінде еңбек қатынастарының туындауын және тоқтатылуын растайтын жұмыс берушінің актісінен үзінді көшірме, немесе қызметкердің еңбек қызметі туралы мәліметтер қамтылған мұрағаттың анықтамасы; спорт түрі бойынша аккредиттелген ұлттық спорттық федерацияның мөрімен куәландырылған, спортшының жетістіктері көрсетілген санат беру туралы қолдаухат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) жоғары санатты ұлттық спорт төрешісі, ұлттық спорт төрешісі біліктілік санаттары мемлекеттік көрсетілетін қызметтің кіші түрлері бойынша: көрсетілетін қызметті алушының жеке басын куәландыратын құжат немесе цифрлық құжаттар сервисінен алынған цифрлық құжат және (немесе) көрсетілетін қызметті алушының өкілі жүгінген кезде - жеке тұлғаның нотариалды куәландырылған сенімхаты (сәйкестендіру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесіне 1-қосымшаға сәйкес нысан бойынша өтініш; осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесіне 3-қосымшаға сәйкес ұсыныс;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+спорт түрі бойынша аккредиттелген ұлттық спорт федерациясы өткізетін төрешілердің семинарынан өткені туралы сертификат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ұлттық спорт төрешісі үшін бірінші санатты спорт төрешісі біліктілік санатын беру туралы бұйрықтың көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+төрешілік туралы анықтама немесе көрсетілетін қызметті алушының төрешілігін растайтын жарыстардың хаттамасы; 3х4 көлеміндегі түрлі-түсті екі фотосурет; порталға:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) "Қазақстан Республикасының еңбек сіңірген спорт шебері", "Қазақстан Республикасының еңбек сіңірген жаттықтырушысы мемлекеттік көрсетілетін қызметтің кіші түрлері бойынша:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған 1-қосымшаға сәйкес электрондық құжат нысанындағы өтініші;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесіне 2-қосымшаға сәйкес нысан бойынша электрондық құжат нысанында ұсыныс; спорт түрі бойынша аккредиттелген ұлттық спорт федерациясының мөрімен және басшысының қолымен расталған электрондық құжат нысанындағы жарыстардың хаттамалары; электрондық құжат нысанындағы 3х4 көлеміндегі түрлі-түсті фотосурет;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) "Қазақстан Республикасының халықаралық дәрежедегі спорт шебері", "Қазақстан Республикасының спорт шебері" мемлекеттік көрсетілетін қызметтің кіші түрлері бойынша:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті алушының ЭЦҚ куәландырылған 1-қосымшаға сәйкес электрондық құжат нысанындағы өтініші;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесіне 3-қосымшаға сәйкес нысан бойынша электрондық құжат нысанында ұсыныс; спорт түрі бойынша аккредиттелген ұлттық спорт федерациясының мөрімен және басшысының қолымен расталған электрондық құжат нысанындағы жарыстардың хаттамалары; электрондық құжат нысанындағы 3х4 көлеміндегі түрлі-түсті фотосурет;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) біліктілігі жоғары деңгейдегі жоғары санатты жаттықтырушы, біліктілігі жоғары деңгейдегі жоғары санатты жаттықтырушы-оқытушы, біліктілігі орта деңгейдегі жоғары санатты жаттықтырушы, біліктілігі орта деңгейдегі жоғары санатты жаттықтырушы-оқытушы біліктілік санаттары мемлекеттік көрсетілетін қызметтің кіші түрлері бойынша:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті алушының ЭЦҚ куәландырылған 1-қосымшаға сәйкес электрондық құжат нысанындағы өтініші;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+құжаттың электрондық нысанындағы білімі туралы диплом немесе цифрлық құжаттар сервисінен алынған цифрлық құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+біліктілігі жоғары деңгейдегі бірінші санатты жаттықтырушы, біліктілігі жоғары деңгейдегі бірінші санатты жаттықтырушы-оқытушы біліктілік санатын беру туралы бұйрықтың көшірмесі немесе біліктілігі жоғары деңгейдегі жоғары санатты жаттықтырушы, біліктілігі жоғары деңгейдегі жоғары санатты жаттықтырушы-оқытушы біліктілік санатын беру туралы бұйрықтың көшірмесі; біліктілігі орта деңгейдегі бірінші санатты жаттықтырушы, біліктілігі орта деңгейдегі бірінші санатты жаттықтырушы-оқытушы біліктілік санатын беру туралы бұйрықтың көшірмесі немесе біліктілігі орта деңгейдегі жоғары санатты жаттықтырушы, біліктілігі орта деңгейдегі жоғары санатты жаттықтырушы-оқытушы біліктілік санатын беру туралы бұйрықтың көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+құжаттың электрондық нысанындағы жұмыс берушінің оны тоқтату күні мен негіздемесі туралы белгісі бар еңбек кітапшасы немесе еңбек шарты, немесе еңбек шартын жасау және тоқтату негізінде еңбек қатынастарының туындауын және тоқтатылуын растайтын жұмыс берушінің актісінен үзінді, немесе қызметкердің еңбек қызметі туралы мәліметтер қамтылған мұрағаттық анықтамасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесіне 4-қосымшаға сәйкес нысан бойынша жаттықтырушы, жаттықтырушы-оқытушының спортшыларды дайындауы туралы құжаттың электрондық нысанындағы анықтамасы; құжаттың электрондық нысанындағы спорт түрі бойынша аккредиттелген ұлттық спорттық федерацияның мөрімен және оның басшысының қолымен куәландырылған жарыстардың хаттамалары немесе спорт түрлері бойынша Қазақстан Республикасының ұлттық және штаттық ұлттық командалары (спорт түрлері бойынша ұлттық құрама командалар) тізімі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) біліктілігі жоғары деңгейдегі жоғары санатты әдіскер, біліктілігі орта деңгейдегі жоғары санатты әдіскер мемлекеттік көрсетілетін қызметтің кіші түрлері бойынша:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті алушының ЭЦҚ куәландырылған 1-қосымшаға сәйкес электрондық құжат нысанындағы өтініші; облыстың (республикалық маңызы бар қаланың, астананың) дене шынықтыру және спорт мәселелері жөніндегі жергілікті атқарушы органның құжаттың электрондық нысанындағы қолдаухаты;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+құжаттың электрондық нысанындағы кәсіптік білімі туралы диплом немесе цифрлық құжаттар сервисінен алынған цифрлық құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+біліктілігі жоғары деңгейдегі бірінші санатты әдіскер немесе біліктілігі жоғары деңгейдегі жоғары санатты әдіскер біліктілік санатын беру туралы бұйрықтың көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+біліктілігі орта деңгейдегі бірінші санатты әдіскер немесе біліктілігі орта деңгейдегі жоғары санатты әдіскер біліктілік санатын беру туралы бұйрықтың көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+құжаттың электрондық нысанындағы жұмыс берушінің оны тоқтату күні мен негіздемесі туралы белгісі бар еңбек кітапшасы немесе еңбек шарты, немесе еңбек шартын жасау және тоқтату негізінде еңбек қатынастарының туындауын және тоқтатылуын растайтын жұмыс берушінің актісінен үзінді, немесе қызметкердің еңбек қызметі туралы мәліметтер қамтылған мұрағаттық анықтамасы; құжаттың электрондық нысанындағы әдістемелік әзірлеме;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) біліктілігі жоғары деңгейдегі жоғары санатты нұсқаушы-спортшы біліктілік санаты мемлекеттік көрсетілетін қызметтің кіші түрлері бойынша: көрсетілетін қызметті алушының ЭЦҚ куәландырылған 1-қосымшаға сәйкес электрондық құжат нысанындағы өтініші;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+құжаттың электрондық нысанындағы білімі туралы диплом немесе цифрлық құжаттар сервисінен алынған цифрлық құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+біліктілігі жоғары деңгейдегі бірінші санатты жаттықтырушы, біліктілігі жоғары деңгейдегі бірінші санатты жаттықтырушы-оқытушы біліктілік санаттарын беру туралы бұйрықтың көшірмесі немесе біліктілігі жоғары деңгейдегі жоғары санатты жаттықтырушы, біліктілігі жоғары деңгейдегі жоғары санатты жаттықтырушы-оқытушы біліктілік санаттарын беру туралы бұйрықтың көшірмесі, ол болған жағдайда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+құжаттың электрондық нысанындағы жұмыс берушінің оны тоқтату күні мен негіздемесі туралы белгісі бар еңбек кітапшасы немесе еңбек шарты, немесе еңбек шартын жасау және тоқтату негізінде еңбек қатынастарының туындауын және тоқтатылуын растайтын жұмыс берушінің актісінен үзінді, немесе қызметкердің еңбек қызметі туралы мәліметтер қамтылған мұрағаттық анықтамасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+спорт түрі бойынша аккредиттелген ұлттық спорттық федерацияның мөрімен куәландырылған, спортшының жетістіктері көрсетілген санат беру туралы құжаттың электрондық нысанындағы қолдаухат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) жоғары санатты ұлттық спорт төрешісі, ұлттық спорт төрешісі біліктілік санаттары мемлекеттік көрсетілетін қызметтің кіші түрлері бойынша: көрсетілетін қызметті алушының ЭЦҚ куәландырылған 1-қосымшаға сәйкес электрондық құжат нысанындағы өтініші;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесіне 3-қосымшаға сәйкес құжаттың электрондық нысанындағы ұсыныс;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+спорт түрі бойынша аккредиттелген ұлттық спорт федерациясы өткізетін төрешілердің семинарынан өткені туралы құжаттың электрондық нысанындағы сертификат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ұлттық спорт төрешісі үшін бірінші санатты спорт төрешісі біліктілік санатын беру туралы бұйрықтың көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+құжаттың электрондық нысанындағы төрешілік туралы анықтама немесе көрсетілетін қызметті алушының төрешілігін растайтын жарыстардың хаттамалары; құжаттың электрондық нысанындағы 3х4 көлеміндегі түрлі-түсті екі фотосурет.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының жеке басын куәландыратын құжаттың мәліметтерін көрсетілетін қызметті беруші және Мемлекеттік корпорация қызметкері тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10.</w:t>
+11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттарының және (немесе) оларда қамтылған деректердің (мәліметтердің) дұрыс еместігін белгілеу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алуға байланысты арнаулы құқығынан айырылуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Мемлекеттік қызметті, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -7378,52 +6882,72 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тұрғылықты жерінің (орналасқан жерінің) мекенжайы, ұялы байланыстың абоненттік нөмірі, электрондық пошта мекенжайы.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Цифрлық құжаттар сервисі мобильдік қосымшада және пайдаланушылардың ақпараттық жүйелерінде авторизацияланған субъектілер үшін қолжетімді. "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 5-бабы 2-тармағының 11) тармақшасына сәйкес көрсетілетін қызметті беруші ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+              <w:t xml:space="preserve">
+Цифрлық құжаттар сервисі мобильдік қосымшада және пайдаланушылардың цифрлық жүйелерінде авторизацияланған субъектілер үшін қолжетімді. "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 5-бабы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-тармағының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 11) тармақшасына сәйкес көрсетілетін қызметті беруші цифрландыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне енгізуді қамтамасыз етеді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушы мемлекеттік қызмет көрсету тәртібі туралы ақпаратты көрсетілетін қызметті берушінің интернет-ресурсында көрсетілген телефондар немесе бірыңғай байланыс орталығының 1414, 8 800 080 7777 телефоны бойынша алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
@@ -7482,50 +7006,453 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Қазақстан Республикасының</w:t>
             </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>еңбек сіңірген спорт шебері",</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>халықаралық дәрежедегі спорт шебері",</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>спорт шебері" және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>еңбек сіңірген жаттықтырушысы"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>спорттық атақтарын және бiлiктiлiгi</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жоғары деңгейдегi жоғары</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>санатты жаттықтырушы,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бiлiктiлiгi жоғары деңгейдегi</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жоғары санатты жаттықтырушы-</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оқытушы, бiлiктiлiгi орта</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деңгейдегi жоғары санатты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жаттықтырушы, бiлiктiлiгi</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орта деңгейдегi жоғары</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>санатты жаттықтырушы-</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оқытушы, бiлiктiлiгi жоғары</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деңгейдегi жоғары санатты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әдіскер, бiлiктiлiгi орта</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деңгейдегi жоғары санатты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әдiскер, бiлiктiлiгi жоғары</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деңгейдегi жоғары санатты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нұсқаушы-спортшы, жоғары</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>санатты ұлттық спорт төрешiсi,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұлттық спорт төрешiсi</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>біліктілік санаттарын беру"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік қызмет</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсетуге қойылатын негізгі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>талаптардың тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -7545,1205 +7472,528 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>еңбек сіңірген спорт шебері",</w:t>
+              <w:t>Нысан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Қазақстан Республикасының</w:t>
+              <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>халықаралық дәрежедегі спорт</w:t>
+              <w:t>(Дене шынықтыру және спорт</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>шебері", "Қазақстан</w:t>
+              <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республикасының спорт шебері"</w:t>
+              <w:t>саласындағы уәкілетті органның атауы)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>және "Қазақстан</w:t>
+              <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
-            <w:r>
-[...765 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>төрағасына</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z93" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Өтініш ___________________________________________________ (спортшыға, жаттықтырушыға, жаттықтырушы-оқытушыға, нұсқаушы-спортшыға, спорттық төрешіге спорт түрін көрсету, әдіскерлерге – спорт мекемесінің атауы)</w:t>
+        <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      Мен,________________________________________________________________</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Туризм және спорт министрінің 15.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Туған жылы _________________________________________________________</w:t>
+      ___________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Спорттық атағы_______________________________________________________</w:t>
+        <w:t>(спортшыға, жаттықтырушыға, жаттықтырушы-оқытушыға, нұсқаушы-спортшыға,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Жұмыс орны, атқаратын лауазымы______________________________________</w:t>
+        <w:t>спорттық төрешіге спорт түрін көрсету, әдіскерлерге – спорт мекемесінің атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Дене шынықтыру және спорт саласындағы жұмыс өтілі_____________________</w:t>
+      Мен,________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тұрғылықты мекенжайы:_______________________________________________</w:t>
+      Туған жылы _________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұялы байланыстың абоненттік нөмірі:___________________________________</w:t>
+      Спорттық атағы______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Электрондық пошта мекенжайы: ________________________________________</w:t>
+      Жұмыс орны, атқаратын лауазымы______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Маған_______________________________________________________________</w:t>
+      Дене шынықтыру және спорт саласындағы жұмыс өтілі_____________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      беру туралы мәселені қарауыңызды сұраймын.</w:t>
+      Тұрғылықты мекенжайы:_______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Спорттық атақтар мен біліктілік санаттарын беру үшін келесі нәтижелер</w:t>
+      Ұялы байланыстың абоненттік нөмірі:___________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (спортшының немесе спортшылардың спорт жетістіктері) негіз деп санаймын:</w:t>
+      Электрондық пошта мекенжайы: ________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ____________________________________________________________________</w:t>
+      Маған_______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Қазақстан Республикасының еңбек сіңірген спорт шебері", "Қазақстан Республикасының халықаралық дәрежедегі спорт шебері", "Қазақстан Республикасының спорт шебері" және "Қазақстан Республикасының еңбек сіңірген жаттықтырушысы" спорттық атақтарын және бiлiктiлiгi жоғары деңгейдегi жоғары санатты жаттықтырушы, бiлiктiлiгi жоғары деңгейдегi жоғары санатты жаттықтырушы-оқытушы, бiлiктiлiгi орта деңгейдегi жоғары санатты жаттықтырушы, бiлiктiлiгi орта деңгейдегi жоғары санатты жаттықтырушы-оқытушы, бiлiктiлiгi жоғары деңгейдегi жоғары санатты әдіскер, бiлiктiлiгi орта деңгейдегi жоғары санатты әдiскер, бiлiктiлiгi жоғары деңгейдегi жоғары санатты нұсқаушы-спортшы, жоғары санатты ұлттық спорт төрешiсi, ұлттық спорт төрешiсi біліктілік санаттарын беру" мемлекеттік көрсетілетін қызмет стандартында көзделген ақпараттық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісем беремін.</w:t>
+      беру туралы мәселені қарауыңызды сұраймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20__ жылғы "___" _____________ _____________________________________</w:t>
+      Спорттық атақтар мен біліктілік санаттарын беру үшін келесі нәтижелер (спортшының немесе спортшылардың спорт жетістіктері) негіз деп санаймын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                                            (қолы) (тегі, аты, әкесінің аты(ол болған жағдайда))</w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан Республикасының еңбек сіңірген спорт шебері", "Қазақстан Республикасының халықаралық дәрежедегі спорт шебері", "Қазақстан Республикасының спорт шебері" және "Қазақстан Республикасының еңбек сіңірген жаттықтырушысы" спорттық атақтарын және бiлiктiлiгi жоғары деңгейдегi жоғары санатты жаттықтырушы, бiлiктiлiгi жоғары деңгейдегi жоғары санатты жаттықтырушы-оқытушы, бiлiктiлiгi орта деңгейдегi жоғары санатты жаттықтырушы, бiлiктiлiгi орта деңгейдегi жоғары санатты жаттықтырушы-оқытушы, бiлiктiлiгi жоғары деңгейдегi жоғары санатты әдіскер, бiлiктiлiгi орта деңгейдегi жоғары санатты әдiскер, бiлiктiлiгi жоғары деңгейдегi жоғары санатты нұсқаушы-спортшы, жоғары санатты ұлттық спорт төрешiсi, ұлттық спорт төрешiсi біліктілік санаттарын беру" мемлекеттік көрсетілетін қызмет стандартында көзделген цифрлық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісем беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ жылғы "___" _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы) (тегі, аты, әкесінің аты(ол болған жағдайда))</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -16911,2912 +16161,2544 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасының спорт шеберлігіне кандидат, 1-разрядты спортшы cпорттық разрядтар және бiлiктiлiгi жоғары деңгейдегi бірінші санатты жаттықтырушы, бiлiктiлiгi жоғары деңгейдегi бірінші санатты жаттықтырушы-оқытушы, бiлiктiлiгi орта деңгейдегi бірінші санатты жаттықтырушы, бiлiктiлiгi орта деңгейдегi бірінші санатты жаттықтырушы-оқытушы, бiлiктiлiгi жоғары деңгейдегi бірінші санатты әдіскер, бiлiктiлiгi орта деңгейдегi бірінші санатты әдіскер, бiлiктiлiгi жоғары деңгейдегі бірінші санатты нұсқаушы-спортшы, бiрiншi санатты спорт төрешiсi біліктілік санаттарын беру" мемлекеттік қызмет көрсетуге қойылатын талптардың тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 02.09.2025 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Туризм және спорт министрінің 15.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 168</w:t>
+        <w:t>№ 129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...228 lines deleted...]
-10. Бірінші санатты спорт төрешісі.</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қазақстан Республикасының спорт шеберлігіне кандидат, 1-разрядты спортшы cпорттық разрядтар және бiлiктiлiгi жоғары деңгейдегi бірінші санатты жаттықтырушы, бiлiктiлiгi жоғары деңгейдегi бірінші санатты жаттықтырушы-оқытушы, бiлiктiлiгi орта деңгейдегi бірінші санатты жаттықтырушы, бiлiктiлiгi орта деңгейдегi бірінші санатты жаттықтырушы-оқытушы, бiлiктiлiгi жоғары деңгейдегi бірінші санатты әдіскер, бiлiктiлiгi орта деңгейдегi бірінші санатты әдіскер, бiлiктiлiгi жоғары деңгейдегі бірінші санатты нұсқаушы-спортшы, бiрiншi санатты спорт төрешiсi біліктілік санаттарын беру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
+2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Облыстардың, республикалық маңызы бар қалалардың және астананың ЖАО (бұдан әрі - көрсетілетін қызметті беруші).</w:t>
+1. Қазақстан Республикасының спорт шеберлігіне кандидат.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. 1-разрядты спортшы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Біліктілігі жоғары деңгейдегі бірінші санатты жаттықтырушы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Біліктілігі жоғары деңгейдегі бірінші санатты жаттықтырушы-оқытушы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Біліктілігі орта деңгейдегі бірінші санатты жаттықтырушы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Біліктілігі орта деңгейдегі бірінші санатты жаттықтырушы-оқытушы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7. Біліктілігі жоғары деңгейдегі бірінші санатты әдіскер.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8. Біліктілігі орта деңгейдегі бірінші санатты әдіскер.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9. Біліктілігі жоғары деңгейдегі бірінші санатты нұсқаушы-спортшы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10. Бірінші санатты спорт төрешісі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету тәсілдері</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құжаттарды қабылдау Мемлекеттік корпорация, портал арқылы жүзеге асырылады. Мемлекеттік қызметті көрсету нәтижесін беру Мемлекеттік корпорация арқылы жүзеге асырылады.</w:t>
-[...197 lines deleted...]
-10. Бірінші санатты спорт төрешісі.</w:t>
+Облыстардың, республикалық маңызы бар қалалардың және астананың ЖАО (бұдан әрі - көрсетілетін қызметті беруші).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10 (он) жұмыс күні. Құжаттар топтамасын тапсыру үшін күтудің рұқсат етілген ең ұзақ уақыты – 15 (он бес) минут. Көрсетілетін қызметті алушыға қызмет көрсетудің рұқсат етілген ең ұзақ уақыты – 15 (он бес) минут.</w:t>
+Құжаттарды қабылдау Мемлекеттік корпорация, портал арқылы жүзеге асырылады. Мемлекеттік қызметті көрсету нәтижесін беру Мемлекеттік корпорация арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронды (ішінара автоматтандырылған)/қағаз түрінде.</w:t>
-[...197 lines deleted...]
-10. Бірінші санатты спорт төрешісі.</w:t>
+0 (он) жұмыс күні. Құжаттар топтамасын тапсыру үшін күтудің рұқсат етілген ең ұзақ уақыты – 15 (он бес) минут. Көрсетілетін қызметті алушыға қызмет көрсетудің рұқсат етілген ең ұзақ уақыты – 15 (он бес) минут.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызмет нәтижесі спорттық разрядтары мен біліктілік санаттарын беру куәлік немесе спорттық разрядтары мен біліктілік санаттарын беру туралы бұйрықтың көшірмесі немесе дәлелді бас тарту туралы дәлелді жауап болып табылады.</w:t>
+Электронды (ішінара цифрландырылған)/қағаз түрінде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушыларға тегін көрсетіледі.</w:t>
+Мемлекеттік көрсетілетін қызмет нәтижесі спорттық разрядтары мен біліктілік санаттарын беру куәлік немесе спорттық разрядтары мен біліктілік санаттарын беру туралы бұйрықтың көшірмесі немесе дәлелді бас тарту туралы дәлелді жауап болып табылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің жұмыс графигі</w:t>
+Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызмет беруші: Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден бастап жұманы қоса алғанда, сағат 13.00 – ден 14.30 – ға дейінгі түскі үзіліспен сағат 9.00 – ден 18.30 – ға дейін.</w:t>
-[...89 lines deleted...]
-www.gov.kz/memleket/entities/tsm "Мемлекеттік қызметтер" бөлімінде орналастырылған.</w:t>
+Көрсетілетін қызметті алушыларға тегін көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Көрсетілетін қызметті берушінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік корпорацияға:</w:t>
-[...929 lines deleted...]
-Көрсетілетін қызметті алушының жеке басын куәландыратын құжаттың мәліметтерін көрсетілетін қызметті беруші және Мемлекеттік корпорация қызметкері тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+Көрсетілетін қызмет беруші: Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден бастап жұманы қоса алғанда, сағат 13.00 – ден 14.30 – ға дейінгі түскі үзіліспен сағат 9.00 – ден 18.30 – ға дейін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік корпорация: Қазақстан Республикасының еңбек заңнамасына сәйкес жексенбі және мереке күндерін қоспағанда, дүйсенбі мен сенбіні қоса алғанда белгіленген жұмыс кестесіне сәйкес түскі үзіліссіз сағат 9.00 – ден 20.00 – ге дейін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсетілетін қызметті алушының таңдауы бойынша жеделдетілген қызмет көрсетусіз "электрондық" кезек тәртібімен көрсетіледі немесе портал арқылы электрондық кезекті брондауға болады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Портал: жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету орындарының мекен-жайлары Қазақстан Республикасы Туризм және спорт министрлігінің интернет-ресурсында:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+www.gov.kz/memleket/entities/tsm "Мемлекеттік қызметтер" бөлімінде орналастырылған.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9.</w:t>
+10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттарының және (немесе) оларда қамтылған деректердің (мәліметтердің) дұрыс еместігін белгілеу;</w:t>
-[...73 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы.</w:t>
+Мемлекеттік корпорацияға:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) "Қазақстан Республикасының спорт шеберіне кандидат" мемлекеттік көрсетілетін қызметтің кіші түрі бойынша: көрсетілетін қызметті алушының жеке басын куәландыратын құжат немесе цифрлық құжаттар сервисінен алынған цифрлық құжат және (немесе) көрсетілетін қызметті алушының өкілі жүгінген кезде - жеке тұлғаның нотариалды куәландырылған сенімхаты (сәйкестендіру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесіне 1-қосымшаға сәйкес нысан бойынша өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесіне 2-қосымшаға сәйкес нысан бойынша ұсыныс;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+спорт түрі бойынша аккредиттелген жергілікті спорт федерациясының мөрімен куәландырылған жарыстар және (немесе) спорт түрі бойынша аккредиттелген жергілікті спорт федерациясының мөрімен куәландырылған, спорт түрі бойынша аккредиттелген жергілікті спорт федерациясы болмаған жағдайда, облыстық, қалалық, аудандық дене шынықтыру және спорт жөніндегі атқарушы органның мөрімен куәландырылған облыстық, қалалық, аудандық маңызы бар жарыстар хаттамалары; 3х4 көлеміндегі түрлі-түсті бір фотосурет;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) 1-разрядты спортшы спорттық разряды мемлекеттік көрсетілетін қызметтің кіші түрлері бойынша: көрсетілетін қызметті алушының жеке басын куәландыратын құжат немесе цифрлық құжаттар сервисінен алынған цифрлық құжат және (немесе) көрсетілетін қызметті алушының өкілі жүгінген кезде - жеке тұлғаның нотариалды куәландырылған сенімхаты (сәйкестендіру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесіне 1-қосымшаға сәйкес нысан бойынша өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесіне 2-қосымшаға сәйкес нысан бойынша ұсыныс;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+спорт түрі бойынша аккредиттелген жергілікті спорт федерациясының мөрімен куәландырылған, спорт түрі бойынша аккредиттелген жергілікті спорт федерациясы болмаған жағдайда, аудандық, қалалық дене шынықтыру және спорт жөніндегі атқарушы органның мөрімен куәландырылған жарыстар хаттамалары; 3х4 көлеміндегі түрлі-түсті фотосурет;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) біліктілігі жоғары деңгейдегі бірінші санатты жаттықтырушы, біліктілігі жоғары деңгейдегі бірінші санатты жаттықтырушы-оқытушы, біліктілігі орта деңгейдегі бірінші санатты жаттықтырушы, біліктілігі орта деңгейдегі бірінші санатты жаттықтырушы-оқытушы біліктілік санаттары мемлекеттік көрсетілетін қызметтің кіші түрлері бойынша:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті алушының жеке басын куәландыратын құжат немесе цифрлық құжаттар сервисінен алынған цифрлық құжат және (немесе) көрсетілетін қызметті алушының өкілі жүгінген кезде - жеке тұлғаның нотариалды куәландырылған сенімхаты (сәйкестендіру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесіне 1-қосымшаға сәйкес нысан бойынша өтініш; білімі туралы диплом немесе цифрлық құжаттар сервисінен алынған цифрлық құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+біліктілігі жоғары деңгейдегі екінші санатты жаттықтырушы, біліктілігі жоғары деңгейдегі екінші санатты жаттықтырушы-оқытушы біліктілік санатын беру туралы бұйрықтың көшірмесі немесе біліктілігі жоғары деңгейдегі бірінші санатты жаттықтырушы, біліктілігі жоғары деңгейдегі бірінші санатты жаттықтырушы-оқытушы біліктілік санатын беру туралы бұйрықтың көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+біліктілігі орта деңгейдегі екінші санатты жаттықтырушы, біліктілігі орта деңгейдегі екінші санатты жаттықтырушы-оқытушы біліктілік санатын беру туралы бұйрықтың көшірмесі немесе біліктілігі орта деңгейдегі бірінші санатты жаттықтырушы, біліктілігі орта деңгейдегі бірінші санатты жаттықтырушы-оқытушы біліктілік санатын беру туралы бұйрықтың көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жұмыс берушінің оны тоқтату күні мен негіздемесі туралы белгісі бар еңбек кітапшасының немесе еңбек шартының, немесе еңбек шартын жасау және тоқтату негізінде еңбек қатынастарының туындауын және тоқтатылуын растайтын жұмыс берушінің актісінен үзінді көшірме, немесе қызметкердің еңбек қызметі туралы мәліметтер қамтылған мұрағаттық анықтама;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесіне 3-қосымшаға сәйкес нысан бойынша жаттықтырушы, жаттықтырушы-оқытушының спортшыларды дайындауы туралы анықтама;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+спорт түрі бойынша аккредиттелген ұлттық спорт федерациясының мөрімен куәландырылған республикалық жарыстар және (немесе) спорт түрі бойынша облыс федерациясы мөрімен куәландырылған, спорт түрі бойынша облыс федерациясы болмаған жағдайда, облыстық, қалалық, аудандық дене шынықтыру және спорт жөніндегі атқарушы органның мөрімен куәландырылған облыстық, қалалық, аудандық маңызы бар жарыстар хаттамалары немесе спорт түрлері бойынша Қазақстан Республикасының ұлттық және ұлттық құрама командалары (спорт түрлері бойынша ұлттық құрама командалар) тізімі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) біліктілігі жоғары деңгейдегі бірінші санатты әдіскер, біліктілігі орта деңгейдегі бірінші санатты әдіскер біліктілік санаттары мемлекеттік көрсетілетін қызметтің кіші түрлері бойынша: көрсетілетін қызметті алушының жеке басын куәландыратын құжат немесе цифрлық құжаттар сервисінен алынған цифрлық құжат және (немесе) көрсетілетін қызметті алушының өкілі жүгінген кезде - жеке тұлғаның нотариалды куәландырылған сенімхаты (сәйкестендіру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесіне 1-қосымшаға сәйкес нысан бойынша өтініш; кәсіптік білімі туралы диплом немесе цифрлық құжаттар сервисінен алынған цифрлық құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жұмыс берушінің оны тоқтату күні мен негіздемесі туралы белгісі бар еңбек кітапшасының немесе еңбек шартының, немесе еңбек шартын жасау және тоқтату негізінде еңбек қатынастарының туындауын және тоқтатылуын растайтын жұмыс берушінің актісінен үзінді көшірме, немесе қызметкердің еңбек қызметі туралы мәліметтер қамтылған мұрағаттық анықтама;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) біліктілігі жоғары деңгейдегі бірінші санатты нұсқаушы-спортшы біліктілік санаты мемлекеттік көрсетілетін қызметтің кіші түрі бойынша: көрсетілетін қызметті алушының жеке басын куәландыратын құжат немесе цифрлық құжаттар сервисінен алынған цифрлық құжат және (немесе) көрсетілетін қызметті алушының өкілі жүгінген кезде - жеке тұлғаның нотариалды куәландырылған сенімхаты (сәйкестендіру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесіне 1-қосымшаға сәйкес нысан бойынша өтініш; білімі туралы диплом немесе цифрлық құжаттар сервисінен алынған цифрлық құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жұмыс берушінің оны тоқтату күні мен негіздемесі туралы белгісі бар еңбек кітапшасының немесе еңбек шартының, немесе еңбек шартын жасау және тоқтату негізінде еңбек қатынастарының туындауын және тоқтатылуын растайтын жұмыс берушінің актісінен үзінді көшірме, немесе қызметкердің еңбек қызметі туралы мәліметтер қамтылған мұрағаттық анықтама;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+спорт түрі бойынша аккредиттелген жергілікті спорт федерациясының мөрімен куәландырылған, аккредиттелген жергілікті спорт федерациясы болмаған жағдайда, нұсқаушы-спортшы құрамына кіретін ұйымның мөрімен куәландырылған санат беру туралы қолдаухат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) бірінші санатты спорт төрешісі біліктілік санаты мемлекеттік көрсетілетін қызметтің кіші түрі бойынша: көрсетілетін қызметті алушының жеке басын куәландыратын құжат немесе цифрлық құжаттар сервисінен алынған цифрлық құжат және (немесе) көрсетілетін қызметті алушының өкілі жүгінген кезде - жеке тұлғаның нотариалды куәландырылған сенімхаты (сәйкестендіру үшін); осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесіне 1-қосымшаға сәйкес нысан бойынша өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесіне 2-қосымшаға сәйкес нысан бойынша ұсыныс;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+спорт түрі бойынша аккредиттелген жергілікті спорт федерациясы өткізетін төрешілердің семинарынан өткені туралы сертификат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+спорт төрешісі біліктілік санатын беру туралы бұйрықтың көшірмесі; қызмет берушінің төрешілік растайтын жарыс хаттамалары немесе төрешілік туралы анықтама; 3х4 көлеміндегі түрлі-түсті екі фотосурет; порталға:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) "Қазақстан Республикасының спорт шеберіне үміткер" мемлекеттік көрсетілетін қызметтің кіші түрі бойынша: көрсетілетін қызметті алушының ЭЦҚ куәландырылған 1-қосымшаға сәйкес электрондық құжат нысанындағы өтініші; осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесіне 1-қосымшаға сәйкес құжаттың электрондық нысанындағы ұсыныс;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+құжаттың электрондық нысанындағы спорт түрі бойынша аккредиттелген жергілікті спорт федерациясының мөрімен куәландырылған жарыстар және (немесе) спорт түрі бойынша аккредиттелген жергілікті спорт федерациясының мөрімен куәландырылған, спорт түрі бойынша аккредиттелген жергілікті спорт федерациясы болмаған жағдайда, облыстық, қалалық, аудандық дене шынықтыру және спорт жөніндегі атқарушы органның мөрімен куәландырылған облыстық, қалалық, аудандық маңызы бар жарыстар хаттамалары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+құжаттың электрондық нысанындағы 3х4 көлеміндегі түрлі-түсті фотосурет;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) 1-разрядты спортшы мемлекеттік көрсетілетін қызметтің кіші түрі бойынша: көрсетілетін қызметті алушының ЭЦҚ куәландырылған 1-қосымшаға сәйкес электрондық құжат нысанындағы өтініші; осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесіне 2-қосымшаға сәйкес құжаттың электрондық нысанындағы ұсыныс; құжаттың электрондық нысанындағы спорт түрі бойынша аккредиттелген жергілікті спорт федерациясының мөрімен куәландырылған, спорт түрі бойынша аккредиттелген жергілікті спорт федерациясы болмаған жағдайда, аудандық, қалалық дене шынықтыру және спорт жөніндегі атқарушы органның мөрімен куәландырылған жарыстар хаттамалары; құжаттың электрондық нысанындағы 3х4 көлеміндегі түрлі-түсті фотосурет;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) біліктілігі жоғары деңгейдегі бірінші санатты жаттықтырушы, біліктілігі жоғары деңгейдегі бірінші санатты жаттықтырушы-оқытушы, біліктілігі орта деңгейдегі бірінші санатты жаттықтырушы, біліктілігі орта деңгейдегі бірінші санатты жаттықтырушы-оқытушы біліктілік санаттары мемлекеттік көрсетілетін қызметтің кіші түрлері бойынша:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті алушының ЭЦҚ куәландырылған 1-қосымшаға сәйкес электрондық құжат нысанындағы өтініші; құжаттың электрондық нысанындағы білімі туралы диплом немесе цифрлық құжаттар сервисінен алынған цифрлық құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+біліктілігі жоғары деңгейдегі екінші санатты жаттықтырушы, біліктілігі жоғары деңгейдегі екінші санатты жаттықтырушы-оқытушы біліктілік санатын беру туралы бұйрықтың көшірмесі немесе біліктілігі жоғары деңгейдегі бірінші санатты жаттықтырушы, біліктілігі жоғары деңгейдегі бірінші санатты жаттықтырушы-оқытушы біліктілік санатын беру туралы бұйрықтың көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+біліктілігі орта деңгейдегі екінші санатты жаттықтырушы, біліктілігі орта деңгейдегі екінші санатты жаттықтырушы-оқытушы біліктілік санатын беру туралы бұйрықтың көшірмесі немесе біліктілігі орта деңгейдегі бірінші санатты жаттықтырушы, біліктілігі орта деңгейдегі бірінші санатты жаттықтырушы-оқытушы біліктілік санатын беру туралы бұйрықтың көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+құжаттың электрондық нысанындағы жұмыс берушінің оны тоқтату күні мен негіздемесі туралы белгісі бар еңбек кітапшасының немесе еңбек шартының, немесе еңбек шартын жасау және тоқтату негізінде еңбек қатынастарының туындауын және тоқтатылуын растайтын жұмыс берушінің актісінен үзінді көшірме, немесе қызметкердің еңбек қызметі туралы мәліметтер қамтылған мұрағаттық анықтама; құжаттың электрондық нысанындағы осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесіне 3-қосымшаға сәйкес нысан бойынша жаттықтырушы, жаттықтырушы-оқытушының спортшыларды дайындауы туралы анықтама; құжаттың электрондық нысанындағы спорт түрі бойынша аккредиттелген ұлттық спорт федерациясының мөрімен куәландырылған республикалық жарыстар және (немесе) спорт түрі бойынша облыс федерациясы мөрімен куәландырылған, спорт түрі бойынша облыс федерациясы болмаған жағдайда, облыстық, қалалық, аудандық дене шынықтыру және спорт жөніндегі атқарушы органның мөрімен куәландырылған облыстық, қалалық, аудандық маңызы бар жарыстар хаттамалары немесе спорт түрлері бойынша Қазақстан Республикасының ұлттық және штаттық ұлттық командалары тізімі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) біліктілігі жоғары деңгейдегі бірінші санатты әдіскер, біліктілігі орта деңгейдегі бірінші санатты әдіскер біліктілік санаттары мемлекеттік көрсетілетін қызметтің кіші түрлері бойынша: көрсетілетін қызметті алушының ЭЦҚ куәландырылған 1-қосымшаға сәйкес электрондық құжат нысанындағы өтініші; құжаттың электрондық нысанындағы кәсіптік білімі туралы диплом немесе цифрлық құжаттар сервисінен алынған цифрлық құжат; біліктілігі жоғары деңгейдегі екінші санатты әдіскер немесе біліктілігі жоғары деңгейдегі бірінші санатты әдіскер біліктілік санатын беру туралы бұйрықтың көшірмесі; біліктілігі орта деңгейдегі екінші санатты әдіскер немесе біліктілігі орта деңгейдегі бірінші санатты әдіскер біліктілік санатын беру туралы бұйрықтың көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+құжаттың электрондық нысанындағы жұмыс берушінің оны тоқтату күні мен негіздемесі туралы белгісі бар еңбек кітапшасының немесе еңбек шартының, немесе еңбек шартын жасау және тоқтату негізінде еңбек қатынастарының туындауын және тоқтатылуын растайтын жұмыс берушінің актісінен үзінді көшірме, немесе қызметкердің еңбек қызметі туралы мәліметтер қамтылған мұрағаттық анықтама;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) біліктілігі жоғары деңгейдегі бірінші санатты нұсқаушы-спортшы біліктілік санаты мемлекеттік көрсетілетін қызметтің кіші түрі бойынша: көрсетілетін қызметті алушының ЭЦҚ куәландырылған 1-қосымшаға сәйкес электрондық құжат нысанындағы өтініші;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+құжаттың электрондық нысанындағы білімі туралы диплом немесе цифрлық құжаттар сервисінен алынған цифрлық құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+құжаттың электрондық нысанындағы жұмыс берушінің оны тоқтату күні мен негіздемесі туралы белгісі бар еңбек кітапшасының немесе еңбек шартының, немесе еңбек шартын жасау және тоқтату негізінде еңбек қатынастарының туындауын және тоқтатылуын растайтын жұмыс берушінің актісінен үзінді көшірме, немесе қызметкердің еңбек қызметі туралы мәліметтер қамтылған мұрағаттық анықтама; құжаттың электрондық нысанындағы спорт түрі бойынша аккредиттелген жергілікті спорт федерациясының мөрімен куәландырылған, аккредиттелген жергілікті спорт федерациясы болмаған жағдайда, нұсқаушы-спортшы құрамына кіретін ұйымның мөрімен куәландырылған санат беру туралы қолдаухат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) бірінші санатты спорт төрешісі біліктілік санаты мемлекеттік көрсетілетін қызметтің кіші түрі бойынша: көрсетілетін қызметті алушының ЭЦҚ куәландырылған 1-қосымшаға сәйкес электрондық құжат нысанындағы өтініші; құжаттың электрондық нысанындағы осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесіне 1-қосымшаға сәйкес нысан бойынша ұсыныс;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+құжаттың электрондық нысанындағы спорт түрі бойынша аккредиттелген жергілікті спорт федерациясы өткізетін төрешілердің семинарынан өткені туралы сертификат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+спорт төрешісі біліктілік санатын беру туралы бұйрықтың көшірмесі; құжаттың электрондық нысанындағы қызмет берушінің төрешілік растайтын жарыс хаттамасы немесе төрешілік туралы анықтама; құжаттың электрондық нысанындағы 3х4 көлеміндегі түрлі-түсті фотосурет.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының жеке басын куәландыратын құжаттың мәліметтерін көрсетілетін қызметті беруші және Мемлекеттік корпорация қызметкері тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10.</w:t>
+11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттарының және (немесе) оларда қамтылған деректердің (мәліметтердің) дұрыс еместігін белгілеу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алуға байланысты арнаулы құқығынан айырылуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Мемлекеттік қызметті, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -19827,71 +18709,71 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алу үшін ЭЦҚ болған жағдайда портал арқылы электрондық нысанда өтініш береді. Көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алуға өтінім берген кезде дәйектілігін қолтаңбамен немесе ЭЦҚ-мен растай отырып, мынадай деректерді көрсетеді: тұрғылықты жерінің (орналасқан жерінің) мекенжайы, ұялы байланыстың абоненттік нөмірі, электрондық мекенжайы.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Цифрлық құжаттар сервисі мобильдік қосымшада және пайдаланушылардың ақпараттық жүйелерінде авторизацияланған субъектілер үшін қолжетімді. "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> 2-тармағының 11) тармақшасына сәйкес көрсетілетін қызметті беруші ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+Цифрлық құжаттар сервисі мобильдік қосымшада және пайдаланушылардың цифрлық жүйелерінде авторизацияланған субъектілер үшін қолжетімді. "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 5-бабы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-тармағының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 11) тармақшасына сәйкес көрсетілетін қызметті беруші цифрландыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне енгізуді қамтамасыз етеді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушы мемлекеттік қызмет көрсету тәртібі туралы ақпаратты көрсетілетін қызметті берушінің интернет-ресурсында көрсетілген телефондар немесе бірыңғай байланыс орталығының 1414, 8 800 080 7777 телефоны бойынша алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
@@ -19948,51 +18830,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Қазақстан Республикасының</w:t>
+              <w:t xml:space="preserve"> "Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>спорт шеберлігіне үміткер,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -25381,2762 +24263,2364 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "2-разрядты спортшы, 3-разрядты спортшы, 1-жасөспірімдік разрядты спортшы, 2-жасөспірімдік разрядты спортшы, 3-жасөспірімдік разрядты спортшы спорттық разрядтарын және бiлiктiлiгi жоғары деңгейдегi екiншi санатты жаттықтырушы, бiлiктiлiгi жоғары деңгейдегi екiншi санатты жаттықтырушы-оқытушы, бiлiктiлiгi орта деңгейдегi екiншi санатты жаттықтырушы, бiлiктiлiгi орта деңгейдегi екiншi санатты жаттықтырушы-оқытушы, бiлiктiлiгi жоғары деңгейдегi екiншi санатты әдiскер, бiлiктiлiгi орта деңгейдегi екiншi санатты әдiскер, бiлiктiлiгi жоғары деңгейдегi екiншi санатты нұсқаушы-спортшы, спорт төрешiсi біліктілік санаттарын беру" мемлекеттік қызмет көрсетуге қойылатын талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 3-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 02.09.2025 </w:t>
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Туризм және спорт министрінің 15.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 168</w:t>
+        <w:t>№ 129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...282 lines deleted...]
-13. Спорт төрешісі.</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2-разрядты спортшы, 3-разрядты спортшы, 1-жасөспірімдік разрядты спортшы, 2-жасөспірімдік разрядты спортшы, 3-жасөспірімдік разрядты спортшы спорттық разрядтарын және бiлiктiлiгi жоғары деңгейдегi екiншi санатты жаттықтырушы, бiлiктiлiгi жоғары деңгейдегi екiншi санатты жаттықтырушы-оқытушы, бiлiктiлiгi орта деңгейдегi екiншi санатты жаттықтырушы, бiлiктiлiгi орта деңгейдегi екiншi санатты жаттықтырушы-оқытушы, бiлiктiлiгi жоғары деңгейдегi екiншi санатты әдiскер, бiлiктiлiгi орта деңгейдегi екiншi санатты әдiскер, бiлiктiлiгi жоғары деңгейдегi екiншi санатты нұсқаушы-спортшы, спорт төрешiсi біліктілік санаттарын беру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
+2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандардың және облыстық маңызы бар қалалардың ЖАО, республикалық маңызы бар қалаларындағы және астанадағы аудандардың әкімдері (бұдан әрі – көрсетілетін қызметті беруші).</w:t>
+1. 2-разрядты спортшы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. 3-разрядты спортшы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. 1-жасөспірімдік разрядты спортшы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. 2-жасөспірімдік разрядты спортшы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. 3-жасөспірімдік разрядты спортшы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Біліктілігі жоғары деңгейдегі екінші санатты жаттықтырушы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7. Біліктілігі жоғары деңгейдегі екінші санатты жаттықтырушы-оқытушы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8. Біліктілігі орта деңгейдегі екінші санатты жаттықтырушы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9. Біліктілігі орта деңгейдегі екінші санатты жаттықтырушы-оқытушы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10. Біліктілігі жоғары деңгейдегі екінші санатты әдіскер.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11. Біліктілігі орта деңгейдегі екінші санатты әдіскер.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12. Біліктілігі жоғары деңгейдегі екінші санатты нұсқаушы-спортшы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13. Спорт төрешісі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету тәсілдері</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құжаттарды қабылдау Мемлекеттік корпорация, портал арқылы жүзеге асырылады.</w:t>
-[...269 lines deleted...]
-13. Спорт төрешісі.</w:t>
+Аудандардың және облыстық маңызы бар қалалардың ЖАО, республикалық маңызы бар қалаларындағы және астанадағы аудандардың әкімдері (бұдан әрі – көрсетілетін қызметті беруші).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10 (он) жұмыс күні. Құжаттар топтамасын тапсыру үшін күтудің рұқсат етілген ең ұзақ уақыты – 15 (он бес) минут. Көрсетілетін қызметті алушыға қызмет көрсетудің рұқсат етілген ең ұзақ уақыты – 15 (он бес) минут.</w:t>
+Құжаттарды қабылдау Мемлекеттік корпорация, портал арқылы жүзеге асырылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету нәтижесін беру Мемлекеттік корпорация арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронды (ішінара автоматтандырылған)/қағаз түрінде. Мемлекеттік көрсетілетін қызметтің кіші түрлерінің атауы:</w:t>
-[...233 lines deleted...]
-13. Спорт төрешісі.</w:t>
+10 (он) жұмыс күні. Құжаттар топтамасын тапсыру үшін күтудің рұқсат етілген ең ұзақ уақыты – 15 (он бес) минут. Көрсетілетін қызметті алушыға қызмет көрсетудің рұқсат етілген ең ұзақ уақыты – 15 (он бес) минут.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызмет нәтижесі жасөспірімдер разрядтары мен біліктілік санаттарын беру куәлік немесе жасөспірімдер разрядтары мен біліктілік санаттарын беру туралы бұйрықтың көшірмесі немесе дәлелді бас тарту туралы дәлелді жауап болып табылады.</w:t>
+Электронды (ішінара цифрландырылған)/қағаз түрінде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушыларға тегін көрсетіледі.</w:t>
+Мемлекеттік көрсетілетін қызмет нәтижесі жасөспірімдер разрядтары мен біліктілік санаттарын беру куәлік немесе жасөспірімдер разрядтары мен біліктілік санаттарын беру туралы бұйрықтың көшірмесі немесе дәлелді бас тарту туралы дәлелді жауап болып табылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің жұмыс графигі</w:t>
+Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызмет беруші: Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден бастап жұманы қоса алғанда, сағат 13.00 – ден 14.30 – ға дейінгі түскі үзіліспен сағат 9.00 – ден 18.30 – ға дейін.</w:t>
-[...89 lines deleted...]
-www.gov.kz/memleket/entities/tsm "Мемлекеттік қызметтер" бөлімінде орналастырылған.</w:t>
+Көрсетілетін қызметті алушыларға тегін көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Көрсетілетін қызметті берушінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік корпорацияға:</w:t>
-[...637 lines deleted...]
-Көрсетілетін қызметті алушының жеке басын куәландыратын құжаттың мәліметтерін көрсетілетін қызметті беруші және Мемлекеттік корпорация қызметкері тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+Көрсетілетін қызмет беруші: Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден бастап жұманы қоса алғанда, сағат 13.00 – ден 14.30 – ға дейінгі түскі үзіліспен сағат 9.00 – ден 18.30 – ға дейін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік корпорация: Қазақстан Республикасының еңбек заңнамасына сәйкес жексенбі және мереке күндерін қоспағанда, дүйсенбі мен сенбіні қоса алғанда белгіленген жұмыс кестесіне сәйкес түскі үзіліссіз сағат 9.00 – ден 20.00 – ге дейін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсетілетін қызметті алушының таңдауы бойынша жеделдетілген қызмет көрсетусіз "электрондық" кезек тәртібімен көрсетіледі немесе портал арқылы электрондық кезекті брондауға болады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Портал: жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету орындарының мекен-жайлары Қазақстан Республикасы Туризм және спорт министрлігінің интернет-ресурсында:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+www.gov.kz/memleket/entities/tsm "Мемлекеттік қызметтер" бөлімінде орналастырылған.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9.</w:t>
+10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттарының және (немесе) оларда қамтылған деректердің (мәліметтердің) дұрыс еместігін белгілеу;</w:t>
-[...53 lines deleted...]
-4) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-бабына сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы.</w:t>
+Мемлекеттік корпорацияға:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) 2-разрядты спортшы, 3-разрядты спортшы, 1-жасөспірімдік разрядты спортшы, 2-жасөспірімдік разрядты спортшы, 3-жасөспірімдік разрядты спортшы мемлекеттік көрсетілетін қызметтің кіші түрлері бойынша: көрсетілетін қызметті алушының жеке басын куәландыратын құжат немесе цифрлық құжаттар сервисінен алынған цифрлық құжат және (немесе) көрсетілетін қызметті алушының өкілі жүгінген кезде - жеке тұлғаның нотариалды куәландырылған сенімхаты (сәйкестендіру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесіне 1-қосымшаға сәйкес нысан бойынша өтініш; бастапқы спорттық ұйымның мөрімен және қолымен куәландырылған қолдаухаты;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+спорт түрі бойынша облыс федерациясының мөрімен куәландырылған облыстық және (немесе) қалалық жарыстар, спорт түрі бойынша аккредиттелген облыс федерациясы болмаған жағдайда, облыстық дене шынықтыру және спорт жөніндегі атқарушы органның мөрімен куәландырылған жарыстар немесе аудандық, қалалық дене шынықтыру және спорт жөніндегі атқарушы органның мөрімен куәландырылған аудандық жарыстардың хаттамалары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) біліктілігі жоғары деңгейдегі екінші санатты жаттықтырушы, біліктілігі жоғары деңгейдегі екінші санатты жаттықтырушы-оқытушы, біліктілігі орта деңгейдегі екінші санатты жаттықтырушы, біліктілігі орта деңгейдегі екінші санатты жаттықтырушы-оқытушы біліктілік санаттары мемлекеттік көрсетілетін қызметтің кіші түрлері бойынша:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті алушының жеке басын куәландыратын құжат немесе цифрлық құжаттар сервисінен алынған цифрлық құжат және (немесе) көрсетілетін қызметті алушының өкілі жүгінген кезде - жеке тұлғаның нотариалды куәландырылған сенімхаты (сәйкестендіру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесіне 1-қосымшаға сәйкес нысан бойынша өтініш; білімі туралы диплом немесе цифрлық құжаттар сервисінен алынған цифрлық құжат; біліктілігі жоғары деңгейдегі екінші санатты жаттықтырушы, біліктілігі жоғары деңгейдегі екінші санатты жаттықтырушы-оқытушы біліктілік санатын беру туралы бұйрықтың көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+біліктілігі орта деңгейдегі екінші санатты жаттықтырушы, біліктілігі орта деңгейдегі екінші санатты жаттықтырушы-оқытушы біліктілік санатын беру туралы бұйрықтың көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жұмыс берушінің оны тоқтату күні мен негіздемесі туралы белгісі бар еңбек кітапшасының немесе еңбек шартының, немесе еңбек шартын жасау және тоқтату негізінде еңбек қатынастарының туындауын және тоқтатылуын растайтын жұмыс берушінің актісінен үзінді көшірме, немесе қызметкердің еңбек қызметі туралы мәліметтер қамтылған мұрағаттық анықтама;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесіне 2-қосымшаға сәйкес нысан бойынша жаттықтырушы, жаттықтырушы-оқытушының спортшыларды дайындауы туралы анықтамасы; спорт түрлері бойынша аккредиттелген жергілікті спорт федерациясының мөрімен куәландырылған, спорт түрі бойынша аккредиттелген жергілікті спорт федерациясы болмаған жағдайда, облыстық дене шынықтыру және спорт жөніндегі атқарушы органның мөрімен куәландырылған жарыстардың хаттамалары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) біліктілігі жоғары деңгейдегі екінші санатты әдіскер, біліктілігі орта деңгейдегі екінші санатты әдіскер біліктілік санаттары мемлекеттік көрсетілетін қызметтің кіші түрлері бойынша: көрсетілетін қызметті алушының жеке басын куәландыратын құжат немесе цифрлық құжаттар сервисінен алынған цифрлық құжат және (немесе) көрсетілетін қызметті алушының өкілі жүгінген кезде - жеке тұлғаның нотариалды куәландырылған сенімхаты (сәйкестендіру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесіне 1-қосымшаға сәйкес нысан бойынша өтініш; кәсіптік білімі туралы диплом немесе цифрлық құжаттар сервисінен алынған цифрлық құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+біліктілігі жоғары деңгейдегі екінші санатты әдіскер біліктілік санатын беру туралы бұйрықтың көшірмесі; біліктілігі орта деңгейдегі екінші санатты әдіскер біліктілік санатын беру туралы бұйрықтың көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жұмыс берушінің оны тоқтату күні мен негіздемесі туралы белгісі бар еңбек кітапшасының немесе еңбек шартының, немесе еңбек шартын жасау және тоқтату негізінде еңбек қатынастарының туындауын және тоқтатылуын растайтын жұмыс берушінің актісінен үзінді көшірме, немесе қызметкердің еңбек қызметі туралы мәліметтер қамтылған мұрағаттық анықтама;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) біліктілігі жоғары деңгейдегі екінші санатты нұсқаушы-спортшы біліктілік санаты мемлекеттік көрсетілетін қызметтің кіші түрлері бойынша: көрсетілетін қызметті алушының жеке басын куәландыратын құжат немесе цифрлық құжаттар сервисінен алынған цифрлық құжат және (немесе) көрсетілетін қызметті алушының өкілі жүгінген кезде - жеке тұлғаның нотариалды куәландырылған сенімхаты (сәйкестендіру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесіне 1-қосымшаға сәйкес нысан бойынша өтініш; білімі туралы диплом немесе цифрлық құжаттар сервисінен алынған цифрлық құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жұмыс берушінің оны тоқтату күні мен негіздемесі туралы белгісі бар еңбек кітапшасының немесе еңбек шартының, немесе еңбек шартын жасау және тоқтату негізінде еңбек қатынастарының туындауын және тоқтатылуын растайтын жұмыс берушінің актісінен үзінді көшірме, немесе қызметкердің еңбек қызметі туралы мәліметтер қамтылған мұрағаттық анықтама;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+спорт түрі бойынша аккредиттелген жергілікті спорт федерациясының мөрімен куәландырылған, аккредиттелген жергілікті спорт федерациясы болмаған жағдайда нұсқаушы-спортшы құрамына кіретін ұйымның мөрімен куәландырылған санат беру туралы қолдаухат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) спорт төрешісі біліктілік санаты мемлекеттік көрсетілетін қызметтің кіші түрі бойынша: көрсетілетін қызметті алушының жеке басын куәландыратын құжат немесе цифрлық құжаттар сервисінен алынған цифрлық құжат және (немесе) көрсетілетін қызметті алушының өкілі жүгінген кезде - жеке тұлғаның нотариалды куәландырылған сенімхаты (сәйкестендіру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесіне 1-қосымшаға сәйкес нысан бойынша өтініш; қызмет берушінің төрешілік растайтын жарыс хаттамасының көшірмесі немесе төрешілік туралы анықтама; порталға:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) 2-разрядты спортшы, 3-разрядты спортшы, 1-жасөспірімдік разрядты спортшы, 2-жасөспірімдік разрядты спортшы, 3-жасөспірімдік разрядты спортшы мемлекеттік көрсетілетін қызметтің кіші түрлері бойынша: көрсетілетін қызметті алушының ЭЦҚ куәландырылған 1-қосымшаға сәйкес электрондық құжат нысанындағы өтініші; құжаттың электрондық нысанындағы бастапқы спорттық ұйымның мөрімен және қолымен куәландырылған қолдаухаты; құжаттың электрондық нысанындағы спорт түрі бойынша облыс федерациясының мөрімен куәландырылған облыстық және (немесе) қалалық жарыстар, спорт түрі бойынша аккредиттелген жергілікті спорт федерациясы болмаған жағдайда, облыстық дене шынықтыру және спорт жөніндегі атқарушы органның мөрімен куәландырылған жарыстар немесе аудандық, қалалық дене шынықтыру және спорт жөніндегі атқарушы органның мөрімен куәландырылған аудандық жарыстардың хаттамалары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) біліктілігі жоғары деңгейдегі екінші санатты жаттықтырушы, біліктілігі жоғары деңгейдегі екінші санатты жаттықтырушы-оқытушы, біліктілігі орта деңгейдегі екінші санатты жаттықтырушы, біліктілігі орта деңгейдегі екінші санатты жаттықтырушы-оқытушы біліктілік санаттары мемлекеттік көрсетілетін қызметтің кіші түрлері бойынша:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті алушының ЭЦҚ куәландырылған 1-қосымшаға сәйкес электрондық құжат нысанындағы өтініші; құжаттың электрондық нысанындағы білімі туралы диплом немесе цифрлық құжаттар сервисінен алынған цифрлық құжат; біліктілігі орта деңгейдегі екінші санатты жаттықтырушы, біліктілігі орта деңгейдегі екінші санатты жаттықтырушы-оқытушы біліктілік санатын беру туралы бұйрықтың көшірмесі; құжаттың электрондық нысанындағы жұмыс берушінің оны тоқтату күні мен негіздемесі туралы белгісі бар еңбек кітапшасының немесе еңбек шартының, немесе еңбек шартын жасау және тоқтату негізінде еңбек қатынастарының туындауын және тоқтатылуын растайтын жұмыс берушінің актісінен үзінді көшірме, немесе қызметкердің еңбек қызметі туралы мәліметтер қамтылған мұрағаттық анықтама;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+құжаттың электрондық нысанындағы осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесіне 2-қосымшаға сәйкес нысан бойынша жаттықтырушы, жаттықтырушы-оқытушының спортшыларды дайындауы туралы анықтамасы; құжаттың электрондық нысанындағы спорт түрлер бойынша аккредиттелген жергілікті спорт федерациясының мөрімен куәландырылған, спорт түрі бойынша аккредиттелген жергілікті спорт федерациясы болмаған жағдайда, облыстық дене шынықтыру және спорт жөніндегі атқарушы органның мөрімен куәландырылған жарыстардың хаттамалары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) біліктілігі жоғары деңгейдегі екінші санатты әдіскер, біліктілігі орта деңгейдегі екінші санатты әдіскер біліктілік санаттары мемлекеттік көрсетілетін қызметтің кіші түрлері бойынша: көрсетілетін қызметті алушының ЭЦҚ куәландырылған 1-қосымшаға сәйкес электрондық құжат нысанындағы өтініші; құжаттың электрондық нысанындағы кәсіптік білімі туралы диплом немесе цифрлық құжаттар сервисінен алынған цифрлық құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+біліктілігі жоғары деңгейдегі екінші санатты әдіскер біліктілік санатын беру туралы бұйрықтың көшірмесі; біліктілігі орта деңгейдегі екінші санатты әдіскер біліктілік санатын беру туралы бұйрықтың көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+құжаттың электрондық нысанындағы жұмыс берушінің оны тоқтату күні мен негіздемесі туралы белгісі бар еңбек кітапшасының немесе еңбек шартының, немесе еңбек шартын жасау және тоқтату негізінде еңбек қатынастарының туындауын және тоқтатылуын растайтын жұмыс берушінің актісінен үзінді көшірме, немесе қызметкердің еңбек қызметі туралы мәліметтер қамтылған мұрағаттық анықтама;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) біліктілігі жоғары деңгейдегі екінші санатты нұсқаушы-спортшы біліктілік санаты мемлекеттік көрсетілетін қызметтің кіші түрі бойынша: көрсетілетін қызметті алушының ЭЦҚ куәландырылған 1-қосымшаға сәйкес электрондық құжат нысанындағы өтініші; құжаттың электрондық нысанындағы білімі туралы диплом немесе цифрлық құжаттар сервисінен алынған цифрлық құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+құжаттың электрондық нысанындағы жұмыс берушінің оны тоқтату күні мен негіздемесі туралы белгісі бар еңбек кітапшасының немесе еңбек шартының, немесе еңбек шартын жасау және тоқтату негізінде еңбек қатынастарының туындауын және тоқтатылуын растайтын жұмыс берушінің актісінен үзінді көшірме, немесе қызметкердің еңбек қызметі туралы мәліметтер қамтылған мұрағаттық анықтама;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+құжаттың электрондық нысанындағы спорт түрі бойынша аккредиттелген жергілікті спорт федерациясының мөрімен куәландырылған, аккредиттелген жергілікті спорт федерациясы болмаған жағдайда нұсқаушы-спортшы құрамына кіретін ұйымның мөрімен куәландырылған санат беру туралы қолдаухат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) спорт төрешісі біліктілік санаты мемлекеттік көрсетілетін қызметтің кіші түрлері бойынша: көрсетілетін қызметті алушының ЭЦҚ куәландырылған 1-қосымшаға сәйкес электрондық құжат нысанындағы өтініші; құжаттың электрондық нысанындағы қызмет берушінің төрешілік растайтын жарыстардың хаттамалары немесе төрешілік туралы анықтама.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының жеке басын куәландыратын құжаттың мәліметтерін көрсетілетін қызметті беруші және Мемлекеттік корпорация қызметкері тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10.</w:t>
+11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттарының және (немесе) оларда қамтылған деректердің (мәліметтердің) дұрыс еместігін белгілеу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алуға байланысты арнаулы құқығынан айырылуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Мемлекеттік қызметті, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -28164,52 +26648,72 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алуға өтінім берген кезде дәйектілігін қолтаңбамен немесе ЭЦҚ-мен растай отырып, мынадай деректерді көрсетеді: тұрғылықты жерінің (орналасқан жерінің) мекенжайы, ұялы байланыстың абоненттік нөмірі, электрондық мекенжайы.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Цифрлық құжаттар сервисі мобильдік қосымшада және пайдаланушылардың ақпараттық жүйелерінде авторизацияланған субъектілер үшін қолжетімді. "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 5-бабы 2-тармағының 11) тармақшасына сәйкес көрсетілетін қызметті беруші ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+              <w:t xml:space="preserve">
+Цифрлық құжаттар сервисі мобильдік қосымшада және пайдаланушылардың цифрлық жүйелерінде авторизацияланған субъектілер үшін қолжетімді. "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 5-бабы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-тармағының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 11) тармақшасына сәйкес көрсетілетін қызметті беруші цифрландыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне енгізуді қамтамасыз етеді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушы мемлекеттік қызмет көрсету тәртібі туралы ақпаратты көрсетілетін қызметті берушінің интернет-ресурсында көрсетілген телефондар немесе бірыңғай байланыс орталығының 1414, 8 800 080 7777 телефоны бойынша алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
@@ -28266,51 +26770,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"2-разрядты спортшы,</w:t>
+              <w:t xml:space="preserve"> "2-разрядты спортшы,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-разрядты спортшы, 1-жасөспірімдік разрядты</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -33128,55 +31632,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -33502,31 +32006,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>