--- v0 (2025-10-01)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="08d70ba" w14:textId="08d70ba">
+    <w:p w14:paraId="21c02f4" w14:textId="21c02f4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -107,62 +107,148 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Өңірлік даму министрінің 2014 жылғы 16 маусымдағы № 172/НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2014 жылы 22 шілдеде № 9603 тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 01.07.2023 </w:t>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Бұйрықтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 17.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 01.07.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 479</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2023 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -194,106 +280,90 @@
         </w:rPr>
         <w:t xml:space="preserve"> 15-1) тармақшасына сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған қала құрылысы жобаларын, жобалау алдындағы және жобалау (жобалау-сметалық) құжаттамасын, сондай-ақ сәулет, қала құрылысы және құрылыс қызметі объектілерін мемлекеттік қала құрылысы кадастрының деректер базасында тіркеу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -312,70 +382,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2023 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сәулет, қала құрылысы және құрылыс департаменті (С.М.Дембай) мыналарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -386,70 +456,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуден өткеннен кейін ресми жариялануын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы бұйрықтың Қазақстан Республикасы Өңірлік даму министрлігінің интернет-ресурсында орналастырылуын қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрық алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -648,141 +718,125 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 172/НҚ бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қала құрылысы жобаларын, жобалау алдындағы және жобалау (жобалау-сметалық) құжаттамасын, сондай-ақ сәулет, қала құрылысы және құрылыс қызметі объектілерін мемлекеттік қала құрылысы кадастрының деректер базасында тіркеу қағидалары</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 01.07.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 479</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2023 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="3"/>
+    <w:bookmarkStart w:name="z52" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z17" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z17" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Қала құрылысы жобаларын, жобалау алдындағы және жобалау (жобалау-сметалық) құжаттамасын, сондай-ақ сәулет, қала құрылысы және құрылыс қызметі объектілерін мемлекеттік қала құрылысы кадастрының деректер базасында тіркеу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -797,739 +851,739 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) "Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметi туралы" Қазақстан Республикасының Заңы 20-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15-1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және қала құрылысы жобаларын, жобалау алдындағы және жобалау (жобалау-сметалық) құжаттамасын, сондай-ақ сәулет, қала құрылысы және құрылыс қызметі объектілерін мемлекеттік қала құрылысы кадастрының (бұдан әрі – МҚҚК) деректер базасында тіркеудің тәртібін анықтайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z18" w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z18" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. МҚҚК деректер базасында тіркеу (бұдан әрі – тіркеу) – сәулет, қала құрылысы және құрылыс қызметі объектілерін және олармен байланысты құжаттарды, сондай-ақ МҚҚК деректер базасындағы қала құрылысы жобалары, жобалау алдындағы және жобалау (жобалау-сметалық) құжаттамасын тіркеу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z19" w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z19" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тіркеу мақсаты:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z20" w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z20" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) барлық қолданыстағы, жобаланып жатқан, салынып жатқан (реконструкцияланып жатқан) сәулет, қала құрылысы және құрылыс қызметінің жер үстіндегі және жер астындағы объектілерін есепке алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z21" w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z21" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) МҚҚК автоматтандырылған ақпараттық жүйесінің (бұдан әрі – МҚҚК ААЖ) деректер базасында материалдарды кеңістіктік байланыстыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z22" w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z22" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) елді мекендердің аумақтарын дамытудың мониторингі болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z23" w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z23" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. МҚҚК базасында тіркеуге мыналар жатады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z24" w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z24" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) елді мекендердің бас жоспарлары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z25" w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z25" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) егжей-тегжейлі жоспарлау жобаларымен біріктірілген бас жоспарлар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z26" w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z26" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) егжей-тегжейлі жоспарлау жобалары және құрылыс салу жобалары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z27" w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z27" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) абаттандыру және көгалдандыру жобалары, өзге де жоспарлау жобалары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z28" w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z28" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) тиісті аумақта құрылыс салу немесе өзге де қала құрылысын игеруге арналған жер учаскелерін таңдау, беру, ал заңнамалық актілерде көзделген жағдайларда, мемлекеттік мұқтаждықтар үшін алып қою жөнінде шешімдер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z29" w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z29" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) тіреу және қоршау (сыртқы) конструкцияларын, инженерлік жүйелер мен жабдықтарды өзгертуге байланысты қолданыстағы ғимараттар мен құрылыстардың үй-жайларын (жекелеген бөліктерін) реконструкциялау (қайта жоспарлау, қайта жабдықтау) туралы шешім;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z30" w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z30" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) сәулет-жоспарлау тапсырмалары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z31" w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z31" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) инженерлiк және коммуналдық қамтамасыз ету көздерiне қосуға арналған техникалық шарттар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z32" w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z32" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) құрылыс жобалары, оның ішінде келісілген эскиздік жобалар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z33" w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z33" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) қала құрылысы жобаларының кешенді қала құрылысы сараптамасының оң қорытындылары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z34" w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z34" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) құрылыс жобаларына ведомстводан тыс кешенді сараптаманың оң қорытындылары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z35" w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z35" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) сәулет, қала құрылысы және құрылыс қызметі объектілерінің инженерлік-геодезиялық ізденістер материалдары (жобалау сатысындағы топографиялық түсірілімдер және объектіні пайдалануға беру сатысындағы атқарушылық түсірілімдер);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z36" w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z36" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) объектіні пайдалануға қабылдау актісі/инженерлік желілердің және (немесе) ғимараттардың (құрылыстардың) нақты орналасуының атқарушылық геодезиялық түсірілімін қоса бере отырып, меншік иесінің салынған объектіні пайдалануға дербес қабылдау актісі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z37" w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z37" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Қала құрылысы жобаларын, жобалау алдындағы және жобалау (жобалау-сметалық) құжаттамасын, сондай-ақ сәулет, қала құрылысы және құрылыс қызметі объектілерін тіркеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z38" w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z38" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Тіркеуді МҚҚК жүргізу жөніндегі республикалық мемлекеттік кәсіпорын (бұдан әрі – Кәсіпорын) МҚҚК ААЖ арқылы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z39" w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Тіркеу тәртібі мыналарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z40" w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қала құрылысы жобаларын, жобалау алдындағы және жобалау (жобалау-сметалық) құжаттамасын, сондай-ақ сәулет, қала құрылысы және құрылыс қызметі объектілерін тіркеуге өтінімдер қабылдауды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z41" w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) МҚҚК және инженерлік-геодезиялық ізденістердің (координаттар жүйесі, масштаб, шартты белгілер) мемлекеттік нормативтеріне сәйкес МҚҚК ААЖ деректер базасында инженерлік-геодезиялық ізденістер (жобалау сатысындағы топографиялық түсірілімдер және объектіні пайдалануға қабылдау сатысындағы атқарушылық түсірілімдер) материалдарын кеңістіктік байланыстыруды; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z42" w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z42" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ескертулер/сәйкессіздіктер болмаған кезде тіркеу нөмірін бере отырып, МҚҚК ААЖ-ға тіркеу және енгізуді қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескертулер болғанда және материалдардың сәйкессіздіктері анықталғанда осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген тіркеу мерзімдері аяқталғанға дейін тиісті хабарлама жолданады. Ескертулер/сәйкессіздіктер жойылғаннан кейін тіркеуге өтінім қайтадан беріледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="30"/>
+    <w:bookmarkStart w:name="z43" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Сәулет, қала құрылысы және құрылыс қызметі объектілерінің инженерлік-геодезиялық ізденістерінің (жобалау сатысындағы топографиялық түсірілімдер және объектіні пайдалануға қабылдау сатысындағы атқарушылық түсірілімдер) материалдарын қарастыру 3 кезеңде жүзеге асырылады: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z44" w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z44" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) МҚҚК ААЖ-да:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       талап етілетін деректер пішімдеріне (*.dwg);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       коммуналдық желілердің теңгерім ұстаушыларының келісімімен топографиялық түсірілімнің ұсынылған техникалық есебіне сәйкестікке тексеру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="32"/>
+    <w:bookmarkStart w:name="z45" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) камералдық тексеру:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инженерлік-геодезиялық ізденістер материалдарының (топографиялық және атқарушылық түсірілімдер) өзектілігіне;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       МҚҚК және инженерлік-геодезиялық ізденістердің мемлекеттік нормативтеріне (координаттар жүйесі, түсіруді кеңістікте байланыстыру, масштаб, шартты белгілер, объектілердің міндетті сипаттамаларын көрсету) сәйкестігіне іске асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="33"/>
+    <w:bookmarkStart w:name="z46" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) инженерлік-геодезиялық ізденістер деректерін нақтылау қажет болғанда далалық тексеруді Кәсіпорынның немесе оның филиалдарының қызметкерлері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жоспарлы-биіктік негіздемені тексеруді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1540,71 +1594,71 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ішінара (гектарына 3 нүкте) нүктелік объектілерді бақылау өлшемдерін қамтитын тиісті далалық бақылау актілерін жасай отырып жүзеге асырады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Далалық тексеру республика қалалары бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="34"/>
+    <w:bookmarkStart w:name="z47" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Кәсіпорын алынған материалдардың түріне қарай базалық масштабтағы графикалық деректерді (планшеттерді) сақтай отырып, материалдарды алған күннен бастап мынадай мерзімдерде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z48" w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z48" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидалардың 3-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1619,171 +1673,171 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген материалдарды 2 жұмыс күні ішінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z49" w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z49" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы Қағидалардың 3-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген материалдарды 5-20 жұмыс күні ішінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z50" w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z50" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы Қағидалардың 3-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген материалдарды бір жұмыс күні ішінде МҚҚК ААЖ-да цифрлық түрде тіркеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z51" w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z51" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Тіркеу құны "Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі туралы" Қазақстан Республикасы Заңының 38-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік монополия субъектісі өндіретін және (немесе) өткізетін тауарлардың (жұмыстардың, көрсетілетін қызметтердің) бағаларына сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1831,55 +1885,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2205,31 +2259,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>