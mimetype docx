--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="21c02f4" w14:textId="21c02f4">
+    <w:p w14:paraId="3c2544a" w14:textId="3c2544a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,182 +85,172 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қала құрылысы жобаларын, жобалау алдындағы және жобалау (жобалау-сметалық) құжаттамасын, сондай-ақ сәулет, қала құрылысы және құрылыс қызметі объектілерін мемлекеттік қала құрылысы кадастрының деректер базасында тіркеу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-      </w:r>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Өңірлік даму министрінің 2014 жылғы 16 маусымдағы № 172/НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2014 жылы 22 шілдеде № 9603 тіркелді. Күші жойылды - Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2026 жылғы 17 сәуірдегі № 184 бұйрығымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің 17.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Бұйрықтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 17.04.2026 </w:t>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 184</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 01.07.2023 </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 01.07.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 479</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2023 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметi туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1877,63 +1869,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2255,35 +2269,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>