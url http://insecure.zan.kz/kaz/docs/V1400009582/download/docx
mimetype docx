--- v0 (2025-10-13)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5cfb409" w14:textId="5cfb409">
+    <w:p w14:paraId="dcf57cb" w14:textId="dcf57cb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -103,277 +103,381 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Премьер-Министрінің орынбасары - Қазақстан Республикасы Индустрия және жаңа технологиялар министрінің 2014 жылғы 13 маусымдағы № 215 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2014 жылы 14 шілдеде № 9582 тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Өлшем бірлігін қамтамасыз ету туралы" 2000 жылғы 7 маусымдағы Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-2-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12) тармақшасына сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Инвестициялар және даму министрінің 25.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 910</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 910</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (11.04.2019 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Салыстырып тексеру таңбаларын дайындау, сақтау және қолдану </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Индустрия және жаңа технологиялар министрлігінің Техникалық реттеу және метрология комитеті (Б.Б. Қанешев) Қазақстан Республикасы заңнамасымен бекітілген тәртіпте:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
-[...15 lines deleted...]
-      2. Қазақстан Республикасы Индустрия және жаңа технологиялар министрлігінің Техникалық реттеу және метрология комитеті (Б.Б. Қанешев) Қазақстан Республикасы заңнамасымен бекітілген тәртіпте:</w:t>
+    <w:bookmarkStart w:name="z43" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z43" w:id="3"/>
-[...15 lines deleted...]
-      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+    <w:bookmarkStart w:name="z44" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуден кейін күнтізбелік он күн ішінде бұқаралық ақпарат құралдарында және "Әділет" ақпараттық-құқықтық жүйесінде ресми жариялауға жіберуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z44" w:id="4"/>
-[...15 lines deleted...]
-      2) Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуден кейін күнтізбелік он күн ішінде бұқаралық ақпарат құралдарында және "Әділет" ақпараттық-құқықтық жүйесінде ресми жариялауға жіберуді;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы бұйрықты Қазақстан Республикасы Индустрия және жаңа технологиялар министрлігінің интернет-ресурсында жариялауды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z45" w:id="5"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="6"/>
+    <w:bookmarkStart w:name="z46" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуден кейін он жұмыс күн ішінде Қазақстан Республикасы Индустрия және жаңа технологиялар министрлігінің Заң департаментіне осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -408,131 +512,131 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшаларымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген шаралардың орындалуы туралы мәліметті ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z4" w:id="7"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z4" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Қазақстан Республикасы Индустрия және жаңа технологиялар министрлігінің Техникалық реттеу және метрология комитеті төрағасының 2006 жылғы 13 сәуірдегі № 141 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4213 болып тіркелген, 2006 жылғы 16 маусымдағы № 109-110 (1089-1090) "Заң газетінде" жарияланған) күші жойылсын.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z5" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрықтың орындалуын бақылау Қазақстан Республикасы Индустрия және жаңа технологиялар бірінші вице-министрі А.П. Рауға жүктелсін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z5" w:id="8"/>
-[...15 lines deleted...]
-      4. Осы бұйрықтың орындалуын бақылау Қазақстан Республикасы Индустрия және жаңа технологиялар бірінші вице-министрі А.П. Рауға жүктелсін.</w:t>
+    <w:bookmarkStart w:name="z6" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Осы бұйрық бірінші ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z6" w:id="9"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -836,1488 +940,1654 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2014 жылғы 13 маусымдағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 215 бұйрығымен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z8" w:id="10"/>
+    <w:bookmarkStart w:name="z8" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Салыстырып тексеру таңбаларын дайындау, сақтау және қолдану қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида жаңа редакцияда – ҚР Инвестициялар және даму министрінің 29.08.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 616</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2019 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="11"/>
+    <w:bookmarkStart w:name="z76" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Салыстырып тексеру таңбаларын дайындау, сақтау және қолдану қағидалары (бұдан әрі – Қағидалар) "Өлшем бірлігін қамтамасыз ету туралы" 2000 жылғы 7 маусымдағы Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-2-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12) тармақшасына сәйкес әзірленді және салыстырып тексеру таңбаларын дайындау, сақтау және қолдану тәртібін белгілейді.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Инвестициялар және даму министрінің 25.12.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 910</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.04.2019 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Салыстырып тексеру таңбаларын дайындау тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Салыстырып тексеру таңбалары металл таңбалар, жез таңбалар, пластикалық пломбалар мен өздігінен желімделетін лейблдер түрінде дайындалады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:p>
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Салыстырып тексеру таңбаларын дайындау тәртібі</w:t>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Салыстырып тексеру таңбалары мыналарға:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z17" w:id="14"/>
-[...15 lines deleted...]
-      2. Салыстырып тексеру таңбалары металл таңбалар, жез таңбалар, пластикалық пломбалар мен өздігінен желімделетін лейблдер түрінде дайындалады.</w:t>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өлшем құралдары үшін салыстырып тексеру аралығы бір жыл және одан көп болып белгіленген жағдайда пайдаланылатын жылдық;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z18" w:id="15"/>
-[...15 lines deleted...]
-      3. Салыстырып тексеру таңбалары мыналарға:</w:t>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өлшем құралдары үшін салыстырып тексеру аралығы бір жылдан кем болып белгіленген жағдайда пайдаланылатын тоқсандық болып бөлінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z19" w:id="16"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Металл және жез таңбалар осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша бедерлері мен габариттік өлшемдеріне сәйкес дайындалады және мынадай ақпаратты қамтиды:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ҚР СТ 2.21-2017 "Қазақстан Республикасының мемлекеттік өлшем бірлігін қамтамасыз ету жүйесі. Өлшем құралдарына сынақ жүргізу және типін бекіту тәртібі" ұлттық стандартының талаптарына сәйкес өлшем құралының типін бекіту белгісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өлшем құралдарын салыстырып тексеруді жүзеге асыратын салыстырып тексеру зертханасының шифры;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z22" w:id="19"/>
-[...15 lines deleted...]
-      1) ҚР СТ 2.21-2017 "Қазақстан Республикасының мемлекеттік өлшем бірлігін қамтамасыз ету жүйесі. Өлшем құралдарына сынақ жүргізу және типін бекіту тәртібі" ұлттық стандартының талаптарына сәйкес өлшем құралының типін бекіту белгісі;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қолданылатын жылдың (қажет болған жағдайда - тоқсанның) соңғы екі цифры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z23" w:id="20"/>
-[...15 lines deleted...]
-      2) өлшем құралдарын салыстырып тексеруді жүзеге асыратын салыстырып тексеру зертханасының шифры;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өлшем құралдарын салыстырып тексерушінің жеке белгісі (қажет болған жағдайда).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Пластикалық пломбалар мен өздігінен желімделетін лейблдер осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша таңбалау және габариттік өлшемдеріне сәйкес дайындалады және мынадай ақпараттарды қамтиды:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ҚР СТ 2.21-2017 "Қазақстан Республикасының мемлекеттік өлшем бірлігін қамтамасыз ету жүйесі. Өлшем құралдарына сынақ жүргізу және типін бекіту тәртібі" ұлттық стандартының талаптарына сәйкес өлшем құралдарының типін бекіту белгісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өлшем құралдарын салыстырып тексеруді жүзеге асыратын салыстырып тексеру зертханасының шифры;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
-[...15 lines deleted...]
-      1) ҚР СТ 2.21-2017 "Қазақстан Республикасының мемлекеттік өлшем бірлігін қамтамасыз ету жүйесі. Өлшем құралдарына сынақ жүргізу және типін бекіту тәртібі" ұлттық стандартының талаптарына сәйкес өлшем құралдарының типін бекіту белгісі;</w:t>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қолданылатын жылдың (қажет болған жағдайда - тоқсанның) соңғы екі цифры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z28" w:id="25"/>
-[...15 lines deleted...]
-      2) өлшем құралдарын салыстырып тексеруді жүзеге асыратын салыстырып тексеру зертханасының шифры;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жеке ретпен нөмірлеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z29" w:id="26"/>
-[...15 lines deleted...]
-      3) қолданылатын жылдың (қажет болған жағдайда - тоқсанның) соңғы екі цифры;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) екі өлшемді QR-код;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z30" w:id="27"/>
-[...15 lines deleted...]
-      4) жеке ретпен нөмірлеу;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) түпнұсқалығын тексеру үшін цифрлық ресурстың мекенжайы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z31" w:id="28"/>
-[...15 lines deleted...]
-      5) екі өлшемді QR-код;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ұлттық өрнек (өздігінен желімделетін лейблдерде).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z32" w:id="29"/>
-[...15 lines deleted...]
-      6) түпнұсқалығын тексеру үшін ақпараттық ресурстың мекенжайы;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Салыстырып тексеру таңбаларында және өздігінен желімделетін лейблдердегі таңбалау оқу және сәйкестендіруді қамтамасыз ету үшін айқын және қарама-қарсы болуы керек.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z33" w:id="30"/>
-[...15 lines deleted...]
-      7) ұлттық өрнек (өздігінен желімделетін лейблдерде).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Өлшем құралдарының типін бекіту белгісінің қарпі, салыстырып тексеру таңбаларының бедері мен суретінің әріптері мен сандары ГОСТ 26.008-85 "Ою әдісімен салынатын жазулардың қаріптері. Орындау мөлшерлері" мемлекетаралық стандартына сәйкес қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z34" w:id="31"/>
-[...15 lines deleted...]
-      Салыстырып тексеру таңбаларында және өздігінен желімделетін лейблдердегі таңбалау оқу және сәйкестендіруді қамтамасыз ету үшін айқын және қарама-қарсы болуы керек.</w:t>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Салыстырып тексеру зертханасының шифрын Мемлекеттік ғылыми метрологиялық орталық (бұдан әрі - МҒМО) береді және ол қазақ немесе латын әліпбиінің әріптерімен белгіленетін екі белгіден тұрады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z35" w:id="32"/>
-[...15 lines deleted...]
-      5. Өлшем құралдарының типін бекіту белгісінің қарпі, салыстырып тексеру таңбаларының бедері мен суретінің әріптері мен сандары ГОСТ 26.008-85 "Ою әдісімен салынатын жазулардың қаріптері. Орындау мөлшерлері" мемлекетаралық стандартына сәйкес қолданылады.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Жеке ретпен нөмірлеуді МҒМО береді және ол жеті нысаннан (сандардың комбинациясы) тұрады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z36" w:id="33"/>
-[...15 lines deleted...]
-      6. Салыстырып тексеру зертханасының шифрын Мемлекеттік ғылыми метрологиялық орталық (бұдан әрі - МҒМО) береді және ол қазақ немесе латын әліпбиінің әріптерімен белгіленетін екі белгіден тұрады.</w:t>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Салыстырып тексеру таңбаларының қолданылу жылын белгілеу үшін араб цифрлары пайдаланылады (тоқсанды белгілеу үшін рим цифрлары) қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z37" w:id="34"/>
-[...15 lines deleted...]
-      7. Жеке ретпен нөмірлеуді МҒМО береді және ол жеті нысаннан (сандардың комбинациясы) тұрады.</w:t>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Өлшем құралдарын салыстырып тексерушінің жеке белгісін салыстырып тексеру зертханасының басшысы береді және ол қазақ немесе латын әліпбиіндегі әріптермен белгіленген бір белгіден тұрады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z38" w:id="35"/>
-[...15 lines deleted...]
-      8. Салыстырып тексеру таңбаларының қолданылу жылын белгілеу үшін араб цифрлары пайдаланылады (тоқсанды белгілеу үшін рим цифрлары) қолданылады.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Металл таңбалар ГОСТ 1050-2013 "Қосындыланбаған құрастырымдық сапалы және арнайы болаттардан жасалған металл өнімдері. Жалпы техникалық шарттар", ГОСТ 5950-2000 "Аспаптық легірленген болаттан жасалған шыбықтар, жолақтар және додалар. Жалпы техникалық шарттар" мемлекетаралық стандарттарына сәйкес болаттан жасалған өзекшелер түрінде дайындалуы қажет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z39" w:id="36"/>
-[...15 lines deleted...]
-      9. Өлшем құралдарын салыстырып тексерушінің жеке белгісін салыстырып тексеру зертханасының басшысы береді және ол қазақ немесе латын әліпбиіндегі әріптермен белгіленген бір белгіден тұрады.</w:t>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Жезді таңба тұтқадан және тікелей таңбаның өзінен тұруы қажет. Тұтқа ГОСТ 2208-2007 "Жез фольга, таспалар, табақтар және плиталар. Техникалық шарттар" мемлекетаралық стандартына сәйкес жез пластинадан дайындалады, ал таңба жезден жасалады және диск түрінде болады. Таңба ГОСТ 21930-76 "Металл құймадағы қалайы-қорғасын дәнекерлеулер. Техникалық шарттар" мемлекетаралық стандартына сәйкес тұтқамен дәнекерленіп жалғанады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z40" w:id="37"/>
-[...15 lines deleted...]
-      10. Металл таңбалар ГОСТ 1050-2013 "Қосындыланбаған құрастырымдық сапалы және арнайы болаттардан жасалған металл өнімдері. Жалпы техникалық шарттар", ГОСТ 5950-2000 "Аспаптық легірленген болаттан жасалған шыбықтар, жолақтар және додалар. Жалпы техникалық шарттар" мемлекетаралық стандарттарына сәйкес болаттан жасалған өзекшелер түрінде дайындалуы қажет.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Пластикалық пломбалар ГОСТ 16337-77 "Жоғары қысымды полиэтилен. Техникалық шарттар", ГОСТ 16338-85 "Төмен қысымды полиэтилен. Техникалық шарттар", ГОСТ 20282-86 "Жалпы тағайындалған полистирол. Техникалық шарттар" мемлекетаралық стандарттарына сәйкес мөлдір емес ақ акрилден немесе полипропиленнен жасалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z41" w:id="38"/>
-[...15 lines deleted...]
-      11. Жезді таңба тұтқадан және тікелей таңбаның өзінен тұруы қажет. Тұтқа ГОСТ 2208-2007 "Жез фольга, таспалар, табақтар және плиталар. Техникалық шарттар" мемлекетаралық стандартына сәйкес жез пластинадан дайындалады, ал таңба жезден жасалады және диск түрінде болады. Таңба ГОСТ 21930-76 "Металл құймадағы қалайы-қорғасын дәнекерлеулер. Техникалық шарттар" мемлекетаралық стандартына сәйкес тұтқамен дәнекерленіп жалғанады.</w:t>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пломбаның материалы иілгіш және сынғыш қасиетке ие және ол пломбаны орнатқаннан кейін корпусты бүлдірмей пломбаны ашуға мүмкіндік бермеуі қажет. Құлыптау түйінінде екі саңылаудың болуы пломбалайтын темір арқанның тұтастығын растайды. Пластикалық пломба минус 60 °С-тан 50 °С дейінгі температура ауқымында өз қасиеттерін өзгертпеуі керек және бағытталған температуралық әсер ету кезінде пломбаны ашу мүмкіндігін жоюы тиіс. Пластикалық пломбаның арнайы қақпағы болады, ол оның құлыптау түйініне қолжетімділікті шектейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z42" w:id="39"/>
-[...15 lines deleted...]
-      12. Пластикалық пломбалар ГОСТ 16337-77 "Жоғары қысымды полиэтилен. Техникалық шарттар", ГОСТ 16338-85 "Төмен қысымды полиэтилен. Техникалық шарттар", ГОСТ 20282-86 "Жалпы тағайындалған полистирол. Техникалық шарттар" мемлекетаралық стандарттарына сәйкес мөлдір емес ақ акрилден немесе полипропиленнен жасалады.</w:t>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пластикалық пломбаға барлық таңбалау лазерлік ою әдісімен салынады. Пластикалық пломба корпустан және 8 бекітілетін элементтері бар ілмектен тұрады. Ілмек алдын ала орнатылған күйде пломбаның корпусына қатты бекітілуі тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z43" w:id="40"/>
-[...15 lines deleted...]
-      Пломбаның материалы иілгіш және сынғыш қасиетке ие және ол пломбаны орнатқаннан кейін корпусты бүлдірмей пломбаны ашуға мүмкіндік бермеуі қажет. Құлыптау түйінінде екі саңылаудың болуы пломбалайтын темір арқанның тұтастығын растайды. Пластикалық пломба минус 60 °С-тан 50 °С дейінгі температура ауқымында өз қасиеттерін өзгертпеуі керек және бағытталған температуралық әсер ету кезінде пломбаны ашу мүмкіндігін жоюы тиіс. Пластикалық пломбаның арнайы қақпағы болады, ол оның құлыптау түйініне қолжетімділікті шектейді.</w:t>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пластикалық пломбаның пломбалайтын темір арқаны ГОСТ 3067-88 "6 x 19 (1 + 6 + 12) + 1 х 19 (1 + 6 + 12) құрастырылымының ТК типті екі еспелі болат арқандары. Сортамент", ГОСТ 9389-75 "Көміртекті серіппелі болат сымдар. Техникалық шарттар" мемлекетаралық стандарттарына сәйкес жасалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z44" w:id="41"/>
-[...15 lines deleted...]
-      Пластикалық пломбаға барлық таңбалау лазерлік ою әдісімен салынады. Пластикалық пломба корпустан және 8 бекітілетін элементтері бар ілмектен тұрады. Ілмек алдын ала орнатылған күйде пломбаның корпусына қатты бекітілуі тиіс.</w:t>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Өздігінен желімделетін лейблдер голографиялық фольгасы бар синтетикалық өздігінен желімделетін су өткізбейтін қағаздан жасалады, ол ыстық таңбалау әдісімен салынған, агрессивті ортаға төзімді (сілті, қышқыл) және жабысқақ қабат кем дегенде 6 жыл кезкелген типтегі бетпен жабыстыруды және алу немесе беттен алып тастауға әрекеттенгенде жергілікті бұзуды қамтамасыз етеді. Өздігінен желімделетін лейбл бағытталған температура әсерінде минус 60 °С-тан 50 °С дейінгі температура ауқымында өзінің қасиетін өзгертпеуі тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z45" w:id="42"/>
-[...15 lines deleted...]
-      Пластикалық пломбаның пломбалайтын темір арқаны ГОСТ 3067-88 "6 x 19 (1 + 6 + 12) + 1 х 19 (1 + 6 + 12) құрастырылымының ТК типті екі еспелі болат арқандары. Сортамент", ГОСТ 9389-75 "Көміртекті серіппелі болат сымдар. Техникалық шарттар" мемлекетаралық стандарттарына сәйкес жасалады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Салыстырып тексеру таңбаларын дайындауды және өткізуді салыстырып тексеру зертханалары ұсынған өтінімдердің негізінде МҒМО жүзеге асырады. Салыстырып тексеру зертханалары салыстырып тексеру таңбаларын қолдану жылы басталғанға дейін алты ай бұрын МҒМО-ға еркін нысанда салыстырып тексеру таңбаларын дайындау үшін өтінім береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Салыстырып тексеру зертханалары бір жыл ішінде МҒМО-ға салыстырып тексеру таңбаларын дайындау үшін қосымша өтінім бере алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z46" w:id="43"/>
-[...15 lines deleted...]
-      13. Өздігінен желімделетін лейблдер голографиялық фольгасы бар синтетикалық өздігінен желімделетін су өткізбейтін қағаздан жасалады, ол ыстық таңбалау әдісімен салынған, агрессивті ортаға төзімді (сілті, қышқыл) және жабысқақ қабат кем дегенде 6 жыл кезкелген типтегі бетпен жабыстыруды және алу немесе беттен алып тастауға әрекеттенгенде жергілікті бұзуды қамтамасыз етеді. Өздігінен желімделетін лейбл бағытталған температура әсерінде минус 60 °С-тан 50 °С дейінгі температура ауқымында өзінің қасиетін өзгертпеуі тиіс.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өлшем құралдарын салыстырып тексеру құқығына қайта аккредиттелген салыстырып тексеру зертханалары, аккредиттеу аттестатын алғаннан кейін МҒМО-ға салыстырып тексеру таңбаларын дайындау үшін өтінім береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:p>
-[...33 lines deleted...]
-      Салыстырып тексеру зертханалары бір жыл ішінде МҒМО-ға салыстырып тексеру таңбаларын дайындау үшін қосымша өтінім бере алады.</w:t>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Салыстырып тексеру таңбаларын сақтау тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z49" w:id="45"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z51" w:id="47"/>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Салыстырып тексеру зертханаларында салыстырып тексеру таңбаларын сақтау салыстырып тексеру зертханасы басшысы бекіткен уәкілетті адамға жүктеледі. Уәкілетті адам осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша салыстырып тексеру таңбаларын беру және қабылдау журналдарын (бұдан әрі - журналдар) жүргізеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Салыстырып тексеру таңбалары мен журналдар жанбайтын шкафта сақталады, оған салыстырып тексеру зертханасы басшысының немесе уәкілетті адамның рұқсаты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Салыстырып тексеру таңбаларын есепке алуды және олардың жай-күйін тексеруді салыстырып тексеру зертханасының басшысы тоқсан сайын жүргізеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z52" w:id="48"/>
-[...15 lines deleted...]
-      16. Салыстырып тексеру таңбалары мен журналдар жанбайтын шкафта сақталады, оған салыстырып тексеру зертханасы басшысының немесе уәкілетті адамның рұқсаты болады.</w:t>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Салыстырып тексеру таңбаларын қолдану тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z53" w:id="49"/>
-[...15 lines deleted...]
-      17. Салыстырып тексеру таңбаларын есепке алуды және олардың жай-күйін тексеруді салыстырып тексеру зертханасының басшысы тоқсан сайын жүргізеді.</w:t>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Өлшем құралдарын салыстырып тексерушіге салыстырып тексеру жұмыстары жүргізілетін уақытта салыстырып тексеру таңбаларының қажетті саны беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z54" w:id="50"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 4-тарау. Салыстырып тексеру таңбаларын қолдану тәртібі</w:t>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Өлшем құралдарын салыстырып тексеруші салыстырып тексеру жұмыстарын аяқтағаннан кейін салыстырып тексеру зертханасының басшысына немесе уәкілетті адамға пайдаланылмаған салыстырып тексеру таңбаларын журналда белгілей отырып өткізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z55" w:id="51"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z57" w:id="53"/>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Салыстырып тексеру таңбалары бүлінген немесе олардың қолданылу мерзімі аяқталған жағдайда, салыстырып тексеру зертханасы оларды өшіруді және/немесе жоюды жүзеге асырады және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша салыстырып тексеру таңбаларын өшіру және/немесе жою актін ресімдейді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Салыстырып тексеру таңбалары өлшем құралдарын салыстырып тексерудің оң нәтижесі туралы куәландыруға арналған, сонымен бірге мыналар үшін пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) металл таңбалар және пластикалық пломбалар - өлшем құралдарын реттеу тораптарына қолжетімділікті жабу үшін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жез таңбалар - шыны сыйымдылық өлшемдерін және шыны сұйық термометрлерді таңбалау үшін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өздігінен желімделетін лейблдер - өлшем құралдарына (пломбалау үшін көзделген құрылғылар болмаған жағдайда) немесе өлшем құралдарын салыстырып тексеру туралы сертификатқа немесе өлшем құралдарының техникалық құжаттамасына салуға арналған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда – ҚР Сауда және интеграция министрінің 08.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 371-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z77" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21-1.Салыстырып тексеру таңбаларын салу тәсілдері:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z58" w:id="54"/>
-[...15 lines deleted...]
-      21. Салыстырып тексеру таңбалары өлшем құралдарын салыстырып тексерудің оң нәтижесі туралы куәландыруға арналған, сонымен бірге мыналар үшін пайдаланылады:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) металл таңбаның бедері мастикаға, сүргішке басу немесе қорғасын тығынына соққылау әдісімен пломбалау үшін конструктивті көзделген құрылғыға салынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жез таңбаның бедері химиялық заттарға үйкелуіне төзімді сыйымдылықтың шыны өлшемдерінің немесе термометрлердің корпусына салынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) пластикалық пломба пломбалау үшін конструктивті көзделген құрылғыларға салынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өздігінен желімделетін лейбл желімдеу жолымен салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-1-тармақпен толықтырылды – ҚР Сауда және интеграция министрінің 08.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 371-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Өлшем құралына салыстырып тексеру таңбасын салу түрі мен орны берілген өлшем құралының тиісті салыстырып тексеру әдістемесіне сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:p>
-[...289 lines deleted...]
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkStart w:name="z63" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Осы Қағидалар қолданысқа енгізілгенге дейін дайындалған және сатып алынған салыстырып тексеру таңбалары осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген мерзімде қолдануға рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2461,68 +2731,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z66" w:id="58"/>
+    <w:bookmarkStart w:name="z66" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Металл және жез таңбалардың бедерлері мен габариттік өлшемдері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7696200" cy="9994900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
@@ -2631,64 +2901,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Салыстырып тексеру</w:t>
-[...12 lines deleted...]
-              <w:t>таңбаларын дайындау, сақтау</w:t>
+              <w:t>Салыстырып тексеру таңбаларын дайындау, сақтау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>және қолдану қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -2735,100 +2992,100 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>нысан</w:t>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z69" w:id="59"/>
+    <w:bookmarkStart w:name="z69" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пластикалық пломбаларды және өздігінен желімделетін лейблдерді таңбалау және габариттік өлшемдері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда – ҚР Сауда және интеграция министрінің 08.11.2024 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 371-НҚ</w:t>
+        <w:t>№ 160-нқ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -2916,159 +3173,159 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      А - корпустың ені 20 мм;</w:t>
-[...107 lines deleted...]
-      Ж - ашық күйдегі пломбаның биіктігі 30 мм;</w:t>
+      А – корпустың ені 20 мм;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Б – корпустың биіктігі 25 мм;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В – типін бекіту белгісінің биіктігі 5 мм;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Г – QR-кодтың өлшемі 10×10 мм;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Д – таңбалау, нөмірлеу және цифрлық ресурстың мекенжай өлшемі 15 мм;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Е – шифрды, жылды және тоқсанды таңбалаудың өлшемі 10 мм;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ж – ашық күйдегі пломбаның биіктігі 30 мм;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пластикалық пломбаның қалыңдығы 6,5 мм.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3164,195 +3421,195 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      А - лейблдің ені 22 мм;</w:t>
-[...143 lines deleted...]
-      И - өрнектердің ені 1,5 мм.</w:t>
+      А – лейблдің ені 22 мм;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Б – лейблдің биіктігі 18 мм;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В – QR-код өлшемі 10×10 мм;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Г – типін бекіту белгісінің биіктігі 6 мм;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Д –галограмманың ені 4 мм;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Е – цифрлық ресурс мекенжайының өлшемі 12 мм;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ж – шифрды, жылды және тоқсанды таңбалаудың өлшемі 10 мм;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      З – нөмірлеуді таңбалаудың өлшемі 12 мм;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      И – өрнектердің ені 1,5 мм.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3498,68 +3755,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z72" w:id="60"/>
+    <w:bookmarkStart w:name="z72" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> _____ жылғы үлгідегі металл және жез таңбаларды беру және қабылдау  ЖУРНАЛЫ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5874,68 +6131,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z75" w:id="61"/>
+    <w:bookmarkStart w:name="z75" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> _____ жылғы __ ______ №__  Салыстырып тексеру таңбаларын өшіру және/немесе жою  АКТІСІ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия мына құрамда: __________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6351,55 +6608,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>