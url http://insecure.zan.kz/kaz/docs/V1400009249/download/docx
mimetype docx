--- v1 (2026-03-14)
+++ v2 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5900304" w14:textId="5900304">
+    <w:p w14:paraId="8809816" w14:textId="8809816">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -151,160 +151,150 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Бағалы қағаздар рыногы туралы" Қазақстан Республикасы Заңының 3-бабы </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> 10) тармақшасына сәйкес Қазақстан Республикасы Ұлттық Банкінің Басқармасы ҚАУЛЫ ЕТЕДІ:</w:t>
+      "Бағалы қағаздар рыногы туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>63-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының бесінші бөлігіне, "Қаржы нарығы мен қаржы ұйымдарын мемлекеттiк реттеу, бақылау және қадағалау туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10) тармақшасына сәйкес Қазақстан Республикасы Ұлттық Банкінің Басқармасы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.08.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (31.08.2025 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -778,140 +768,278 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Осы Бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыру қағидалары, брокердің және (немесе) дилердің банк операцияларын жүргізу тәртібі (бұдан әрі -Қағидалар) Қазақстан Республикасы Азаматтық кодексінің (Ерекше бөлім) 743-бабына, "Бағалы қағаздар рыногы туралы" Қазақстан Республикасы Заңының 3-бабы 2-тармағының 8) тармақшасына, 63-бабының </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 10) тармақшасына сәйкес әзірленді және бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыру талаптарын және тәртібін, сондай-ақ брокердің және (немесе) дилердің банк операцияларын жүргізу тәртібін айқындайды.</w:t>
+      Осы Бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыру қағидалары, брокердің және (немесе) дилердің банк операцияларын жүргізу тәртібі (бұдан әрі – Қағидалар) Қазақстан Республикасы Азаматтық </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексінің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Ерекше бөлім) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>743</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-бабына, "Бағалы қағаздар рыногы туралы" Қазақстан Республикасы Заңының (бұдан әрі – Бағалы қағаздар рыногы туралы заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>63-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының бесінші бөлігіне, "Қаржы нарығы мен қаржы ұйымдарын мемлекеттiк реттеу, бақылау және қадағалау туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10) тармақшасына сәйкес әзірленді және Қазақстан Республикасында брокерлік және (немесе) дилерлік қызметті жүзеге асыру шарттары мен тәртібін (бұдан әрі – брокерлік және (немесе) дилерлік қызмет), сондай-ақ брокердің және (немесе) дилердің Қазақстан Республикасында банк операцияларын жүргізу тәртібін белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.08.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (31.08.2025 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспенің екінші абзацы 01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (мәтін алып тасталды).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1851,107 +1979,109 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осы заңды тұлға шыққан елдің шетелдік қадағалау органы Бағалы қағаздар жөніндегі комиссиялардың халықаралық ұйымының Консультациялар беру, ынтымақтасу және ақпаратпен алмасу мәселелері бойынша өзара түсіністік туралы көпжақты меморандумға қол қойған және (немесе) брокерлік және (немесе) дилерлік қызметті қадағалау саласындағы уәкілетті орган мен осы шетелдік қадағалау органы арасында ынтымақтастық және ақпарат алмасу туралы халықаралық келісім бар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "А"-ден төмен емес рейтингтік бағасы немесе Moody's Investors Service (Мудис Инвесторс Сервис) немесе Fitch (Фич) агенттіктерінің осыған ұқсас деңгейдегі рейтингтік бағасы бар елде тіркелген заңды тұлға болып табылады;</w:t>
-[...17 lines deleted...]
-      Еуразиялық экономикалық одаққа мүше мемлекеттің аумағында тіркелген заңды тұлға болып табылады.</w:t>
+      Standard &amp; Poor’s (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "А-"-тан төмен емес рейтингтік бағасы немесе Moody’s Investors Service (Мудис Инвесторс Сервис) немесе Fitch (Фич) агенттіктерінің осыған ұқсас деңгейдегі рейтингтік бағасы бар елде тіркелген заңды тұлға немесе Еуразиялық экономикалық одаққа мүше мемлекеттің аумағында тіркелген заңды тұлға болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен; өзгеріс енгізілді - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -3514,126 +3644,1684 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="43"/>
+    <w:bookmarkStart w:name="z395" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1-тарау. Брокерлік қызметтегі жосықсыз практикалар, оларды анықтау және ден қою тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-1-тарауды 22-1 және 22-2-тармақтармен толықтыру көзделген - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z397" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22-3. Брокерлік қызметті жүзеге асыратын ұйым клиенттердің жолданымдарын Қағидаларда, сондай-ақ брокерлік қызметті жүзеге асыратын ұйымның клиенттерінің құқықтары мен заңды мүдделерін сақтау саясаты мен рәсімдерінде белгіленген тәртіппен қарауды қамтамасыз етеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z398" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Брокерлік қызметті жүзеге асыратын ұйым клиенттердің құқықтары мен мүдделерін сақтау саясаты мен рәсімдерін бекітеді және мыналарды айқындайды, оның ішінде: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z399" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) басқару органының және атқарушы органның клиенттердің құқықтары мен заңды мүдделерін сақтағаны үшін жауаптылығы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z400" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) жолданымдарды қарауға қатысатын брокерлік қызметті жүзеге асыратын ұйымның қызметкерлері мен бөлімшелерінің функцияларын, өкілеттіктері мен жауапкершілігін бөлу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z401" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) клиенттермен өзара іс-қимыл жасау кезінде қызметкерлердің кәсіби құзыретіне қойылатын талаптар; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) тармақша 01.01.2027 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (мәтін алып тасталды).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z403" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) жосықсыз практикалардың алдын алу жөніндегі шаралар; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z404" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) Қазақстан Республикасының заңнамасына қайшы келмейтін өзге де ережелер. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Брокерлік қызметті жүзеге асыратын ұйымның клиенттердің жолданымдарын қарауы клиенттердің құқықтары мен заңды мүдделерін сақтау саясаты мен рәсімдеріне сәйкес жүзеге асырылады және клиенттердің мынадай жолданымдарымен жұмысты қамтиды: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жеке тұлғалардың немесе заңды тұлғалардың қаржы өнімдерін ұсыну мәселелері бойынша жолданым беру сервисі көзделген, қолма-қол, пошта немесе электрондық пошта арқылы немесе брокерлік қызметті жүзеге асыратын ұйымның интернет-ресурсы, мобильді қосымшасы арқылы келіп түскен жазбаша жолданымдар; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      телефон арқылы немесе клиенттер брокерлік қызметті жүзеге асыратын ұйымның офисіне жеке барған кезде келіп түскен ауызша жолданымдар. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Интернет-ресурста және (немесе) мобильді қосымшада нақты уақыт режимінде хабар алмасу жүйесі арқылы жіберілген және (немесе) брокерлік қызметті жүзеге асыратын ұйымдардың атына тіркелген абоненттік нөмірлердің атына келіп түскен хабарлар клиенттердің жолданымдары ретінде танылмайды және ақпараттық сипаттағы сұрау салулар ретінде қарастырылады. Клиент нақты уақыт режимінде ақпарат алмасу жүйесі арқылы брокерлік қызметті жүзеге асыратын ұйымға шағымдар, талаптар немесе әрекеттерімен (әрекетсіздігімен) келіспеушіліктер жіберген жағдайда, клиентке Қағидаларға сәйкес жолданым беру тәртібі түсіндіріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z405" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Клиенттердің жолданымдарына мынадай жолданымдар жатпайды: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z406" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) қызметкер бір мезгілде клиент болып табылатын жағдайларды қоспағанда, брокерлік қызметті жүзеге асыратын ұйымның қызметкерлерінің, егер олар қызмет көрсетумен байланысты болмаса, жұмыс берушіге еңбек және әлеуметтік мәселелер бойынша жүгінуі; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z407" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) акционерлер, қатысушылар, басқару органдарының мүшелері мен брокерлік қызметті жүзеге асыратын ұйым арасындағы брокерлік қызмет көрсетуге байланысты емес корпоративтік жанжалдар мен даулар; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z408" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) брокерлік қызмет көрсетуге жатпайтын шарттар бойынша клиенттер болып табылмайтын контрагенттердің жолданымдары (жалдау, жеткізу, мердігерлік, аутсорсинг, АТ-сүйемелдеу); </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z409" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) брокерлік қызметті жүзеге асыратын ұйымның іс-әрекеттеріне қанағаттанбаушылық білдіруді қамтымайтын ақпаратқа немесе Қазақстан Республикасының заңнамасын түсіндіруге сұрау салулар; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z410" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) брокерлік қызметті жүзеге асыратын ұйымның есептілікті (салықтық, статистикалық немесе басқа) ұсынуына байланысты сұрау салулар, егер олар клиенттің құқықтарын немесе заңды мүдделерін бұзу туралы мәліметтерді қамтымайтын болса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z411" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) нақты клиенттің құқықтарын бұзуды көрсетпей, Қазақстан Республикасының заңнамасын болжамды бұзу, сыбайлас жемқорлық, теріс пайдалану туралы жолданымдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z412" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) нақты клиенттің мүддесі үшін жолданымдарды қоспағанда, нақты брокерлік қызметтерді көрсету туралы шарт бойынша клиенттер болып табылмайтын бұқаралық ақпарат құралдары, кәсіптік және қоғамдық бірлестіктердің жолданымдары; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z413" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) клиенттердің дербес жолданымдарын қамтымайтын бақылау, қадағалау және құқық қолдану мәселелері бойынша мемлекеттік органдармен хат алмасу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z414" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) мазмұнын және (немесе) өтініш берушінің талаптарын белгілеуге мүмкіндік бермейтін жолданымдар (оқылмайтын мәтіндер, байланыссыз хабарламалар немесе жаппай автоматтандырылған хабарламалар).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Брокерлік қызметті жүзеге асыратын ұйымның уәкілетті тұлғалары жеке тұлғаларды және заңды тұлғалардың өкілдерін бекітілген қабылдау кестесіне сәйкес айына кемінде бір рет қабылдайды. Егер жолданымды жеке қабылдау кезінде шешу мүмкін болмаса және ол қосымша пысықтауды талап етсе, оны клиент жазбаша нысанда ресімдейді және жазбаша жолданым ретінде қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон арқылы ауызша жолданымдар міндетті тіркеуге жатады, әңгімелесуді жазу бұл туралы әңгіме басында клиентке хабарлаған жағдайда клиенттің келісімімен жүргізіледі. Брокерлік қызметті жүзеге асыратын ұйымға ауызша нысанда келіп түскен жолданымдар (телефон немесе жеке келу арқылы) жолданым берген уақытта қаралады. Егер ауызша жолданым бойынша шешімді берілген уақытта қабылдау мүмкін болмаса, клиентке жазбаша жолданымды беру тәртібі және оны қарау мерзімдері түсіндіріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Клиенттердің жазбаша жолданымдары, оның ішінде брокерлік қызметті жүзеге асыратын ұйымның интернет-ресурсы немесе мобильді қосымшасы арқылы келіп түскен жолданымдар брокерлік қызметті жүзеге асыратын ұйымның ішкі құжаттарында белгіленген тәртіппен тіркеледі. Клиент жазбаша жолданымның қабылданғанын растайтын құжатты алады не жолданымның көшірмесіне белгі қойылады. Жолданымдарды қабылдаудан бас тартуға жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жолданымды қарау үшін ақпарат жеткіліксіз болған жағдайда, брокерлік қызметті жүзеге асыратын ұйым клиенттен қосымша құжаттар мен мәліметтерді сұратады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Брокерлік қызметті жүзеге асыратын ұйым жолданымдардың объективті, жан-жақты және уақтылы қаралуын қамтамасыз етеді және клиенттерге нәтижелер мен қабылданған шаралар туралы хабарлайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жазбаша жауап жолданым тілінде беріледі және мыналарды қамтиды: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      әрбір мәселе бойынша негізделген және уәжді дәлелдер; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының заңнамасына, брокерлік қызметті жүзеге асыратын ұйымның ішкі құжаттарына және брокерлік қызметтерді көрсету туралы шарт талаптарына сілтемелер; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      белгіленген нақты мән-жайлардың сипаттамасы; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      шешімге шағым беру құқығын түсіндіру. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жауапқа уәкілетті тұлға қол қояды және ол клиентке брокерлік қызметтерді көрсету туралы шартта көзделген тәсілмен беріледі. Қолтаңбаны факсимильді көшіру құралдарын немесе брокерлік қызметті жүзеге асыратын ұйымның ішкі нормативтік құжаттарында көзделген өзге тәсілді қолдануға жол беріледі. Клиенттің жеке өзі келген жағдайда жауап клиентке немесе оның өкіліне қол қойғызып тапсырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Брокерлік қызметті жүзеге асыратын ұйым мыналарды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      барлық жазбаша жолданымдарды тіркеуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жолданым бойынша негізгі ақпаратты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      клиенттердің брокерлік қызметті көрсету процесінде түскен жолданымдарын қараудың ішкі тәртібінің талаптарына сәйкес жолданымдарды жіктеуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақпаратты кемінде 5 (бес) жыл сақтауды қамтамасыз ететін келіп түскен жолданымдар бойынша жіктеуішті жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жолданым бойынша негізгі ақпарат мыналарды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке тұлғалар үшін: клиенттің тегі, аты және әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе), жеке сәйкестендіру нөмірі, тұрғылықты орны және байланыс деректері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңды тұлға үшін: атауы, бизнес-сәйкестендіру нөмірі, орналасқан жері және байланыс деректері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жолданымның тіркеу нөмірі мен күнін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жолданымның келіп түскен арнасын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қаржы өнімінің түрін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сұрақтың жіктеуішін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жауапты қызметкерлер туралы мәліметтерді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ішкі тексерулер туралы мәліметтерді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қабылданған шешімді қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z415" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке тұлға – клиенттердің құқықтары мен мүдделерін қорғау мақсатында брокерлік қызметті жүзеге асыратын ұйым қандай да бір құрылымдық бөлімшеге тәуелсіз бөлімшені болуын қамтамасыз етеді, оның функцияларына мыналар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z416" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) брокерлік қызметті жүзеге асыратын ұйымның ішкі құжаттарында белгіленген тәртіппен қаржы өнімдерін бақылау сатып алу жүргізу арқылы брокерлік қызметті жүзеге асыратын ұйым қызметкерлерінің Қазақстан Республикасының заңнамасына сәйкес брокерлік қызметті жүзеге асыратын ұйым клиенттерінің құқықтары мен мүдделерін сақтау саясаттары мен рәсімдерін сақтауын мониторингтеуді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z417" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қаржы өнімдерін ұсыну талаптарының ашықтығын және сатылымдардың (сәйкес емес өнімдерді сату) дұрыстығын тексеру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z418" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) брокерлік қызметті жүзеге асыратын ұйым клиенттерінің құқықтары мен мүдделерін сақтау жөніндегі директорлар кеңесіне басқарушылық есептілікті ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z419" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) брокерлік қызметті жүзеге асыратын ұйымның қаржы өнімдерін ілгерілету практикаларын және жарнамалауды талдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5) тармақша 01.01.2027 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (мәтін алып тасталды).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z421" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жолданымдарды қарау процестерінің, оның ішінде жолданымдарды беруге арналған арналардың тиімділігін бағалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z422" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) клиенттер жолданымдарына талдау жүргізу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z423" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) брокерлік қызметтерді ұсыну процестеріндегі, оның ішінде брокерлік қызметті жүзеге асыратын ұйымның интернет-ресурсындағы және мобильді қосымшасындағы жүйелі проблемаларды айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z424" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) брокерлік қызметтерді көрсетудің, жолданымдарды қарау процесстерінің сапасын арттыру бойынша ұсыныстарды, оның ішінде брокерлік қызметтерді көрсету туралы шартқа өзгерістер енгізу туралы өтініштерді пысықтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z425" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) жосықсыз практикаларды сәйкестендіру және олардың алдын алу рәсімдері кіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-1-тараумен толықтырылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Брокерлік қызмет көрсету туралы шарт. Клиенттік тапсырыс</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-тараудың тақырыбы жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 26.02.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="44"/>
+    <w:bookmarkStart w:name="z63" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Брокерлік қызмет көрсету туралы шарт (бұдан әрі – брокерлік шарт) жазбаша нысанда жасалуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Брокерлік шарт клиентті үлгі брокерлік шарттың талаптарына қосу жолымен жасалуы мүмкін. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3778,70 +5466,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z332" w:id="45"/>
+    <w:bookmarkStart w:name="z332" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23-1. Клиентпен брокерлік шарт брокер және (немесе) дилер "Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл туралы" Қазақстан Республикасының Заңында көзделген тиісінше тексеру бойынша шаралар қабылдағаннан кейін жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3880,70 +5568,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z333" w:id="46"/>
+    <w:bookmarkStart w:name="z333" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23-2. Үлгі брокерлік шарт талаптарына электрондық түрде қосылған кезде клиентпен қашықтықтан орнатылатын іскерлік қатынастар Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17250 болып тіркелген, Қазақстан Республикасының Ұлттық Банкі Басқармасының 2018 жылғы 29 маусымдағы № 140 қаулысымен бекітілген Іскерлік қатынастар қашықтықтан орнатылған жағдайда қаржы мониторингі субъектілерінің клиенттерді тиісінше тексеруіне қойылатын талаптар ескеріле отырып белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Брокер және (немесе) дилер брокерлік шартты электрондық түрде жасасқан және клиентпен іскерлік қатынастарды қашықтықтан орнатқан кезде клиенттерді сәйкестендіру талаптары мен тәртібі брокердің және (немесе) дилердің ішкі құжатында айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3980,70 +5668,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z334" w:id="47"/>
+    <w:bookmarkStart w:name="z334" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23-3. Жеке тұлға болып табылатын клиентті биометриялық сәйкестендіру құралдарын пайдалана отырып сәйкестендіру кезінде сәйкестендіру деректерімен алмасу орталығының (бұдан әрі – СДАО) қызметтерін пайдалануға рұқсат етіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке тұлға болып табылатын клиентті сәйкестендіру кезінде мемлекет қатысатын кредиттік бюроның қызметтерін пайдалануға рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4224,70 +5912,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z335" w:id="48"/>
+    <w:bookmarkStart w:name="z335" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23-4. Қағидалардың 23-3-тармағының бірінші бөлігінде көзделген жағдайда, сәйкестендіру құралы арқылы алынған, оның дербес деректерін жинауға, өңдеуге, сақтауға және қажет болған кезде үшінші тұлғаларға ұсынуға клиенттің келісімі негізінде брокер және (немесе) дилер клиентте бар брокердің және (немесе) дилердің құрылғыларын және (немесе) құрылғыларын пайдалана отырып, клиентпен бейнеконференция сеансын өткізеді. Бейнеконференция сеансының мазмұнды бөлігін (бақылау сұрақтарының тізбесі), сондай-ақ клиенттерді қашықтан сәйкестендіру кезінде брокерлер және (немесе) дилерлер көрсететін қызметтердің тізбесі мен көлемін брокерлер және (немесе) дилерлер дербес белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Брокер және (немесе) дилер СДАО-ға клиенттің жеке не бизнес-сәйкестендіру нөмірін және бейнеконференция сеансынан алынған клиенттің бейне суретін береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4360,90 +6048,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="49"/>
+    <w:bookmarkStart w:name="z64" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Брокерлік шартта бір мезгілде бағалы қағаздарды номиналды ұстау жөніндегі бірінші санатты брокер және (немесе) дилердің қызмет көрсету туралы талаптары мен тәртібі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z24" w:id="50"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z24" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24-1. Тараптардың келісуі бойынша брокерлік шартта Бағалы қағаздар нарығы туралы заңның 63-бабының 3-1-тармағына сәйкес брокердің және (немесе) дилердің электрондық қызметтерді көрсету тәртібі қамтылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4482,51 +6170,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="51"/>
+    <w:bookmarkStart w:name="z65" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4541,129 +6229,129 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Алып тасталды - ҚР Ұлттық Банкі Басқармасының 28.01.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z67" w:id="52"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z67" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Клиент брокерлік шарт жасау кезінде брокерге және (немесе) дилерге мынадай құжаттарды ұсынады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z346" w:id="53"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z346" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке тұлғалар үшін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке басын куәландыратын құжаттың көшірмесі не цифрлық құжаттар сервисінен электрондық құжат (сәйкестендіру үшін);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z347" w:id="54"/>
+    <w:bookmarkStart w:name="z347" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының резидент- заңды тұлғалары үшін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жарғының көшірмесі (бар болса); </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4746,70 +6434,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       номиналды ұстаушының клиенті өкілінің лауазымы, тегі, аты, әкесінің аты (ол бар болса), жеке басын куәландыратын құжаттың деректері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осы құжаттағы қол қою үлгілері номиналды ұстау жүйесінде ашылған клиенттің жеке шоты бойынша барлық операцияларды жүзеге асыру кезінде міндетті болып саналатынына нұсқау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z348" w:id="55"/>
+    <w:bookmarkStart w:name="z348" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасының бейрезидент-заңды тұлғалары үшін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жарғының көшірмесі (бар болса);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4936,70 +6624,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z185" w:id="56"/>
+    <w:bookmarkStart w:name="z185" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        26-1. Брокер және (немесе) дилер жеке тұлға клиентпен брокерлік шартты жасасқан кезде осындай клиент ұсынған мәліметтердің негізінде жеке тұлға клиенттің салық резиденттігін белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5018,70 +6706,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="57"/>
+    <w:bookmarkStart w:name="z79" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Брокерлік шарт брокерлік шартта белгіленген мерзім ішінде клиентке брокерлік қызмет көрсету мақсатында жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Брокерлік шартта қосымша талаптар ретінде брокерге және (немесе) дилерге клиенттік тапсырыстарды ұсыну тәсілдерін көрсету, брокердің және (немесе) дилердің клиенттік тапсырыстарды қабылдауды растау тәртібі және брокердің және (немесе) дилердің клиенттік тапсырыстарды орындау жөніндегі есептерді клиентке ұсыну тәртібі, сондай-ақ Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5218,86 +6906,86 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z349" w:id="58"/>
-[...34 lines deleted...]
-      Брокер және (немесе) дилер клиентінің ақшасы мерзімділік, ақылылық және қайтарымдылық талаптарында осы брокердің және (немесе) дилердің өзге клиенттерінің мүддесі үшін бағалы қағаздарды сатып алуға пайдаланылады.</w:t>
+    <w:bookmarkStart w:name="z349" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27-1. Брокердің немесе дилердің ішкі құжаттары кез келген клиенттің ақшасын, бағалы қағаздарын және цифрлық қаржы активтерін өзге клиенттердің мүддесі үшін пайдалануға тыйым салынған жағдайларды қоспағанда, брокерлік қызметтерді көрсету туралы шартта брокердің және (немесе) дилердің клиенттің ақшасын осы брокердің және (немесе) дилердің өзге клиенттерінің мүддесі үшін пайдалану мүмкіндігі туралы немесе оған тыйым салу туралы талап көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Брокердің және (немесе) дилердің клиентінің ақшасы мерзімділік, ақылылық және қайтарымдылық талаптарымен осы брокердің және (немесе) дилердің өзге клиенттерінің мүддесі үшін бағалы қағаздарды және цифрлық қаржы активтерін сатып алуға пайдаланылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Брокерлік шартта өз ақшасын осы брокердің және (немесе) дилердің өзге клиентіне пайдалануға берген брокердің және (немесе) дилердің клиентіне сыйақы төлеу көзделеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5427,169 +7115,189 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 3-тарау 27-1-тармақпен толықтырылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 12.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен; өзгеріс енгізілді - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="59"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z82" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Брокерлік шартта брокердің және (немесе) дилердің осы брокерлік шартқа сәйкес жасаған және шектеулер мен айрықша талаптар белгіленген бағалы қағаздармен және цифрлық қаржы активтерімен мәмілесі туралы осындай мәмілені жасаған күннен кейінгі күннен кешіктірмей уәкілетті органға хабар беру міндеті көзделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 28-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.08.2018 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 202</w:t>
+        <w:t xml:space="preserve">      Ескерту. 28-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="60"/>
+    <w:bookmarkStart w:name="z83" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Брокерлiк шарттың барлық қолданылу мерзiмi iшiнде брокер және (немесе) дилер өз клиентін қатарынан соңғы күнтізбелік 12 (он екi) ай iшiнде осы брокер және (немесе) дилерге уәкiлеттi орган қолданған әкiмшiлiк жазаларды қоспағанда, санкциялар туралы хабардар етеді. Әкiмшiлiк жаза түрiндегi санкциялар бойынша әкiмшiлiк жаза қолдану туралы қаулының орындалуы аяқталған күннен бастап қатарынан соңғы күнтізбелік 12 (он екі) ай ішінде осы брокерге және (немесе) дилерге әкiмшiлiк жаза қолдану туралы мәлiметтер ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5608,90 +7316,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="61"/>
+    <w:bookmarkStart w:name="z90" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        30. Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>29-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген хабарлар жазбаша түрде ресімделеді және клиентке брокер және (немесе) дилер почтамен және (немесе) қолма-қол және (немесе) электронды почтамен немесе мұндай хабарламаны жіберуге негіз туындаған күннен бастап 3 (үш) жұмыс күндері ішінде өзге де ықтимал байланыс түрлерiмен жіберіледі және (немесе) брокер және (немесе) дилердің интернет-ресурсында орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5710,210 +7418,210 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="62"/>
+    <w:bookmarkStart w:name="z91" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        31. Брокерлік шартты жасау және орындау барысында брокер және (немесе) дилер клиентке мынадай қызметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z92" w:id="63"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z92" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) инвестициялық шешімдер қабылдауы үшін клиентке қажетті ақпарат береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z93" w:id="64"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z93" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қаржы құралдарымен мәмілелер жасау туралы клиентке ұсынымдар береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z94" w:id="65"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z94" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өзге де ықтимал ақпараттық, талдау және консультациялық қызметтер көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z95" w:id="66"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z95" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Брокер және (немесе) дилер брокерлік шартты жасау және орындау кезінде клиентке мүдделер қайшылығының пайда болу мүмкіндіктері мен фактілері туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z96" w:id="67"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z96" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер мұндай мәмілені орындау мүдделер қайшылығы туындауына әкеп соқтыратын болса, брокер және (немесе) дилер клиентке қаржы құралдарымен мәмілелер жасауды ұсынбайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z97" w:id="68"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z97" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың екінші бөлігінде белгіленген талаптарды бұзған жағдайда брокер және (немесе) дилер клиентке осындай бұзушылықтар салдарынан оған келтірілген шығынды және брокерлік шартта белгіленген тұрақсыздық айыбын төлейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z98" w:id="69"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z98" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Брокер және (немесе) дилер, брокер ретінде іс-әрекет жасай отырып, клиенттің мүддесін өз мүддесінен, өз қызметкерлерінің, акционерлерінің және үлестес тұлғалардың мүдделерінен басым қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5932,90 +7640,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="70"/>
+    <w:bookmarkStart w:name="z99" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. Брокерлік шартты жасау және орындау барысында брокер және (немесе) дилер Бағалы қағаздар нарығы туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>43-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тармағында белгіленбеген жағдайларды қоспағанда, өзінің клиенті туралы мәліметтердің конфиденциалдылығын, сондай-ақ клиенттен алынған мәліметтің конфиденциалдылығын сақтайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6034,70 +7742,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="71"/>
+    <w:bookmarkStart w:name="z100" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Брокер және (немесе) дилер клиенттердің жеке тапсырыстары негізінде қаржы құралдарымен мәмілелер жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6170,70 +7878,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="72"/>
+    <w:bookmarkStart w:name="z101" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Клиенттік тапсырыста мынадай деректемелер болады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы клиенттік тапсырысқа сәйкес жасалуға тиісті қаржы құралдарымен мәмілелердің түрін көрсету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6349,51 +8057,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бизнес-сәйкестендіру нөмірі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) осы клиенттік тапсырысқа сәйкес мәміле жасалуға тиіс эмитенттің атауы, қаржы құралының түрі, қаржы құралдарына берілген қаржы құралының коды немесе халықаралық сәйкестендіру нөмірі (ISIN коды) (айналыс мерзімі өткен және оларды өтеу бойынша міндеттемелерді эмитент орындамаған эмиссиялық бағалы қағаздар бойынша эмитенттің міндеттемелері бойынша талап ету құқықтарына қатысты – талап ету құқықтарының сәйкестендіргіші);</w:t>
+      3) осы клиенттік тапсырысқа сәйкес мәміле жасалуға тиіс эмитенттің атауы, қаржы құралының түрі, қаржы құралдарына тағайыдалған қаржы құралының коды немесе халықаралық сәйкестендіру нөмірі (ISIN коды) (айналыс мерзімі өткен және оларды өтеу бойынша міндеттемелерді эмитент орындамаған эмиссиялық бағалы қағаздар және цифрлық қаржы активтері бойынша эмитенттің міндеттемелері бойынша талап ету құқықтарына қатысты – талап ету құқықтарының сәйкестендіргіші);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сатып алынуға немесе сатылуға тиісті қаржы құралдарының саны, қаржы құралдарын сатып алу немесе сату бағасы, сондай-ақ тиісінше мәміле жасау үшін қажетті мәліметтер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6583,135 +8291,155 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) брокердің және (немесе) дилердің ішкі құжаттарында белгіленген деректемелер.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Егер клиент брокер және (немесе) дилерге клиенттік тапсырысты брокердің және (немесе) дилердің электронды қызмет көрсетуі шегінде қамтамасыз етсе, осы тармақтың 8) және 9) тармақшаларында белгіленген деректемелер көрсетілмейді.</w:t>
+      Егер клиент брокер және (немесе) дилерге клиенттік тапсырысты брокердің және (немесе) дилердің электрондық қызметтер көрсетуі шеңберінде немесе электрондық құжат нысанында немесе өзге де электрондық-цифрлық нысанда, оның ішінде SWIFT (Свифт), Bloomberg (Блумберг), Reuters (Рейтер) жүйелерін пайдалана отырып ұсынатын жағдайда, тармақтың 8), 9) және 10) тармақшаларында белгіленген деректемелер көрсетілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 36-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен; өзгеріс енгізілді - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z119" w:id="73"/>
+    <w:bookmarkStart w:name="z119" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Клиенттің брокерге және (немесе) дилерге беруге тиісті клиенттік тапсырыстың нысаны мен клиенттік тапсырыс даналарының саны брокердің және (немесе) дилердің ішкі құжаттарында белгіленеді. Егер Қағидаларда өзгеше көзделмесе, клиенттік тапсырысқа клиент немесе оның өкілі қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Брокер және (немесе) дилер клиенттік тапсырысты алған кезде клиенттік тапсырысқа қол қойған адамның өкілеттігін тексереді, оның ішінде клиенттік тапсырыстардағы (қағаз тасымалдағышта) қолтаңбалардың қол қою үлгілері бар (оның ішінде клиенттік тапсырыстарға қол қою құқығына ие заңды тұлға өкілдерінің) нотариат куәландырған құжатта немесе жеке тұлғаның не оның өкілінің жеке басын куәландыратын құжатта көрсетілген қолтаңбаларға олардың сәйкестігін салыстырып тексеруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6802,70 +8530,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z122" w:id="74"/>
+    <w:bookmarkStart w:name="z122" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Клиенттік тапсырысты кейіннен брокер және (немесе) дилер Қағидалардың 37-тармағының үшінші бөлігінің талаптарына сәйкес клиенттік тапсырыстардың тізілімін толтыру және жүргізуімен телефон байланысы немесе бейнеконференция байланысы құралдары арқылы беруіне рұқсат етіледі. Клиенттік тапсырысты телефон байланысы немесе бейнеконференция байланысы құралдары арқылы қабылдаған кезде аудиотехника немесе арнайы техникалық құралдарды пайдалана отырып, клиентпен не клиенттің атынан клиенттік тапсырысты телефон байланысы немесе бейнеконференция байланысы құралдары арқылы беруге уәкiлеттi оның өкiлiмен сөйлесудің жазбасы (бұдан әрі - телефон немесе бейнежазба) жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Клиенттік тапсырыстың телефон немесе бейнежазбасы мынадай мәліметтерді қамтиды:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7174,124 +8902,124 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z125" w:id="75"/>
+    <w:bookmarkStart w:name="z125" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Егер брокерлік шартта жекелеген клиенттердің клиенттік тапсырыстарына қатысты өзгеше көзделмесе, клиенттік тапсырыстар оларды қабылдауына қарай хронологиялық тәртіппен орындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z126" w:id="76"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z126" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Брокер және (немесе) дилер клиенттік тапсырысты орындауға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) клиенттік тапсырыс мазмұныны Қазақстан Республикасының бағалы қағаздар нарығы туралы заңнамасына және брокерлік шартқа қарама-қайшы болған кезде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) егер, клиенттік тапсырыс берілген бағалы қағаздарға ауыртпалық салынса;</w:t>
+      2) егер, клиенттік тапсырыс берілген бағалы қағаздарға және цифрлық қаржы активтеріне ауыртпалық салынса;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) егер клиенттік тапсырысқа брокердің және (немесе) дилердің жауапты қызметкерінің қатысуымен клиент қол қоймаған жағдайда, клиенттік тапсырыстағы (қағаз тасымалдағышта) қолтаңба үлгісі қол қою үлгілері бар (оның ішінде клиенттік тапсырысқа қол қою құқығына ие заңды тұлғалар өкілдерінің) нотариат куәландырған құжатта немесе жеке тұлғаның (оның ішінде оның өкілінің) жеке басын куәландыратын құжатта көрсетілген қолтаңбаларға көзбен шолып өткенде сәйкес келмеген кезде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7367,87 +9095,107 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 40-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 24.09.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен; өзгеріс енгізілді - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="77"/>
+    <w:bookmarkStart w:name="z80" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        40-1. Қағидалардың 40-тармағында белгіленген клиенттік тапсырысты орындамаған себептерін көрсете отырып, Қазақстан Республикасының Бағалы қағаздар нарығы туралы заңнамасында, брокерлік шартта және брокердің және (немесе) дилердің ішкі құжаттарында белгіленген тәртіпте және талаптарда брокер және (немесе) дилер почтамен және (немесе) қолма-қол және (немесе) электронды почтамен немесе өзге де ықтимал байланыс түрлерімен клиентке хабарламаны жібереді (еркін нысанда).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7466,230 +9214,230 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z132" w:id="78"/>
+    <w:bookmarkStart w:name="z132" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        41. Брокерлік шартта оның қолданылуын тоқтатудың негіздері, сондай-ақ брокерлік шарттың қолданылуы тоқтаған жағдайда тараптардың әрекет ету тәртібі көзделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z133" w:id="79"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z133" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер брокерлік шарттың қолданылуы тоқтаған сәтке брокер және (немесе) дилердің шоттарында және кассасында тиісті клиентке тиесілі қаржы құралдары мен ақша (бірінші санатты брокер-дилердің номиналды ұстауындағы қаржы құралдарын қоспағанда) қалған болса, олар осы клиентке брокерлік шарттың қолданылуы тоқтаған күннен бастап үш жұмыс күні ішінде қайтарылады. Брокерлік шартта клиенттің қаржы құралдары мен ақшасын қайтарудың бұдан да қысқа мерзімі белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z134" w:id="80"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z134" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Лицензияның қолданылуы тоқтатыла тұрған жағдайда брокер және (немесе) дилер уәкiлеттi органның хабарламасын алған күннен бастап екі жұмыс күні iшiнде бұл жөнінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z135" w:id="81"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z135" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өз клиенттеріне жеке хабарлама жіберу және тиiстi хабарландыруларды клиенттерге қол жетімді орындарда (осы брокердің және (немесе) дилердің бас офисі мен филиалдарының үй-жайларында, сондай-ақ интернет-ресурсында (бар болса) орналастыру арқылы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z136" w:id="82"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z136" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы брокердің және (немесе) дилердің номиналды ұстау шоттары ашылған номиналды ұстаушыларға хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z137" w:id="83"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z137" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Лицензиясынан айырған жағдайда, брокер және (немесе) дилер уәкілетті органның хабарламасын алған күннен бастап екі жұмыс күні ішінде бұл жөнінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z138" w:id="84"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z138" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) лицензиясынан айыру себебінен брокерлік қызметті көрсету жөніндегі шартты бұзғаны туралы өз клиенттеріне жеке хабарлама жіберу арқылы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z139" w:id="85"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z139" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы брокердің және (немесе) дилердің номиналды ұстау шоттары ашылған номиналды ұстаушыларға хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z140" w:id="86"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z140" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лицензиясынан айырған жағдайда, брокер және (немесе) дилер уәкілетті органның хабарламасын алған күннен бастап күнтізбелік отыз күн ішінде клиенттің бұйрығы негізінде орталық депозитарийге немесе жасасқан шарт бар болса жаңа брокерге және (немесе) дилерге өткізеді және тиісті хабарландыруды клиенттерге қолжетімді орындарда (осы брокердің және (немесе) дилердің бас офисі мен филиалдарының үй-жайларында) орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7708,166 +9456,166 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2019 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z141" w:id="87"/>
+    <w:bookmarkStart w:name="z141" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Банк болып табылмайтын брокер және (немесе) дилер шетел валютасымен жасайтын мәмілелерді қоспағанда, қаржы құралдарымен мәмілелер жасау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-тараудың тақырыбы жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 26.02.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z142" w:id="88"/>
+    <w:bookmarkStart w:name="z142" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Брокер және (немесе) дилер өз есебінен және өз мүддесі үшін (дилер ретінде), сол сияқты өз клиентінің есебінен және оның мүддесі үшін (брокер ретінде) қаржы құралдарымен мәмілелер жасауға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z143" w:id="89"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z143" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       45. Қазақстан Республикасының бейрезидент банкінің банкі, филиалы болып табылмайтын немесе Бағалы қағаздар рыногы туралы заңның 63-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> төртінші бөлігінің 1), 2) және 3) тармақшаларында көзделген қызметті жүзеге асыруға лицензиясы жоқ бірінші санаттағы брокер және (немесе) дилер клиенттерге тиесілі ақшаны есепке алу және сақтау үшін Қазақстан Республикасының бейрезидент банктерінің банктерінде және (немесе) филиалдарында және (немесе) орталық депозитарийде және (немесе) клирингтік ұйымдарда және (немесе) есеп айырысу ұйымдарында және (немесе) шетелдік есеп айырысу ұйымдарында банк шоттарын ашады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк шоттарын толықтыруға және (немесе) клиент-заңды тұлғалардың банк шоттарынан үшінші тұлғалардың есебінен және (немесе) олардың шоттарына ақша алуға жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -7904,70 +9652,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z329" w:id="90"/>
+    <w:bookmarkStart w:name="z329" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45-1. Брокер және (немесе) дилер клирингтік ұйымының (орталық контрагенттің) алдындағы міндеттемелерін орындауды қамтамасыз ету мақсатында клирингтік ұйымының (орталық контрагенттің) шотына ақша аударуға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7986,70 +9734,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z336" w:id="91"/>
+    <w:bookmarkStart w:name="z336" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45-2. Банк болып табылмайтын брокер және (немесе) дилер клиенттердің ақшасын есепке алуға және сақтауға арналған банк шоттарына есептеу үшін клиенттерден қолма-қол ақша қабылдамайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8068,293 +9816,273 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z148" w:id="92"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z341" w:id="93"/>
+    <w:bookmarkStart w:name="z148" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Ұйымдастырылған бағалы қағаздар нарығында да, сол сияқты ұйымдастырылмаған бағалы қағаздар нарығында да жүзеге асырылатын мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z426" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) базалық активтері бағалы қағаздар, шетел және ұлттық валюта, валюталық индекстер, тазартылған бағалы металдар, сыйақы мөлшерлемелері, есептеу көрсеткіштері, нақты жеткізусіз кредиттік тәуекел және оларды нақты жеткізусіз тауарлық активтер болып табылатын туынды бағалы қағаздарды және туынды қаржы құралдарын қоса алғанда қаржы құралдарымен, сондай-ақ қайталама нарықта мемлекеттік және мемлекеттік емес бағалы қағаздармен және ұйымдастырылмаған бағалы қағаздар нарығында туынды қаржы құралдарымен уәкілетті органның нормативтік құқықтық актісінде белгіленген тәртіппен мәмілелер жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z427" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының мемлекеттік бағалы қағаздарын (оның ішінде электрондық-цифрлық нысанда шығарылған) бастапқы нарықта орналастыру кезінде олармен мәмілелер жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z428" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) "Екінші деңгейдегі банктердің, Қазақстан Республикасы бейрезидент-банктері филиалдарының бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыра алатын туынды бағалы қағаздардың және туынды қаржы құралдарының базалық активтерін сатып алу тізбесін және тәртібін, сондай-ақ қайталама нарықта мемлекеттік бағалы қағаздармен және мемлекеттік емес бағалы қағаздармен, ұйымдаспаған бағалы қағаздар нарығында туынды қаржы құралдарымен мәмілелер жасау жағдайларын белгілеу туралы" Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының 2007 жылғы 16 шілдедегі № 210 </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z343" w:id="95"/>
+      3) банктер мен банк холдингтерінің борыштық эмиссиялық бағалы қағаздарды сатып алу мақсаттары үшін "Банктің, Қазақстан Республикасының бейрезидент банкі филиалының инвестициялық қызметті жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2026 жылғы 20 сәуірдегі № 72 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 38501 болып тіркелген) белгіленген тәуелсіз кредиттік рейтингі болған кезде шет мемлекеттердің орталық үкіметтері шығарған мемлекеттік бағалы қағаздар мәртебесі бар (оның ішінде электрондық-цифрлық нысанда шығарылған) облигациялармен мәмілелер жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z429" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) шет мемлекеттердің Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16149 болып тіркелген "Облигацияларын банктер және банк холдингтері меншікке сатып алатын халықаралық қаржы ұйымдарының тізбесін және банктер мен банк холдингтері меншікке сатып алатын облигацияларға қойылатын талаптарды белгілеу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 29 қарашадағы № 234 </w:t>
-[...82 lines deleted...]
-    <w:bookmarkEnd w:id="97"/>
+      4) "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес банктердің иемденуіне рұқсат етілген мемлекеттік емес бағалы қағаздарды (оның ішінде электрондық-цифрлық нысанда шығарылған) бастапқы нарықта орналастырған кезде олармен мәмілелер жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z430" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) басымдықпен сатып алу құқығын іске асыру жағдайларын қоспағанда, банк, Қазақстан Республикасының бейрезидент банкінің филиалы болып табылатын брокердің және (немесе) дилердің қаржы құралдарымен мәмілелері ұйымдастырылған бағалы қағаздар нарығында жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 46-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 13.12.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 104</w:t>
+        <w:t xml:space="preserve">      Ескерту. 46-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z154" w:id="98"/>
+    <w:bookmarkStart w:name="z154" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8369,52 +10097,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Алып тасталды - ҚР Ұлттық Банкі Басқармасының 28.01.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z155" w:id="99"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z155" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8429,71 +10157,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Алып тасталды - ҚР Ұлттық Банкі Басқармасының 28.01.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z156" w:id="100"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z156" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Брокерге және (немесе) дилерге 5 (бес) жұмыс күніне дейінгі есептік кезеңмен мәмілелер жасасуға рұқсат етіледі, бұл ретте бір тараптың қаржы құралын немесе ақшаны жеткізу жөніндегі мәміленің міндеттемелерін орындауы екінші тараптың мәміле жасалған күннен бастап 4 (төрт) жұмыс күні ішінде ақша немесе қаржы құралын жеткізу бойынша қарсы міндеттемелер мәмілесін орындауға байланысты болуы мүмкін. Брокерге және (немесе) дилерге 14 (он төрт) жұмыс күнінен аспайтын есепті кезеңмен шетелдік есеп айырысу ұйымдары арқылы жүзеге асырылатын мәмілелер жасасуға рұқсат етіледі. Көрсетілген мәмілелер бойынша есеп айырысулар Орталық депозитарий арқылы немесе "төлемге қарсы жеткізу" қағидаты бойынша шетелдік есеп айырысу ұйымдары арқылы жүзеге асырылады, бұл ретте тараптың қаржы құралдарын жеткізу жөніндегі мәміленің міндеттемелерін орындауы оның өзге қаржы құралдарын алу жөніндегі қарсы талаптарды орындауынсыз немесе орталық контрагент қызметтерін қолдана отырып мүмкін болмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8512,70 +10240,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z157" w:id="101"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z157" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49-1. Брокер және (немесе) дилер 3 (үш) жұмыс күніне дейін есеп айырысу кезеңімен ұйымдастырылған бағалы қағаздар нарығында бағалы қағаздармен және цифрлық қаржы активтерімен мәмілелерді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "төлемге қарсы жеткізу" қағидаты бойынша;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8633,51 +10361,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 21.09.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен; өзгеріс енгізілді - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
@@ -8704,51 +10452,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z158" w:id="102"/>
+    <w:bookmarkStart w:name="z158" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8763,52 +10511,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Алып тасталды - ҚР Ұлттық Банкі Басқармасының 28.01.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z175" w:id="103"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z175" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8823,71 +10571,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Алып тасталды - ҚР Ұлттық Банкі Басқармасының 28.01.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z176" w:id="104"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z176" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Брокер және (немесе) дилер күнтізбелік 90 (тоқсан) күннен аспайтын мерзімдегі мәмілелерді қоспағанда (көрсетілген операциялардың бастапқы мерзімінің ұзартылуын ескере отырып), ұйымдастырылмаған нарықта шарттарында мәміленің мәні болып табылатын қаржы құралдарын кері сатып алу немесе кері сату міндеттемесі көзделген қаржы құралдарымен мәмілелер жасамайды, онда Standard &amp; Poor's (Стандарт энд Пурс) агенттігінің халықаралық шкаласы бойынша "ВВ-"-тен төмен емес ұзақ мерзімді кредиттік рейтингтік бағалауы немесе Moody's Investors Service (Мудис Инвесторс Сервис), Fitch (Фич) агенттіктерінің және (немесе) мынадай халықаралық қаржы ұйымдарының осыған ұқсас деңгейдегі рейтингтік бағалауы бар заңды тұлғалар контрагент болып табылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Азия даму банкі (the Asian Development Bank); </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9230,70 +10978,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z177" w:id="105"/>
+    <w:bookmarkStart w:name="z177" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. "Репо" операциялары, сондай-ақ брокердің және (немесе) дилердің меншік ақшасының есебінен не брокерлік шарт шеңберінде клиенттің бұйрығына сәйкес брокер және (немесе) дилер жүзеге асыратын мәміленің нысаны болып табылатын қаржы құралдарын кері сатып алу не сату міндеттемесін көздейтін "репо" операциялары болып табылмайтын операциялар күнтізбелік 90 (тоқсан) күннен аспайтын мерзімге (көрсетілген операциялардың бастапқы мерзімін ұзартуды ескере отырып) жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9312,258 +11060,278 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z328" w:id="106"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z328" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53-1. Қамтамасыз етілмеген цифрлық активтер брокер және (немесе) дилер жүзеге асыратын мәміленің нысанасы болып табылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Қағида 53-1-тармақпен толықтырылды – ҚР Ұлттық Банкі Басқармасының 29.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 267</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен; жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z178" w:id="107"/>
+    <w:bookmarkStart w:name="z178" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Брокер және (немесе) дилердің шоттарындағы клиент активтерінің ең төменгі құны жасалған маржалық мәмілелер болған кезде маржаның шектеулі деңгейін ескермей, тұрақты түрде қор биржасының сауда жүйесінде брокер және (немесе) дилер осы клиенттің тапсырмасы бойынша "тікелей" тәсілмен жасаған "репо" ашудың барлық операциялары сомасынан отыз пайыздан кем емес мөлшерді құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-[...15 lines deleted...]
-      Қағидалардың осы тармағында клиенттің активтері ретінде мыналар танылады:</w:t>
+    <w:bookmarkEnd w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қағидалардың осы тармағында клиенттің активтері ретінде мыналар танылады: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ақша;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...52 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
-      қор биржасының ресми тізімінің "Негізгі" не "Балама" алаңының мемлекеттік емес бағалы қағаздары немесе "Астана" халықаралық қаржы орталығының аумағында жұмыс істейтін қор биржасында жария сауда-саттыққа жіберілген, қор биржасының талаптарына сәйкес келетін Қазақстан Республикасы заңды тұлғаларының мемлекеттік емес бағалы қағаздары. </w:t>
+      Қазақстан Республикасының екінші деңгейдегі банктеріндегі, Қазақстан Республикасының бейрезидент банктерінің филиалдарындағы салымдар; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының мемлекеттік бағалы қағаздары (оның ішінде электрондық-цифрлық нысанда шығарылған);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "В-"-тен төмен емес рейтингтік бағасы немесе Moody's Investors Service (Мудис Инвесторс Сервис) немесе Fitch (Фич) агенттіктерінің осыған ұқсас деңгейдегі рейтингі бар бағалы қағаздар және цифрлық қаржы активтері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      қор биржасының ресми тізімінің "Негізгі" не "Балама" алаңының мемлекеттік емес бағалы қағаздары немесе "Астана" халықаралық қаржы орталығының аумағында жұмыс істейтін қор биржасында жария сауда-саттыққа жіберілген, қор биржасының талаптарына сәйкес келетін Қазақстан Республикасы заңды тұлғаларының мемлекеттік емес бағалы қағаздары (оның ішінде электрондық-цифрлық нысанда шығарылған). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың талаптары орталық контрагенттің қызметтерін қолдана отырып, қор биржасының сауда жүйесінде брокер және (немесе) дилер "тікелей" тәсілмен жасаған "репо" операцияларына қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -9585,87 +11353,107 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 54-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен; өзгеріс енгізілді - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z184" w:id="108"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z184" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Брокердің және (немесе) дилердің немесе оның тапсырмасы бойынша мәміле жасасу жоспарланған клиентінің тиісті шотында бағалы қағаздардың, цифрлық қаржы активтерінің қажетті саны немесе ақша болмаған кезде брокер және (немесе) дилер есеп айырысулары "төлемге қарсы жеткізу" қағидаты бойынша (мәміленің бір тарапының қаржы құралын немесе ақшаны жеткізу жөніндегі міндеттемелерді орындауы мәміленің басқа тарапының ақшаны немесе қаржы құралын жеткізу жөніндегі қарсы міндеттемелерді орындауымен мүмкін болатын) жүзеге асырылатын бағалы қағаздармен мәмілені жасамайды (мәміле жасасуға өтінім бермейді).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың бірінші бөлігі осы клиенттің тәуекелін сипаттайтын көрсеткіштің мәні Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8796 болып тіркелген, "Бағалы қағаздар нарығында брокерлік және дилерлік қызметті, инвестициялық портфельді басқару жөніндегі қызметті жүзеге асыратын ұйымдар үшін тәуекелдерді басқару мен ішкі бақылау жүйесін қалыптастыру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2013 жылғы 27 тамыздағы № 214 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9723,107 +11511,127 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 55-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 13.12.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.08.2025 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгерістер енгізілді - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (31.08.2025 бастап қолданысқа енгізіледі) қаулыларымен.</w:t>
+        <w:t xml:space="preserve"> (31.08.2025 бастап қолданысқа енгізіледі); 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z186" w:id="109"/>
+    <w:bookmarkStart w:name="z186" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Брокер және (немесе) дилер халықаралық (шетелдік) бағалы қағаздар нарықтарында қазақстандық және шетелдік эмитенттердің қаржы құралдарын сатып алу-сату бойынша мәмiлелердi осы қаржы құралдарымен мәмiлелер бойынша есеп айырысулар "төлемге қарсы жеткiзу" қағидаты бойынша шетелдік есеп айырысу ұйымдары арқылы жүзеге асырылуы, мәміленің бір тарабының қаржы құралдарын жеткiзу бойынша мiндеттемелерiн орындауы оның өзге қаржы құралдарын алу бойынша қарсы талаптарын орындаусыз немесе орталық контрагенттің қызметтерін пайдаланусыз мүмкін болмауы талаптарымен жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9842,70 +11650,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z367" w:id="110"/>
+    <w:bookmarkStart w:name="z367" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56-1. Брокер және (немесе) дилер уәкілетті органның шетел валютасымен айырбастау операцияларына лицензиясы болған кезде (қолма-қол емес шетел валютасымен айырбастау операциялары бөлігінде) мәмілелер бойынша есеп айырысулар банктер және (немесе) Қазақстан Республикасының бейрезидент-банктерінің филиалдары және (немесе) шетелдік есеп айырысу ұйымдары арқылы жүзеге асырылатын жағдайда, халықаралық (шетелдік) бағалы қағаздар нарықтарында шетел валютасын сатып алу немесе сату бойынша мәмілелер (оның ішінде валюталық своп операцияларына жататын мәмілелер, спот мәмілелер) жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9924,70 +11732,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z368" w:id="111"/>
+    <w:bookmarkStart w:name="z368" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56-2. Соның талаптарына сәйкес туынды қаржы құралдарымен мәмілелер, репо операциялары және (немесе) объектісі бағалы қағаздар, валюта және (немесе) үлгілік шарттарын кәсіптік ұйым немесе уәкілетті орган бекіткен тізбеге кіретін шетелдік кәсіптік ұйым әзірлеген өзге де қаржы құралдары болып табылатын өзге де мәмілелер жасалуы мүмкін контрагентпен қолданыстағы бас қаржы келісімі болған кезде брокерге және (немесе) дилерге осы бас қаржы келісімінде айқындалған жағдайларда төлемдер неттингін жүзеге асыру рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10114,110 +11922,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z196" w:id="112"/>
+    <w:bookmarkStart w:name="z196" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Брокер ретінде қаржы құралдарымен мәмілелер жасау кезінде, брокер және (немесе) дилер клиенттік тапсырманы аса жақсы орындау үшін мүмкіндігінше барлық күшін салады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z197" w:id="113"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z197" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Брокерлік шартта көзделген жағдайларда не осы клиенттің мүдделерін қорғау мақсатында брокер және (немесе) дилер қаржы құралдарымен мәмілелер жасауды басқа брокер және (немесе) дилерге тапсырады. Брокер және (немесе) дилердің қаржы құралдарымен мәміле жасауды басқа брокер және (немесе) дилерге тапсыруы Қазақстан Республикасының азаматтық заңнамасына және Қазақстан Республикасының бағалы қағаздар нарығы туралы заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z198" w:id="114"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z198" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілген қаржы құралдарымен мәміле туралы мәліметтер осы мәмілені жасау тапсырылған брокер және (немесе) дилердің атауы көрсетілген брокер және (немесе) дилердің ішкі есепке алу журналында көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10236,90 +12044,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z199" w:id="115"/>
+    <w:bookmarkStart w:name="z199" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Брокерлік және дилерлік қызметті инвестициялық портфельді басқару қызметімен қоса атқарғанда, брокердің және (немесе) дилердің меншік қаражаты есебінен қаржы құралдарымен мәміле жасау жөніндегі шешімдерді инвестициялық комитет қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z374" w:id="116"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z374" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61-1. Қаржы құралдарымен мәмілелер бойынша клирингтік қызметті брокерлік және (немесе) дилерлік қызметпен қоса атқарған кезде брокердің және (немесе) дилердің меншікті қаражаты есебінен қаржы құралдарымен мәмілелер жасасу туралы шешімді клирингтік ұйымның инвестициялық комитеті қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10338,286 +12146,286 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (31.08.2025 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z200" w:id="117"/>
+    <w:bookmarkStart w:name="z200" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      62. Брокер және (немесе) дилер ұйымдастырылған және ұйымдастырылмаған нарықтарда жасалған туынды қаржы құралдарымен мәмілелер тізіліміне (бұдан әрі - тізілім) қосылу үшін апта сайын есепті кезеңнен кейінгі аптаның бірінші жұмыс күні Астана қаласының уақытымен 14-00-ден кешіктірмей орталық депозитарийге Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17920 болып тіркелген "Орталық депозитарийдің қызметін жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 29 қарашадағы № 307 </w:t>
-[...38 lines deleted...]
-      Ақпарат ақпаратты беру күніндегі барлық қолданыстағы ұйымдастырылған және ұйымдастырылмаған нарықта туынды қаржы құралдарымен жасалған мәмілелер бойынша, сондай-ақ есепті кезеңде жасалған және орындалған мәмілелер бойынша ұсынылады.</w:t>
+      62. Брокер және (немесе) дилер ұйымдастырылған және ұйымдастырылмаған нарықтарда жасалған туынды қаржы құралдарымен мәмілелер тізіліміне (бұдан әрі - тізілім) қосылу үшін апта сайын есепті кезеңнен кейінгі аптаның бірінші жұмыс күні Астана қаласының уақытымен 14-00-ден кешіктірмей орталық депозитарийге Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17920 болып тіркелген "Орталық депозитарийдің қызметін жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 29 қарашадағы № 307 қаулысымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №17920 болып тіркелген) бекітілген Орталық депозитарий қызметін жүзеге асыру </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және орталық депозитарийдің ішкі құжаттарының талаптарына сәйкес ақпаратты ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпарат ақпаратты беру күніндегі барлық қолданыстағы ұйымдастырылған және ұйымдастырылмаған нарықта туынды қаржы құралдарымен және (немесе) цифрлық қаржы активтерімен жасалған мәмілелер бойынша, сондай-ақ есепті кезеңде жасалған және орындалған мәмілелер бойынша ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 62-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 26.09.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 70</w:t>
+        <w:t xml:space="preserve">      Ескерту. 62-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z202" w:id="118"/>
+    <w:bookmarkStart w:name="z202" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        63. Қажет болған жағдайда тізілімге өзгерістер және (немесе) толықтырулар енгізу қажет болған жағдайда Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>62-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген брокер және (немесе) дилер орталық депозитарийге жаңартылған ақпаратты және тізілімге өзгерістер және (немесе) толықтырулар енгізудің қажеттігінің себебін көрсете отырып жазбаша түсіндірме ұсынады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z310" w:id="119"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z310" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-1-тарау. Банк болып табылмайтын брокердің және (немесе) дилердің шетел валютасымен мәмілелер жасауы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида 4-1-тараумен толықтырылды – ҚР Ұлттық Банкі Басқармасының 26.02.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z311" w:id="120"/>
+    <w:bookmarkStart w:name="z311" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63-1. Брокер және (немесе) дилер уәкілетті органның шетел валютасымен айырбастау операцияларына лицензиясы болған кезде (қолма-қол емес шетел валютасымен айырбастау операциялары бөлігінде) Қазақстан Республикасының валюталық реттеу және валюталық бақылау туралы заңнамасының мақсатында валюталық бақылау агентінің функциясын орындайтын уәкілетті банк болып танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Валюталық бақылау агентінің функциясын орындайтын уәкілетті банк ретінде танылатын брокер және (немесе) дилер қолма-қол емес нысанда шетел валютасын сатып алу немесе сату бойынша мәмілелерін (қор биржасының ішкі құжаттарына сәйкес валюталық своп операцияларына жататын мәмілелерді қоспағанда) жасайды:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10708,90 +12516,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z312" w:id="121"/>
+    <w:bookmarkStart w:name="z312" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       63-2. Қазақстан Республикасының Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде 2019 жылғы 15 сәуірде № 18512 болып тіркелген "Қазақстан Республикасында валюталық операцияларды жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 30 наурыздағы № 40 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, Қағидаларында, брокер және (немесе) дилер клиенттік активтерінің және қатысты брокерлік шартта меншікті активтерге және (немесе) басқаруындағы активтерге қатысты (инвестициялық портфельді басқару жөніндегі қызметпен қоса атқарған кезде) брокерлік шартта көзделген тәртіпте қолма-қол емес шетел валютасын сатып алу және (немесе) сату бойынша қызмет көрсетуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Валюталық бақылау агентінің функциясын орындайтын уәкілетті банк ретінде танылатын брокер және (немесе) дилер, жүргізілген валюталық операциялар туралы есепті Қазақстан Республикасының Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18544 болып тіркелген "Қазақстан Республикасында валюталық операцияларды мониторингтеу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 10 сәуірдегі № 64 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10848,70 +12656,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z313" w:id="122"/>
+    <w:bookmarkStart w:name="z313" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63-3. Брокер және (немесе) дилер, оған және оның клиенттеріне тиесілі қолма-қол емес шетел валютасын есепке алу және сақтау үшін брокердің және (немесе) дилердің үлестес тұлғалары болып табылмайтын банктерде және (немесе) орталық бағалы қағаздар депозитарийінде және (немесе) шетелдік есеп айырысу ұйымдарында бөлек банк шоттарын ашады. .</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы талап қор биржасында брокерге және (немесе) дилерге және оның клиенттеріне тиесілі қолма-қол емес шетел валютасын есепке алған және сақтаған жағдайда қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -10948,70 +12756,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z314" w:id="123"/>
+    <w:bookmarkStart w:name="z314" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63-4. Брокердің және (немесе) дилердің қор биржасында қолма-қол емес шетел валютасын сатып алу немесе сату мәмілелерін жасауы мынадай тәсілдермен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сатып алынатын қолма-қол емес шетел валютасына толығымен алдын ала ақы төлеу немесе сатылатын қолма-қол емес шетел валютасын алдын ала жеткізу талаптарымен;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11120,70 +12928,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z316" w:id="124"/>
+    <w:bookmarkStart w:name="z316" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63-6. Клирингтік ұйымның және (немесе) орталық контрагенттің қызметін қолдана отырып қор биржасында қолма-қол емес шетел валютасымен мәмілелер жасау талаптары мен тәртібі, сондай-ақ осындай мәмілелер бойынша міндеттемелерді орындауды қамтамасыз ету талаптары мен тәртібі қор биржасының, клирингтік ұйымның және (немесе) орталық контрагенттің ішкі құжаттарында белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Брокердің және (немесе) дилердің ішкі құжаттарында қолма-қол емес шетел валютасымен мәмілелер жасау тәртібіне (жасауға өтінім беруге) қойылатын қосымша талаптар айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -11220,126 +13028,126 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z321" w:id="125"/>
+    <w:bookmarkStart w:name="z321" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-2-тарау. Брокердің және (немесе) дилердің банктік операцияларды жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида 4-2-тараумен толықтырылды – ҚР Ұлттық Банкі Басқармасының 26.02.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z322" w:id="126"/>
+    <w:bookmarkStart w:name="z322" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63-7. Брокер және (немесе) дилер банк операцияларының жекелеген түрлерін жүзеге асыруға уәкілетті органның тиісті лицензиясының негізінде мынадай банк операцияларын жүзеге асырады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заңды тұлғалардың банк шоттарын ашу және жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11466,70 +13274,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z323" w:id="127"/>
+    <w:bookmarkStart w:name="z323" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63-8. Бірінші санатты брокер және (немесе) дилер білікті инвесторлар болып табылған жеке тұлға - клиенттерге уәкілетті органның тиісті лицензиясы болған кезде Қағидалардың 63-9-тармағында көзделген бағалы қағаздар мен өзге де қаржы құралдарын сатып алу мақсатына ғана төлемділік, мерзімділік пен қайтарымдылық талаптарында қарыз береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте осы тармақта көрсетілген қарыздар білікті инвестор болып табылатын әрбір жеке тұлға - клиентке қатысты он миллион теңгеден аспайтын сомаға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11584,70 +13392,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z324" w:id="128"/>
+    <w:bookmarkStart w:name="z324" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63-9. Қағидалардың 63-8-тармағына сәйкес брокердің және (немесе) дилердің қарыз қаражаты есебінен сатып алуға рұқсат етілген қаржы құралдары ретінде мынадай қаржы құралдары танылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) басқа мемлекеттердің заңнамасына сәйкес эмиссияланған бағалы қағаздарды қоспағанда, Қазақстан Республикасының мемлекеттік бағалы қағаздары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11748,51 +13556,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z326" w:id="129"/>
+    <w:bookmarkStart w:name="z326" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       63-11. Бірінші санатты брокер және (немесе) дилер Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11807,51 +13615,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1), 2), 3) және 4) тармақшаларында көзделген операцияларды жүзеге асырған кезде брокер және (немесе) дилер Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17005 болып тіркелген "Бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыратын ұйымдар үшін пруденциялық нормативтердің, сондай-ақ олардың мәнінің сақталуын сипаттайтын көрсеткіштердің түрлерін белгілеу, Бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыратын ұйымдар сақтауға тиісті пруденциялық нормативтердің мәндерін есеп айырысу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 27 сәуірдегі № 80 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген жарғылық және меншікті капиталдың ең төменгі мөлшерін сақтайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11870,146 +13678,146 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z327" w:id="130"/>
+    <w:bookmarkStart w:name="z327" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63-12. Брокерлік брокердің және (немесе) дилердің 63-7-тармағында көзделген банк операцияларының жекелеген түрлерін жүзеге асыру талаптарын бір уақытта қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z203" w:id="131"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z203" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Есепке алуды ұйымдастыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-тараудың тақырыбы жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 26.02.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z204" w:id="132"/>
+    <w:bookmarkStart w:name="z204" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Бiрiншi санатты брокерге және (немесе) дилерге тиесiлi қаржы құралдары мен ақша оның клиенттерiнiң қаржы құралдары мен ақшасынан бөлек есепке алынады. Осы мақсатта бiрiншi санатты брокер және (немесе) дилер өзіне және өзінің клиенттеріне тиесiлi қаржы құралдары мен ақшаны бөлек есептеуге және сақтауға арналған жеке шоттарды (қосалқы шоттарды) және банк шоттарын онымен үлестес емес банктерде және (немесе) бағалы қағаздардың орталық депозитарийінде және (немесе) кастодиандарда (тек шетел эмитенттерiнiң бағалы қағаздары бойынша) және (немесе) клирингтік ұйымдарда және (немесе) есеп айырысу ұйымдарында және (немесе) шетелдік есеп айырысу ұйымдарында ашады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бірінші санаттағы клиент брокері және (немесе) дилерінің қаржы құралдары мен ақшасын сақтау шетелдік есеп айырысу ұйымдарында аталған клиенттің алдын ала келісімі жазбаша (қағаз және (немесе) электрондық) нысанда және (немесе) интернет-ресурста және (немесе) бірінші санаттағы брокердің және (немесе) дилердің сауда платформасында (бағдарламалық қамтылымда) орналастырылған және (немесе) осы клиентке электрондық поштамен немесе байланыстың өзге де ықтимал түрлерімен жіберілген шетелдік есеп айырысу ұйымдарындағы қаржы құралдарымен ақшаны сақтау туралы хабарлама болған кезде ғана жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12102,70 +13910,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z205" w:id="133"/>
+    <w:bookmarkStart w:name="z205" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       65. Бiрiншi санатты брокер және (немесе) дилер клиенттерден келіп түсетін қаржы құралдары мен ақшаны брокердің және (немесе) дилердің клиенттеріне тиесiлi қаржы құралдары мен ақшаға есеп жүргізуге және сақтауға арналған шоттарға онымен үлестес емес банктерде және (немесе) бағалы қағаздардың орталық депозитарийінде және (немесе) кастодиандарда (тек шетел эмитенттерiнiң бағалы қағаздары бойынша) және (немесе) клирингтік ұйымдарда және (немесе) есеп айырысу ұйымдарында және (немесе) шетелдік есеп айырысу ұйымдарында қаржы құралдары мен ақша келіп түскен сәттен бастап үш жұмыс күні ішінде аударуға тиіс. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бағалы қағаздар нарығы туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12222,70 +14030,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z330" w:id="134"/>
+    <w:bookmarkStart w:name="z330" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65-1. Уәкілетті органның аударым операцияларын жүзеге асыруға лицензиясы жоқ брокер және (немесе) дилер оның ақшасын үшінші тұлғалардың пайдасына аудару (есептен шығару) бойынша клиенттің тапсырмасын, егер осы тапсырма осы брокер және (немесе) дилер арқылы қаржы құралдарымен жасалған мәмілелер бойынша клиенттің міндеттемелерін орындалмауына байланысты болса орындамайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12372,760 +14180,896 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Алып тасталды - ҚР Ұлттық Банкі Басқармасының 28.10.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 259</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z207" w:id="135"/>
+    <w:bookmarkStart w:name="z207" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>67. Брокер және (немесе) дилер осы брокердің және (немесе) дилердің ішкі құжаттарында белгіленген тәртіппен мынадай есепке алу журналдарын жүргізу арқылы сенімді және өзекті (есепке алу деректерін өзгерту үшін негіздер туындаған күні) есепке алуды жүргізеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z376" w:id="136"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z376" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) клиенттік тапсырыстар және олардың орындалуы (орындалмауы);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z377" w:id="137"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z377" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қаржы құралдарымен жасалған мәмілелер және олардың орындалуы (орындалмауы);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z378" w:id="138"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z378" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жеке шоттардағы қаржы құралдары және олардың санындағы өзгерістер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z379" w:id="139"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z379" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жеке шоттардағы ақша және олардың санындағы өзгерістер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z380" w:id="140"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z380" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қаржы құралдары бойынша түскен және бөлінген кірістер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z381" w:id="141"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z381" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) клиенттердің наразылықтары және оларды қанағаттандыру шаралары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z382" w:id="142"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z382" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) клиенттік тапсырыстардың орындалуы туралы клиенттерге берілетін есептер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z383" w:id="143"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z383" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) жасалған брокерлік шарттар және номиналдық ұстау шарттары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z384" w:id="144"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z384" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) брокердің және (немесе) дилердің меншікті активтерінің есебінен жасалған мәмілелерге қатысты қабылданған инвестициялық шешімдер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z385" w:id="145"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z385" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) басқа брокерге және (немесе) дилерге тапсырылған қаржы құралдарымен мәмілелер жасауға берілген бұйрықтар және (немесе) тапсырмалар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z386" w:id="146"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z386" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) валюталық шарттар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z387" w:id="147"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z387" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) брокер және (немесе) дилер осы брокердің және (немесе) дилердің басқа клиенттерінің мүдделері үшін пайдаланған клиенттің ақшасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z390" w:id="150"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z388" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) брокер және (немесе) дилер осы брокердің және (немесе) дилердің басқа клиенттерінің мүдделері үшін пайдаланған клиенттің бағалы қағаздары және (немесе) цифрлық қаржы активтері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z389" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) бағалы қағаздарды берген брокердің және (немесе) дилердің клиентіне кепілге берілген бағалы қағаздар, цифрлық қаржы активтері немесе ақша;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z390" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) брокердің және (немесе) дилердің инсайдерлерінің жасаған мәмілелері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z391" w:id="151"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z391" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың 11) тармақшасында көрсетілген журналды жүргізуді брокер және (немесе) дилер уәкілетті органның шетел валютасымен айырбастау операцияларына лицензиясы болған кезде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z392" w:id="152"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z392" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Брокер және (немесе) дилер болып табылатын клирингтік ұйым осы тармақтың 2), 3), 4), 5), 9) және 10) тармақшаларында атап көрсетілген журналдарды жүргізуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z393" w:id="153"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z393" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақта атап көрсетілген журналдарды электрондық құжат нысанында жүргізуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 67-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (31.08.2025 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (31.08.2025 бастап қолданысқа енгізіледі) қаулысымен; өзгеріс енгізілді - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z219" w:id="154"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z219" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      68. Клиент бағалы қағаздармен және (немесе) цифрлық қаржы активтерімен мәмілелер жасасу, оның ішінде байланыстың баламалы түрлерімен жеке шот ашу және жүргізу мақсатында, сондай-ақ осы есеп деректерін өзгерту үшін ұсынған құжаттарды, брокер және (немесе) дилер осы жеке шот жабылған күннен бастап 5 (бес) жыл ішінде Бағалы қағаздар рыногы туралы заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>36-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9-тармағына сәйкес сақтауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 68-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.08.2018 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 202</w:t>
+        <w:t xml:space="preserve">      Ескерту. 68-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...35 lines deleted...]
-      Егер тарихи нарықтық баға белгілеулер бойынша ақпарат Bloomberg (Блумберг) немесе Reuters (Рейтер) ақпараттық-талдау жүйелерінде қолжетімді болса, мәміле жасау күні және уақытында сатып алынатын және (немесе) өткізілетін бағалы қағаздар бойынша нарықтық баға белгілеулердің өлшемдерін сақтау талап етілмейді.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      69-тармақтың бірінші абзацы жаңа редакцияда көзделген - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. Брокер және (немесе) дилер, халықаралық (шетелдік) нарықтарда мәміле жасай отырып, жасалған мәмілені орындау туралы құжаттардың сақталуын қамтамасыз етеді. Егер мәмілені жасау туралы құжаттар брокердің ішкі есептік жүйесінде электрондық түрде сақталатын болса, құжаттарды қағаз жеткізгіште сақтау талап етілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер тарихи нарықтық баға белгілеулер бойынша ақпарат Bloomberg (Блумберг) немесе Reuters (Рейтер) ақпараттық-талдау жүйелерінде қолжетімді болса, мәміле жасау күні және уақытында сатып алынатын және (немесе) өткізілетін бағалы қағаздар және (немесе) цифрлық қаржы активтері бойынша нарықтық баға белгілеулердің өлшемдерін сақтау талап етілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 69-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 24.09.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 95</w:t>
+        <w:t xml:space="preserve">      Ескерту. 69-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z222" w:id="156"/>
+    <w:bookmarkStart w:name="z222" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. Маржиналдық мәмілелерді жүзеге асыру ерекшеліктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-тараудың тақырыбы жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 26.02.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z223" w:id="157"/>
+    <w:bookmarkStart w:name="z223" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70. Егер бұл брокерлік шартта және (немесе) брокердің және (немесе) дилердің ішкі құжатында көзделген болса, бірінші санатты брокер және (немесе) дилер клиенттердің тапсырмалары негізінде бағалы қағаздарды немесе қолма-қол емес шетел валютасын сатып алу-сату мәмілелерін жасайды, брокер және (немесе) дилер олар бойынша есеп айырысуларды брокердің және (немесе) дилердің қайтарымдылық және төлемділік талаптарымен клиентке берген ақшаны немесе бағалы қағаздарды (бұдан әрі - маржалық мәмілелер) пайдалана отырып жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте брокерлік шарт көрсетілген ақшаны, шетел валютасын немесе бағалы қағаздарды қайтару бойынша міндеттемелерді орындау талаптары мен тәртібін, тараптардың жауапкершілігін, сондай-ақ маржалық мәмілелерді жасау талаптарын қамтиды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13306,188 +15250,208 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z230" w:id="158"/>
+    <w:bookmarkStart w:name="z230" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. Маржиналдық мәмілелерді жасауға арналған клиенттік тапсырысты брокер және (немесе) дилер мынадай талаптарда орындауға қабылдайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkEnd w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) маржаның шектеулі деңгейін сақтау (клиенттің маржиналдық мәмілені қамтамасыз ету есебіне енгізілетін пайызбен берілген маржаның ең төменгі мөлшері);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) клиенттің маржиналдық мәмілені жасау нәтижесінде туындаған өз міндеттемелерін орындауды қамтамасыз етуге клиентке тиесілі және (немесе) брокер және (немесе) дилер клиенттің маржиналдық мәмілені жасау нәтижесінде туындаған өз міндеттемелерін орындауды қамтамасыз етуге клиентке тиесілі және (немесе) маржиналдық мәмілені жасау нәтижесінде клиент үшін алынатын ақшаны немесе шетел валютасын беруі талаптармен осы маржиналдық мәмілені жасау нәтижесінде клиент үшін сатып алатын бағалы қағаздарды беруі.</w:t>
+      2) клиенттің маржалық мәмілені жасау нәтижесінде туындаған өз міндеттемелерін орындауды қамтамасыз етуге клиентке тиесілі және (немесе) брокер және (немесе) дилер клиенттің маржалық мәмілені жасау нәтижесінде туындаған өз міндеттемелерін орындауды қамтамасыз етуге клиентке тиесілі және (немесе) маржалық мәмілені жасау нәтижесінде клиент үшін алынатын ақшаны немесе шетел валютасын беруі талаптармен осы маржалық мәмілені жасау нәтижесінде клиент үшін сатып алатын бағалы қағаздарды және (немесе) цифрлық қаржы активтерін беруі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 72-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 07.10.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 165</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен; өзгеріс енгізілді - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z234" w:id="159"/>
+    <w:bookmarkStart w:name="z234" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73. Брокер және (немесе) дилер маржиналдық мәмілелерді жасаған кезде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkEnd w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ақшаны немесе шетел валютасын аудару және (немесе) брокерге және (немесе) дилерге тиесілі бағалы қағаздарды жеткізу арқылы клиенттің тапсырмаларын орындайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13614,70 +15578,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z239" w:id="160"/>
+    <w:bookmarkStart w:name="z239" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75. Клиенттің маржалық мәміле бойынша міндеттемелерін қамтамасыз етуі ретінде мыналар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ықтимал залалдарға резервтерді шегеріп, Standard &amp; Poor's агенттігінің халықаралық шкаласы бойынша "ВВ-"-тен төмен емес рейтингтік бағасы немесе Moody's Іnvestors Servіce немесе Fіtch агенттіктерінің осыған ұқсас деңгейдегі рейтингі немесе Standard &amp; Poor's ұлттық шкаласы бойынша "kzВВ-"-тен төмен емес рейтингтік бағасы немесе Moody's Іnvestors Servіce немесе Fіtch агенттіктерінің ұлттық шкаласы бойынша ұлттық шқаласы бойынша осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының резидент заңды тұлғаларының акциялары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13878,70 +15842,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z331" w:id="161"/>
+    <w:bookmarkStart w:name="z331" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75-1. Егер Қазақстан Республикасы бейрезиденттерінің бағалы қағаздары маржалық мәміле жасау мәні болып табылатын болса, бұл бағалы қағаздар мынадай есептік көрсеткіштердің (индекстердің) біреуінің құрамына кіреді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkEnd w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       AІX (Astana Іnternatіonal Exchange) (Астана Интернэшнл Эксчейндж);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14288,70 +16252,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z245" w:id="162"/>
+    <w:bookmarkStart w:name="z245" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76. Туындайтын тәуекелдерді басқару мақсатында брокер және (немесе) дилер клиенттің барлық маржалық мәмілелері үшін маржа деңгейін есептейді. Маржа деңгейі мынадай формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkEnd w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -14528,70 +16492,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z252" w:id="163"/>
+    <w:bookmarkStart w:name="z252" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       77. Брокер және (немесе) дилер ұйымдастырылған, ұйымдастырылмаған және халықаралық (шетелдік) бағалы қағаздар нарықтары үшін оның клиенттеріне қатысты маржаның шектеулі деңгейін есептеу тәртібі мен мәнін, маржалық мәмілелерді жасау кезінде туындайтын тәуекелдерді басқару тәртібін қоса алғанда, осындай мәмілелер жасау тәртібін қамтитын ішкі құжат, маржалық мәмілелерді жүзеге асыруға бағдарламалық-техникалық жабдыққа талаптар, сондай-ақ Қағидаларда белгіленген маржалық мәмілелерді жасауға талаптар болмаған жағдайда маржалық мәмілелерді жасамайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkEnd w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14610,51 +16574,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z253" w:id="164"/>
+    <w:bookmarkStart w:name="z253" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14669,52 +16633,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Алып тасталды - ҚР Ұлттық Банкі Басқармасының 28.01.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z255" w:id="165"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z255" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14729,71 +16693,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Алып тасталды - ҚР Ұлттық Банкі Басқармасының 28.01.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z256" w:id="166"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z256" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       80. Брокер және (немесе) дилер клиентке маржа деңгейінің ең төменгі деңгейге дейін төмендегенін хабарлайды, бұл ретте маржиналдық мәмілені жасау үшін қамтамасыз ету ретінде клиент енгізген ақша немесе шетел валютасы немесе бағалы қағаздар көлемі маржиналдық мәміленің мәні болып табылатын қаржы құралы бағасының өзгеруі нәтижесінде аталған маржиналдық мәміле бойынша клиент алған шығындар көлеміне балама.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkEnd w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Брокер және (немесе) дилер брокерлік шартта ең жоғары маржа деңгейін қамтамасыз етуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14866,70 +16830,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z257" w:id="167"/>
+    <w:bookmarkStart w:name="z257" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       81. Брокер және (немесе) дилер клиентке тиесілі қамтамасыз етуді құрайтын бағалы қағаздарды сатуды немесе клиенттің қамтамасыз етуді құрайтын ақшасы есебінен бағалы қағаздарды сатып алуды Қағидалардың 70-тармағында белгіленген талаптарға сәйкес келетін маржалық мәмілелерді жасауға арналған клиенттік тапсырыс негізінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkEnd w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14948,170 +16912,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z258" w:id="168"/>
+    <w:bookmarkStart w:name="z258" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        82. Клиенттің берешегі болған кезеңде брокер және (немесе) дилер клиентке клиенттік тапсырыстарды және оған тиесілі қамтамасыз етуді құрайтын бағалы қағаздарды сатуға және клиенттің осы іс-қимылдары оның брокер және (немесе) дилер алдындағы барлық берешегін өтеуге бағытталған жағдайларды қоспағанда, қамтамасыз ету болып табылатын клиенттің ақшасын пайдалануға арналған бұйрықтарды орындаудан бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z259" w:id="169"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z259" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       83. Брокер және (немесе) дилер әрбір клиентке қатысты жасайтын маржиналдық мәмілелердің бөлек есебін жүргізеді, оған қоса:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z260" w:id="170"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z260" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       брокердің және (немесе) дилердің маржиналдық мәмілелерді жасау салдарынан туындайтын әрбір клиенттің міндеттемелер көлемін есепке алуды (әрбір клиенттің бөлігінде маржиналдық мәмілелер бойынша есепке алу журналы);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z261" w:id="171"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z261" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       брокер және (немесе) дилер берген ақшаны және/немесе бағалы қағаздарды қайтару туралы клиентке жіберілген талаптарды есепке алуды (клиенттерге жіберілген маржиналдық талаптарды есепке алу журналы);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z262" w:id="172"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z262" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       клиент брокер және (немесе) дилер алдындағы өз міндеттемелерін орындауды қамтамасыз ету ретінде берген бағалы қағаздарды сату жөніндегі мәмілелерді есепке алуды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z263" w:id="173"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z263" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84. Маржиналдық мәмілелерді есепке алу журналында мыналар болады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkEnd w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       клиенттің тегі, аты, бар болса әкесінің аты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15194,70 +17158,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       клиенттің брокер және (немесе) дилер алдындағы берешегінің сомасы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       клиенттің брокер және (немесе) дилер алдындағы міндеттемелерін қамтамасыз етудің мөлшері және құрамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z264" w:id="174"/>
+    <w:bookmarkStart w:name="z264" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85. Клиенттерге жіберілген маржиналдық талаптарды есепке алу журналында мыналар болады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkEnd w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заңды тұлғаның - клиенттің атауы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15304,224 +17268,286 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       талаптың жіберілген күні және уақыты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       талапты жіберу сәтіндегі жағдай бойынша маржаның деңгейі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z265" w:id="175"/>
+    <w:bookmarkStart w:name="z265" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-тарау. Брокерлердің және (немесе) дилерлердің андеррайтингтік қызметі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkEnd w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 7-тараудың тақырыбы жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 26.02.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="176"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z267" w:id="177"/>
+    <w:bookmarkStart w:name="z62" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      86. Бірінші санаттағы брокер және (немесе) дилер (дербес немесе эмиссиялық консорциум құрамында) андеррайтер ретінде әрекет етеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер эмиссиялық консорциум көмегімен жүзеге асырылатын эмиссиялық бағалы қағаздарды және (немесе) цифрлық қаржы активтерін орналастыру Қазақстан Республикасының бағалы қағаздар нарығында, сондай-ақ шет мемлекеттердің бағалы қағаздар нарығында да жүргізетін болса осындай мемлекеттердің бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыруға уәкілетті шетел ұйымдары эмиссиялық консорциум қатысушылары болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 86-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z267" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       87. Брокерлер және (немесе) дилерлер - эмиссиялық консорциум қатысушылары арасында жасалатын бірлескен қызмет туралы шартта (бұдан әрі – андеррайтерлер арасындағы шарт) мынадай нормаларды қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z268" w:id="178"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z268" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) эмиссиялық консорциум қатысушыларының функциялары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z269" w:id="179"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z269" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) эмиссиялық консорциум қатысушылары арасындағы құқықты, міндеттер мен жауапкершілікті бөлу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z270" w:id="180"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z270" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бірлескен қызмет туралы шарттың қолданылу мерзімі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkEnd w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15540,462 +17566,702 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z271" w:id="181"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z271" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88. Бағалы қағаздар және (немесе) цифрлық қаржы активтері эмитенті мен андеррайтер (эмиссиялық консорциум) арасындағы қарым-қатынастар жазбаша нысанда жасалған шартпен реттеледі, ол эмиссиялық консорциуммен жасалған жағдайда оған соңғының қатысушылары атынан эмиссиялық консорциумның басқарушысы қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалы қағаздар эмитенті және (немесе) цифрлық қаржы активтері және андеррайтер (эмиссиялық консорциум) арасындағы шарт андеррайтерлер арасында шарт жасалғанға дейін де, сондай-ақ одан кейін де жасалады. Бағалы қағаздар эмитенті және (немесе) цифрлық қаржы активтері және андеррайтер (эмиссиялық консорциум) арасындағы шартта ол кімнің басқарушысы болатын эмиссиялық консорциумды құруға андеррайтердің құқығы көзделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 88-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z273" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89. Бағалы қағаздар және (немесе) цифрлық қаржы активтері эмитенті мен андеррайтер (эмиссиялық консорциум) арасындағы шартта эмиссиялық бағалы қағаздар шығарылымын орналастырудың мынадай тәсiлдерінiң бiрi белгiленедi:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "қатаң міндеттемелер" тәсiлi, бұл кезде андеррайтер (эмиссиялық консорциум) эмитенттен кейіннен басқа инвесторларға сату мақсатында орналастырылатын бағалы қағаздарды және (немесе) цифрлық қаржы активтерін сатып алады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Андеррайтердің (эмиссиялық консорциумның) қызметтерін "қатаң міндеттемелер" тәсiлiмен бiрiншi санатты брокер және (немесе) дилер жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілген қызметтердің түрін көрсету тәртiбiн реттейтін брокердің және (немесе) дилердің iшкi құжаттарында осы функцияларды мiндеттi түрде бекіту қосымша талап болып табылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z275" w:id="185"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z277" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "ең жақсы күш салу" тәсiлi, бұл кезде андеррайтер (эмиссиялық консорциум) эмиссиялық бағалы қағаздарды және (немесе) цифрлық қаржы активтерін инвесторларға ұсыну жолымен оларды орналастыру бойынша өзі үшін барынша күш салуға мiндеттенедi;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бағалы қағаздар және (немесе) цифрлық қаржы активтері эмитенті мен андеррайтер (эмиссиялық консорциум) арасындағы жасалған шарт талаптарына сәйкес эмиссиялық бағалы қағаздарды және (немесе) цифрлық қаржы активтерін орналастырудың басқа тәсiлi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 89-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z277" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       90. "Қатаң міндеттемелер" тәсілін қолданғанда андеррайтер (эмиссиялық консорциум) эмитенттен орналастырылатын бағалы қағаздарды сатып алады, олар андеррайтердің (эмиссиялық консорцумның) бағалы қағаздарын есепке алуға арналған және бағалы қағаздарды номиналды ұстау есебі жүйесінде ашылған жеке шотына есепке жазылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z278" w:id="188"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z278" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Ең жақсы күш салу" тәсілін қолданғанда андеррайтер (эмиссиялық консорциум) жарияланған бағалы қағаздарды есепке алу үшін бағалы қағаздарды номиналды ұстау есебі жүйесінде ашылған эмитенттің жеке шотынан бағалы қағаздарды орналастыруды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z279" w:id="189"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z279" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Андеррайтер (эмиссиялық консорциум) эмитенттен орналастырылатын бағалы қағаздардың бөлігін сатып алатын шарттың талаптарына сәйкес бағалы қағаздарды орналастырудың өзге тәсілі қолданылғанда, осы бағалы қағаздар андеррайтердің (эмиссиялық консорциумның) бағалы қағаздарын есепке алуға арналған және бағалы қағаздарды номиналды ұстау есебі жүйесінде ашылған жеке шотына есепке жазылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z280" w:id="190"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z280" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Андеррайтер (эмиссиялық консорциум) эмиссиялық бағалы қағаздарды орналастыру бойынша барлық мүмкіндігін салуға міндеттенетін шарттың талаптарына сәйкес бағалы қағаздарды орналастырудың өзге тәсілі қолданылғанда, осы бағалы қағаздарды орналастыру жарияланған бағалы қағаздарды есепке алуға арналған, номиналды ұстау есебі жүйесінде ашылған эмитенттің жеке шотынан жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z281" w:id="191"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z281" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалы қағаздарды өзге тәсілмен орналастыру осы тармақтың талаптары ескеріле отырып, бағалы қағаздар эмитенті мен андеррайтер (эмиссиялық консорциум) арасында жасалған шарттың талаптарымен белгіленген тәртіпте жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z284" w:id="194"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z282" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91. Бағалы қағаздарды және (немесе) цифрлық қаржы активтерін орналастыру кезінде бағалы қағаздар эмитентіне "қатаң міндеттемелер" тәсілін пайдалану көзделетін шарттарды қоспағанда, бірнеше андеррайтермен (эмиссиялық консорциумдармен) шарттар жасасуға рұқсат етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 91-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z283" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92. Егер бұл бағалы қағаздар және (немесе) цифрлық қаржы активтері эмитенті мен андеррайтер (эмиссиялық консорциум) арасындағы шарттың және андеррайтерлер арасындағы шарттың талаптарына қайшы келмейтін болса, андеррайтер (эмиссиялық консорциумның басқарушысы) эмиссиялық консорциумның мүшелері болып табылмайтын (егер бағалы қағаздар шығарылымын орналастыруды эмиссиялық консорциум жүзеге асырса) орналастырылатын шығарылымның бағалы қағаздарын және (немесе) цифрлық қаржы активтерін сатуға басқа брокерлерді және (немесе) дилерлерді (осындай мемлекеттердің бағалы қағаздар нарығында брокерлік және дилерлік қызметті жүзеге асыруға уәкілетті шетел ұйымдары) тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 92-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z284" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8-тарау. Ішкі бақылау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkEnd w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 8-тараудың тақырыбы жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 26.02.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z285" w:id="195"/>
+    <w:bookmarkStart w:name="z285" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       93. Брокер және (немесе) дилер ішкі құжаттарға сәйкес ішкі бақылауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z286" w:id="196"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z286" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ішкі бақылауды жүзеге асыру нормалары осы брокердің және (немесе) дилердің ішкі құжаттарында белгіленеді. Ішкі бақылауды жүзеге асыруға ішкі бақылаудың объектісі болып табылатын, іс-әрекеттерді тікелей орындайтын брокердің және (немесе) дилердің қызметкерлері жіберілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z287" w:id="197"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z287" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       94. Брокер және (немесе) дилер айына кемінде бір рет жеке және банк шоттардағы қаржы құралдарының саны мен ақша қаражаттары туралы өз есебінің деректерін осы брокер және (немесе) дилер үшін ашылған шоттардағы қаржы құралдары мен ақша сомасы туралы орталық депозитарийдің, клирингтік ұйымдардың және (немесе) есеп айырысу ұйымдарының, кастодиандар мен банктердің деректерімен салыстырып тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkEnd w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қаржы құралдары мен ақшаның санында сәйкессіздіктер болмаса, шетелдік есеп айырысу ұйымы ұсынған үзінді-көшірме салыстырып тексеру актісі ретінде танылады. Егер брокер және (немесе) дилер клиенті (контрагент) үзінді-көшірмені алған күннен бастап он жұмыс күні ішінде берілген деректерден қате шыққаны жөнінде мәлімдемесе, үзінді-көшірме дұрыс болып есептеледі және салыстырып тексеру актісі ретінде танылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16050,70 +18316,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z290" w:id="198"/>
+    <w:bookmarkStart w:name="z290" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       95. Брокер және (немесе) дилер клиенттің алғашқы талап етуі бойынша талап етуді (сұрау салуды) алған күннен бастап екі жұмыс күні ішінде клиентке танысу үшін өзінің ақшаны, қаржы құралдарын және осы клиенттің өзге де активтерін есепке алу жүйесінің деректерін кастодианның және (немесе) орталық депозитарийдің деректеріне сәйкес келуін салыстырып тексеру актісінен үзінді көшірмені ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkEnd w:id="221"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16205,774 +18471,774 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 9 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z292" w:id="199"/>
+    <w:bookmarkStart w:name="z292" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының Ұлттық Банкі Басқармасының</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>күші жойылған қаулыларының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z293" w:id="200"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z293" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қазақстан Республикасының Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасының бағалы қағаздар рыногында брокерлік және дилерлік қызметті жүзеге асыру ережесін бекіту туралы" 2005 жылғы 27 тамыздағы № 317 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 3870 тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z294" w:id="201"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z294" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының Қазақстан Республикасының бағалы қағаздар рыногында брокерлік және дилерлік қызметті жүзеге асыру ережесін бекіту және Қазақстан Республикасының Бағалы қағаздар жөніндегі ұлттық комиссиясының "Жеке тұлғаларға бағалы қағаздар рыногында жұмыстарды орындауға рұқсат беру мәселелері бойынша Қазақстан Республикасы Бағалы қағаздар жөніндегі ұлттық комиссиясының кейбір нормативтік құқықтық актілеріне өзгерістер енгізу туралы" 1999 жылғы 20 сәуірдегі № 30 қаулысына өзгеріс енгізу туралы" 2005 жылғы 27 тамыздағы № 317 қаулысына өзгеріс енгізу туралы" 2006 жылғы 25 ақпандағы № 65 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4173 тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z295" w:id="202"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z295" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасының бағалы қағаздар рыногында брокерлік және дилерлік қызметті жүзеге асыру ережесін бекіту және Қазақстан Республикасының Бағалы қағаздар жөніндегі ұлттық комиссиясының "Жеке тұлғаларға бағалы қағаздар рыногында жұмыстарды орындауға рұқсат беру мәселелері бойынша Қазақстан Республикасы Бағалы қағаздар жөніндегі ұлттық комиссиясының кейбір нормативтік құқықтық актілеріне өзгерістер енгізу туралы" 1999 жылғы 20 сәуірдегі № 30 қаулысына өзгеріс енгізу туралы" 2005 жылғы 27 тамыздағы № 317 қаулысына өзгерістер мен толықтырулар енгізу туралы" 2006 жылғы 17 маусымдағы № 131 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4296 тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z296" w:id="203"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z296" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасының бағалы қағаздар рыногында брокерлік және дилерлік қызметті жүзеге асыру ережесін бекіту" және Қазақстан Республикасының Бағалы қағаздар жөніндегі ұлттық комиссиясының "Жеке тұлғаларға бағалы қағаздар рыногында жұмыстарды орындауға рұқсат беру мәселелері бойынша Қазақстан Республикасы Бағалы қағаздар жөніндегі ұлттық комиссиясының кейбір нормативтік құқықтық актілеріне өзгерістер енгізу туралы" 1999 жылғы 20 сәуірдегі № 30 қаулысына өзгеріс енгізу туралы" 2005 жылғы 27 тамыздағы № 317 қаулысына өзгерістер мен толықтырулар енгізу туралы" 2007 жылғы 30 сәуірдегі № 111 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4689 тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z297" w:id="204"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z297" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігінің кейбір нормативтік құқықтық актілеріне өзгерістер мен толықтырулар енгізу туралы" 2007 жылғы 24 желтоқсандағы № 272 қаулысының (Қазақстан Республикасының нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5137 тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z298" w:id="205"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z298" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасының бағалы қағаздар рыногында брокерлік және дилерлік қызметті жүзеге асыру ережесін бекіту және Қазақстан Республикасының Бағалы қағаздар жөніндегі ұлттық комиссиясының "Жеке тұлғаларға бағалы қағаздар рыногында жұмыстарды орындауға рұқсат беру мәселелері бойынша Қазақстан Республикасы Бағалы қағаздар жөніндегі ұлттық комиссиясының кейбір нормативтік құқықтық актілеріне өзгерістер енгізу туралы" 1999 жылғы 20 сәуірдегі № 30 қаулысына өзгеріс енгізу туралы" 2005 жылғы 27 тамыздағы № 317 қаулысына өзгерістер мен толықтыру енгізу туралы" 2008 жылғы 22 тамыздағы № 130 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5319 тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z299" w:id="206"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z299" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасының бағалы қағаздар рыногында брокерлік және дилерлік қызметті жүзеге асыру ережесін бекіту туралы" 2005 жылғы 27 тамыздағы № 317 қаулысына толықтырулар енгізу туралы" 2008 жылғы 29 қазандағы № 168 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5392 тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z300" w:id="207"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z300" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасының бағалы қағаздар рыногында брокерлік және дилерлік қызметті жүзеге асыру ережесін бекіту туралы" 2005 жылғы 27 тамыздағы № 317 қаулысына өзгеріс енгізу туралы" 2009 жылғы 27 наурыздағы № 58 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5655 тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z301" w:id="208"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z301" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі басқармасының "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасының бағалы қағаздар рыногында брокерлік және дилерлік қызметті жүзеге асыру ережесін бекіту" 2005 жылғы 27 тамыздағы № 317 қаулысына өзгерістер мен толықтырулар енгізу туралы" 2009 жылғы 5 тамыздағы № 190 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5790 тіркелген, "Заң газеті" газетінде 2009 жылғы 9 қазанда № 154 (1577) жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z302" w:id="209"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z302" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасының кейбiр нормативтiк құқықтық актiлерiне сәйкестендiру нөмiрлерi бойынша өзгерiстер мен толықтырулар енгiзу туралы" 2010 жылғы 29 наурыздағы № 50 қаулысына қосымшаның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6219 тіркелген, Қазақстан Республикасы орталық атқарушы және өзге де орталық мемлекеттік органдарының актілер жинағында 2010 жылғы 26 тамызда № 14, "Егемен Қазақстан" газетінде 2010 жылғы 3 қарашада № 456 (26299) жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z303" w:id="210"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z303" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасының бағалы қағаздар рыногында брокерлік және дилерлік қызметті жүзеге асыру ережесін бекіту туралы" 2005 жылғы 27 тамыздағы № 317 қаулысына өзгеріс енгізу туралы" 2010 жылғы 25 маусымдағы № 94 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6375 тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z304" w:id="211"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z304" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Қазақстан Республикасы Ұлттық Банк Басқармасының "Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне өзгерістер мен толықтырулар енгізу туралы" 2012 жылғы 30 қаңтардағы № 20 қаулысына (Қазақстан Республикасының нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7439 тіркелген, "Егемен Қазақстан" газетінде 2012 жылғы 24 мамырда № 261-266 (27340) жарияланған) қосымшаның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z305" w:id="212"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z305" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Қазақстан Республикасы Ұлттық Банкі Басқармасының "Қазақстан Республикасының Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасының бағалы қағаздар рыногында брокерлік және дилерлік қызметті жүзеге асыру ережесін бекіту туралы" 2005 жылғы 27 тамыздағы № 317 қаулысына өзгерістер мен толықтырулар енгізу туралы" 2012 жылғы 24 ақпандағы № 71 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7509 тіркелген, "Егемен Қазақстан" газетінде 2012 жылғы 24 мамырда № 261-266 (27340) жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z306" w:id="213"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z306" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Қазақстан Республикасы Ұлттық Банкі Басқармасының "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасының бағалы қағаздар рыногында брокерлік және дилерлік қызметті жүзеге асыру ережесін бекіту туралы" 2005 жылғы 27 тамыздағы № 317 қаулысына өзгерістер мен толықтырулар енгізу туралы" 2012 жылғы 24 тамыздағы № 279 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7991 тіркелген, "Егемен Қазақстан" газетінде 2012 жылғы 12, 27 желтоқсанда № 834-839, 852-856 (27910, 27927) жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z307" w:id="214"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z307" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Қазақстан Республикасының Ұлттық Банкі Басқармасының "Кейбір нормативтік құқықтық актілерге екінші деңгейдегі банктердің бағалы қағаздар нарығындағы қызметінің мәселелері бойынша өзгерістер мен толықтыру енгізу туралы" 2013 жылғы 25 ақпандағы № 69 қаулысымен (Қазақстан Республикасының нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8412 тіркелген, "Егемен Қазақстан" газетінде 2013 жылғы 1 маусымда № 139 (28078) жарияланған) бекітілген Екінші деңгейдегі банктердің бағалы қағаздар нарығындағы қызметінің мәселелері бойынша өзгерістер мен толықтыру енгізілетін Қазақстан Республикасының нормативтік құқықтық актілері тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z308" w:id="215"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z308" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Қазақстан Республикасы Ұлттық Банкі Басқармасының "Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне өзгерістер енгізу туралы" 2013 жылғы 26 сәуірдегі № 110 қаулысымен (Қазақстан Республикасының нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8505 тіркелген, "Заң газеті" газетінде 2013 жылғы 6 тамызда № 115 (2316) жарияланған) бекітілген Өзгерістер енгізілетін Қазақстан Республикасының нормативтік құқықтық актілері тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkEnd w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -17298,31 +19564,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>