--- v2 (2026-06-10)
+++ v3 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8809816" w14:textId="8809816">
+    <w:p w14:paraId="4c6392d" w14:textId="4c6392d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -852,286 +852,228 @@
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағының бесінші бөлігіне, "Қаржы нарығы мен қаржы ұйымдарын мемлекеттiк реттеу, бақылау және қадағалау туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10) тармақшасына сәйкес әзірленді және Қазақстан Республикасында брокерлік және (немесе) дилерлік қызметті жүзеге асыру шарттары мен тәртібін (бұдан әрі – брокерлік және (немесе) дилерлік қызмет), сондай-ақ брокердің және (немесе) дилердің Қазақстан Республикасында банк операцияларын жүргізу тәртібін белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z394" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Клиенттердің құқықтары мен заңды мүдделерін қорғау, брокерлік қызметті жүзеге асыратын ұйымдардың адал іс-қимылын қамтамасыз ету, сондай-ақ клиенттерге зақым келтірудің алдын алу мақсатында, Қағидалармен брокерлік қызметтегі жосықсыз практикалардың түрлері мен сипаттары, оларды айқындау тәртібі, клиенттердің жолданымдарын қарауға қойлатын талаптар, сондай-ақ клиенттердің қаржылық сауаттылығын арттыру жөніндегі шараларға қойылатын талаптар белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...108 lines deleted...]
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-тараудың тақырыбы жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 26.02.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасының нормативтік құқықтық актілерімен реттелмеген бөлігінде, брокерлік және (немесе) дилерлік қызмет брокердің және (немесе) дилердің ішкі құжаттарына, брокер және (немесе) дилер мен оның клиенттері арасында жасалған брокерлік қызмет көрсету туралы шарттарға және әдет-ғұрыптарға (оның ішінде іскерлік айналымының әдет-ғұрыптарына) сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1150,70 +1092,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z319" w:id="8"/>
+    <w:bookmarkStart w:name="z319" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1. Қағидалармен реттелмеген бөлігінде банк операцияларының жекелеген түрлерін жүзеге асыруға тиісті лицензиясы бар брокер және (немесе) дилер Қазақстан Республикасының банктік заңнамасына, Қазақстан Республикасының валюталық реттеу және валюталық бақылау, төлемдер мен төлем жүйелері туралы заңнамасына сәйкес банк операцияларының жекелеген түрлерін жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1232,150 +1174,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="9"/>
+    <w:bookmarkStart w:name="z10" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидалардың қолданылуы мыналарға қолданылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z369" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z369" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының Ұлттық Банкін қоспағанда, банк қызметін реттейтін Қазақстан Республикасының заңнамасына қарама-қайшы келмейтін бөлікте брокерлер және (немесе) дилерлер болып табылатын банктерге, Қазақстан Республикасының бейрезидент-банктеріне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z370" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z370" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының зейнетақымен қамсыздандыру туралы заңнамасына қарама-қайшы келмейтін бөлікте брокерлер және (немесе) дилерлер болып табылатын инвестициялық портфельді басқару жөніндегі қызметті жүзеге асыратын ұйымдарға, ерікті жинақтаушы зейнетақы қорларына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z371" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z371" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасының инвестициялық және венчурлік қорлар туралы заңнамасына қарама-қайшы келмейтін бөлікте брокерлер және (немесе) дилерлер болып табылатын инвестициялық қорлардың басқарушы компанияларына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z372" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z372" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қағидалардың 3, 6 және 7-тарауларын қоспағанда, брокерлер және (немесе) дилерлер болып табылатын клирингтік ұйымдарға.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1394,70 +1336,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (31.08.2025 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z373" w:id="14"/>
+    <w:bookmarkStart w:name="z373" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1. Клирингтік ұйым осы Қағидаларға және клирингтік ұйымның қағидаларына сәйкес брокерлік және (немесе) дилерлік қызметті жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1476,110 +1418,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (31.08.2025 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="15"/>
+    <w:bookmarkStart w:name="z14" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Брокер және (немесе) дилер брокерлік және (немесе) дилерлік қызметті жүзеге асыруға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z15" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z15" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) номиналды ұстаушы ретінде клиенттердің шоттарын жүргізу құқығымен (бағалы қағаздармен мәмілелерді тіркеу құқығымен) – бірінші санатты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z16" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z16" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) клиенттердің шоттарын жүргізу құқығынсыз (бағалы қағаздармен мәмілелерді тіркеу құқығынсыз) – екінші санатты лицензияға ие болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1598,90 +1540,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="18"/>
+    <w:bookmarkStart w:name="z17" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Бірінші санатты лицензияны иеленген брокер және (немесе) дилер осы Қағидаларда бірінші санатты брокер және (немесе) дилер, екінші санатты лицензияны иеленген - екінші санатты брокер және (немесе) дилер деп аталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z18" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z18" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы Қағидалардың мақсаттары үшін қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті орган (бұдан әрі – уәкiлеттi орган) Standard &amp; Poor's агенттiгiнiң рейтингтік бағаларынан бөлек, сондай-ақ Moody's Investors Service пен Fitch агенттiктерiнiң және олардың еншілес рейтингтік ұйымдарының (бұдан әрі – басқа рейтингтік агенттіктер) рейтингтік бағаларын мойындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1700,130 +1642,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2020 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="20"/>
+    <w:bookmarkStart w:name="z19" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Брокер және (немесе) дилер жылдық қаржылық есептілікке аудит жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z20" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z20" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Брокер және (немесе) дилер аудит жүргізген кезде, аудиторлық ұйым сұратқан барлық қажетті құжаттаманы (материалдарды) береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z21" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z21" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Брокер және (немесе) дилердің ішкі құжаттарында белгіленген тәртіпте брокер және (немесе) дилер үлестес тұлғалардың есебін жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z22" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z22" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Брокер және (немесе) дилердің ішкі құжаттарында бағалы қағаздардың орталық депозитарийінің, қор биржасының, клирингтік ұйымның және (немесе) қаржы құралдарымен мәмілелер бойынша есеп айырысуды (төлемдерді) ұйымдастыруды жүзеге асыратын есеп айырысу ұйымының (бұдан әрі – есеп айырысу ұйымы) және (немесе) шетелдік есеп айырысу ұйымының электрондық құжаттармен алмасу жүйесіне кіру үшін рұқсаты (пайдаланатын парольдері) бар брокер және (немесе) дилердің қызметкерлерінің жауапкершілігі белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қағидалардың мақсаттары үшін шетелдік есеп айырысу ұйымы ретінде мыналар түсініледі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2064,51 +2006,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="24"/>
+    <w:bookmarkStart w:name="z23" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2123,52 +2065,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Алып тасталды - ҚР Ұлттық Банкі Басқармасының 28.01.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z30" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2183,207 +2125,207 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Алып тасталды - ҚР Ұлттық Банкі Басқармасының 28.01.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Брокердің және (немесе) дилердің ұйымдық құрылымы және қызметкерлерінің біліктілігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-тараудың тақырыбы жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 26.02.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Клиенттердің шоттарын номиналды ұстаушы ретінде жүргізу құқығы бар брокер және (немесе) дилердің ұйымдық құрылымында мынадай құрылымдық бөлімшелер болуы тиіс:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қаржы құралдарымен мәмілелердің жасалуын жүзеге асыратын сауда бөлімшесі (бұдан әрі - сауда бөлімшесі);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қаржы құралдарымен мәмілелердің орындалуын, қаржы құралдарын және осы брокер және (немесе) дилердің және оның клиенттерінің ақшасын есепке алуды жүзеге асыратын есеп айырысу бөлімшесі (бұдан әрі - бэк-офис);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) номиналды ұстаушы ретінде клиенттердің шоттарын жүргізу құқығымен брокер және (немесе) дилердің ішкі құжаттарына сәйкес белгіленген өзге құрылымдық бөлімшелер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Бірінші санатты брокер және (немесе) дилердің бірінші басшысы немесе оның брокерлік және дилерлік қызметті жүзеге асыруға жетекшілік жасайтын орынбасары лауазымын осы брокер және (немесе) дилердің бөлімшелері біреуінің басшысы лауазымымен қоса атқаруға рұқсат етіледі. Бэк-офис құзыретіне жататын функциялар мен міндеттерді сауда бөлімшесінің қызметкерлеріне жүзеге асыруға, сондай-ақ брокердің және (немесе) дилердің бір бөлімше қызметкерлерінің құқықтары мен құзыреттерін басқа бөлімше қызметкерлеріне беруге (табыстауға) жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Брокер және (немесе) дилер брокерлік және (немесе) дилерлік қызметті инвестициялық портфельді басқару жөніндегі қызметпен қоса атқарған кезде, бірінші басшыны қоспағанда, брокердің және (немесе) дилердің лауазымды тұлғасының инвестициялық портфельді басқару жөніндегі қызмет және брокерлік және (немесе) дилерлік қызмет мәселелеріне бір мезгілде жетекшілік етуіне жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2438,70 +2380,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z337" w:id="32"/>
+    <w:bookmarkStart w:name="z337" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12-1. Брокер және (немесе) дилер өз қызметкерлерінің брокердің және (немесе) дилердің лицензияланатын қызмет түрімен байланысты лауазымдық міндеттерін жүзеге асыру шеңберінде олардың клиенттермен, оның ішінде әлеуетті клиенттермен және (немесе) контрагенттермен және телефон байланысы құралдарын, электрондық поштаны, бейнеконференцбайланысты немесе нақты уақыт режимінде мәтіндік (дыбыстық) хабарламалармен алмасу жөніндегі бағдарламалық қамтамасыз етуді, брокердің және (немесе) дилердің атына тіркелген абоненттік нөмірлерін және (немесе) электрондық поштаның мекенжайын және (немесе) домендік мекенжайларын пайдалана отырып, сондай-ақ Bloomberg, Reuters ақпараттық жүйелерін (бұдан әрі – корпоративтік байланыс құралдары) пайдалана отырып қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың бірінші бөлігінде көзделмеген байланыс құралдарын брокер және (немесе) дилер қызметкерлерінің клиенттермен, оның ішінде әлеуетті клиенттермен және (немесе) қызметкерлердің брокердің және (немесе) дилердің лицензияланатын қызмет түріне байланысты өздерінің лауазымдық міндеттерін орындауы кезінде туындайтын және (немесе) қолдау көрсетілетін контрагенттермен пайдалануға жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2594,90 +2536,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="33"/>
+    <w:bookmarkStart w:name="z38" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Екінші санатты брокердің және (немесе) дилердің ұйымдық құрылымы олар Бағалы қағаздар нарығы туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>55-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және осы брокердің және (немесе) дилердің ішкі құжаттарына сәйкес дербес түрде айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2696,51 +2638,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="34"/>
+    <w:bookmarkStart w:name="z39" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2755,52 +2697,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Алып тасталды - ҚР Ұлттық Банкі Басқармасының 28.01.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z40" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z40" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Брокерлік және дилерлік қызметті инвестициялық портфельді басқару қызметімен қоса атқаратын брокер және (немесе) дилер "Инвестициялық және венчурлік қорлар туралы" Қазақстан Республикасы Заңының 33-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2815,51 +2757,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген себептер бойынша инвестициялық пай қорының қызметін тоқтату үшін негіздемелер туындаған кезде активтері өзінің басқаруындағы инвестициялық пай қорының қызметін тоқтатқан жағдайда, лицензияның қолданылуын тоқтата тұру немесе одан айыру туралы уәкілетті органның хабарламасын алған күннен бастап үш жұмыс күні ішінде осы қордың активтерін есепке алуды жүзеге асыратын кастодианға кредиторлық және дебиторлық берешек сомалары, оның ішінде, кредиторлар, дебиторлар және "репо" операцияларына қатысқан адамдар туралы мәліметтерді қоса алғанда, "репо" операцияларын ашу шегінде пайда болған сома туралы ақпаратты жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2878,90 +2820,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="36"/>
+    <w:bookmarkStart w:name="z41" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Брокерге және (немесе) дилерге брокерлік және (немесе) дилерлік қызметті жүзеге асыруға берілген қолданыстағы лицензиясының болуы туралы ақпаратты осы брокер және (немесе) дилер өзінің интернет-ресурстарына (Бағалы қағаздар нарығы туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағында айқындалған уәкілетті органның ресми интернет-ресурсына сілтемені қоса алғанда) орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Брокердің және (немесе) дилердің ішкі құжаттарында осы брокердің және (немесе) дилердің оның клиенттері, сондай-ақ осы брокермен және (немесе) дилермен шарттық қатынастарға түсуге ниетті тұлғалар алдында ақпаратты жария ету жөніндегі қосымша міндеттері белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3018,70 +2960,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z317" w:id="37"/>
+    <w:bookmarkStart w:name="z317" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Брокер және (немесе) дилер клиенттің, сондай-ақ осы брокермен және (немесе) дилермен шарттық қатынастарға түсуге ниет білдірген тұлғаның бастапқы талап етуі бойынша клиенттің, сондай-ақ осы брокермен және (немесе) дилермен шарттық қатынастарға түсуге ниет білдірген тұлғаның талап етуін алған күннен бастап 2 (екі) жұмыс күні ішінде танысу үшін брокердің және (немесе) дилердің ішкі құжаттарын ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3100,90 +3042,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="38"/>
+    <w:bookmarkStart w:name="z53" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Брокер және (немесе) дилер клиентке, сондай-ақ осы брокермен және (немесе) дилермен шарттық қатынастарға түсуге ниетті тұлғаларға Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген құжаттардың көшірмелерін ұсынудан бас тартпайды. Брокер және (немесе) дилер көшірмелерді бергені үшін оларды әзірлеуге кететін шығыстардың шегінен аспайтын мөлшерде ақы алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3202,70 +3144,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="39"/>
+    <w:bookmarkStart w:name="z54" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Брокер және (немесе) дилер клиентті осы клиенттің есебінен және оның мүддесіне орай жасау болжанатын қаржы құралдарымен мәмілелерге қатысты белгіленген шектеулер мен айырықша талаптар туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы клиенттің есебінен және оның мүддесіне орай жасау болжанатын қаржы құралдарымен мәмілелерге қатысты белгіленген шектеулер мен айырықша талаптар туралы клиентке хабардар ету брокердің және (немесе) дилердің ішкі құжаттарында белгіленген нысанда ресімделеді және брокердің және (немесе) дилердің интернет-ресурсында және (немесе) сауда платформасында (бағдарламалық қамтамасыз етуінде) орналастырылады және (немесе) электрондық поштамен немесе немесе өзге мүмкіндігі бар байланыс түрлерімен осындай хабарламаны жіберу негіздемесі туындаған күні жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3378,90 +3320,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="40"/>
+    <w:bookmarkStart w:name="z58" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Брокердің және (немесе) дилердің жарнамалық ақпаратты таратуы "Жарнама туралы" Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3480,70 +3422,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="41"/>
+    <w:bookmarkStart w:name="z59" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Брокер және (немесе) дилер, сондай-ақ оның қызметкерлері қаржы құралдарымен жасалған мәмілелердің өлшемдері туралы, оның ішінде бағасы, көлемі және контрагенттер туралы расталмаған, дәйексіз немесе жаңылыстыруға алып келетін мәліметтерді масс-медиада жарияламайды және кез келген тәсілмен таратпайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3562,70 +3504,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="42"/>
+    <w:bookmarkStart w:name="z60" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Масс-медиада немесе өзге тәсілмен өз қызметі туралы хабарландыру жариялаған кезде брокер және (немесе) дилер өзінің толық атауын, сондай-ақ брокерлік және (немесе) дилерлік қызметті жүзеге асыруға берілген лицензияның берілген күні мен нөмірін көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3644,286 +3586,698 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z395" w:id="43"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z395" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">      2-1-тарауды 22-1 және 22-2-тармақтармен толықтыру көзделген - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-1-тарау. Брокерлік қызметтегі жосықсыз практикалар, оларды анықтау және ден қою тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар 2-1-тараумен толықтырылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-    <w:bookmarkStart w:name="z397" w:id="44"/>
+    </w:p>
+    <w:bookmarkStart w:name="z432" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22-1. Брокерлік қызметті жүзеге асыратын ұйым, оның қызметкерлері клиенттермен өзара іс-қимыл жасау кезінде жосықсыз практикаларға жол бермейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жосықсыз практикалардың түрлеріне, оның ішінде мыналар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) инвестициялық консультация беру қызметтерін көрсету кезінде тұтынушыны оның мәлімдеген қажеттіліктеріне сәйкес емес қаржы өнімін сатып алуға итермелеу; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) қаржы өнімнің маңызды шарттары мен тәуекелдері туралы ақпаратты жасыру, бұрмалау немесе толық ашпау; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) инфрақұрылымдық, шарттық шектеулермен негізделген жағдайларды қоспағанда, қаржы өнімін немесе брокерлік қызметті жүзеге асыратын ұйымның таңдау еркіндігін шектейтін жағдайлар жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) қосымша ақылы қызметтерді тықпалау, сондай-ақ оларды сатып алудан бас тарту құқығы туралы ақпаратты жасыру жатады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жеке тұлға-клиенттерге қаржы өнімдерін ұсыну кезінде жосықсыз іс-қимыл, жосықсыз практика тәуекелдерін анықтау және олардың алдын алу және жою үшін қажетті түзету шараларын қабылдау мақсатында брокерлік қызметті жүзеге асыратын ұйым өз қызметкерлерінің қызметін ішкі құжаттарда айқындалатын тәртіппен және кезеңділікпен тұрақты мониторингтеуді қамтамасыз етеді. Тұрақты мониторинг мыналарды қамтиды, бірақ олармен шектелмейді: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      брокерлік қызметті жүзеге асыратын ұйымның ішкі құжаттарында белгіленген тәртіппен қаржы өнімдерін түпкілікті сатып алуды жүргізу; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      қаржы өнімдері бойынша жолданымдар туралы деректерді талдау; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      клиенттердің көрсетілген брокерлік қызметтерімен қанағаттану деңгейін өлшеу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Брокерлік қызметті жүзеге асыратын ұйым брокерлік қызметті жүзеге асыратын ұйымның қызметкерлерінің консультация беру және брокерлік қызметтерді көрсету туралы шарт жасау кезінде қызмет көрсету тәсіліне қарамастан, қаржы өнімдері туралы ақпаратты жеке тұлға – клиентке жеткізудің міндетті тізбесін, мазмұнын, нысанын және жүйелілігін белгілейтін ішкі құжатты (қаржы өнімдері бойынша ақпаратты ашу жөніндегі нұсқаулық) бекітеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ішкі құжатты брокерлік қызметті жүзеге асыратын ұйымның консультация беру және брокерлік қызметтерді көрсету туралы шарттарды жасау кезінде клиенттермен өзара тікелей іс-қимыл жасайтын барлық қызметкерлері пайдалануға міндетті және оны брокерлік қызметті жүзеге асыратын ұйым оларды оқыту, бақылау және мониторингтеу кезінде пайдаланады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Брокерлік қызметті жүзеге асыратын ұйымның қызметкерлері қаржы өнімі туралы ақпаратты ашуды консультация беру, сақтандыру брокерлік қызметтерді көрсету туралы шартты жасау және оны сүйемелдеу кезеңдерінде тегін жүзеге асырады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаржы өнімі туралы ақпарат анық және өзгеше талқыланбайтын мағынаны құрайды және қаржы өнімінің мәнін, оның маңызды шарттарын және онымен байланысты тәуекелдерді ашады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жеке тұлға – клиентпен брокерлік қызметтерді көрсету туралы шарт жасағанға дейін брокерлік қызметті жүзеге асыратын ұйым клиентке жазбаша нысанда мынадай құжаттарды ұсынады: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      қаржы өнімінің ерекшеліктері, шарттары және тәуекелдері туралы ақпаратты қоса алғанда, қаржы өнімі туралы негізгі ақпаратты қысқаша нысанда қамтитын маңызды ақпараттық құжат; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      брокерлік қызметтерді көрсету туралы шарттың жобасы – клиенттің қалауы бойынша. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Клиенттің көрсетілген құжаттармен танысуы брокерлік қызметтерді көрсету туралы шартты жасау кезінде оның қолтаңбасымен және (немесе) электрондық цифрлық қолтаңбасымен және (немесе) биометриялық және серпінді сәйкестендіру құралдарымен расталады және осы шарт бойынша клиент құжаттамасына қосылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Брокерлік қызметтерді көрсету туралы шартты электрондық нысанда жасау кезінде клиентті осы тармақта көзделген құжаттармен таныстыру клиенттің электрондық нысанда тиісті белгі қоюы арқылы расталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Клиентпен оның жеке қатысуынсыз брокерлік қызметті жүзеге асыратын ұйымның интернет-ресурсы, мобильді қосымшасы, жеке кабинеті арқылы өзара іс-қимыл жасауы кезінде ақпаратты ашу жеке өзара іс-қимыл жасаумен салыстырмалы көлемде және форматта жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мүгедектігі бар адамдар үшін және халықтың жүріп-тұруы шектеулі топтары үшін ақпаратты ашу олардың қажеттіліктері мен ерекшеліктерін есепке ала отырып жүзеге асырылады және осы тармақта көзделген ақпараттан басқа оларға қолжетімді қызмет көрсету арналары және оларды пайдалану тәртібі, негізгі офистің және филиалдардың бейімделген қызмет көрсету үй-жайларының және өздігінен қызмет көрсету құрылғыларының болуы және жұмыс істеу режимі, құжаттарды және ақпаратты алу форматтары, клиенттің немесе оның өкілінің өтініші бойынша жекелеген қызмет көрсету арналарын шектеу немесе тоқтату мүмкіндіктері, интернет-ресурс, мобильді қосымша, жеке кабинет арқылы қашықтан қызмет көрсету кезінде шектеулер және оларды белгілеу тәртібі туралы, сондай-ақ брокерлік қызметті жүзеге асыратын ұйымының интернет-ресурсы, мобильді қосымшасы, жеке кабинеті арқылы қашықтан қызмет көрсету арналарын пайдалану кезінде брокерлік қызметті көрсететін ұйым қызметкерлерінің консультациясын алу және клиенттің еркін білдіруді растайтын құжаттарға қол қою тәсілдері туралы мәліметтерді жіберуді қамтиды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Брокерлік қызметті жүзеге асыратын ұйым брокерлік қызметті жүзеге асыратын ұйымның офистерінде, интернет-ресурсында және (немесе) мобильді қосымшасында қаржы өнімдері туралы жалпы ақпаратқа клиенттердің тұрақты және еркін қолжетімділігін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z431" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22-2. Брокерлік қызметті жүзеге асыратын ұйым қаржылық сауаттылықты арттыру бағдарламасын әзірлейді және бекітеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаржылық сауаттылықты арттыру бағдарламасы клиенттермен өзара іс-қимыл жасау кезінде қазақ және орыс тілдерінде тұрақты негізде жүзеге асырылады (сату офистерінде және (немесе) интернет-ресурста, мобильді қосымшада).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Брокерлік қызметті жүзеге асыратын ұйым өз интернет-ресурсында жиі қойылатын сұрақтарға жауаптармен қоса қаржылық сауаттылық бойынша жалпыға қолжетімді материалдарды жариялауды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Брокерлік қызметті жүзеге асыратын ұйым ішкі құжаттарда белгіленген тәртіппен оның тиімділігін бағалау нәтижелерін және анықталған іс-қимыл тәуекелдерін есепке ала отырып, қаржылық сауаттылықты арттыру бағдарламасын түзетіп отырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z397" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22-3. Брокерлік қызметті жүзеге асыратын ұйым клиенттердің жолданымдарын Қағидаларда, сондай-ақ брокерлік қызметті жүзеге асыратын ұйымның клиенттерінің құқықтары мен заңды мүдделерін сақтау саясаты мен рәсімдерінде белгіленген тәртіппен қарауды қамтамасыз етеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z398" w:id="45"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z398" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Брокерлік қызметті жүзеге асыратын ұйым клиенттердің құқықтары мен мүдделерін сақтау саясаты мен рәсімдерін бекітеді және мыналарды айқындайды, оның ішінде: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z399" w:id="46"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z399" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) басқару органының және атқарушы органның клиенттердің құқықтары мен заңды мүдделерін сақтағаны үшін жауаптылығы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z400" w:id="47"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z400" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) жолданымдарды қарауға қатысатын брокерлік қызметті жүзеге асыратын ұйымның қызметкерлері мен бөлімшелерінің функцияларын, өкілеттіктері мен жауапкершілігін бөлу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z401" w:id="48"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z401" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) клиенттермен өзара іс-қимыл жасау кезінде қызметкерлердің кәсіби құзыретіне қойылатын талаптар; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4020,90 +4374,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен (мәтін алып тасталды).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z403" w:id="49"/>
+    <w:bookmarkStart w:name="z403" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) жосықсыз практикалардың алдын алу жөніндегі шаралар; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z404" w:id="50"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z404" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) Қазақстан Республикасының заңнамасына қайшы келмейтін өзге де ережелер. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Брокерлік қызметті жүзеге асыратын ұйымның клиенттердің жолданымдарын қарауы клиенттердің құқықтары мен заңды мүдделерін сақтау саясаты мен рәсімдеріне сәйкес жүзеге асырылады және клиенттердің мынадай жолданымдарымен жұмысты қамтиды: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4132,250 +4486,250 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       телефон арқылы немесе клиенттер брокерлік қызметті жүзеге асыратын ұйымның офисіне жеке барған кезде келіп түскен ауызша жолданымдар. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Интернет-ресурста және (немесе) мобильді қосымшада нақты уақыт режимінде хабар алмасу жүйесі арқылы жіберілген және (немесе) брокерлік қызметті жүзеге асыратын ұйымдардың атына тіркелген абоненттік нөмірлердің атына келіп түскен хабарлар клиенттердің жолданымдары ретінде танылмайды және ақпараттық сипаттағы сұрау салулар ретінде қарастырылады. Клиент нақты уақыт режимінде ақпарат алмасу жүйесі арқылы брокерлік қызметті жүзеге асыратын ұйымға шағымдар, талаптар немесе әрекеттерімен (әрекетсіздігімен) келіспеушіліктер жіберген жағдайда, клиентке Қағидаларға сәйкес жолданым беру тәртібі түсіндіріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z405" w:id="51"/>
+    <w:bookmarkStart w:name="z405" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Клиенттердің жолданымдарына мынадай жолданымдар жатпайды: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z406" w:id="52"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z406" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) қызметкер бір мезгілде клиент болып табылатын жағдайларды қоспағанда, брокерлік қызметті жүзеге асыратын ұйымның қызметкерлерінің, егер олар қызмет көрсетумен байланысты болмаса, жұмыс берушіге еңбек және әлеуметтік мәселелер бойынша жүгінуі; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z407" w:id="53"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z407" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) акционерлер, қатысушылар, басқару органдарының мүшелері мен брокерлік қызметті жүзеге асыратын ұйым арасындағы брокерлік қызмет көрсетуге байланысты емес корпоративтік жанжалдар мен даулар; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z408" w:id="54"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z408" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) брокерлік қызмет көрсетуге жатпайтын шарттар бойынша клиенттер болып табылмайтын контрагенттердің жолданымдары (жалдау, жеткізу, мердігерлік, аутсорсинг, АТ-сүйемелдеу); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z409" w:id="55"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z409" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) брокерлік қызметті жүзеге асыратын ұйымның іс-әрекеттеріне қанағаттанбаушылық білдіруді қамтымайтын ақпаратқа немесе Қазақстан Республикасының заңнамасын түсіндіруге сұрау салулар; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z410" w:id="56"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z410" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) брокерлік қызметті жүзеге асыратын ұйымның есептілікті (салықтық, статистикалық немесе басқа) ұсынуына байланысты сұрау салулар, егер олар клиенттің құқықтарын немесе заңды мүдделерін бұзу туралы мәліметтерді қамтымайтын болса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z411" w:id="57"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z411" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) нақты клиенттің құқықтарын бұзуды көрсетпей, Қазақстан Республикасының заңнамасын болжамды бұзу, сыбайлас жемқорлық, теріс пайдалану туралы жолданымдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z412" w:id="58"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z412" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) нақты клиенттің мүддесі үшін жолданымдарды қоспағанда, нақты брокерлік қызметтерді көрсету туралы шарт бойынша клиенттер болып табылмайтын бұқаралық ақпарат құралдары, кәсіптік және қоғамдық бірлестіктердің жолданымдары; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z413" w:id="59"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z413" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) клиенттердің дербес жолданымдарын қамтымайтын бақылау, қадағалау және құқық қолдану мәселелері бойынша мемлекеттік органдармен хат алмасу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z414" w:id="60"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z414" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) мазмұнын және (немесе) өтініш берушінің талаптарын белгілеуге мүмкіндік бермейтін жолданымдар (оқылмайтын мәтіндер, байланыссыз хабарламалар немесе жаппай автоматтандырылған хабарламалар).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Брокерлік қызметті жүзеге асыратын ұйымның уәкілетті тұлғалары жеке тұлғаларды және заңды тұлғалардың өкілдерін бекітілген қабылдау кестесіне сәйкес айына кемінде бір рет қабылдайды. Егер жолданымды жеке қабылдау кезінде шешу мүмкін болмаса және ол қосымша пысықтауды талап етсе, оны клиент жазбаша нысанда ресімдейді және жазбаша жолданым ретінде қарайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4800,150 +5154,150 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ішкі тексерулер туралы мәліметтерді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қабылданған шешімді қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z415" w:id="61"/>
+    <w:bookmarkStart w:name="z415" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке тұлға – клиенттердің құқықтары мен мүдделерін қорғау мақсатында брокерлік қызметті жүзеге асыратын ұйым қандай да бір құрылымдық бөлімшеге тәуелсіз бөлімшені болуын қамтамасыз етеді, оның функцияларына мыналар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z416" w:id="62"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z416" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) брокерлік қызметті жүзеге асыратын ұйымның ішкі құжаттарында белгіленген тәртіппен қаржы өнімдерін бақылау сатып алу жүргізу арқылы брокерлік қызметті жүзеге асыратын ұйым қызметкерлерінің Қазақстан Республикасының заңнамасына сәйкес брокерлік қызметті жүзеге асыратын ұйым клиенттерінің құқықтары мен мүдделерін сақтау саясаттары мен рәсімдерін сақтауын мониторингтеуді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z417" w:id="63"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z417" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қаржы өнімдерін ұсыну талаптарының ашықтығын және сатылымдардың (сәйкес емес өнімдерді сату) дұрыстығын тексеру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z418" w:id="64"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z418" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) брокерлік қызметті жүзеге асыратын ұйым клиенттерінің құқықтары мен мүдделерін сақтау жөніндегі директорлар кеңесіне басқарушылық есептілікті ұсыну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z419" w:id="65"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z419" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) брокерлік қызметті жүзеге асыратын ұйымның қаржы өнімдерін ілгерілету практикаларын және жарнамалауды талдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5040,150 +5394,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен (мәтін алып тасталды).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z421" w:id="66"/>
+    <w:bookmarkStart w:name="z421" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) жолданымдарды қарау процестерінің, оның ішінде жолданымдарды беруге арналған арналардың тиімділігін бағалау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z422" w:id="67"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z422" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) клиенттер жолданымдарына талдау жүргізу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z423" w:id="68"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z423" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) брокерлік қызметтерді ұсыну процестеріндегі, оның ішінде брокерлік қызметті жүзеге асыратын ұйымның интернет-ресурсындағы және мобильді қосымшасындағы жүйелі проблемаларды айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z424" w:id="69"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z424" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) брокерлік қызметтерді көрсетудің, жолданымдарды қарау процесстерінің сапасын арттыру бойынша ұсыныстарды, оның ішінде брокерлік қызметтерді көрсету туралы шартқа өзгерістер енгізу туралы өтініштерді пысықтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z425" w:id="70"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z425" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) жосықсыз практикаларды сәйкестендіру және олардың алдын алу рәсімдері кіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5202,126 +5556,126 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="71"/>
+    <w:bookmarkStart w:name="z61" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Брокерлік қызмет көрсету туралы шарт. Клиенттік тапсырыс</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-тараудың тақырыбы жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 26.02.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="72"/>
+    <w:bookmarkStart w:name="z63" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Брокерлік қызмет көрсету туралы шарт (бұдан әрі – брокерлік шарт) жазбаша нысанда жасалуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Брокерлік шарт клиентті үлгі брокерлік шарттың талаптарына қосу жолымен жасалуы мүмкін. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5466,70 +5820,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z332" w:id="73"/>
+    <w:bookmarkStart w:name="z332" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23-1. Клиентпен брокерлік шарт брокер және (немесе) дилер "Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл туралы" Қазақстан Республикасының Заңында көзделген тиісінше тексеру бойынша шаралар қабылдағаннан кейін жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5568,70 +5922,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z333" w:id="74"/>
+    <w:bookmarkStart w:name="z333" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23-2. Үлгі брокерлік шарт талаптарына электрондық түрде қосылған кезде клиентпен қашықтықтан орнатылатын іскерлік қатынастар Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17250 болып тіркелген, Қазақстан Республикасының Ұлттық Банкі Басқармасының 2018 жылғы 29 маусымдағы № 140 қаулысымен бекітілген Іскерлік қатынастар қашықтықтан орнатылған жағдайда қаржы мониторингі субъектілерінің клиенттерді тиісінше тексеруіне қойылатын талаптар ескеріле отырып белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Брокер және (немесе) дилер брокерлік шартты электрондық түрде жасасқан және клиентпен іскерлік қатынастарды қашықтықтан орнатқан кезде клиенттерді сәйкестендіру талаптары мен тәртібі брокердің және (немесе) дилердің ішкі құжатында айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -5668,70 +6022,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z334" w:id="75"/>
+    <w:bookmarkStart w:name="z334" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23-3. Жеке тұлға болып табылатын клиентті биометриялық сәйкестендіру құралдарын пайдалана отырып сәйкестендіру кезінде сәйкестендіру деректерімен алмасу орталығының (бұдан әрі – СДАО) қызметтерін пайдалануға рұқсат етіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке тұлға болып табылатын клиентті сәйкестендіру кезінде мемлекет қатысатын кредиттік бюроның қызметтерін пайдалануға рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5912,70 +6266,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z335" w:id="76"/>
+    <w:bookmarkStart w:name="z335" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23-4. Қағидалардың 23-3-тармағының бірінші бөлігінде көзделген жағдайда, сәйкестендіру құралы арқылы алынған, оның дербес деректерін жинауға, өңдеуге, сақтауға және қажет болған кезде үшінші тұлғаларға ұсынуға клиенттің келісімі негізінде брокер және (немесе) дилер клиентте бар брокердің және (немесе) дилердің құрылғыларын және (немесе) құрылғыларын пайдалана отырып, клиентпен бейнеконференция сеансын өткізеді. Бейнеконференция сеансының мазмұнды бөлігін (бақылау сұрақтарының тізбесі), сондай-ақ клиенттерді қашықтан сәйкестендіру кезінде брокерлер және (немесе) дилерлер көрсететін қызметтердің тізбесі мен көлемін брокерлер және (немесе) дилерлер дербес белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Брокер және (немесе) дилер СДАО-ға клиенттің жеке не бизнес-сәйкестендіру нөмірін және бейнеконференция сеансынан алынған клиенттің бейне суретін береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6048,90 +6402,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="77"/>
+    <w:bookmarkStart w:name="z64" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Брокерлік шартта бір мезгілде бағалы қағаздарды номиналды ұстау жөніндегі бірінші санатты брокер және (немесе) дилердің қызмет көрсету туралы талаптары мен тәртібі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z24" w:id="78"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z24" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24-1. Тараптардың келісуі бойынша брокерлік шартта Бағалы қағаздар нарығы туралы заңның 63-бабының 3-1-тармағына сәйкес брокердің және (немесе) дилердің электрондық қызметтерді көрсету тәртібі қамтылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6170,51 +6524,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="79"/>
+    <w:bookmarkStart w:name="z65" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6229,129 +6583,129 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Алып тасталды - ҚР Ұлттық Банкі Басқармасының 28.01.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z67" w:id="80"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z67" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Клиент брокерлік шарт жасау кезінде брокерге және (немесе) дилерге мынадай құжаттарды ұсынады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z346" w:id="81"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z346" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке тұлғалар үшін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке басын куәландыратын құжаттың көшірмесі не цифрлық құжаттар сервисінен электрондық құжат (сәйкестендіру үшін);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z347" w:id="82"/>
+    <w:bookmarkStart w:name="z347" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының резидент- заңды тұлғалары үшін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жарғының көшірмесі (бар болса); </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6434,70 +6788,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       номиналды ұстаушының клиенті өкілінің лауазымы, тегі, аты, әкесінің аты (ол бар болса), жеке басын куәландыратын құжаттың деректері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осы құжаттағы қол қою үлгілері номиналды ұстау жүйесінде ашылған клиенттің жеке шоты бойынша барлық операцияларды жүзеге асыру кезінде міндетті болып саналатынына нұсқау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z348" w:id="83"/>
+    <w:bookmarkStart w:name="z348" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасының бейрезидент-заңды тұлғалары үшін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жарғының көшірмесі (бар болса);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6624,70 +6978,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z185" w:id="84"/>
+    <w:bookmarkStart w:name="z185" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        26-1. Брокер және (немесе) дилер жеке тұлға клиентпен брокерлік шартты жасасқан кезде осындай клиент ұсынған мәліметтердің негізінде жеке тұлға клиенттің салық резиденттігін белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6706,70 +7060,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="85"/>
+    <w:bookmarkStart w:name="z79" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Брокерлік шарт брокерлік шартта белгіленген мерзім ішінде клиентке брокерлік қызмет көрсету мақсатында жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Брокерлік шартта қосымша талаптар ретінде брокерге және (немесе) дилерге клиенттік тапсырыстарды ұсыну тәсілдерін көрсету, брокердің және (немесе) дилердің клиенттік тапсырыстарды қабылдауды растау тәртібі және брокердің және (немесе) дилердің клиенттік тапсырыстарды орындау жөніндегі есептерді клиентке ұсыну тәртібі, сондай-ақ Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6906,70 +7260,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z349" w:id="86"/>
+    <w:bookmarkStart w:name="z349" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27-1. Брокердің немесе дилердің ішкі құжаттары кез келген клиенттің ақшасын, бағалы қағаздарын және цифрлық қаржы активтерін өзге клиенттердің мүддесі үшін пайдалануға тыйым салынған жағдайларды қоспағанда, брокерлік қызметтерді көрсету туралы шартта брокердің және (немесе) дилердің клиенттің ақшасын осы брокердің және (немесе) дилердің өзге клиенттерінің мүддесі үшін пайдалану мүмкіндігі туралы немесе оған тыйым салу туралы талап көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Брокердің және (немесе) дилердің клиентінің ақшасы мерзімділік, ақылылық және қайтарымдылық талаптарымен осы брокердің және (немесе) дилердің өзге клиенттерінің мүддесі үшін бағалы қағаздарды және цифрлық қаржы активтерін сатып алуға пайдаланылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7152,70 +7506,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="87"/>
+    <w:bookmarkStart w:name="z82" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Брокерлік шартта брокердің және (немесе) дилердің осы брокерлік шартқа сәйкес жасаған және шектеулер мен айрықша талаптар белгіленген бағалы қағаздармен және цифрлық қаржы активтерімен мәмілесі туралы осындай мәмілені жасаған күннен кейінгі күннен кешіктірмей уәкілетті органға хабар беру міндеті көзделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7234,70 +7588,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="88"/>
+    <w:bookmarkStart w:name="z83" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Брокерлiк шарттың барлық қолданылу мерзiмi iшiнде брокер және (немесе) дилер өз клиентін қатарынан соңғы күнтізбелік 12 (он екi) ай iшiнде осы брокер және (немесе) дилерге уәкiлеттi орган қолданған әкiмшiлiк жазаларды қоспағанда, санкциялар туралы хабардар етеді. Әкiмшiлiк жаза түрiндегi санкциялар бойынша әкiмшiлiк жаза қолдану туралы қаулының орындалуы аяқталған күннен бастап қатарынан соңғы күнтізбелік 12 (он екі) ай ішінде осы брокерге және (немесе) дилерге әкiмшiлiк жаза қолдану туралы мәлiметтер ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7316,90 +7670,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="89"/>
+    <w:bookmarkStart w:name="z90" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        30. Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>29-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген хабарлар жазбаша түрде ресімделеді және клиентке брокер және (немесе) дилер почтамен және (немесе) қолма-қол және (немесе) электронды почтамен немесе мұндай хабарламаны жіберуге негіз туындаған күннен бастап 3 (үш) жұмыс күндері ішінде өзге де ықтимал байланыс түрлерiмен жіберіледі және (немесе) брокер және (немесе) дилердің интернет-ресурсында орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7418,210 +7772,210 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="90"/>
+    <w:bookmarkStart w:name="z91" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        31. Брокерлік шартты жасау және орындау барысында брокер және (немесе) дилер клиентке мынадай қызметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z92" w:id="91"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z92" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) инвестициялық шешімдер қабылдауы үшін клиентке қажетті ақпарат береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z93" w:id="92"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z93" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қаржы құралдарымен мәмілелер жасау туралы клиентке ұсынымдар береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z94" w:id="93"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z94" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өзге де ықтимал ақпараттық, талдау және консультациялық қызметтер көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z95" w:id="94"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z95" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Брокер және (немесе) дилер брокерлік шартты жасау және орындау кезінде клиентке мүдделер қайшылығының пайда болу мүмкіндіктері мен фактілері туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z96" w:id="95"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z96" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер мұндай мәмілені орындау мүдделер қайшылығы туындауына әкеп соқтыратын болса, брокер және (немесе) дилер клиентке қаржы құралдарымен мәмілелер жасауды ұсынбайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z97" w:id="96"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z97" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың екінші бөлігінде белгіленген талаптарды бұзған жағдайда брокер және (немесе) дилер клиентке осындай бұзушылықтар салдарынан оған келтірілген шығынды және брокерлік шартта белгіленген тұрақсыздық айыбын төлейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z98" w:id="97"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z98" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Брокер және (немесе) дилер, брокер ретінде іс-әрекет жасай отырып, клиенттің мүддесін өз мүддесінен, өз қызметкерлерінің, акционерлерінің және үлестес тұлғалардың мүдделерінен басым қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7640,90 +7994,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="98"/>
+    <w:bookmarkStart w:name="z99" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. Брокерлік шартты жасау және орындау барысында брокер және (немесе) дилер Бағалы қағаздар нарығы туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>43-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тармағында белгіленбеген жағдайларды қоспағанда, өзінің клиенті туралы мәліметтердің конфиденциалдылығын, сондай-ақ клиенттен алынған мәліметтің конфиденциалдылығын сақтайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7742,70 +8096,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="99"/>
+    <w:bookmarkStart w:name="z100" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Брокер және (немесе) дилер клиенттердің жеке тапсырыстары негізінде қаржы құралдарымен мәмілелер жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7878,70 +8232,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="100"/>
+    <w:bookmarkStart w:name="z101" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Клиенттік тапсырыста мынадай деректемелер болады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы клиенттік тапсырысқа сәйкес жасалуға тиісті қаржы құралдарымен мәмілелердің түрін көрсету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8376,70 +8730,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z119" w:id="101"/>
+    <w:bookmarkStart w:name="z119" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Клиенттің брокерге және (немесе) дилерге беруге тиісті клиенттік тапсырыстың нысаны мен клиенттік тапсырыс даналарының саны брокердің және (немесе) дилердің ішкі құжаттарында белгіленеді. Егер Қағидаларда өзгеше көзделмесе, клиенттік тапсырысқа клиент немесе оның өкілі қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Брокер және (немесе) дилер клиенттік тапсырысты алған кезде клиенттік тапсырысқа қол қойған адамның өкілеттігін тексереді, оның ішінде клиенттік тапсырыстардағы (қағаз тасымалдағышта) қолтаңбалардың қол қою үлгілері бар (оның ішінде клиенттік тапсырыстарға қол қою құқығына ие заңды тұлға өкілдерінің) нотариат куәландырған құжатта немесе жеке тұлғаның не оның өкілінің жеке басын куәландыратын құжатта көрсетілген қолтаңбаларға олардың сәйкестігін салыстырып тексеруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8530,70 +8884,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z122" w:id="102"/>
+    <w:bookmarkStart w:name="z122" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Клиенттік тапсырысты кейіннен брокер және (немесе) дилер Қағидалардың 37-тармағының үшінші бөлігінің талаптарына сәйкес клиенттік тапсырыстардың тізілімін толтыру және жүргізуімен телефон байланысы немесе бейнеконференция байланысы құралдары арқылы беруіне рұқсат етіледі. Клиенттік тапсырысты телефон байланысы немесе бейнеконференция байланысы құралдары арқылы қабылдаған кезде аудиотехника немесе арнайы техникалық құралдарды пайдалана отырып, клиентпен не клиенттің атынан клиенттік тапсырысты телефон байланысы немесе бейнеконференция байланысы құралдары арқылы беруге уәкiлеттi оның өкiлiмен сөйлесудің жазбасы (бұдан әрі - телефон немесе бейнежазба) жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Клиенттік тапсырыстың телефон немесе бейнежазбасы мынадай мәліметтерді қамтиды:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8902,90 +9256,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z125" w:id="103"/>
+    <w:bookmarkStart w:name="z125" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Егер брокерлік шартта жекелеген клиенттердің клиенттік тапсырыстарына қатысты өзгеше көзделмесе, клиенттік тапсырыстар оларды қабылдауына қарай хронологиялық тәртіппен орындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z126" w:id="104"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z126" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Брокер және (немесе) дилер клиенттік тапсырысты орындауға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) клиенттік тапсырыс мазмұныны Қазақстан Республикасының бағалы қағаздар нарығы туралы заңнамасына және брокерлік шартқа қарама-қайшы болған кезде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9132,70 +9486,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="105"/>
+    <w:bookmarkStart w:name="z80" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        40-1. Қағидалардың 40-тармағында белгіленген клиенттік тапсырысты орындамаған себептерін көрсете отырып, Қазақстан Республикасының Бағалы қағаздар нарығы туралы заңнамасында, брокерлік шартта және брокердің және (немесе) дилердің ішкі құжаттарында белгіленген тәртіпте және талаптарда брокер және (немесе) дилер почтамен және (немесе) қолма-қол және (немесе) электронды почтамен немесе өзге де ықтимал байланыс түрлерімен клиентке хабарламаны жібереді (еркін нысанда).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9214,230 +9568,230 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z132" w:id="106"/>
+    <w:bookmarkStart w:name="z132" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        41. Брокерлік шартта оның қолданылуын тоқтатудың негіздері, сондай-ақ брокерлік шарттың қолданылуы тоқтаған жағдайда тараптардың әрекет ету тәртібі көзделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z133" w:id="107"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z133" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер брокерлік шарттың қолданылуы тоқтаған сәтке брокер және (немесе) дилердің шоттарында және кассасында тиісті клиентке тиесілі қаржы құралдары мен ақша (бірінші санатты брокер-дилердің номиналды ұстауындағы қаржы құралдарын қоспағанда) қалған болса, олар осы клиентке брокерлік шарттың қолданылуы тоқтаған күннен бастап үш жұмыс күні ішінде қайтарылады. Брокерлік шартта клиенттің қаржы құралдары мен ақшасын қайтарудың бұдан да қысқа мерзімі белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z134" w:id="108"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z134" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Лицензияның қолданылуы тоқтатыла тұрған жағдайда брокер және (немесе) дилер уәкiлеттi органның хабарламасын алған күннен бастап екі жұмыс күні iшiнде бұл жөнінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z135" w:id="109"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z135" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өз клиенттеріне жеке хабарлама жіберу және тиiстi хабарландыруларды клиенттерге қол жетімді орындарда (осы брокердің және (немесе) дилердің бас офисі мен филиалдарының үй-жайларында, сондай-ақ интернет-ресурсында (бар болса) орналастыру арқылы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z136" w:id="110"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z136" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы брокердің және (немесе) дилердің номиналды ұстау шоттары ашылған номиналды ұстаушыларға хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z137" w:id="111"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z137" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Лицензиясынан айырған жағдайда, брокер және (немесе) дилер уәкілетті органның хабарламасын алған күннен бастап екі жұмыс күні ішінде бұл жөнінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z138" w:id="112"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z138" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) лицензиясынан айыру себебінен брокерлік қызметті көрсету жөніндегі шартты бұзғаны туралы өз клиенттеріне жеке хабарлама жіберу арқылы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z139" w:id="113"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z139" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы брокердің және (немесе) дилердің номиналды ұстау шоттары ашылған номиналды ұстаушыларға хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z140" w:id="114"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z140" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лицензиясынан айырған жағдайда, брокер және (немесе) дилер уәкілетті органның хабарламасын алған күннен бастап күнтізбелік отыз күн ішінде клиенттің бұйрығы негізінде орталық депозитарийге немесе жасасқан шарт бар болса жаңа брокерге және (немесе) дилерге өткізеді және тиісті хабарландыруды клиенттерге қолжетімді орындарда (осы брокердің және (немесе) дилердің бас офисі мен филиалдарының үй-жайларында) орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9456,166 +9810,166 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2019 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z141" w:id="115"/>
+    <w:bookmarkStart w:name="z141" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Банк болып табылмайтын брокер және (немесе) дилер шетел валютасымен жасайтын мәмілелерді қоспағанда, қаржы құралдарымен мәмілелер жасау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-тараудың тақырыбы жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 26.02.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z142" w:id="116"/>
+    <w:bookmarkStart w:name="z142" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Брокер және (немесе) дилер өз есебінен және өз мүддесі үшін (дилер ретінде), сол сияқты өз клиентінің есебінен және оның мүддесі үшін (брокер ретінде) қаржы құралдарымен мәмілелер жасауға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z143" w:id="117"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z143" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       45. Қазақстан Республикасының бейрезидент банкінің банкі, филиалы болып табылмайтын немесе Бағалы қағаздар рыногы туралы заңның 63-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> төртінші бөлігінің 1), 2) және 3) тармақшаларында көзделген қызметті жүзеге асыруға лицензиясы жоқ бірінші санаттағы брокер және (немесе) дилер клиенттерге тиесілі ақшаны есепке алу және сақтау үшін Қазақстан Республикасының бейрезидент банктерінің банктерінде және (немесе) филиалдарында және (немесе) орталық депозитарийде және (немесе) клирингтік ұйымдарда және (немесе) есеп айырысу ұйымдарында және (немесе) шетелдік есеп айырысу ұйымдарында банк шоттарын ашады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк шоттарын толықтыруға және (немесе) клиент-заңды тұлғалардың банк шоттарынан үшінші тұлғалардың есебінен және (немесе) олардың шоттарына ақша алуға жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -9652,70 +10006,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z329" w:id="118"/>
+    <w:bookmarkStart w:name="z329" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45-1. Брокер және (немесе) дилер клирингтік ұйымының (орталық контрагенттің) алдындағы міндеттемелерін орындауды қамтамасыз ету мақсатында клирингтік ұйымының (орталық контрагенттің) шотына ақша аударуға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9734,70 +10088,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z336" w:id="119"/>
+    <w:bookmarkStart w:name="z336" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45-2. Банк болып табылмайтын брокер және (немесе) дилер клиенттердің ақшасын есепке алуға және сақтауға арналған банк шоттарына есептеу үшін клиенттерден қолма-қол ақша қабылдамайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9816,210 +10170,210 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z148" w:id="120"/>
+    <w:bookmarkStart w:name="z148" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Ұйымдастырылған бағалы қағаздар нарығында да, сол сияқты ұйымдастырылмаған бағалы қағаздар нарығында да жүзеге асырылатын мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z426" w:id="121"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z426" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) базалық активтері бағалы қағаздар, шетел және ұлттық валюта, валюталық индекстер, тазартылған бағалы металдар, сыйақы мөлшерлемелері, есептеу көрсеткіштері, нақты жеткізусіз кредиттік тәуекел және оларды нақты жеткізусіз тауарлық активтер болып табылатын туынды бағалы қағаздарды және туынды қаржы құралдарын қоса алғанда қаржы құралдарымен, сондай-ақ қайталама нарықта мемлекеттік және мемлекеттік емес бағалы қағаздармен және ұйымдастырылмаған бағалы қағаздар нарығында туынды қаржы құралдарымен уәкілетті органның нормативтік құқықтық актісінде белгіленген тәртіппен мәмілелер жасау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z427" w:id="122"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z427" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының мемлекеттік бағалы қағаздарын (оның ішінде электрондық-цифрлық нысанда шығарылған) бастапқы нарықта орналастыру кезінде олармен мәмілелер жасау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z428" w:id="123"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z428" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) банктер мен банк холдингтерінің борыштық эмиссиялық бағалы қағаздарды сатып алу мақсаттары үшін "Банктің, Қазақстан Республикасының бейрезидент банкі филиалының инвестициялық қызметті жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2026 жылғы 20 сәуірдегі № 72 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 38501 болып тіркелген) белгіленген тәуелсіз кредиттік рейтингі болған кезде шет мемлекеттердің орталық үкіметтері шығарған мемлекеттік бағалы қағаздар мәртебесі бар (оның ішінде электрондық-цифрлық нысанда шығарылған) облигациялармен мәмілелер жасау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z429" w:id="124"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z429" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес банктердің иемденуіне рұқсат етілген мемлекеттік емес бағалы қағаздарды (оның ішінде электрондық-цифрлық нысанда шығарылған) бастапқы нарықта орналастырған кезде олармен мәмілелер жасау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z430" w:id="125"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z430" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) басымдықпен сатып алу құқығын іске асыру жағдайларын қоспағанда, банк, Қазақстан Республикасының бейрезидент банкінің филиалы болып табылатын брокердің және (немесе) дилердің қаржы құралдарымен мәмілелері ұйымдастырылған бағалы қағаздар нарығында жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10038,51 +10392,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z154" w:id="126"/>
+    <w:bookmarkStart w:name="z154" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10097,52 +10451,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Алып тасталды - ҚР Ұлттық Банкі Басқармасының 28.01.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z155" w:id="127"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z155" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10157,71 +10511,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Алып тасталды - ҚР Ұлттық Банкі Басқармасының 28.01.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z156" w:id="128"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z156" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Брокерге және (немесе) дилерге 5 (бес) жұмыс күніне дейінгі есептік кезеңмен мәмілелер жасасуға рұқсат етіледі, бұл ретте бір тараптың қаржы құралын немесе ақшаны жеткізу жөніндегі мәміленің міндеттемелерін орындауы екінші тараптың мәміле жасалған күннен бастап 4 (төрт) жұмыс күні ішінде ақша немесе қаржы құралын жеткізу бойынша қарсы міндеттемелер мәмілесін орындауға байланысты болуы мүмкін. Брокерге және (немесе) дилерге 14 (он төрт) жұмыс күнінен аспайтын есепті кезеңмен шетелдік есеп айырысу ұйымдары арқылы жүзеге асырылатын мәмілелер жасасуға рұқсат етіледі. Көрсетілген мәмілелер бойынша есеп айырысулар Орталық депозитарий арқылы немесе "төлемге қарсы жеткізу" қағидаты бойынша шетелдік есеп айырысу ұйымдары арқылы жүзеге асырылады, бұл ретте тараптың қаржы құралдарын жеткізу жөніндегі мәміленің міндеттемелерін орындауы оның өзге қаржы құралдарын алу жөніндегі қарсы талаптарды орындауынсыз немесе орталық контрагент қызметтерін қолдана отырып мүмкін болмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10240,70 +10594,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z157" w:id="129"/>
+    <w:bookmarkStart w:name="z157" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49-1. Брокер және (немесе) дилер 3 (үш) жұмыс күніне дейін есеп айырысу кезеңімен ұйымдастырылған бағалы қағаздар нарығында бағалы қағаздармен және цифрлық қаржы активтерімен мәмілелерді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "төлемге қарсы жеткізу" қағидаты бойынша;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10452,51 +10806,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z158" w:id="130"/>
+    <w:bookmarkStart w:name="z158" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10511,52 +10865,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Алып тасталды - ҚР Ұлттық Банкі Басқармасының 28.01.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z175" w:id="131"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z175" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10571,71 +10925,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Алып тасталды - ҚР Ұлттық Банкі Басқармасының 28.01.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z176" w:id="132"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z176" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Брокер және (немесе) дилер күнтізбелік 90 (тоқсан) күннен аспайтын мерзімдегі мәмілелерді қоспағанда (көрсетілген операциялардың бастапқы мерзімінің ұзартылуын ескере отырып), ұйымдастырылмаған нарықта шарттарында мәміленің мәні болып табылатын қаржы құралдарын кері сатып алу немесе кері сату міндеттемесі көзделген қаржы құралдарымен мәмілелер жасамайды, онда Standard &amp; Poor's (Стандарт энд Пурс) агенттігінің халықаралық шкаласы бойынша "ВВ-"-тен төмен емес ұзақ мерзімді кредиттік рейтингтік бағалауы немесе Moody's Investors Service (Мудис Инвесторс Сервис), Fitch (Фич) агенттіктерінің және (немесе) мынадай халықаралық қаржы ұйымдарының осыған ұқсас деңгейдегі рейтингтік бағалауы бар заңды тұлғалар контрагент болып табылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Азия даму банкі (the Asian Development Bank); </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10978,70 +11332,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z177" w:id="133"/>
+    <w:bookmarkStart w:name="z177" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. "Репо" операциялары, сондай-ақ брокердің және (немесе) дилердің меншік ақшасының есебінен не брокерлік шарт шеңберінде клиенттің бұйрығына сәйкес брокер және (немесе) дилер жүзеге асыратын мәміленің нысаны болып табылатын қаржы құралдарын кері сатып алу не сату міндеттемесін көздейтін "репо" операциялары болып табылмайтын операциялар күнтізбелік 90 (тоқсан) күннен аспайтын мерзімге (көрсетілген операциялардың бастапқы мерзімін ұзартуды ескере отырып) жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11060,70 +11414,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z328" w:id="134"/>
+    <w:bookmarkStart w:name="z328" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53-1. Қамтамасыз етілмеген цифрлық активтер брокер және (немесе) дилер жүзеге асыратын мәміленің нысанасы болып табылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11162,70 +11516,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z178" w:id="135"/>
+    <w:bookmarkStart w:name="z178" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Брокер және (немесе) дилердің шоттарындағы клиент активтерінің ең төменгі құны жасалған маржалық мәмілелер болған кезде маржаның шектеулі деңгейін ескермей, тұрақты түрде қор биржасының сауда жүйесінде брокер және (немесе) дилер осы клиенттің тапсырмасы бойынша "тікелей" тәсілмен жасаған "репо" ашудың барлық операциялары сомасынан отыз пайыздан кем емес мөлшерді құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қағидалардың осы тармағында клиенттің активтері ретінде мыналар танылады: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11390,70 +11744,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z184" w:id="136"/>
+    <w:bookmarkStart w:name="z184" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Брокердің және (немесе) дилердің немесе оның тапсырмасы бойынша мәміле жасасу жоспарланған клиентінің тиісті шотында бағалы қағаздардың, цифрлық қаржы активтерінің қажетті саны немесе ақша болмаған кезде брокер және (немесе) дилер есеп айырысулары "төлемге қарсы жеткізу" қағидаты бойынша (мәміленің бір тарапының қаржы құралын немесе ақшаны жеткізу жөніндегі міндеттемелерді орындауы мәміленің басқа тарапының ақшаны немесе қаржы құралын жеткізу жөніндегі қарсы міндеттемелерді орындауымен мүмкін болатын) жүзеге асырылатын бағалы қағаздармен мәмілені жасамайды (мәміле жасасуға өтінім бермейді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың бірінші бөлігі осы клиенттің тәуекелін сипаттайтын көрсеткіштің мәні Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8796 болып тіркелген, "Бағалы қағаздар нарығында брокерлік және дилерлік қызметті, инвестициялық портфельді басқару жөніндегі қызметті жүзеге асыратын ұйымдар үшін тәуекелдерді басқару мен ішкі бақылау жүйесін қалыптастыру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2013 жылғы 27 тамыздағы № 214 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11568,70 +11922,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z186" w:id="137"/>
+    <w:bookmarkStart w:name="z186" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Брокер және (немесе) дилер халықаралық (шетелдік) бағалы қағаздар нарықтарында қазақстандық және шетелдік эмитенттердің қаржы құралдарын сатып алу-сату бойынша мәмiлелердi осы қаржы құралдарымен мәмiлелер бойынша есеп айырысулар "төлемге қарсы жеткiзу" қағидаты бойынша шетелдік есеп айырысу ұйымдары арқылы жүзеге асырылуы, мәміленің бір тарабының қаржы құралдарын жеткiзу бойынша мiндеттемелерiн орындауы оның өзге қаржы құралдарын алу бойынша қарсы талаптарын орындаусыз немесе орталық контрагенттің қызметтерін пайдаланусыз мүмкін болмауы талаптарымен жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11650,70 +12004,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z367" w:id="138"/>
+    <w:bookmarkStart w:name="z367" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56-1. Брокер және (немесе) дилер уәкілетті органның шетел валютасымен айырбастау операцияларына лицензиясы болған кезде (қолма-қол емес шетел валютасымен айырбастау операциялары бөлігінде) мәмілелер бойынша есеп айырысулар банктер және (немесе) Қазақстан Республикасының бейрезидент-банктерінің филиалдары және (немесе) шетелдік есеп айырысу ұйымдары арқылы жүзеге асырылатын жағдайда, халықаралық (шетелдік) бағалы қағаздар нарықтарында шетел валютасын сатып алу немесе сату бойынша мәмілелер (оның ішінде валюталық своп операцияларына жататын мәмілелер, спот мәмілелер) жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11732,70 +12086,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z368" w:id="139"/>
+    <w:bookmarkStart w:name="z368" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56-2. Соның талаптарына сәйкес туынды қаржы құралдарымен мәмілелер, репо операциялары және (немесе) объектісі бағалы қағаздар, валюта және (немесе) үлгілік шарттарын кәсіптік ұйым немесе уәкілетті орган бекіткен тізбеге кіретін шетелдік кәсіптік ұйым әзірлеген өзге де қаржы құралдары болып табылатын өзге де мәмілелер жасалуы мүмкін контрагентпен қолданыстағы бас қаржы келісімі болған кезде брокерге және (немесе) дилерге осы бас қаржы келісімінде айқындалған жағдайларда төлемдер неттингін жүзеге асыру рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11922,110 +12276,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z196" w:id="140"/>
+    <w:bookmarkStart w:name="z196" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Брокер ретінде қаржы құралдарымен мәмілелер жасау кезінде, брокер және (немесе) дилер клиенттік тапсырманы аса жақсы орындау үшін мүмкіндігінше барлық күшін салады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z197" w:id="141"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z197" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Брокерлік шартта көзделген жағдайларда не осы клиенттің мүдделерін қорғау мақсатында брокер және (немесе) дилер қаржы құралдарымен мәмілелер жасауды басқа брокер және (немесе) дилерге тапсырады. Брокер және (немесе) дилердің қаржы құралдарымен мәміле жасауды басқа брокер және (немесе) дилерге тапсыруы Қазақстан Республикасының азаматтық заңнамасына және Қазақстан Республикасының бағалы қағаздар нарығы туралы заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z198" w:id="142"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z198" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілген қаржы құралдарымен мәміле туралы мәліметтер осы мәмілені жасау тапсырылған брокер және (немесе) дилердің атауы көрсетілген брокер және (немесе) дилердің ішкі есепке алу журналында көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12044,90 +12398,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z199" w:id="143"/>
+    <w:bookmarkStart w:name="z199" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Брокерлік және дилерлік қызметті инвестициялық портфельді басқару қызметімен қоса атқарғанда, брокердің және (немесе) дилердің меншік қаражаты есебінен қаржы құралдарымен мәміле жасау жөніндегі шешімдерді инвестициялық комитет қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z374" w:id="144"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z374" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61-1. Қаржы құралдарымен мәмілелер бойынша клирингтік қызметті брокерлік және (немесе) дилерлік қызметпен қоса атқарған кезде брокердің және (немесе) дилердің меншікті қаражаты есебінен қаржы құралдарымен мәмілелер жасасу туралы шешімді клирингтік ұйымның инвестициялық комитеті қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12146,90 +12500,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (31.08.2025 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z200" w:id="145"/>
+    <w:bookmarkStart w:name="z200" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       62. Брокер және (немесе) дилер ұйымдастырылған және ұйымдастырылмаған нарықтарда жасалған туынды қаржы құралдарымен мәмілелер тізіліміне (бұдан әрі - тізілім) қосылу үшін апта сайын есепті кезеңнен кейінгі аптаның бірінші жұмыс күні Астана қаласының уақытымен 14-00-ден кешіктірмей орталық депозитарийге Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17920 болып тіркелген "Орталық депозитарийдің қызметін жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 29 қарашадағы № 307 қаулысымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №17920 болып тіркелген) бекітілген Орталық депозитарий қызметін жүзеге асыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және орталық депозитарийдің ішкі құжаттарының талаптарына сәйкес ақпаратты ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақпарат ақпаратты беру күніндегі барлық қолданыстағы ұйымдастырылған және ұйымдастырылмаған нарықта туынды қаржы құралдарымен және (немесе) цифрлық қаржы активтерімен жасалған мәмілелер бойынша, сондай-ақ есепті кезеңде жасалған және орындалған мәмілелер бойынша ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -12266,166 +12620,166 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z202" w:id="146"/>
+    <w:bookmarkStart w:name="z202" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        63. Қажет болған жағдайда тізілімге өзгерістер және (немесе) толықтырулар енгізу қажет болған жағдайда Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>62-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген брокер және (немесе) дилер орталық депозитарийге жаңартылған ақпаратты және тізілімге өзгерістер және (немесе) толықтырулар енгізудің қажеттігінің себебін көрсете отырып жазбаша түсіндірме ұсынады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z310" w:id="147"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z310" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-1-тарау. Банк болып табылмайтын брокердің және (немесе) дилердің шетел валютасымен мәмілелер жасауы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkEnd w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида 4-1-тараумен толықтырылды – ҚР Ұлттық Банкі Басқармасының 26.02.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z311" w:id="148"/>
+    <w:bookmarkStart w:name="z311" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63-1. Брокер және (немесе) дилер уәкілетті органның шетел валютасымен айырбастау операцияларына лицензиясы болған кезде (қолма-қол емес шетел валютасымен айырбастау операциялары бөлігінде) Қазақстан Республикасының валюталық реттеу және валюталық бақылау туралы заңнамасының мақсатында валюталық бақылау агентінің функциясын орындайтын уәкілетті банк болып танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkEnd w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Валюталық бақылау агентінің функциясын орындайтын уәкілетті банк ретінде танылатын брокер және (немесе) дилер қолма-қол емес нысанда шетел валютасын сатып алу немесе сату бойынша мәмілелерін (қор биржасының ішкі құжаттарына сәйкес валюталық своп операцияларына жататын мәмілелерді қоспағанда) жасайды:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12516,90 +12870,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z312" w:id="149"/>
+    <w:bookmarkStart w:name="z312" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       63-2. Қазақстан Республикасының Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде 2019 жылғы 15 сәуірде № 18512 болып тіркелген "Қазақстан Республикасында валюталық операцияларды жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 30 наурыздағы № 40 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, Қағидаларында, брокер және (немесе) дилер клиенттік активтерінің және қатысты брокерлік шартта меншікті активтерге және (немесе) басқаруындағы активтерге қатысты (инвестициялық портфельді басқару жөніндегі қызметпен қоса атқарған кезде) брокерлік шартта көзделген тәртіпте қолма-қол емес шетел валютасын сатып алу және (немесе) сату бойынша қызмет көрсетуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Валюталық бақылау агентінің функциясын орындайтын уәкілетті банк ретінде танылатын брокер және (немесе) дилер, жүргізілген валюталық операциялар туралы есепті Қазақстан Республикасының Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18544 болып тіркелген "Қазақстан Республикасында валюталық операцияларды мониторингтеу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 10 сәуірдегі № 64 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12656,70 +13010,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z313" w:id="150"/>
+    <w:bookmarkStart w:name="z313" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63-3. Брокер және (немесе) дилер, оған және оның клиенттеріне тиесілі қолма-қол емес шетел валютасын есепке алу және сақтау үшін брокердің және (немесе) дилердің үлестес тұлғалары болып табылмайтын банктерде және (немесе) орталық бағалы қағаздар депозитарийінде және (немесе) шетелдік есеп айырысу ұйымдарында бөлек банк шоттарын ашады. .</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkEnd w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы талап қор биржасында брокерге және (немесе) дилерге және оның клиенттеріне тиесілі қолма-қол емес шетел валютасын есепке алған және сақтаған жағдайда қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -12756,70 +13110,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z314" w:id="151"/>
+    <w:bookmarkStart w:name="z314" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63-4. Брокердің және (немесе) дилердің қор биржасында қолма-қол емес шетел валютасын сатып алу немесе сату мәмілелерін жасауы мынадай тәсілдермен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkEnd w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сатып алынатын қолма-қол емес шетел валютасына толығымен алдын ала ақы төлеу немесе сатылатын қолма-қол емес шетел валютасын алдын ала жеткізу талаптарымен;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12928,70 +13282,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z316" w:id="152"/>
+    <w:bookmarkStart w:name="z316" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63-6. Клирингтік ұйымның және (немесе) орталық контрагенттің қызметін қолдана отырып қор биржасында қолма-қол емес шетел валютасымен мәмілелер жасау талаптары мен тәртібі, сондай-ақ осындай мәмілелер бойынша міндеттемелерді орындауды қамтамасыз ету талаптары мен тәртібі қор биржасының, клирингтік ұйымның және (немесе) орталық контрагенттің ішкі құжаттарында белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Брокердің және (немесе) дилердің ішкі құжаттарында қолма-қол емес шетел валютасымен мәмілелер жасау тәртібіне (жасауға өтінім беруге) қойылатын қосымша талаптар айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -13028,126 +13382,126 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z321" w:id="153"/>
+    <w:bookmarkStart w:name="z321" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-2-тарау. Брокердің және (немесе) дилердің банктік операцияларды жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида 4-2-тараумен толықтырылды – ҚР Ұлттық Банкі Басқармасының 26.02.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z322" w:id="154"/>
+    <w:bookmarkStart w:name="z322" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63-7. Брокер және (немесе) дилер банк операцияларының жекелеген түрлерін жүзеге асыруға уәкілетті органның тиісті лицензиясының негізінде мынадай банк операцияларын жүзеге асырады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заңды тұлғалардың банк шоттарын ашу және жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13274,70 +13628,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z323" w:id="155"/>
+    <w:bookmarkStart w:name="z323" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63-8. Бірінші санатты брокер және (немесе) дилер білікті инвесторлар болып табылған жеке тұлға - клиенттерге уәкілетті органның тиісті лицензиясы болған кезде Қағидалардың 63-9-тармағында көзделген бағалы қағаздар мен өзге де қаржы құралдарын сатып алу мақсатына ғана төлемділік, мерзімділік пен қайтарымдылық талаптарында қарыз береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkEnd w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте осы тармақта көрсетілген қарыздар білікті инвестор болып табылатын әрбір жеке тұлға - клиентке қатысты он миллион теңгеден аспайтын сомаға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13392,70 +13746,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z324" w:id="156"/>
+    <w:bookmarkStart w:name="z324" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63-9. Қағидалардың 63-8-тармағына сәйкес брокердің және (немесе) дилердің қарыз қаражаты есебінен сатып алуға рұқсат етілген қаржы құралдары ретінде мынадай қаржы құралдары танылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) басқа мемлекеттердің заңнамасына сәйкес эмиссияланған бағалы қағаздарды қоспағанда, Қазақстан Республикасының мемлекеттік бағалы қағаздары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13556,51 +13910,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z326" w:id="157"/>
+    <w:bookmarkStart w:name="z326" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       63-11. Бірінші санатты брокер және (немесе) дилер Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13615,51 +13969,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1), 2), 3) және 4) тармақшаларында көзделген операцияларды жүзеге асырған кезде брокер және (немесе) дилер Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17005 болып тіркелген "Бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыратын ұйымдар үшін пруденциялық нормативтердің, сондай-ақ олардың мәнінің сақталуын сипаттайтын көрсеткіштердің түрлерін белгілеу, Бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыратын ұйымдар сақтауға тиісті пруденциялық нормативтердің мәндерін есеп айырысу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 27 сәуірдегі № 80 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген жарғылық және меншікті капиталдың ең төменгі мөлшерін сақтайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13678,146 +14032,146 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z327" w:id="158"/>
+    <w:bookmarkStart w:name="z327" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63-12. Брокерлік брокердің және (немесе) дилердің 63-7-тармағында көзделген банк операцияларының жекелеген түрлерін жүзеге асыру талаптарын бір уақытта қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z203" w:id="159"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z203" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Есепке алуды ұйымдастыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkEnd w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-тараудың тақырыбы жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 26.02.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z204" w:id="160"/>
+    <w:bookmarkStart w:name="z204" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Бiрiншi санатты брокерге және (немесе) дилерге тиесiлi қаржы құралдары мен ақша оның клиенттерiнiң қаржы құралдары мен ақшасынан бөлек есепке алынады. Осы мақсатта бiрiншi санатты брокер және (немесе) дилер өзіне және өзінің клиенттеріне тиесiлi қаржы құралдары мен ақшаны бөлек есептеуге және сақтауға арналған жеке шоттарды (қосалқы шоттарды) және банк шоттарын онымен үлестес емес банктерде және (немесе) бағалы қағаздардың орталық депозитарийінде және (немесе) кастодиандарда (тек шетел эмитенттерiнiң бағалы қағаздары бойынша) және (немесе) клирингтік ұйымдарда және (немесе) есеп айырысу ұйымдарында және (немесе) шетелдік есеп айырысу ұйымдарында ашады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бірінші санаттағы клиент брокері және (немесе) дилерінің қаржы құралдары мен ақшасын сақтау шетелдік есеп айырысу ұйымдарында аталған клиенттің алдын ала келісімі жазбаша (қағаз және (немесе) электрондық) нысанда және (немесе) интернет-ресурста және (немесе) бірінші санаттағы брокердің және (немесе) дилердің сауда платформасында (бағдарламалық қамтылымда) орналастырылған және (немесе) осы клиентке электрондық поштамен немесе байланыстың өзге де ықтимал түрлерімен жіберілген шетелдік есеп айырысу ұйымдарындағы қаржы құралдарымен ақшаны сақтау туралы хабарлама болған кезде ғана жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13910,70 +14264,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z205" w:id="161"/>
+    <w:bookmarkStart w:name="z205" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       65. Бiрiншi санатты брокер және (немесе) дилер клиенттерден келіп түсетін қаржы құралдары мен ақшаны брокердің және (немесе) дилердің клиенттеріне тиесiлi қаржы құралдары мен ақшаға есеп жүргізуге және сақтауға арналған шоттарға онымен үлестес емес банктерде және (немесе) бағалы қағаздардың орталық депозитарийінде және (немесе) кастодиандарда (тек шетел эмитенттерiнiң бағалы қағаздары бойынша) және (немесе) клирингтік ұйымдарда және (немесе) есеп айырысу ұйымдарында және (немесе) шетелдік есеп айырысу ұйымдарында қаржы құралдары мен ақша келіп түскен сәттен бастап үш жұмыс күні ішінде аударуға тиіс. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkEnd w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бағалы қағаздар нарығы туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14030,70 +14384,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z330" w:id="162"/>
+    <w:bookmarkStart w:name="z330" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65-1. Уәкілетті органның аударым операцияларын жүзеге асыруға лицензиясы жоқ брокер және (немесе) дилер оның ақшасын үшінші тұлғалардың пайдасына аудару (есептен шығару) бойынша клиенттің тапсырмасын, егер осы тапсырма осы брокер және (немесе) дилер арқылы қаржы құралдарымен жасалған мәмілелер бойынша клиенттің міндеттемелерін орындалмауына байланысты болса орындамайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14180,440 +14534,440 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Алып тасталды - ҚР Ұлттық Банкі Басқармасының 28.10.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 259</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z207" w:id="163"/>
+    <w:bookmarkStart w:name="z207" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>67. Брокер және (немесе) дилер осы брокердің және (немесе) дилердің ішкі құжаттарында белгіленген тәртіппен мынадай есепке алу журналдарын жүргізу арқылы сенімді және өзекті (есепке алу деректерін өзгерту үшін негіздер туындаған күні) есепке алуды жүргізеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z376" w:id="164"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z376" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) клиенттік тапсырыстар және олардың орындалуы (орындалмауы);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z377" w:id="165"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z377" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қаржы құралдарымен жасалған мәмілелер және олардың орындалуы (орындалмауы);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z378" w:id="166"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z378" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жеке шоттардағы қаржы құралдары және олардың санындағы өзгерістер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z379" w:id="167"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z379" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жеке шоттардағы ақша және олардың санындағы өзгерістер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z380" w:id="168"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z380" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қаржы құралдары бойынша түскен және бөлінген кірістер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z381" w:id="169"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z381" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) клиенттердің наразылықтары және оларды қанағаттандыру шаралары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z382" w:id="170"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z382" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) клиенттік тапсырыстардың орындалуы туралы клиенттерге берілетін есептер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z383" w:id="171"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z383" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) жасалған брокерлік шарттар және номиналдық ұстау шарттары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z384" w:id="172"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z384" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) брокердің және (немесе) дилердің меншікті активтерінің есебінен жасалған мәмілелерге қатысты қабылданған инвестициялық шешімдер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z385" w:id="173"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z385" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) басқа брокерге және (немесе) дилерге тапсырылған қаржы құралдарымен мәмілелер жасауға берілген бұйрықтар және (немесе) тапсырмалар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z386" w:id="174"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z386" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) валюталық шарттар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z387" w:id="175"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z387" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) брокер және (немесе) дилер осы брокердің және (немесе) дилердің басқа клиенттерінің мүдделері үшін пайдаланған клиенттің ақшасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z388" w:id="176"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z388" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) брокер және (немесе) дилер осы брокердің және (немесе) дилердің басқа клиенттерінің мүдделері үшін пайдаланған клиенттің бағалы қағаздары және (немесе) цифрлық қаржы активтері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z389" w:id="177"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z389" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) бағалы қағаздарды берген брокердің және (немесе) дилердің клиентіне кепілге берілген бағалы қағаздар, цифрлық қаржы активтері немесе ақша;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z390" w:id="178"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z390" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) брокердің және (немесе) дилердің инсайдерлерінің жасаған мәмілелері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z391" w:id="179"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z391" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың 11) тармақшасында көрсетілген журналды жүргізуді брокер және (немесе) дилер уәкілетті органның шетел валютасымен айырбастау операцияларына лицензиясы болған кезде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z392" w:id="180"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z392" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Брокер және (немесе) дилер болып табылатын клирингтік ұйым осы тармақтың 2), 3), 4), 5), 9) және 10) тармақшаларында атап көрсетілген журналдарды жүргізуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z393" w:id="181"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z393" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақта атап көрсетілген журналдарды электрондық құжат нысанында жүргізуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkEnd w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14652,90 +15006,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z219" w:id="182"/>
+    <w:bookmarkStart w:name="z219" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       68. Клиент бағалы қағаздармен және (немесе) цифрлық қаржы активтерімен мәмілелер жасасу, оның ішінде байланыстың баламалы түрлерімен жеке шот ашу және жүргізу мақсатында, сондай-ақ осы есеп деректерін өзгерту үшін ұсынған құжаттарды, брокер және (немесе) дилер осы жеке шот жабылған күннен бастап 5 (бес) жыл ішінде Бағалы қағаздар рыногы туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>36-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9-тармағына сәйкес сақтауға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkEnd w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14950,126 +15304,126 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z222" w:id="183"/>
+    <w:bookmarkStart w:name="z222" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. Маржиналдық мәмілелерді жүзеге асыру ерекшеліктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkEnd w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-тараудың тақырыбы жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 26.02.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z223" w:id="184"/>
+    <w:bookmarkStart w:name="z223" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70. Егер бұл брокерлік шартта және (немесе) брокердің және (немесе) дилердің ішкі құжатында көзделген болса, бірінші санатты брокер және (немесе) дилер клиенттердің тапсырмалары негізінде бағалы қағаздарды немесе қолма-қол емес шетел валютасын сатып алу-сату мәмілелерін жасайды, брокер және (немесе) дилер олар бойынша есеп айырысуларды брокердің және (немесе) дилердің қайтарымдылық және төлемділік талаптарымен клиентке берген ақшаны немесе бағалы қағаздарды (бұдан әрі - маржалық мәмілелер) пайдалана отырып жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkEnd w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте брокерлік шарт көрсетілген ақшаны, шетел валютасын немесе бағалы қағаздарды қайтару бойынша міндеттемелерді орындау талаптары мен тәртібін, тараптардың жауапкершілігін, сондай-ақ маржалық мәмілелерді жасау талаптарын қамтиды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15250,70 +15604,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z230" w:id="185"/>
+    <w:bookmarkStart w:name="z230" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. Маржиналдық мәмілелерді жасауға арналған клиенттік тапсырысты брокер және (немесе) дилер мынадай талаптарда орындауға қабылдайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkEnd w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) маржаның шектеулі деңгейін сақтау (клиенттің маржиналдық мәмілені қамтамасыз ету есебіне енгізілетін пайызбен берілген маржаның ең төменгі мөлшері);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15388,70 +15742,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z234" w:id="186"/>
+    <w:bookmarkStart w:name="z234" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73. Брокер және (немесе) дилер маржиналдық мәмілелерді жасаған кезде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkEnd w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ақшаны немесе шетел валютасын аудару және (немесе) брокерге және (немесе) дилерге тиесілі бағалы қағаздарды жеткізу арқылы клиенттің тапсырмаларын орындайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15578,70 +15932,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z239" w:id="187"/>
+    <w:bookmarkStart w:name="z239" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75. Клиенттің маржалық мәміле бойынша міндеттемелерін қамтамасыз етуі ретінде мыналар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkEnd w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ықтимал залалдарға резервтерді шегеріп, Standard &amp; Poor's агенттігінің халықаралық шкаласы бойынша "ВВ-"-тен төмен емес рейтингтік бағасы немесе Moody's Іnvestors Servіce немесе Fіtch агенттіктерінің осыған ұқсас деңгейдегі рейтингі немесе Standard &amp; Poor's ұлттық шкаласы бойынша "kzВВ-"-тен төмен емес рейтингтік бағасы немесе Moody's Іnvestors Servіce немесе Fіtch агенттіктерінің ұлттық шкаласы бойынша ұлттық шқаласы бойынша осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының резидент заңды тұлғаларының акциялары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15842,70 +16196,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z331" w:id="188"/>
+    <w:bookmarkStart w:name="z331" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75-1. Егер Қазақстан Республикасы бейрезиденттерінің бағалы қағаздары маржалық мәміле жасау мәні болып табылатын болса, бұл бағалы қағаздар мынадай есептік көрсеткіштердің (индекстердің) біреуінің құрамына кіреді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkEnd w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       AІX (Astana Іnternatіonal Exchange) (Астана Интернэшнл Эксчейндж);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16252,70 +16606,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z245" w:id="189"/>
+    <w:bookmarkStart w:name="z245" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76. Туындайтын тәуекелдерді басқару мақсатында брокер және (немесе) дилер клиенттің барлық маржалық мәмілелері үшін маржа деңгейін есептейді. Маржа деңгейі мынадай формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkEnd w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -16492,70 +16846,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z252" w:id="190"/>
+    <w:bookmarkStart w:name="z252" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       77. Брокер және (немесе) дилер ұйымдастырылған, ұйымдастырылмаған және халықаралық (шетелдік) бағалы қағаздар нарықтары үшін оның клиенттеріне қатысты маржаның шектеулі деңгейін есептеу тәртібі мен мәнін, маржалық мәмілелерді жасау кезінде туындайтын тәуекелдерді басқару тәртібін қоса алғанда, осындай мәмілелер жасау тәртібін қамтитын ішкі құжат, маржалық мәмілелерді жүзеге асыруға бағдарламалық-техникалық жабдыққа талаптар, сондай-ақ Қағидаларда белгіленген маржалық мәмілелерді жасауға талаптар болмаған жағдайда маржалық мәмілелерді жасамайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkEnd w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16574,51 +16928,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z253" w:id="191"/>
+    <w:bookmarkStart w:name="z253" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16633,52 +16987,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Алып тасталды - ҚР Ұлттық Банкі Басқармасының 28.01.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z255" w:id="192"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z255" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16693,71 +17047,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Алып тасталды - ҚР Ұлттық Банкі Басқармасының 28.01.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z256" w:id="193"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z256" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       80. Брокер және (немесе) дилер клиентке маржа деңгейінің ең төменгі деңгейге дейін төмендегенін хабарлайды, бұл ретте маржиналдық мәмілені жасау үшін қамтамасыз ету ретінде клиент енгізген ақша немесе шетел валютасы немесе бағалы қағаздар көлемі маржиналдық мәміленің мәні болып табылатын қаржы құралы бағасының өзгеруі нәтижесінде аталған маржиналдық мәміле бойынша клиент алған шығындар көлеміне балама.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkEnd w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Брокер және (немесе) дилер брокерлік шартта ең жоғары маржа деңгейін қамтамасыз етуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16830,70 +17184,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z257" w:id="194"/>
+    <w:bookmarkStart w:name="z257" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       81. Брокер және (немесе) дилер клиентке тиесілі қамтамасыз етуді құрайтын бағалы қағаздарды сатуды немесе клиенттің қамтамасыз етуді құрайтын ақшасы есебінен бағалы қағаздарды сатып алуды Қағидалардың 70-тармағында белгіленген талаптарға сәйкес келетін маржалық мәмілелерді жасауға арналған клиенттік тапсырыс негізінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkEnd w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16912,170 +17266,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z258" w:id="195"/>
+    <w:bookmarkStart w:name="z258" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        82. Клиенттің берешегі болған кезеңде брокер және (немесе) дилер клиентке клиенттік тапсырыстарды және оған тиесілі қамтамасыз етуді құрайтын бағалы қағаздарды сатуға және клиенттің осы іс-қимылдары оның брокер және (немесе) дилер алдындағы барлық берешегін өтеуге бағытталған жағдайларды қоспағанда, қамтамасыз ету болып табылатын клиенттің ақшасын пайдалануға арналған бұйрықтарды орындаудан бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z259" w:id="196"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z259" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       83. Брокер және (немесе) дилер әрбір клиентке қатысты жасайтын маржиналдық мәмілелердің бөлек есебін жүргізеді, оған қоса:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z260" w:id="197"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z260" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       брокердің және (немесе) дилердің маржиналдық мәмілелерді жасау салдарынан туындайтын әрбір клиенттің міндеттемелер көлемін есепке алуды (әрбір клиенттің бөлігінде маржиналдық мәмілелер бойынша есепке алу журналы);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z261" w:id="198"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z261" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       брокер және (немесе) дилер берген ақшаны және/немесе бағалы қағаздарды қайтару туралы клиентке жіберілген талаптарды есепке алуды (клиенттерге жіберілген маржиналдық талаптарды есепке алу журналы);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z262" w:id="199"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z262" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       клиент брокер және (немесе) дилер алдындағы өз міндеттемелерін орындауды қамтамасыз ету ретінде берген бағалы қағаздарды сату жөніндегі мәмілелерді есепке алуды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z263" w:id="200"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z263" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84. Маржиналдық мәмілелерді есепке алу журналында мыналар болады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkEnd w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       клиенттің тегі, аты, бар болса әкесінің аты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17158,70 +17512,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       клиенттің брокер және (немесе) дилер алдындағы берешегінің сомасы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       клиенттің брокер және (немесе) дилер алдындағы міндеттемелерін қамтамасыз етудің мөлшері және құрамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z264" w:id="201"/>
+    <w:bookmarkStart w:name="z264" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85. Клиенттерге жіберілген маржиналдық талаптарды есепке алу журналында мыналар болады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkEnd w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заңды тұлғаның - клиенттің атауы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17268,126 +17622,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       талаптың жіберілген күні және уақыты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       талапты жіберу сәтіндегі жағдай бойынша маржаның деңгейі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z265" w:id="202"/>
+    <w:bookmarkStart w:name="z265" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-тарау. Брокерлердің және (немесе) дилерлердің андеррайтингтік қызметі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkEnd w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 7-тараудың тақырыбы жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 26.02.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="203"/>
+    <w:bookmarkStart w:name="z62" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       86. Бірінші санаттағы брокер және (немесе) дилер (дербес немесе эмиссиялық консорциум құрамында) андеррайтер ретінде әрекет етеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkEnd w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер эмиссиялық консорциум көмегімен жүзеге асырылатын эмиссиялық бағалы қағаздарды және (немесе) цифрлық қаржы активтерін орналастыру Қазақстан Республикасының бағалы қағаздар нарығында, сондай-ақ шет мемлекеттердің бағалы қағаздар нарығында да жүргізетін болса осындай мемлекеттердің бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыруға уәкілетті шетел ұйымдары эмиссиялық консорциум қатысушылары болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -17424,130 +17778,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z267" w:id="204"/>
+    <w:bookmarkStart w:name="z267" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       87. Брокерлер және (немесе) дилерлер - эмиссиялық консорциум қатысушылары арасында жасалатын бірлескен қызмет туралы шартта (бұдан әрі – андеррайтерлер арасындағы шарт) мынадай нормаларды қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z268" w:id="205"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z268" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) эмиссиялық консорциум қатысушыларының функциялары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z269" w:id="206"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z269" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) эмиссиялық консорциум қатысушылары арасындағы құқықты, міндеттер мен жауапкершілікті бөлу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z270" w:id="207"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z270" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бірлескен қызмет туралы шарттың қолданылу мерзімі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkEnd w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17566,70 +17920,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z271" w:id="208"/>
+    <w:bookmarkStart w:name="z271" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       88. Бағалы қағаздар және (немесе) цифрлық қаржы активтері эмитенті мен андеррайтер (эмиссиялық консорциум) арасындағы қарым-қатынастар жазбаша нысанда жасалған шартпен реттеледі, ол эмиссиялық консорциуммен жасалған жағдайда оған соңғының қатысушылары атынан эмиссиялық консорциумның басқарушысы қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkEnd w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалы қағаздар эмитенті және (немесе) цифрлық қаржы активтері және андеррайтер (эмиссиялық консорциум) арасындағы шарт андеррайтерлер арасында шарт жасалғанға дейін де, сондай-ақ одан кейін де жасалады. Бағалы қағаздар эмитенті және (немесе) цифрлық қаржы активтері және андеррайтер (эмиссиялық консорциум) арасындағы шартта ол кімнің басқарушысы болатын эмиссиялық консорциумды құруға андеррайтердің құқығы көзделеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -17666,70 +18020,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z273" w:id="209"/>
+    <w:bookmarkStart w:name="z273" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       89. Бағалы қағаздар және (немесе) цифрлық қаржы активтері эмитенті мен андеррайтер (эмиссиялық консорциум) арасындағы шартта эмиссиялық бағалы қағаздар шығарылымын орналастырудың мынадай тәсiлдерінiң бiрi белгiленедi:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkEnd w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "қатаң міндеттемелер" тәсiлi, бұл кезде андеррайтер (эмиссиялық консорциум) эмитенттен кейіннен басқа инвесторларға сату мақсатында орналастырылатын бағалы қағаздарды және (немесе) цифрлық қаржы активтерін сатып алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17838,170 +18192,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z277" w:id="210"/>
+    <w:bookmarkStart w:name="z277" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       90. "Қатаң міндеттемелер" тәсілін қолданғанда андеррайтер (эмиссиялық консорциум) эмитенттен орналастырылатын бағалы қағаздарды сатып алады, олар андеррайтердің (эмиссиялық консорцумның) бағалы қағаздарын есепке алуға арналған және бағалы қағаздарды номиналды ұстау есебі жүйесінде ашылған жеке шотына есепке жазылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z278" w:id="211"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z278" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Ең жақсы күш салу" тәсілін қолданғанда андеррайтер (эмиссиялық консорциум) жарияланған бағалы қағаздарды есепке алу үшін бағалы қағаздарды номиналды ұстау есебі жүйесінде ашылған эмитенттің жеке шотынан бағалы қағаздарды орналастыруды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z279" w:id="212"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z279" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Андеррайтер (эмиссиялық консорциум) эмитенттен орналастырылатын бағалы қағаздардың бөлігін сатып алатын шарттың талаптарына сәйкес бағалы қағаздарды орналастырудың өзге тәсілі қолданылғанда, осы бағалы қағаздар андеррайтердің (эмиссиялық консорциумның) бағалы қағаздарын есепке алуға арналған және бағалы қағаздарды номиналды ұстау есебі жүйесінде ашылған жеке шотына есепке жазылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z280" w:id="213"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z280" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Андеррайтер (эмиссиялық консорциум) эмиссиялық бағалы қағаздарды орналастыру бойынша барлық мүмкіндігін салуға міндеттенетін шарттың талаптарына сәйкес бағалы қағаздарды орналастырудың өзге тәсілі қолданылғанда, осы бағалы қағаздарды орналастыру жарияланған бағалы қағаздарды есепке алуға арналған, номиналды ұстау есебі жүйесінде ашылған эмитенттің жеке шотынан жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z281" w:id="214"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z281" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалы қағаздарды өзге тәсілмен орналастыру осы тармақтың талаптары ескеріле отырып, бағалы қағаздар эмитенті мен андеррайтер (эмиссиялық консорциум) арасында жасалған шарттың талаптарымен белгіленген тәртіпте жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z282" w:id="215"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z282" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       91. Бағалы қағаздарды және (немесе) цифрлық қаржы активтерін орналастыру кезінде бағалы қағаздар эмитентіне "қатаң міндеттемелер" тәсілін пайдалану көзделетін шарттарды қоспағанда, бірнеше андеррайтермен (эмиссиялық консорциумдармен) шарттар жасасуға рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkEnd w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18020,70 +18374,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z283" w:id="216"/>
+    <w:bookmarkStart w:name="z283" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       92. Егер бұл бағалы қағаздар және (немесе) цифрлық қаржы активтері эмитенті мен андеррайтер (эмиссиялық консорциум) арасындағы шарттың және андеррайтерлер арасындағы шарттың талаптарына қайшы келмейтін болса, андеррайтер (эмиссиялық консорциумның басқарушысы) эмиссиялық консорциумның мүшелері болып табылмайтын (егер бағалы қағаздар шығарылымын орналастыруды эмиссиялық консорциум жүзеге асырса) орналастырылатын шығарылымның бағалы қағаздарын және (немесе) цифрлық қаржы активтерін сатуға басқа брокерлерді және (немесе) дилерлерді (осындай мемлекеттердің бағалы қағаздар нарығында брокерлік және дилерлік қызметті жүзеге асыруға уәкілетті шетел ұйымдары) тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkEnd w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18102,166 +18456,166 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z284" w:id="217"/>
+    <w:bookmarkStart w:name="z284" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8-тарау. Ішкі бақылау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkEnd w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 8-тараудың тақырыбы жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 26.02.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z285" w:id="218"/>
+    <w:bookmarkStart w:name="z285" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       93. Брокер және (немесе) дилер ішкі құжаттарға сәйкес ішкі бақылауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z286" w:id="219"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z286" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ішкі бақылауды жүзеге асыру нормалары осы брокердің және (немесе) дилердің ішкі құжаттарында белгіленеді. Ішкі бақылауды жүзеге асыруға ішкі бақылаудың объектісі болып табылатын, іс-әрекеттерді тікелей орындайтын брокердің және (немесе) дилердің қызметкерлері жіберілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z287" w:id="220"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z287" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       94. Брокер және (немесе) дилер айына кемінде бір рет жеке және банк шоттардағы қаржы құралдарының саны мен ақша қаражаттары туралы өз есебінің деректерін осы брокер және (немесе) дилер үшін ашылған шоттардағы қаржы құралдары мен ақша сомасы туралы орталық депозитарийдің, клирингтік ұйымдардың және (немесе) есеп айырысу ұйымдарының, кастодиандар мен банктердің деректерімен салыстырып тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkEnd w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қаржы құралдары мен ақшаның санында сәйкессіздіктер болмаса, шетелдік есеп айырысу ұйымы ұсынған үзінді-көшірме салыстырып тексеру актісі ретінде танылады. Егер брокер және (немесе) дилер клиенті (контрагент) үзінді-көшірмені алған күннен бастап он жұмыс күні ішінде берілген деректерден қате шыққаны жөнінде мәлімдемесе, үзінді-көшірме дұрыс болып есептеледі және салыстырып тексеру актісі ретінде танылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18316,70 +18670,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z290" w:id="221"/>
+    <w:bookmarkStart w:name="z290" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       95. Брокер және (немесе) дилер клиенттің алғашқы талап етуі бойынша талап етуді (сұрау салуды) алған күннен бастап екі жұмыс күні ішінде клиентке танысу үшін өзінің ақшаны, қаржы құралдарын және осы клиенттің өзге де активтерін есепке алу жүйесінің деректерін кастодианның және (немесе) орталық депозитарийдің деректеріне сәйкес келуін салыстырып тексеру актісінен үзінді көшірмені ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkEnd w:id="224"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18471,774 +18825,774 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 9 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z292" w:id="222"/>
+    <w:bookmarkStart w:name="z292" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының Ұлттық Банкі Басқармасының</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>күші жойылған қаулыларының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z293" w:id="223"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z293" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қазақстан Республикасының Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасының бағалы қағаздар рыногында брокерлік және дилерлік қызметті жүзеге асыру ережесін бекіту туралы" 2005 жылғы 27 тамыздағы № 317 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 3870 тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z294" w:id="224"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z294" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының Қазақстан Республикасының бағалы қағаздар рыногында брокерлік және дилерлік қызметті жүзеге асыру ережесін бекіту және Қазақстан Республикасының Бағалы қағаздар жөніндегі ұлттық комиссиясының "Жеке тұлғаларға бағалы қағаздар рыногында жұмыстарды орындауға рұқсат беру мәселелері бойынша Қазақстан Республикасы Бағалы қағаздар жөніндегі ұлттық комиссиясының кейбір нормативтік құқықтық актілеріне өзгерістер енгізу туралы" 1999 жылғы 20 сәуірдегі № 30 қаулысына өзгеріс енгізу туралы" 2005 жылғы 27 тамыздағы № 317 қаулысына өзгеріс енгізу туралы" 2006 жылғы 25 ақпандағы № 65 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4173 тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z295" w:id="225"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z295" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасының бағалы қағаздар рыногында брокерлік және дилерлік қызметті жүзеге асыру ережесін бекіту және Қазақстан Республикасының Бағалы қағаздар жөніндегі ұлттық комиссиясының "Жеке тұлғаларға бағалы қағаздар рыногында жұмыстарды орындауға рұқсат беру мәселелері бойынша Қазақстан Республикасы Бағалы қағаздар жөніндегі ұлттық комиссиясының кейбір нормативтік құқықтық актілеріне өзгерістер енгізу туралы" 1999 жылғы 20 сәуірдегі № 30 қаулысына өзгеріс енгізу туралы" 2005 жылғы 27 тамыздағы № 317 қаулысына өзгерістер мен толықтырулар енгізу туралы" 2006 жылғы 17 маусымдағы № 131 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4296 тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z296" w:id="226"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z296" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасының бағалы қағаздар рыногында брокерлік және дилерлік қызметті жүзеге асыру ережесін бекіту" және Қазақстан Республикасының Бағалы қағаздар жөніндегі ұлттық комиссиясының "Жеке тұлғаларға бағалы қағаздар рыногында жұмыстарды орындауға рұқсат беру мәселелері бойынша Қазақстан Республикасы Бағалы қағаздар жөніндегі ұлттық комиссиясының кейбір нормативтік құқықтық актілеріне өзгерістер енгізу туралы" 1999 жылғы 20 сәуірдегі № 30 қаулысына өзгеріс енгізу туралы" 2005 жылғы 27 тамыздағы № 317 қаулысына өзгерістер мен толықтырулар енгізу туралы" 2007 жылғы 30 сәуірдегі № 111 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4689 тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z297" w:id="227"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z297" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігінің кейбір нормативтік құқықтық актілеріне өзгерістер мен толықтырулар енгізу туралы" 2007 жылғы 24 желтоқсандағы № 272 қаулысының (Қазақстан Республикасының нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5137 тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z298" w:id="228"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z298" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасының бағалы қағаздар рыногында брокерлік және дилерлік қызметті жүзеге асыру ережесін бекіту және Қазақстан Республикасының Бағалы қағаздар жөніндегі ұлттық комиссиясының "Жеке тұлғаларға бағалы қағаздар рыногында жұмыстарды орындауға рұқсат беру мәселелері бойынша Қазақстан Республикасы Бағалы қағаздар жөніндегі ұлттық комиссиясының кейбір нормативтік құқықтық актілеріне өзгерістер енгізу туралы" 1999 жылғы 20 сәуірдегі № 30 қаулысына өзгеріс енгізу туралы" 2005 жылғы 27 тамыздағы № 317 қаулысына өзгерістер мен толықтыру енгізу туралы" 2008 жылғы 22 тамыздағы № 130 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5319 тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z299" w:id="229"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z299" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасының бағалы қағаздар рыногында брокерлік және дилерлік қызметті жүзеге асыру ережесін бекіту туралы" 2005 жылғы 27 тамыздағы № 317 қаулысына толықтырулар енгізу туралы" 2008 жылғы 29 қазандағы № 168 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5392 тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z300" w:id="230"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z300" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасының бағалы қағаздар рыногында брокерлік және дилерлік қызметті жүзеге асыру ережесін бекіту туралы" 2005 жылғы 27 тамыздағы № 317 қаулысына өзгеріс енгізу туралы" 2009 жылғы 27 наурыздағы № 58 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5655 тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z301" w:id="231"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z301" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі басқармасының "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасының бағалы қағаздар рыногында брокерлік және дилерлік қызметті жүзеге асыру ережесін бекіту" 2005 жылғы 27 тамыздағы № 317 қаулысына өзгерістер мен толықтырулар енгізу туралы" 2009 жылғы 5 тамыздағы № 190 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5790 тіркелген, "Заң газеті" газетінде 2009 жылғы 9 қазанда № 154 (1577) жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z302" w:id="232"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z302" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасының кейбiр нормативтiк құқықтық актiлерiне сәйкестендiру нөмiрлерi бойынша өзгерiстер мен толықтырулар енгiзу туралы" 2010 жылғы 29 наурыздағы № 50 қаулысына қосымшаның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6219 тіркелген, Қазақстан Республикасы орталық атқарушы және өзге де орталық мемлекеттік органдарының актілер жинағында 2010 жылғы 26 тамызда № 14, "Егемен Қазақстан" газетінде 2010 жылғы 3 қарашада № 456 (26299) жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z303" w:id="233"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z303" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасының бағалы қағаздар рыногында брокерлік және дилерлік қызметті жүзеге асыру ережесін бекіту туралы" 2005 жылғы 27 тамыздағы № 317 қаулысына өзгеріс енгізу туралы" 2010 жылғы 25 маусымдағы № 94 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6375 тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z304" w:id="234"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z304" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Қазақстан Республикасы Ұлттық Банк Басқармасының "Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне өзгерістер мен толықтырулар енгізу туралы" 2012 жылғы 30 қаңтардағы № 20 қаулысына (Қазақстан Республикасының нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7439 тіркелген, "Егемен Қазақстан" газетінде 2012 жылғы 24 мамырда № 261-266 (27340) жарияланған) қосымшаның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z305" w:id="235"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z305" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Қазақстан Республикасы Ұлттық Банкі Басқармасының "Қазақстан Республикасының Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасының бағалы қағаздар рыногында брокерлік және дилерлік қызметті жүзеге асыру ережесін бекіту туралы" 2005 жылғы 27 тамыздағы № 317 қаулысына өзгерістер мен толықтырулар енгізу туралы" 2012 жылғы 24 ақпандағы № 71 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7509 тіркелген, "Егемен Қазақстан" газетінде 2012 жылғы 24 мамырда № 261-266 (27340) жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z306" w:id="236"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z306" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Қазақстан Республикасы Ұлттық Банкі Басқармасының "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасының бағалы қағаздар рыногында брокерлік және дилерлік қызметті жүзеге асыру ережесін бекіту туралы" 2005 жылғы 27 тамыздағы № 317 қаулысына өзгерістер мен толықтырулар енгізу туралы" 2012 жылғы 24 тамыздағы № 279 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7991 тіркелген, "Егемен Қазақстан" газетінде 2012 жылғы 12, 27 желтоқсанда № 834-839, 852-856 (27910, 27927) жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z307" w:id="237"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z307" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Қазақстан Республикасының Ұлттық Банкі Басқармасының "Кейбір нормативтік құқықтық актілерге екінші деңгейдегі банктердің бағалы қағаздар нарығындағы қызметінің мәселелері бойынша өзгерістер мен толықтыру енгізу туралы" 2013 жылғы 25 ақпандағы № 69 қаулысымен (Қазақстан Республикасының нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8412 тіркелген, "Егемен Қазақстан" газетінде 2013 жылғы 1 маусымда № 139 (28078) жарияланған) бекітілген Екінші деңгейдегі банктердің бағалы қағаздар нарығындағы қызметінің мәселелері бойынша өзгерістер мен толықтыру енгізілетін Қазақстан Республикасының нормативтік құқықтық актілері тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z308" w:id="238"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z308" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Қазақстан Республикасы Ұлттық Банкі Басқармасының "Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне өзгерістер енгізу туралы" 2013 жылғы 26 сәуірдегі № 110 қаулысымен (Қазақстан Республикасының нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8505 тіркелген, "Заң газеті" газетінде 2013 жылғы 6 тамызда № 115 (2316) жарияланған) бекітілген Өзгерістер енгізілетін Қазақстан Республикасының нормативтік құқықтық актілері тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkEnd w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>