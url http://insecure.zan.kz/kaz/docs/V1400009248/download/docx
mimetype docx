--- v1 (2026-03-15)
+++ v2 (2026-06-03)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e3c2340" w14:textId="e3c2340">
+    <w:p w14:paraId="29c1cea" w14:textId="29c1cea">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -931,456 +931,476 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z162" w:id="8"/>
-[...15 lines deleted...]
-      1) арнайы қаржы компаниясы – жобалық қаржыландыру және секьюритилендіру мәмілелерін жүзеге асыру үшін Секьюритилендіру туралы заңға сәйкес құрылатын, пайдасына талап ету құқықтары берілетін заңды тұлға;</w:t>
+    <w:bookmarkStart w:name="z227" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) арнайы қаржы компаниясы - жобалық қаржыландыру және секьюритилендіру мәмілелерін жүзеге асыру үшін Секьюритилендіру туралы заңға сәйкес құрылатын, пайдасына талап ету құқықтары берілетін заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z163" w:id="9"/>
-[...15 lines deleted...]
-      2) биржалық ивестициялық пай қоры (Exchange Traded Fund) (ETF) (Эксчейндж Трэйдэд Фандс) – пайлары қор биржасында айналыста болатын индекстік инвестициялаудың аралық ивестициялық пай қоры;</w:t>
+    <w:bookmarkStart w:name="z228" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) биржалық ивестициялық пай қоры (Exchange Traded Fund) (ETF) (Эксчейндж Трэйдэд Фандс) - пайлары қор биржасында айналыста болатын индекстік инвестициялаудың аралық ивестициялық пай қоры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z164" w:id="10"/>
-[...15 lines deleted...]
-      3) бірыңғай жинақтаушы зейнетақы қоры – зейнетақы жарналарын тарту және зейнетақы төлемдері жөніндегі қызметті жүзеге асыратын заңды тұлға;</w:t>
+    <w:bookmarkStart w:name="z229" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бірыңғай жинақтаушы зейнетақы қоры - зейнетақы жарналарын тарту және зейнетақы төлемдері жөніндегі қызметті, сондай-ақ Қазақстан Республикасының Әлеуметтік кодексінде айқындалған өзге де функцияларды жүзеге асыратын заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z165" w:id="11"/>
-[...15 lines deleted...]
-      4) инвестициялық декларация – инвестициялау объектілерінің тізбесін, инвестициялық қор немесе эндаумент-қорлар активтеріне қатысты инвестициялық қызметтің мақсаттарын, стратегияларын, талаптары мен шектеулерін, активтерді хеджирлеу және әртараптандыру талаптарын айқындайтын құжат;</w:t>
+    <w:bookmarkStart w:name="z230" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) инвестициялық декларация - инвестициялау объектілерінің тізбесін, инвестициялық қор немесе эндаумент-қорлар активтеріне (нысаналы капитал) қатысты инвестициялық қызметтің мақсаттарын, стратегияларын, талаптары мен шектеулерін, активтерді хеджирлеу және әртараптандыру талаптарын айқындайтын құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z166" w:id="12"/>
-[...15 lines deleted...]
-      5) инвестициялық портфель – инвестициялық портфельді басқарушының меншігіндегі немесе басқаруындағы қаржы құралдарының алуан түрлерінің не өзге мүліктің жиынтығы;</w:t>
+    <w:bookmarkStart w:name="z231" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) инвестициялық портфель - инвестициялық портфельді басқарушының меншігіндегі немесе басқаруындағы қаржы құралдарының алуан түрлерінің не өзге мүліктің жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z167" w:id="13"/>
-[...15 lines deleted...]
-      6) инвестициялық портфельді басқарушы – өз атынан клиенттің мүддесінде және оның есебінен азаматтық құқықтар объектілерін басқару жөніндегі қызметті жүзеге асыратын бағалы қағаздар нарығының кәсіби қатысушысы;</w:t>
+    <w:bookmarkStart w:name="z232" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) инвестициялық портфельді басқару жөніндегі шарт - оған сәйкес клиент мүлікті инвестициялық портфельді басқарушыға инвестициялық басқаруға беретін, ал инвестициялық портфельді басқарушы осы мүлікті клиенттің мүддесі үшін басқаруды жүзеге асыруға міндеттенетін шарт;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z168" w:id="14"/>
-[...15 lines deleted...]
-      7) инвестициялық портфельді басқару жөніндегі шарт – оған сәйкес клиент мүлікті инвестициялық портфельді басқарушыға инвестициялық басқаруға беретін, ал инвестициялық портфельді басқарушы осы мүлікті клиенттің мүддесі үшін басқаруды жүзеге асыруға міндеттенетін шарт;</w:t>
+    <w:bookmarkStart w:name="z233" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) инвестициялық портфельді басқарушы - өз атынан клиенттің мүддесінде және оның есебінен азаматтық құқықтар объектілерін басқару жөніндегі қызметті жүзеге асыратын бағалы қағаздар нарығының кәсіби қатысушысы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z169" w:id="15"/>
-[...15 lines deleted...]
-      8) инвестициялық портфельді басқарушының есепке алу жүйесі – инвестициялық портфельді басқарушы клиенттерінің инвестициялық шоттарында қамтылған, клиент пен оның активтерін сәйкестендіруді, инвестициялық портфельдің құрылымын және белгілі бір уақыт сәтінде клиенттің активтерімен мәмілелерді қамтамасыз ететін мәліметтер жиынтығы;</w:t>
+    <w:bookmarkStart w:name="z234" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) инвестициялық портфельді басқарушының есепке алу жүйесі - инвестициялық портфельді басқарушы клиенттерінің инвестициялық шоттарында қамтылған, клиент пен оның активтерін сәйкестендіруді, инвестициялық портфельдің құрылымын және белгілі бір уақыт сәтінде клиенттің активтерімен мәмілелерді қамтамасыз ететін мәліметтер жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z170" w:id="16"/>
-[...15 lines deleted...]
-      9) инвестициялық шешім – инвестициялық қордың немесе эндаумент-қорлардың активтерін басқару процесінде қабылданатын оның активтерімен мәміле жасасу туралы шешім;</w:t>
+    <w:bookmarkStart w:name="z235" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) инвестициялық шешім - инвестициялық қордың немесе эндаумент-қордың активтерін (нысаналы капитал) басқару процесінде қабылданатын оның активтерімен мәміле жасасу туралы шешім;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z171" w:id="17"/>
-[...15 lines deleted...]
-      10) клиент – инвестициялық портфельді басқарушының қызметтерін пайдаланатын немесе пайдалануға ниет білдірген тұлға, инвестициялық қор, нысаналы капитал қоры, сондай-ақ инвестициялау мақсаттары үшін сақтанушылардан алынған сақтандыру сыйлықақыларының (сақтандыру жарналарының) және активтері инвестициялық портфельді басқарушысында болатын, сақтанушының инвестицияларға қатысу талаптарын көздейтін сақтандыру шарттары бойынша оларды инвестициялаудан алынған кірістердің (шығындардың) бір бөлігі есебінен қалыптастырылған инвестициялық қор және инвестициялық портфель, сондай-ақ инвестициялық портфельді басқарушының сенімгерлік басқаруындағы зейнетақы активтеріне қатысты бірыңғай жинақтаушы зейнетақы қоры;</w:t>
+    <w:bookmarkStart w:name="z236" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) клиент - инвестициялық портфельді басқарушының қызметтерін пайдаланатын немесе пайдалануға ниет білдірген тұлға, инвестициялық қор, нысаналы капитал қоры, инвестициялау мақсаттары үшін сақтанушылардан алынған сақтандыру сыйлықақыларының (сақтандыру жарналарының) және активтері инвестициялық портфельді басқарушысында болатын, сақтанушының инвестицияларға қатысу талаптарын көздейтін сақтандыру шарттары бойынша оларды инвестициялаудан алынған кірістердің (шығындардың) бір бөлігі есебінен қалыптастырылған инвестициялық портфель, сондай-ақ инвестициялық портфельді басқарушының сенімгерлік басқаруындағы зейнетақы активтеріне қатысты бірыңғай жинақтаушы зейнетақы қоры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z172" w:id="18"/>
-[...15 lines deleted...]
-      11) клиенттің активтері – инвестициялық портфельді басқарушының басқаруындағы активтердің жиынтығы;</w:t>
+    <w:bookmarkStart w:name="z237" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) клиенттің активтері - инвестициялық портфельді басқарушының басқаруындағы активтердің жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z173" w:id="19"/>
+    <w:bookmarkStart w:name="z238" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) құрылымдық өнім - шығару талаптары осы қаржы құралы бойынша негізгі борыш және (немесе) сыйақы сомалары төлемдерінің оны шығару талаптарында берілген көрсеткіштерге қол жеткізуге және (немесе) оқиғалардың туындауына тәуелділігін көздейтін қаржы құралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z174" w:id="20"/>
+    <w:bookmarkStart w:name="z239" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) маркет-мейкер - қор биржасының ішкі құжаттарына сәйкес қаржы құралы бойынша баға белгілеуді жариялап отыру және қолдау қызметтерін ұсынатын ұйым;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z175" w:id="21"/>
-[...15 lines deleted...]
-      14) мүдделер қақтығысы – инвестициялық портфельді басқарушы мен оның клиентінің (клиенттерінің) мүдделері бір-біріне сәйкес келмейтін жағдай;</w:t>
+    <w:bookmarkStart w:name="z240" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) мүдделер қақтығысы - инвестициялық портфельді басқарушы мен оның клиентінің (клиенттерінің) мүдделері бір-біріне сәйкес келмейтін жағдай;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z176" w:id="22"/>
-[...15 lines deleted...]
-      15) уәкілетті орган – қаржы нарығы мен қаржы ұйымдарын реттеуді, бақылауды және қадағалауды жүзеге асыратын мемлекеттік орган;</w:t>
+    <w:bookmarkStart w:name="z241" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) уәкілетті орган - қаржы нарығы мен қаржы ұйымдарын реттеуді, бақылауды және қадағалауды жүзеге асыратын мемлекеттік орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z177" w:id="23"/>
-[...15 lines deleted...]
-      16) үлестес тұлғалар – тізбесі "Акционерлік қоғамдар туралы" Қазақстан Республикасы Заңының 64-бабына сәйкес белгіленетін, тікелей және (немесе) жанама түрде шешімдерді айқындауға және (немесе) бір-бірімен (тұлғалардың бірімен) қабылданатын шешімдерге, оның ішінде жасалған мәмілеге орай ықпал етуге мүмкіндігі бар (өздеріне берілген өкілеттіктер шеңберінде бақылау және қадағалау функцияларын жүзеге асыратын мемлекеттік органдарды қоспағанда) жеке немесе заңды тұлғалар;</w:t>
+    <w:bookmarkStart w:name="z242" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) үлестес тұлғалар - тізбесі "Акционерлік қоғамдар туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>64-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес белгіленетін, тікелей және (немесе) жанама түрде шешімдерді айқындауға және (немесе) бір-бірімен (тұлғалардың бірімен) қабылданатын шешімдерге, оның ішінде жасалған мәмілеге орай ықпал етуге мүмкіндігі бар (өздеріне берілген өкілеттіктер шеңберінде бақылау және қадағалау функцияларын жүзеге асыратын мемлекеттік органдарды қоспағанда) жеке немесе заңды тұлғалар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z178" w:id="24"/>
-[...15 lines deleted...]
-      17) хеджирлеу – хеджирлеу объектiсi бағасының немесе өзге де көрсеткiшiнiң қолайсыз өзгеруi нәтижесiнде туындайтын ықтимал залалды өтеу мақсатында жасалатын туынды қаржы құралдарымен операциялар. Активтер және (немесе) мiндеттемелер, сондай-ақ көрсетілген активтерге және (немесе) мiндеттемелерге немесе күтiлетiн мәмiлелерге байланысты ақша ағыны хеджирлеу объектiлері деп танылады;</w:t>
+    <w:bookmarkStart w:name="z243" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) хеджирлеу - хеджирлеу объектiсi бағасының немесе өзге де көрсеткiшiнiң қолайсыз өзгеруi нәтижесiнде туындайтын ықтимал залалды өтеу мақсатында жасалатын туынды қаржы құралдарымен операциялар. Активтер және (немесе) мiндеттемелер, сондай-ақ көрсетілген активтерге және (немесе) мiндеттемелерге немесе күтiлетiн мәмiлелерге байланысты ақша ағыны хеджирлеу объектiлері деп танылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z179" w:id="25"/>
-[...15 lines deleted...]
-      18) ішкі құжаттар – инвестициялық портфельді басқарушының, оның органдарының, құрылымдық бөлімшелерінің (филиалдарының, өкілдіктерінің), қызметкерлерінің қызметінің талаптары мен тәртібін, қызметтер көрсетуді және оларға ақы төлеу тәртібін реттейтін құжаттар.</w:t>
+    <w:bookmarkStart w:name="z244" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) ішкі құжаттар - инвестициялық портфельді басқарушының, оның органдарының, құрылымдық бөлімшелерінің (филиалдарының, өкілдіктерінің), қызметкерлерінің қызметінің талаптары мен тәртібін, қызметтер көрсетуді және оларға ақы төлеу тәртібін реттейтін құжаттар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.08.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (31.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z23" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2615,146 +2635,148 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z180" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7-3. Зейнетақы активтерін сенімгерлік басқару туралы шарт инвестициялық портфельді басқарушының бастамасы бойынша Қазақстан Республикасы Әлеуметтік кодексінің 37-бабының 8-тармағының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес бұзылады. </w:t>
+      7-3. Зейнетақы активтерін сенімгерлік басқару туралы шарт инвестициялық портфельді басқарушының бастамасы бойынша Қазақстан Республикасы Әлеуметтік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>37-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8-тармағының 3) тармақшасына сәйкес бұзылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Зейнетақы активтерін сенімгерлік басқару туралы шарт инвестициялық портфельді басқарушының бастамасы бойынша осы шарт жасалған күннен бастап кемінде толық бір күнтізбелік жыл өткеннен кейін бұзылуы мүмкін.</w:t>
-[...17 lines deleted...]
-      Осы тармақтың мақсаттары үшін толық күнтізбелік жыл деп тиісті жылдың 1 қаңтарынан 31 желтоқсан аралығы қоса алынған кезең түсініледі.</w:t>
+      Зейнетақы активтерін сенімгерлік басқару туралы шарт инвестициялық портфельді басқарушының бастамасы бойынша инвестициялық портфельді қалыптастыру өлшемшартымен айқындалатын және 1 қаңтардан бастап 31 желтоқсанды қоса алғанда күнтізбелік жылдар бойынша есептелетін қатарынан 12 (он екі), 36 (отыз алты) немесе 60 (алпыс) айды құрайтын зейнетақы активтерін сенімгерлік басқару кезеңінің аяқталуынан ерте болмайтын уақытта бұзылуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Қағида 7-3-тармақпен толықтырылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 16.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен; жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -3567,51 +3589,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 11-1-тармақпен толықтырылды - ҚР Ұлттық Банкi Басқармасының 16.07.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 150</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5307,146 +5329,196 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z181" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25-1. Инвестициялық портфельді басқарушы зейнетақы активтерін сенімгерлік басқаруды мынадай өлшемшарттардың бірі бойынша жүзеге асырады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z186" w:id="87"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) инвестициялық портфель салымшылардың зейнетке шығу мерзіміне қарамастан, зейнетақы активтерінен тұрады және 12 (он екі) айдың қорытындысы бойынша есептелетін кірістіліктің ең аз мәніне ие;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) инвестициялық портфель зейнетке шығу мерзімі үш жылдан асатын салымшылардың зейнетақы активтерінен тұрады және 36 (отыз алты) айдың қорытындысы бойынша есептелетін кірістіліктің ең аз мәніне ие;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) инвестициялық портфель зейнетке шығу мерзімі он үш жылдан асатын салымшылардың зейнетақы активтерінен тұрады және 60 (алпыс) айдың қорытындысы бойынша есептелетін кірістіліктің ең аз мәніне ие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың мақсаттары үшін салымшы деп міндетті зейнетақы жарналарының салымшысы және (немесе) ол үшін міндетті кәсіптік зейнетақы жарналары және (немесе) ерікті зейнетақы жарналары аударылған жеке тұлға түсініледі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Зейнетақы активтері кірістілігінің ең аз мәні Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2023 жылғы 7 маусымдағы № 43 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32830 болып тіркелген) Инвестициялық портфельді басқарушы алған зейнетақы активтерінің номиналдық кірістілігі мен зейнетақы активтері кірістілігінің ең аз мәні арасындағы теріс айырманы есептеу қағидаларына, сондай-ақ Инвестициялық портфельді басқарушының теріс айырманы меншікті капиталы есебінен өтеу қағидалары мен мерзімдеріне сәйкес айқындалады.</w:t>
+      Осы тармақтың мақсаттары үшін салымшының зейнетке шығару мерзімі деп оның Қазақстан Республикасы Әлеуметтік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>207-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағында белгіленген жасқа жетуі түсініледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Зейнетақы активтері кірістілігінің ең аз мәні Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2023 жылғы 7 маусымдағы № 43 қаулысымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32830 болып тіркелген) Инвестициялық портфельді басқарушы алған зейнетақы активтерінің номиналдық кірістілігі мен зейнетақы активтері кірістілігінің ең аз мәні арасындағы теріс айырманы есептеу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, сондай-ақ Инвестициялық портфельді басқарушының теріс айырманы меншікті капиталы есебінен өтеу қағидалары мен мерзімдеріне сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -5470,107 +5542,127 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) қаулысымен. </w:t>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен; жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z189" w:id="90"/>
+    <w:bookmarkStart w:name="z189" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25-2. Инвестициялық портфельді басқарушы өлшемдері Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2023 жылғы 7 маусымдағы № 43 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32830 болып тіркелген) Инвестициялық портфельді басқарушы алған зейнетақы активтерінің номиналдық кірістілігі мен зейнетақы активтері кірістілігінің ең аз мәні арасындағы теріс айырманы есептеу қағидаларына, сондай-ақ Инвестициялық портфельді басқарушының теріс айырманы меншікті капиталы есебінен өтеу қағидалары мен мерзімдеріне сәйкес айқындалатын композиттік индекстер негізінде меншікті инвестициялау стратегиясын айқындайтын инвестициялық портфель үшін инвестициялық декларация әзірлейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5609,70 +5701,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="91"/>
+    <w:bookmarkStart w:name="z84" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Екінші деңгейдегі банктердің, сақтандыру ұйымдарының және өзге де қаржы ұйымдарының меншікті активтерінің есебінен қалыптастырылған инвестициялық портфельді басқару жөніндегі қызметті жүзеге асыру кезінде инвестициялық портфельді басқарушы осы Қағидаларда белгіленген талаптарға қосымша екінші деңгейдегі банктердің, сақтандыру ұйымдарының және өзге де қаржы ұйымдарының қызметін реттейтін Қазақстан Республикасының заңнамасын басшылыққа алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қағидалардың осы тармағының бірінші бөлігінде көрсетілген клиенттердің активтерімен жасалатын мәмілелерге қатысты ерекше талаптар мен шектеулер белгіленген жағдайда, осындай клиенттің инвестициялық портфелін басқару көрсетілген шектеулер ескеріле отырып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -5709,90 +5801,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z85" w:id="92"/>
+    <w:bookmarkStart w:name="z85" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Клиенттің инвестициялық декларациясында Қазақстан Республикасы Ұлттық Банкі Басқармасының 2013 жылғы 27 тамыздағы № 214 қаулысымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8796 болып тіркелген) бекітілген Бағалы қағаздар нарығында брокерлік және дилерлік қызметті, инвестициялық портфельді басқару жөніндегі қызметті жүзеге асыратын ұйымдар үшін тәуекелдерді басқару және ішкі бақылау жүйесін қалыптастыру қағидаларының (бұдан әрі - Тәуекелдерді басқару жүйесін қалыптастыру қағидалары) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>37-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген мәліметтер болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Инвестициялық қорлардың инвестициялық декларациясына қойылатын талаптар Инвестициялық қорлар туралы заңның 39-бабында белгіленген.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5885,686 +5977,722 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (31.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="93"/>
+    <w:bookmarkStart w:name="z86" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Егер клиентпен жасалған шартта осы көзделген болса, инвестициялық декларацияда инвестициялық басқаруға тапсырылған активтердің инвестицияланатын мерзіміне және клиенттің шотында қалуы мүмкін ақшаның барынша көп қалдығының мөлшеріне қойылатын талаптар болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z87" w:id="94"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z87" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Инвестициялық портфельді басқарушының қаржы ұйымдары болып табылатын клиенттерінің инвестициялық декларациялары осы қаржы ұйымдарының қызметін реттейтін Қазақстан Республикасының заңнамасы ескеріліп жасалады және оны қаржы ұйымының директорлар кеңесі бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z88" w:id="95"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z88" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Инвестициялық портфельді басқару жөнiндегi қызметті жүзеге асыру барысында клиенттің активтеріне және (немесе) инвестициялық портфельді басқарушының меншiктi активтеріне қатысты инвестициялық шешiмдердi инвестициялық портфельді басқарушының инвестициялық комитеті қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Клиенттің активтеріне және (немесе) инвестициялық портфельді басқарушының меншiктi активтеріне қатысты инвестициялық шешiмдердi қабылдау тәртібі, ұсынымның және инвестициялық шешімнің жасалу тәртібіне және мазмұнына қойылатын талаптар Тәуекелдерді басқару жүйесін қалыптастыру қағидаларында белгіленген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="96"/>
+    <w:bookmarkStart w:name="z89" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Егер инвестициялық портфельді басқарушының іс-әрекеттеріне байланысты емес жағдайлардың нәтижесінде клиенттің инвестициялық портфелінің құрылымы Қазақстан Республикасының қаржылық заңнамасында, Қағидаларда және (немесе) клиенттің инвестициялық декларациясында белгіленген талаптарға сәйкес келуін тоқтатқан жағдайда, инвестициялық портфельді басқарушы осындай сәйкес келмеуді ушықтыратын қызметті дереу тоқтатады және бір күн ішінде осы сәйкес келмеуді жою жөніндегі іс-шаралар жоспарын қоса бере отырып, осы сәйкессіздік фактісі және себептері туралы уәкілетті органға және клиентке хабарлайды. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Инвестициялық портфельді басқарушы клиенттің инвестициялық портфелінің құрылымын Қағидалардың осы тармағының бірінші бөлігінде көрсетілген, уәкілетті органмен келісілген іс-шаралар жоспарында белгіленген мерзімдерде, не осы іс-шаралар жоспарын қарау нәтижелері бойынша уәкілетті орган белгілеген мерзімдерде Қазақстан Республикасының қаржылық заңнамасының, Қағидалардың және (немесе) клиенттің инвестициялық декларациясының талаптарына сәйкес келтіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 31-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.02.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z90" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Инвестициялық портфельді басқарушы инвестициялық шешiмдi бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыруға қолданылып жүрген лицензиясы болған кезде дербес орындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z91" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>33. Инвестициялық портфельді басқарушы мыналар бойынша мәмілелер жасасу жөнінде шешім қабылдамайды және мәмілелерді жүзеге асырмайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z191" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) клиенттің инвестициялық басқаруға берілген активтері есебінен инвестициялық портфельді басқарушының меншігіндегі қаржы құралдарын және өзге де мүлікті сатып алу бойынша;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z192" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) клиенттің активтерін өз меншігіне иеліктен шығару бойынша;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z193" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қор биржасында ашық сауда-саттық әдісімен жасалған мәмілелерді қоспағанда, инвестициялық портфельді басқарушы бір мезгілде өз клиентінің мүдделерін және оның клиенті болып табылмайтын үшінші тұлғаның мүдделерін білдіргенде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z194" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) инвестициялық портфельді басқарушы шығарған қаржы құралдарын және (немесе) осы инвестициялық портфельді басқарушының инвестициялық басқаруындағы инвестициялық қорлардың бағалы қағаздарын клиенттің активтері есебінен сатып алу бойынша;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z195" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) тарату процесіндегі эмитенттердің бағалы қағаздарын және (немесе) цифрлық қаржы активтерін клиенттің активтері есебінен сатып алу бойынша;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z196" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) эмитент дефолты (эмитенттің бағалы қағаздарын және өзге де міндеттемелерін эмитенттің міндеттемелерін қайта құрылымдау мақсатында шығарылған осы эмитенттің бағалы қағаздарына және (немесе) цифрлық қаржы активтерін айырбастауды қоспағанда), эмитенттің бағалы қағаздарын және (немесе) цифрлық қаржы активтерін қор биржасының ресми тізімінің "буферлік санат" санатына ауыстыру, қор биржасы осы бағалы қағаздармен сауда-саттықты тоқтата тұру күнінен бастап клиенттің активтері есебінен бағалы қағаздарды және (немесе) цифрлық қаржы активтерін сатып алу бойынша;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z197" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) клиенттің инвестициялық басқаруға қабылданған активтеріне қатысты мәміле жасау кезінде төлемді күнтізбелік отыз күннен астам мерзімге кейінге қалдыруды немесе бөліп төлеуді көздейтін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z198" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) инвестициялық басқаруға қабылданған клиенттің активтерін өзінің жеке міндеттемелерін немесе осы клиенттің инвестициялық портфелін басқару жөніндегі қызметке байланысты емес үшінші тұлғалардың міндеттемелерін орындауды қамтамасыз ету үшін пайдалануды көздейтін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z199" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) клиенттің активтерін өтеусіз иеліктен шығару бойынша;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z200" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) қор биржасының сауда жүйесінде ашық сауда-саттық әдістерімен жасалған мәмілелерді қоспағанда, осы инвестициялық портфельді басқарушының инвестициялық басқаруындағы инвестициялық қорлардың активтерін инвестициялық қор болып табылмайтын клиенттің активтерінің құрамына сатып алу бойынша;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z201" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) нәтижесінде Қазақстан Республикасының қаржы заңнамасында және (немесе) клиенттің инвестициялық декларациясында белгіленген талаптар бұзылатын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z202" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қағидалардың осы тармағының бірінші бөлігі 4) тармақшасының күші жабық инвестициялық пай қоры болып табылмайтын инвестициялық пай қорының пайларын сақтанушылардан инвестициялау мақсаттары үшін алынған сақтандыру сыйлықақыларының (сақтандыру жарналарының) және сақтанушының инвестицияларға қатысу талабын көздейтін сақтандыру шарттары бойынша оларды инвестициялаудан алынған кірістердің (залалдардың) бір бөлігі есебінен қалыптастырылған инвестициялық портфельге сатып алу жағдайларына қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z203" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Инвестициялық қорлар активтерінің, эндаумент-қорлар активтерінің, сақтанушылардан инвестициялау мақсаттары үшін алынған сақтандыру сыйлықақыларының (сақтандыру жарналарының) және сақтанушының инвестицияларға қатысу талабын көздейтін сақтандыру шарттары бойынша оларды инвестициялаудан алынған кірістердің (зияндардың) бір бөлігі есебінен қалыптастырылған инвестициялық портфельдер активтерінің, инвестициялық портфельді басқарушының (сақтандыру ұйымының) басқаруындағы зейнетақы активтерінің және инвестициялық портфельді басқарушының (сақтандыру ұйымының) меншікті активтерінің қаржы нарығы лицензиаттарының дауыс беретін акцияларына инвестицияларының жиынтық көлемі инвестициялық портфельді басқарушының (сақтандыру ұйымының) оларды сатып алуға уәкілетті органның келісімін алуды талап ететін мөлшерден аз болуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 31-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.02.2021 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 33-тармақ жаңа редакцияда – Ескерту. 2-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.05.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="97"/>
-[...272 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z144" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33-1. Қамтамасыз етілмеген цифрлық активтер инвестициялық портфельді басқарушы жүзеге асыратын мәміленің нысанасы болып табылмайды және олардың басқаруына қабылданбайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 33-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.02.2021 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> (31.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. Қағида 33-1-тармақпен толықтырылды – ҚР Ұлттық Банкі Басқармасының 29.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 267</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.05.2026 бастап қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z144" w:id="99"/>
-[...81 lines deleted...]
-    <w:bookmarkStart w:name="z156" w:id="100"/>
+    <w:bookmarkStart w:name="z156" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33-2. Қайталама нарықта бағалы қағаздармен, сондай-ақ туынды қаржы құралдарымен зейнетақы активтері есебінен мәмілелер, мынадай жағдайларды қоспағанда, қор биржасында ғана жасалады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) эмитенттің инвестициялық портфельдегі облигацияларды акцияларға конвертациялауы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7183,284 +7311,318 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      33-6. Бір тұлға және оның үлестес тұлғалары шығарған (ұсынған) қаржы құралдарына зейнетақы активтері есебінен инвестициялардың жиынтық мөлшері инвестициялық портфельді басқарушыда сенімгерлік басқарудағы зейнетақы активтері құнының 10 (он) пайызынан аспауға тиіс. </w:t>
+        <w:t>
+      33-6. Бір тұлға және оның үлестес тұлғалары шығарған (ұсынған) қаржы құралдарына зейнетақы активтері есебінен инвестициялардың жиынтық мөлшері инвестициялық портфельді басқарушыда сенімгерлік басқарудағы зейнетақы активтері құнының 10 (он) пайызынан аспауға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қағидалардың осы тармағының бірінші бөлігінде бір-біріне қатысты үлестес тұлғалар шығарған (ұсынған) инвестициялардың жиынтық мөлшері бөлігінде белгіленген нормалар дауыс беретін акцияларының 50 (елу) пайыздан астамы мемлекетке немесе ұлттық басқарушы холдингке немесе Қазақстан Республикасының Ұлттық Банкіне тиесілі бір-біріне қатысты үлестес тұлғалар шығарған (ұсынған) қаржы құралдарына қатысты қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...108 lines deleted...]
-      Қазақстан Республикасы Ұлттық Банкінің және инвестициялық портфельді басқарушылардың сенімгерлік басқаруындағы бірыңғай жинақтаушы зейнетақы қорының зейнетақы активтері есебінен инвестициялардың жиынтық мөлшері бірыңғай жинақтаушы зейнетақы қоры өзінің интернет-ресурсында жариялаған зейнетақы активтері есебінен бірыңғай жинақтаушы зейнетақы қорының инвестициялық портфелінің құрылымы туралы мәліметтерге сәйкес осы эмитенттің дауыс беретін акцияларының жалпы санынан 10 (он) пайыздан асқан жағдайда, инвестициялық портфельді басқарушы Қазақстан Республикасының ұйымы шығарған, оның ішінде депозитарлық қолхаттардың базалық активі болып табылатын зейнетақы активтері есебінен акцияларды сатып алу жөнінде шешімдер қабылдамайды.</w:t>
+        <w:t>
+      Қағидалардың осы тармағының бірінші бөлігінде белгіленген нормалар Қазақстан Республикасы Ұлттық Банкінің еншілес ұйымдары шығарған мемлекеттік бағалы қағаздар мен қаржы құралдарына, сондай-ақ орталық контрагенттің қатысуымен жасалған "кері репо" операциясының нысанасы болып табылатын қаржы құралдарына қатысты қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қағидалардың осы тармағының бірінші бөлігінде белгіленген нормалар активтерінің құрылымы MSCI ACWI Index (Морган Стэнли Кэпитал Интернешнл Олл Кантри Ворлд Индекс) немесе Bloomberg Global-Aggregate Index (Блумберг Глобал-Агригейт Индекс) индекстерінің құрылымын қайталайтын немесе пайлары бойынша баға белгілеу осы индекстерге байланысты Exchange Traded Funds (Эксчейндж Трэйдэд Фандс) пайларына қатысты қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы зейнетақы активтерін есепке алуды және сақтауды жүзеге асыратын кастодианның банк шоттарындағы шетел валютасындағы қалдықтарды қоса алғанда, шетел валютасында номинирленген қаржы құралдарына зейнетақы активтері есебінен инвестициялардың жиынтық мөлшері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) инвестициялық портфельді басқарушының сенімгерлік басқаруындағы және зейнетке шығу мерзіміне қарамастан, салымшылардың 12 (он екі) айдың қорытындысы бойынша есептелетін кірістіліктің ең аз мәнімен зейнетақы активтерінен тұратын инвестициялық портфельдің зейнетақы активтері құнының 40 (қырық) пайызына дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) инвестициялық портфельді басқарушының сенімгерлік басқаруындағы және зейнетке шығу мерзімі үш жылдан асатын салымшылардың 36 (отыз алты) айдың қорытындысы бойынша есептелетін кірістіліктің ең аз мәнімен зейнетақы активтерінен тұратын инвестициялық портфельдің зейнетақы активтері құнының 70 (жетпіс) пайызына дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) инвестициялық портфельді басқарушының сенімгерлік басқаруындағы және зейнетке шығу мерзімі он үш жылдан асатын салымшылардың 60 (алпыс) айдың қорытындысы бойынша есептелетін кірістіліктің ең аз мәнімен зейнетақы активтерінен тұратын инвестициялық портфельдің зейнетақы активтері құнының 80 (сексен) пайызына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Инвестициялық портфельдің тәуекел көрсеткіші (стандартты ауытқу) қатарынан 12 (он екі) ай ішінде композиттік индекстің тәуекел көрсеткішінен (стандартты ауытқу) 1,2 (бір бүтін оннан екі) еседен астам аспайды және ай сайын есепті айдан кейінгі айдың біріндегі жағдай бойынша есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Эмитенттің бір шығарылымының борыштық бағалы қағаздарына зейнетақы активтері есебінен инвестициялардың жиынтық мөлшері эмитенттің осы шығарылымының орналастырылған борыштық бағалы қағаздарының жалпы санының 50 (елу) пайызынан кем болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының ұйымы шығарған акцияларға, оның ішінде депозитарлық қолхаттардың базалық активі болып табылатын акцияларға зейнетақы активтері есебінен инвестициялардың жиынтық мөлшері осы эмитенттің дауыс беретін акцияларының жалпы санының 10 (он) пайызынан кем болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Ұлттық Банкінің және инвестициялық портфельді басқарушылардың сенімгерлік басқаруындағы бірыңғай жинақтаушы зейнетақы қорының зейнетақы активтері есебінен инвестициялардың жиынтық мөлшері бірыңғай жинақтаушы зейнетақы қоры өзінің интернет-ресурсында жариялаған зейнетақы активтерінің есебінен бірыңғай жинақтаушы зейнетақы қорының инвестициялық портфелінің құрылымы туралы мәліметтерге сәйкес осы эмитенттің дауыс беретін акцияларының жалпы санының 10 (он) пайызынан асқан жағдайда, инвестициялық портфельді басқарушы зейнетақы активтерінің есебінен Қазақстан Республикасының ұйымы шығарған акцияларды, оның ішінде депозитарлық қолхаттардың базалық активі болып табылатын акцияларды иелену жөнінде шешімдер қабылдамайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Қағидалар 33-6-тармақпен толықтырылды – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.02.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі); жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 16.10.2025 </w:t>
-[...39 lines deleted...]
-        <w:t>. қараңыз) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі); жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -7593,51 +7755,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z104" w:id="101"/>
+    <w:bookmarkStart w:name="z104" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. Инвестициялық портфельді басқарушы осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7652,71 +7814,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген талаптармен қатар, Инвестициялық қорлар туралы Заңда көзделген ерекшеліктерді ескере отырып, Инвестициялық қорлар туралы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>41-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген инвестициялық қордың активтерін басқару жөніндегі қызметті жүзеге асыруға байланысты тыйым салуларды сақтайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z105" w:id="102"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z105" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Инвестициялық пай қорының пайларын орналастыру және сатып алу жөнiндегi бұйрықтарға инвестициялық қордың активтерін есепке алуды қамтамасыз ететін кастодиан бөлiмшесiнiң басшысы қол қояды және кастодиан орталық депозитарийге (номиналды ұстаушыға) өзінің инвестициялық портфельді басқарушының бұйрығын жазбаша растауын жіберу арқылы растайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер бұл кастодиандық қызмет көрсету және бағалы қағаздарды ұстаушылардың тiзiлiмі жүйесін жүргізу жөніндегі шарттардың талаптарында көзделсе, инвестициялық пай қорының пайларын орналастыру және сатып алу барысында мәмiленi инвестициялық пай қорының пайларын ұстаушылар тiзiлiмiнде тіркеген сәттен бастап үш жұмыс күнінен кешіктірмейтін мерзімде кастодианның пайларды есептен шығару (есепке алу) бойынша мәмілелер жасауға келісімiн растайтын, қағаз тасымалдауыштағы құжаттардың түпнұсқаларын мiндеттi түрде беру шартымен факсимильді байланыс құралдарын пайдалануға жол берiледi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7791,70 +7953,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен кейін қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z161" w:id="103"/>
+    <w:bookmarkStart w:name="z161" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35-1. Инвестициялық портфельді басқарушы биржалық ивестициялық пай қорларының (Exchange Traded Fund) (ETF) (Эксчейндж Трэйдэд Фандс) пайларына күн сайын сұраныстар мен ұсыныстар қалыптастыру мақсаттары үшін әрбір биржалық ивестициялық пай қоры бойынша (Exchange Traded Fund) (ETF) (Эксчейндж Трэйдэд Фандс) маркет-мейкердің болуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7873,90 +8035,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен кейін қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z106" w:id="104"/>
+    <w:bookmarkStart w:name="z106" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. Инвестициялық портфельді басқарушы туынды қаржы құралдарымен ұйымдастырылмаған нарықта брокердің қызметін пайдаланбастан дербес жасалған мәмілелерді жүргізуді орталық депозитарий жүзеге асыратын тізілімге (бұдан әрі – тізілім) енгізу үшін есепті аптадан кейінгі аптаның бірінші жұмыс күнінің Астана қаласының уақыты бойынша сағат 14-00-ден кешіктірмей орталық депозитарийге Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17920 болып тіркелген Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 29 қарашадағы № 307 қаулысымен бекітілген Орталық депозитарий қызметін жүзеге асыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына және орталық депозитарийдің ішкі құжаттарына сәйкес ақпарат ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақпарат ақпаратты беру күніндегі барлық қолданыстағы ұйымдастырылған және ұйымдастырылмаған нарықта туынды қаржы құралдарымен жасалған мәмілелер бойынша, сондай-ақ есепті кезеңде жасалған және орындалған мәмілелер бойынша ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -7993,110 +8155,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2023 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z107" w:id="105"/>
+    <w:bookmarkStart w:name="z107" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        37. Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>36-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген тізілімге өзгерістер және (немесе) толықтырулар енгізу қажет болған жағдайда, Инвестициялық портфельді басқарушы орталық депозитарийге жаңартылған ақпаратты және тізілімге өзгерістер және (немесе) толықтырулар енгізу қажеттігінің себептерін көрсете отырып, жазбаша түсіндірмені ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z143" w:id="106"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z143" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37-1. Инвестициялық пай қорының пайларын бастапқы орналастыруды аяқтағаннан кейін 3 (үш) жұмыс күні ішінде осы инвестициялық пай қорының активтерін басқаруды жүзеге асыратын инвестициялық портфельді басқарушы мына мәліметтерді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инвестициялық пай қорының атауын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8205,51 +8367,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2019 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z149" w:id="107"/>
+    <w:bookmarkStart w:name="z149" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37-2. Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8264,51 +8426,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігі және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>32-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сақтанушының инвестицияларға қатысу талабы көзделетін сақтандыру шарттары бойынша инвестициялау мақсаттары үшін сақтанушылардан алынған сақтандыру сыйлықақыларының (сақтандыру жарналарының) бір бөлігі және оларды инвестициялаудан алынған кіріс (зиян) есебінен қалыптастырылған активтерді басқару жағдайларына қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8365,70 +8527,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z150" w:id="108"/>
+    <w:bookmarkStart w:name="z150" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37-3. Қағидалардың осы тарауының талаптары сақтандыру ұйымы болып табылатын инвестициялық портфельді басқарушының меншікті активтеріне қатысты қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8447,160 +8609,178 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z108" w:id="109"/>
+    <w:bookmarkStart w:name="z108" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Есепке алуды ұйымдастыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-тараудың тақырыбы жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.08.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="110"/>
+    <w:bookmarkStart w:name="z109" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Ерікті жинақтаушы зейнетақы қорларының, сақтандыру ұйымдарының меншікті активтері есебінен, инвестициялау мақсаттары үшін сақтанушылардан алынған сақтандыру сыйлықақылары (сақтандыру жарналары) және сақтанушының инвестицияларға қатысу талабын көздейтін сақтандыру шарттары бойынша оларды инвестициялаудан алынған кірістер (зияндар) бөлігінің есебінен қалыптастырылған инвестициялық портфельді құрайтын активтерді есепке алуды және сақтауды, эндаумент қорлардың активтерін есепке алуды және сақтауды, сондай-ақ инвестициялық қорлардың активтерін және арнайы қаржы компаниясының активтерін есепке алуды және сақтауды кастодиан мен инвестициялық портфельді басқарушы арасында жасалған кастодиандық шарт негізінде кастодиан жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-[...33 lines deleted...]
-      Клиенттердің бағалы қағаздардан басқа, өзге де активтерін есепке алуды және сақтауды кастодиан жүзеге асырады.</w:t>
+    <w:bookmarkEnd w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қағидалардың осы тармағының бірінші бөлігінде көрсетілген инвестициялық портфельді басқарушының клиенттерін қоспағанда, клиенттердің бағалы қағаздарын және (немесе) цифрлық қаржы активтерін есепке алуды инвестициялық портфельді басқарушы мен нақтылы ұстаушы арасында жасалған нақтылы ұстау туралы шарттың негізінде бағалы қағаздарды және (немесе) цифрлық қаржы активтерін нақтылы ұстау бойынша қызметтер көрсететін шетелдік есеп айырысу ұйымы немесе бағалы қағаздар нарығының кәсіби қатысушысы (бұдан әрі - нақтылы ұстаушы) жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Клиенттердің бағалы қағаздардан және (немесе) цифрлық қаржы активтерінен басқа, өзге де активтерін есепке алуды және сақтауды кастодиан жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық қаржы активтерін есепке алу және сақтау цифрлық қаржы активтері платформасы операторының есепке алу жүйесінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қағидалардың мақсаттары үшін шетелдік есеп айырысу ұйымы деп мыналар түсініледі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8627,72 +8807,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "А-" төмен емес ұзақ мерзімді кредиттік рейтингі немесе Moody's Investors Service (Мудис Инвесторс Сервис) немесе Fitch (Фич) агенттіктерінің осындай деңгейдегі рейтингі бар бейрезидент-бас банктің еншілес банкі болып табылатын Қазақстан Республикасының бейрезидент банкі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> 1-тармағында белгіленген функцияларды жүзеге асыратын шетелдік ұйым;</w:t>
+        <w:t>
+      Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "ВВВ" төмен емес ұзақ мерзімді кредиттік рейтингі немесе Moody's Investors Service (Мудис Инвесторс Сервис) немесе Fitch (Фич) агенттіктерінің осындай деңгейдегі рейтингі бар, Бағалы қағаздар нарығы туралы заңның 59-бабының 1-тармағында белгіленген функцияларды жүзеге асыратын шетелдік ұйым;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бағалы қағаздар нарығы туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -8768,147 +8928,127 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 38-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.02.2021 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> (31.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 38-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.05.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="111"/>
+    <w:bookmarkStart w:name="z110" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Инвестициялық портфельді басқарушының ішкі есепке алу жүйесінде клиенттің активтері инвестициялық портфельді басқарушының меншiктi активтерінен оларды инвестициялық портфельді басқарушының баланстан тыс шоттарына есепке алу арқылы оқшауланады және олар инвестициялық портфельді басқарушының мiндеттемелерi бойынша өндiрiп алынбайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z111" w:id="112"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z111" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Баланстан тыс шот Қазақстан Республикасының бухгалтерлік есеп және қаржылық есептілік туралы заңнамасына сәйкес инвестициялық портфельді басқарушының әрбір клиентіне инвестициялық портфельді басқарушының ішкі есепке алу жүйесінде ашылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8927,110 +9067,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="113"/>
+    <w:bookmarkStart w:name="z112" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Инвестициялық портфельді басқарушының ішкі есепке алу жүйесін жүргізу, клиентке ішкі есепке алу жүйесінде шот ашу және ішкі есепке алу жүйесін актуалды жағдайда ұстап тұру тәртібі инвестициялық портфельді басқарушының iшкi құжаттарында белгiленедi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z157" w:id="114"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z157" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40-1. Инвестициялық портфельді басқарушы зейнетақы активтеріне инвестициялайтын зейнетақы активтерін есепке алу және қаржы құралдарын бағалау тәртібі Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32997 болып тіркелген, Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2023 жылғы 26 маусымдағы № 58 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Зейнетақы активтерін есепке алу мен бағалауды жүзеге асыру қағидаларына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9069,90 +9209,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z113" w:id="115"/>
+    <w:bookmarkStart w:name="z113" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41. Қазақстан Республикасы Ұлттық Банкінің алтын-валюта активтерін және Қазақстан Республикасы Ұлттық қорының инвестициялық басқаруға берілген активтерін есепке алу мен сақтауды қоспағанда, инвестициялық портфельді басқарушының клиенттеріне тиесілі ақшаны есепке алу және сақтау инвестициялық портфельді басқарушы өзімен үлестес емес, бағалы қағаздар нарығында кастодиандық қызметті жүзеге асыруға лицензиясы бар банктерде ашқан банк шоттарында немесе Бағалы қағаздар рыногы туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген жағдайларда шетелдік қадағалау органы берген осыған ұқсас лицензиясы бар шетелдік есеп айырысу ұйымдарында жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9171,70 +9311,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z158" w:id="116"/>
+    <w:bookmarkStart w:name="z158" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41-1. Зейнетақы активтерін сенімгерлік басқару туралы шарт бойынша инвестициялық портфельді басқарушыға берілген зейнетақы активтері есебінен қалыптастырылған инвестициялық портфельді құрайтын активтерді есепке алуды және сақтауды кастодиан, инвестициялық портфельді басқарушы және бірыңғай жинақтаушы зейнетақы қоры арасында жасалған кастодиандық шарт (бұдан әрі - үшжақты кастодиандық шарт) негізінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Инвестициялық портфельді басқарушы өзінің ішкі есепке алу жүйесінің деректерін олардың зейнетақы активтерін есепке алуды және сақтауды жүзеге асыратын кастодианның және бірыңғай жинақтаушы зейнетақы қорының деректеріне сәйкестігін үшжақты кастодиандық шартта белгіленген тәртіппен, мерзімдерде және кезеңділікпен салыстырып тексеруді жүргізеді. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9289,70 +9429,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z114" w:id="117"/>
+    <w:bookmarkStart w:name="z114" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Ерікті жинақтаушы зейнетақы қорларының, сақтандыру ұйымдарының меншікті активтері есебінен, сақтанушының инвестицияларға қатысу талабы көзделетін сақтандыру шарттары бойынша инвестициялау мақсаттары үшін сақтанушылардан алынған сақтандыру сыйлықақыларының (сақтандыру жарналарының) бір бөлігі және оларды инвестициялаудан алынған кіріс (зиян) есебінен қалыптастырылған инвестициялық портфельді құрайтын активтерді, сондай-ақ инвестициялық қорлардың активтері, эндаумент-қорлардың активтері мен арнайы қаржы компаниясының активтерін қоспағанда, клиенттердің шетелдік қаржы құралдарын есепке алуды және сақтауды шетелдік есеп айырысу ұйымы жүзеге асыра алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9371,90 +9511,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (31.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z115" w:id="118"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z116" w:id="119"/>
+    <w:bookmarkStart w:name="z115" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Инвестициялық портфельді басқарушы айына кемінде бір рет өзiнiң ішкі есепке алу жүйесiнiң деректерін олардың клиенттердің активтерін есепке алуды және сақтауды жүзеге асыратын кастодиандардың деректеріне және (немесе) инвестициялық портфельді басқарушының клиенттерінің бағалы қағаздарын және (немесе) цифрлық қаржы активтерін есепке алуды жүзеге асыратын номиналды ұстаушының деректеріне және (немесе) инвестициялық портфельді басқарушының клиенттерінің цифрлық қаржы активтерін есепке алуды жүзеге асыратын цифрлық қаржы активтері платформасы операторының деректеріне сәйкес келуін салыстырып тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың бірінші бөлігінде көрсетілген деректер бойынша салыстырып тексеру нәтижелері мынадай мәліметтер қамтылатын салыстырып тексеру актісімен ресімделеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салыстырып тексеру актісінің жасалу күні;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9526,107 +9664,107 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 43-тармаққа өзгеріс енгізілді – ҚР Ұлттық Банкі Басқармасының 26.02.2018 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 43-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.05.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z117" w:id="120"/>
+    <w:bookmarkStart w:name="z117" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Инвестициялық портфельді басқарушының ішкі есепке алу жүйесінің деректерін шетелдік есеп айырысу ұйымының деректерімен салыстырып тексеру SWIFT (СВИФТ) - хабарламалар алмасу арқылы ақпарат берудің және төлемдер жасаудың халықаралық банкаралық жүйесі арқылы не шетелдік есеп айырысу ұйымымен жасалған шартта көзделген басқа да байланыс құралдары арқылы жүзеге асырылады және клиенттерге тиесілі және шетелдік есеп айырысу ұйымының шоттарындағы қаржы құралдарының қалдықтарын инвестициялық портфельді басқарушының ішкі есепке алу жүйесінің деректерімен салыстырып тексеруді жүргізу күніне салыстырып тексеру болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Олардың негізінде салыстырып тексеру жүргізілген құжаттар, оның ішінде SWIFT (СВИФТ) - хабарламалар салыстырып тексеру жүргізілген күннен бастап бес жыл бойы сақталуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -9663,51 +9801,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z118" w:id="121"/>
+    <w:bookmarkStart w:name="z118" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       45. Егер Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9722,529 +9860,561 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>44-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырылатын салыстырып тексерудің нәтижелері бойынша айырмашылықтар болған жағдайда, салыстырып тексеруді жүзеге асырған тараптар оларды жою бойынша шараларды қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z119" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>46. Инвестициялық портфельді басқарушы мыналар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z205" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жасалған шарттар және оларға енгізілген барлық өзгерістер мен толықтырулар;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z206" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жасалған ұсынымдар;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z207" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) инвестициялық шешімдер, олардың орындалуы (орындалмауы);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z208" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) клиенттердің активтерімен және (немесе) инвестициялық портфельді басқарушының меншiктi активтерімен жасалған мәмілелер, олардың орындалуы (орындалмауы);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z209" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) инвестициялық шешiмдердi орындау мақсатында брокерге берілген құжаттар не инвестициялық портфельді басқару жөнiндегi қызметті номиналды ұстаушы ретінде клиенттердің шоттарын жүргізу құқығымен бағалы қағаздар нарығындағы брокерлік және (немесе) дилерлік қызметпен қоса атқарған жағдайда сауда бөлімшесіне жіберілген өкімдер;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z210" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) клиенттердің қаржы құралдары және олардың санының өзгеруі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z211" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) бағалы қағаздар және (немесе) цифрлық қаржы активтері бойынша кiрiстердiң түсуі және бөлiнуi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z212" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) клиенттерге берілген есептер;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...52 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z213" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) ішкі есепке алу жүйесін олардың кастодиандардың және (немесе) номиналды ұстаушылардың және (немесе) шетелдік есеп айырысу ұйымдарының деректеріне сәйкес келуін салыстырып тексерулер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z214" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) клиенттердің инвестициялық портфельді басқарушыға шағымдары бар өтiнiштерi және оларды жою жөнiндегi шаралар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z215" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) инвестициялық портфельді басқарушының инсайдерлері жасаған мәмілелері туралы мәліметтер қамтылған журналдарды жүргізу арқылы өзінің қызметіне қатысты барлық құжаттардың дәйекті және нақты есебін жүргiзедi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 46-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.12.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 96</w:t>
+        <w:t xml:space="preserve">      Ескерту. 46-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.05.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z120" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Ұсынымдар олардың негiзiнде берілген құжаттармен (материалдармен) бірге, инвестициялық шешімдер және инвестициялық портфельді басқару жөнiндегi қызметке қатысты құжаттар хронологиялық тәртіпте жеке тiркеу файлдарында сақталуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z151" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47-1. Сақтанушының инвестицияларға қатысу талабы көзделетін сақтандыру шарттары бойынша инвестициялау мақсаттары үшін сақтанушылардан алынған сақтандыру сыйлықақыларының (сақтандыру жарналарының) бір бөлігі және оларды инвестициялаудан алынған кіріс (зиян) есебінен қалыптастырылған активтерді есепке алу ерекшеліктері Сақтанушының инвестицияларға қатысу қағидаларында белгіленген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 47-1-тармақпен толықтырылды – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 25.05.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z120" w:id="123"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z121" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Арнайы қаржы компаниясының жаңа инвестициялық портфельді басқарушыға өткізілетін активтерін салыстырып тексеру рәсiмiн жүргізу тәртiбi</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-тараудың тақырыбы жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.08.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z122" w:id="126"/>
+    <w:bookmarkStart w:name="z122" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Арнайы қаржы компаниясының жаңа инвестициялық портфельді басқарушыға өткізілетін активтерін салыстырып тексеруді кастодианның, инвестициялық портфельді басқарушының және арнайы қаржы компаниясының уәкiлеттi өкiлдерi жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z123" w:id="127"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z123" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Жаңа инвестициялық портфельді басқарушыға өткізілетін активтерді салыстырып тексеру үшiн:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өткізілетін активтердің тiзбесi;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10273,70 +10443,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) салыстырып тексеру актiсi жасалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өткізілетін активтерге салыстырып тексеру кезінде басқаруда болған активтер кiредi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z124" w:id="128"/>
+    <w:bookmarkStart w:name="z124" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Жаңа басқарушы агентке өткізілетін активтерді салыстырып тексеру кезінде инвестициялық басқарудың барлық кезеңіндегі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) инвестициялық портфельді басқарушының бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыратын (жүзеге асырған) ұйымдарға арнайы қаржы компаниясының активтері есебінен қаржы құралдарымен мәмілелер жасасуға берген тапсырмаларының көшiрмелерi;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10437,270 +10607,362 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) арнайы қаржы компаниясының өткізілетін активтерін салыстырып тексеру күнінде мерзiмi өтіп кеткен арнайы қаржы компаниясының активтері есебінен екiншi деңгейдегі банктермен жасалған банктік салым шарттарының көшiрмелерi;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) инвестициялық портфельді басқарушы арнайы қаржы компаниясының активтері есебінен қалыптастырған инвестициялық портфельді басқаруға қатысты өзге де құжаттар өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z125" w:id="129"/>
-[...54 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z125" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>51. Салыстырып тексеру қорытындылары бойынша салыстырып тексеру актiсi жасалады, оның ішінде мыналар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z217" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бағалы қағаздардың және (немесе) цифрлық қаржы активтерінің халықаралық сәйкестендіру нөмірлерін немесе цифрлық қаржы активтері үшін тіркеу нөмірлерін көрсете отырып, оларды (данамен) саны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z218" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) депонент-банктердiң атауы, салым сомалары, банктік салым шарттарының жасалу күні мен оның нөмiрлерi, салымдардың мерзiмдерi, сыйақы мөлшерлемелері көрсетіле отырып екiншi деңгейдегі банктердегі салымдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z219" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) инвестициялық шоттардағы теңгемен және шетел валютасымен ақша қозғалысы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z220" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қаржы құралдарының сатып алу құны;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z221" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) инвестициялардың ағымдағы құны;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z222" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) әрбір қаржы құралы бойынша есептелген және алынған инвестициялық кiрiстiң сомасы;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z223" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) комиссиялық сыйақылар сомасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z224" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) инвестициялық шоттардағы ақша қалдығы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z225" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) инвестициялық қызметке қатысты өткізілетін құжаттардың түпнұсқалары;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z126" w:id="130"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z226" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) инвестициялық қызметке қатысты өзге де мәліметтер туралы ақпарат қамтылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 51-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.05.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z126" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Салыстырып тексеру актісі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) инвестициялық портфельді басқару жөніндегі шартты бұзу күні арнайы қаржы компаниясына, инвестициялық портфельдің жаңа басқарушысына, инвестициялық портфельді басқарушыға, кастодианға, уәкілетті органға бір данадан бес данада жасалады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10773,51 +11035,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z127" w:id="131"/>
+    <w:bookmarkStart w:name="z127" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       53. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10832,71 +11094,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>52-тармақтарының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкес ресімделген салыстырып тексеру актiсiнiң данасы оған қол қойылған күннен бастап үш жұмыс күні iшiнде уәкiлеттi органға ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z152" w:id="132"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z152" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53-1. Қағидалардың осы тарауы сақтандыру ұйымдарына қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10915,126 +11177,126 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z128" w:id="133"/>
+    <w:bookmarkStart w:name="z128" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. Инвестициялық портфельді басқарушының инвестициялық портфельді басқару жөнiндегi қызметті жүзеге асыруға берілген лицензияның қолданылуын тоқтата тұрған немесе одан айырған жағдайдағы іс-әрекетінің тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-тараудың тақырыбы жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.08.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z129" w:id="134"/>
+    <w:bookmarkStart w:name="z129" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Инвестициялық портфельді басқарушы лицензияның қолданылуын тоқтата тұрған немесе одан айырған жағдайда уәкiлеттi органның тиісті хабарламасын алған күннен бастап екі жұмыс күні iшiнде бұл туралы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке хабарлама жіберу және клиенттер үшін қолжетімді орындарда (бас офистің және филиалдардың үй-жайларында, сондай-ақ осы инвестициялық портфельді басқарушының Интернет желісіндегі интернет-ресурсында (корпоративтік интернет-ресурсы болса) тиісті хабарландыруларды орналастыру арқылы өзінің клиенттеріне;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11059,140 +11321,140 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 54-тармаққа өзгеріс енгізілді - ҚР Ұлттық Банкі Басқармасының 28.10.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 259</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 26.02.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z130" w:id="135"/>
+    <w:bookmarkStart w:name="z130" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        55. Инвестициялық портфельді басқарушы лицензиядан айырылған жағдайда уәкiлеттi органның хабарламасын алған кезден бастап күнтізбелік отыз күн iшiнде клиенттің бұйрығы негізінде активтерді клиентке қайтарады немесе жасалған шарт болған кезде активтерді жаңа инвестициялық портфельді басқарушыға өткізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z153" w:id="136"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z153" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55-1. Қағидалардың осы тарауы сақтандыру ұйымдарына қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11211,70 +11473,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z159" w:id="137"/>
+    <w:bookmarkStart w:name="z159" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Зейнетақы активтерін сенімгерлік басқаруды жүзеге асыратын инвестициялық портфельді басқарушы лицензияның қолданысы тоқтатыла тұрған не одан айырылған жағдайда уәкілетті органның тиісті хабарламасын алған күні осы ақпаратты жеке хабарлама жіберу және осы инвестициялық портфельді басқарушының корпоративтік интернет-ресурсында тиісті хабарландырулар орналастыру арқылы бірыңғай жинақтаушы зейнетақы қорына және зейнетақы активтерін есепке алуды және сақтауды жүзеге асыратын кастодианға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11293,70 +11555,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z160" w:id="138"/>
+    <w:bookmarkStart w:name="z160" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. Лицензия тоқтатыла тұрған не одан айырылған жағдайда зейнетақы активтерін сенімгерлік басқаруды жүзеге асыратын инвестициялық портфельді басқарушы уәкілетті органның тиісті хабарламасын алған күннен бастап 10 (он) жұмыс күні ішінде зейнетақы активтерін қабылдау-өткізу актісінің негізінде зейнетақы активтерін Қазақстан Республикасының Ұлттық Банкіндегі бірыңғай жинақтаушы зейнетақы қорының кастодиандық шотына қайтарады, онда мынадай мәліметтер қамтылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkEnd w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) инвестициялық портфельді басқарушының, кастодианның, бірыңғай жинақтаушы зейнетақы қорының, Қазақстан Республикасы Ұлттық Банкінің толық атауы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11609,362 +11871,524 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z182" w:id="139"/>
+    <w:bookmarkStart w:name="z182" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-тарау. Зейнетақы активтерін сенімгерлік басқару шарты инвестициялық портфельді басқарушының бастамасы бойынша бұзылған жағдайда инвестициялық портфельді басқарушының іс-қимыл тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 7-тараумен толықтырылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 16.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z183" w:id="140"/>
+    <w:bookmarkStart w:name="z183" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Зейнетақы активтерін сенімгерлік басқару шартын өз бастамасы бойынша бұзған жағдайда инвестициялық портфельді басқарушы уәкілетті органды, бірыңғай жинақтаушы зейнетақы қорын және зейнетақы активтерін есепке алу және сақтауды жүзеге асыратын кастодианды шартты бұзудың жоспарланған күніне дейін күнтізбелік бір жылдан кешіктірмей хабардар етеді және бір мезгілде корпоративтік интернет-ресурста тиісті хабарландыру орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мұндай хабарлама болған кезде бірыңғай жинақтаушы зейнетақы қоры салымшылардың зейнетақы активтерін осы инвестициялық қорды басқарушының басқаруына аудару туралы жаңа өтініштерін қабылдамайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z184" w:id="141"/>
-[...56 lines deleted...]
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z184" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      59. Зейнетақы активтерін сенімгерлік басқару шарты инвестициялық портфельді басқарушының бастамасы бойынша бұзылған жағдайда бірыңғай жинақтаушы зейнетақы қоры инвестициялық портфельді басқарушының сенімгерлік басқаруындағы зейнетақы активтерін Қазақстан Республикасының Ұлттық Банкіне сенімгерлік басқаруға ақша түрінде толық көлемде қайтарады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Инвестициялық портфельді басқарушы инвестициялық портфельді басқарушы алған зейнетақы активтерінің номиналдық кірістілігі мен зейнетақы активтерінің кірістілігінің ең аз мәні арасындағы инвестициялық портфельді қалыптастыру өлшемшартына қарай қатарынан 12 (он екі), 36 (отыз алты) немесе 60 (алпыс) айды құрайтын зейнетақы активтерін сенімгерлік басқару кезеңінен кейінгі жылдың 1 қаңтарына қалыптасқан теріс айырманы (бар болса) толық көлемде өтейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Инвестициялық портфельді басқарушы алған зейнетақы активтерінің номиналдық кірістілігі мен зейнетақы активтері кірістілігінің ең аз мәнінің арасындағы теріс айырма Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2023 жылғы 7 маусымдағы № 43 қаулысымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32830 болып тіркелген) Инвестициялық портфельді басқарушы алған зейнетақы активтерінің номиналдық кірістілігі мен зейнетақы активтері кірістілігінің ең аз мәні арасындағы теріс айырманы есептеу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, сондай-ақ Инвестициялық портфельді басқарушының теріс айырманы меншікті капиталы есебінен өтеу қағидалары мен мерзімдеріне сәйкес айқындалады және өтеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 59-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z185" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Зейнетақы активтерін сенімгерлік басқару шарты инвестициялық портфельді басқарушының бастамасы бойынша бұзылған жағдайда инвестициялық портфельді басқарушы теріс айырманы (бар болса) өтеген күннен кейін 5 (бес) жұмыс күні ішінде бірыңғай жинақтаушы зейнетақы қоры зейнетақы активтерін зейнетақы активтерін қабылдау-өткізу актісінің негізінде Қазақстан Республикасының Ұлттық Банкінің сенімгерлік басқаруына қайтарады, ол мынадай мәліметтерді қамтиды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) инвестициялық портфельді басқарушының толық атауы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...18 lines deleted...]
-      3) шоттардағы ұлттық және (немесе) шетел валютасында ақша қалдығы; </w:t>
+        <w:t>
+      2) инвестициялық портфельді басқарушының атқарушы органы басшысының және бас бухгалтерінің тегі, аты, әкесінің аты (ол бар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) шоттардағы ұлттық және (немесе) шетел валютасында ақша қалдығы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) зейнетақы активтерін беру күнінің алдындағы күннің соңына зейнетақы активтерінің бір шартты бірлігінің құны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      5) инвестициялық портфельді басқарушы бірыңғай жинақтаушы зейнетақы қорына беретін зейнетақы активтеріне жататын өзге де мәліметтер. </w:t>
+        <w:t>
+      5) инвестициялық портфельді басқарушы бірыңғай жинақтаушы зейнетақы қорына беретін зейнетақы активтеріне жататын өзге де мәліметтер.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қабылдау-өткізу актісі зейнетақы активтерін беру күніне бір данадан қазақ және орыс тілдерінде 3 (үш) данада жасалады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      инвестициялық портфельді басқарушы үшін - инвестициялық портфельді басқарушының атқарушы органының басшысы және бас бухгалтері немесе оларды алмастыратын адамдар қол қояды; </w:t>
+        <w:t>
+       инвестициялық портфельді басқарушы үшін - инвестициялық портфельді басқарушының атқарушы органының басшысы және бас бухгалтері немесе оларды алмастыратын адамдар қол қояды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бірыңғай жинақтаушы зейнетақы қоры үшін - бірыңғай жинақтаушы зейнетақы қорының уәкілетті тұлғасы қол қояды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кастодиан-банк үшін - кастодиан-банктің уәкілетті тұлғасы және бас бухгалтері немесе оларды алмастыратын адамдар қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 60-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12058,322 +12482,322 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 10 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z132" w:id="143"/>
+    <w:bookmarkStart w:name="z132" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Күші жойылған нормативтік құқықтық актілердің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z133" w:id="144"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z133" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау жөніндегі агенттігі Басқармасының "Инвестициялық портфельді басқару жөніндегі қызметті жүзеге асыру ережесін бекіту туралы" 2010 жылғы 30 сәуірдегі № 59 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6290 тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z134" w:id="145"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z134" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қазақстан Республикасының Ұлттық Банкі Басқармасының "Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне өзгерістер мен толықтырулар енгізу туралы" 2012 жылғы 30 қаңтардағы № 20 қаулысына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7439 тіркелген, "Егемен Қазақстан" газетінде 2012 жылғы 24 мамырда № 261-266 (27340) жарияланған) қосымшаның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z135" w:id="146"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z135" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Қазақстан Республикасының Ұлттық Банкі Басқармасының "Кейбір нормативтік құқықтық актілерге екінші деңгейдегі банктердің бағалы қағаздар нарығындағы қызметінің мәселелері бойынша өзгерістер мен толықтыру енгізу туралы" 2013 жылғы 25 ақпандағы № 69 қаулысына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8412 тіркелген, "Егемен Қазақстан" газетінде 2013 жылғы 1 маусымда № 139 (28078) жарияланған) тізбенің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z136" w:id="147"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z136" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Қазақстан Республикасының Ұлттық Банкі Басқармасының "Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне өзгерістер енгізу туралы" 2013 жылғы 26 сәуірдегі № 110 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8505 тіркелген, "Заң газеті" газетінде 2013 жылғы 6 тамызда № 115 (2316) жарияланған) тізбенің 27-тармағы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z137" w:id="148"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z137" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Қазақстан Республикасының Ұлттық Банкі Басқармасының "Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне қаржы құралдарымен операцияларды тіркеу мәселелері бойынша өзгерістер мен толықтырулар енгізу туралы" 2013 жылғы 27 тамыздағы № 215 қаулысына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8799 тіркелген, "Заң газеті" газетінде 2013 жылғы 14 қарашада № 171 (2372) жарияланған) тізбенің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkEnd w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12699,31 +13123,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>