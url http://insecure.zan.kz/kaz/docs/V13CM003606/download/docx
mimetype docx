--- v0 (2025-11-09)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3f6f07f" w14:textId="3f6f07f">
+    <w:p w14:paraId="89a3e29" w14:textId="89a3e29">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Сайлау өткізу кезеңінде кандидаттардың үгіттік баспа материалдарын орналастыру үшін орындар белгілеу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Ақтөбе облысы Шалқар аудандық әкімдігінің 2013 жылғы 10 шілдедегі № 155 қаулысы. Ақтөбе облысының Әділет департаментініде 2013 жылғы 16 шілдеде № 3606 болып тіркелді</w:t>
+        <w:t>Ақтөбе облысы Шалқар аудандық әкімдігінің 2013 жылғы 10 шілдедегі № 155 қаулысы. Ақтөбе облысының Әділет департаментініде 2013 жылғы 16 шілдеде № 3606 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының 1995 жылғы 28 қыркүйектегі "Қазақстан Республикасындағы сайлау туралы" Конституциялық Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -278,62 +278,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулы алғаш ресми жарияланған күннен бастап қолданысқа еңгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -341,51 +342,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Аудан әкімі </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -398,129 +399,144 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Е. Данағұлов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      КЕЛІСІЛДІ </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Шалқар аудандық аумақтық </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">сайлау комиссиясының төрағасы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -605,208 +621,242 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Шалқар ауданы әкімдігінің 2013 жылғы 10 шілдедегі № 155 қаулысымен бекітілген</w:t>
+              <w:t xml:space="preserve">Шалқар ауданы әкімдігінің </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2013 жылғы 10 шілдедегі </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 155 қаулысымен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сайлауға қатысатын кандидаттардың үгіттік баспа материалдарын орналастыруға арналған орындар тізімі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қосымша жаңа редакцияда - Ақтөбе облысы Шалқар ауданы әкімдігінің 16.11.2020 </w:t>
+      Ескерту. Қосымша жаңа редакцияда - Ақтөбе облысы Шалқар ауданы әкімдігінің 13.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 288</w:t>
+        <w:t>№ 187</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="992"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="9779"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1529" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қала, ауылдық округтер, елді мекен атаулары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9779" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -845,123 +895,123 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қауылжыр ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1529" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кауылжыр ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9779" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1000,266 +1050,266 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бозой ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1529" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бозой ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9779" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Сары Батақұлы атындағы Шалқар аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорны Бозой ауылдық "Арай" мәдениет үйінің алдындағы стенді, Ұран Бақтыбай көшесі № 21.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1529" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қаңбақты ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9779" w:type="dxa"/>
-[...29 lines deleted...]
-"Шалқар ауданының білім бөлімі" мемлекеттік мекемесінің "Аяққұм негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің алдындағы стенді, Желтоқсан көшесі № 3.</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Шалқар ауданының білім бөлімі" мемлекеттік мекемесінің "Аяққұм негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің алдындағы стенді, Желтоқсан көшесі №3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -1268,349 +1318,349 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кішіқұм ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1529" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шілікті ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9779" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Сары Батақұлы атындағы Шалқар аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорны Шілікті мәдениет үйінің алдындағы стенді, Қоңыртөбе көшесі 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1529" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарашокат станциясы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9779" w:type="dxa"/>
-[...29 lines deleted...]
-"Шалқар ауданының білім бөлімі" мемлекеттік мекемесінің "Қарашоқат жалпы орта білім беретін мектебі" коммуналдық мемлекттік мекемесінің алдындағы стенді, Теміржолшылар көшесі № 13.</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Шалқар ауданының білім бөлімі" мемлекеттік мекемесінің "Қарашоқат жалпы орта білім беретін мектебі" коммуналдық мемлекттік мекемесінің алдындағы стенді, Кішіқұм көшесі № 26.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1529" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шоқысу станциясы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9779" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1649,266 +1699,266 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шетырғыз ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1529" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қаратоғай ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9779" w:type="dxa"/>
-[...29 lines deleted...]
-"Шалқар ауданының білім бөлімі" мемлекеттік мекемесінің "Қаратоғай жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің алдындағы стенді, Т. Басенов көшесі № 8а.</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Шалқар ауданының білім бөлімі" мемлекеттік мекемесінің "Қаратоғай жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің алдындағы стенді, Т.Басенов көшесі № 8а.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1529" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Түмалыкөл ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9779" w:type="dxa"/>
-[...29 lines deleted...]
-"Шалқар ауданының білім бөлімі" мемлекеттік мекемесінің "М. Орынбасаров атындағы негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің алдындағы стенді, Тәуелсіздік көшесі № 3а.</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Шалқар ауданының білім бөлімі" мемлекеттік мекемесінің "М.Орынбасаров атындағы негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің алдындағы стенді, Тәуелсіздік көшесі № 3а.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -1917,153 +1967,153 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мөңке би ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1529" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мөңке би ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9779" w:type="dxa"/>
-[...29 lines deleted...]
-"Сары Батақұлы атындағы Шалқар аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорны Мөңке би ауылдық клубының алдындағы стенді, Мөңке би көшесі, № 24 үй.</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Сары Батақұлы атындағы Шалқар аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорны Мөңке би ауылдық клубының алдындағы стенді, Мөңке би көшесі, № 11А үй.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -2072,379 +2122,379 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бершүгір ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1529" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бершүгір станциясы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9779" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Сары Батақұлы атындағы Шалқар аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорны Біршоғыр ауылдық клубының алдындағы стенді, Тихонов көшесі № 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1529" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Алабас ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9779" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Шалқар ауданының білім бөлімі" мемлекеттік мекемесінің "Алабас негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің алдындағы стенді, Қазақстан көшесі № 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1529" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сарысай ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9779" w:type="dxa"/>
-[...29 lines deleted...]
-"Шалқар ауданының білім бөлімі" мемлекеттік мекемесінің "Сарысай негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің алдындағы стенді, Желтоқсан көшесі № 10.</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Шалқар ауданының білім бөлімі" мемлекеттік мекемесінің "Сарысай мектеп-бөбекжай-бақшасы" коммуналдық мемлекеттік мекемесінің алдындағы стенді, Желтоқсан көшесі № 10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -2453,236 +2503,236 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жаңақоныс ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1529" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аққайтым ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9779" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Шалқар ауданының білім бөлімі" мемлекеттік мекемесінің "Жаңақоныс жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің алдындағы стенді, Достық көшесі № 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1529" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қопасор ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9779" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2721,236 +2771,236 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Айшуақ ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1529" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бегімбет ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9779" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Томирис" дүкенінің алдындағы стенді, Қарағұл көшесі № 12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1529" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Есет ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9779" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2989,123 +3039,123 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Есет Көтібарұлы ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1529" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Байқадам ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9779" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3144,1087 +3194,1087 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ақтоғай ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1529" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қотыртас станциясы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9779" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Ақтөбе облысы Шалқар ауданы Ақтоғай ауылдық округі әкімі аппараты" мемлекеттік мекемесінің алдындағы стенді, Мектеп көшесі № 2/2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
-[...101 lines deleted...]
-"Шалқар ауданының білім бөлімі" мемлекеттік мекемесінің "№ 60 бастауыш мектебі" коммуналдық мемлекеттік мекемесінің алдындағы стенді, Достық көшесі № 4.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тоғыз ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
-[...101 lines deleted...]
-Темір жол стансасының алдындағы стенді, Ақжар көшесі № 16.</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тоғыз станциясы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Шалқар ауданының білім бөлімі" мемлекеттік мекемесінің "№ 7 жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің алдындағы стенді, Толағай көшесі № 63.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Тоғыз ауылдық округі</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көпмола станциясы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Шалқар ауданының білім бөлімі" мемлекеттік мекемесінің "№ 36 бастауыш мектебі" коммуналдық мемлекеттік мекемесінің алдындағы стенді, Теміржолшылар көшесі № 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1529" w:type="dxa"/>
-[...65 lines deleted...]
-"Шалқар ауданының білім бөлімі" мемлекеттік мекемесінің "№ 7 жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің алдындағы стенді, Толағай көшесі № 63.</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жылан станциясы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Шалқар ауданының білім бөлімі" мемлекеттік мекемесінің "№ 33 бастауыш мектебі" коммуналдық мемлекеттік мекемесінің алдындағы стенді, Жылан көшесі № 21.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
-[...101 lines deleted...]
-"Шалқар ауданының білім бөлімі" мемлекеттік мекемесінің "№ 36 бастауыш мектебі" коммуналдық мемлекеттік мекемесінің алдындағы стенді, Теміржолшылар көшесі № 4.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
-[...101 lines deleted...]
-"Шалқар ауданының білім бөлімі" мемлекеттік мекемесінің "№ 33 бастауыш мектебі" коммуналдық мемлекеттік мекемесінің алдындағы стенді, Жылан көшесі № 21.</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жылтыр ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Сары Батақұлы атындағы Шалқар аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорны Жылтыр ауылдық клубының алдындағы стенді, Қайнар көшесі № 11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шалқар ауылдық округі</w:t>
+Шалқар қаласы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
-[...101 lines deleted...]
-"Сары Батақұлы атындағы Шалқар аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорны Жылтыр ауылдық клубының алдындағы стенді, Қайнар көшесі № 11.</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Казпочта" акционерлік қоғамының Шалқар аудандық пошта байланыс торабы ғимараты алдындағы стенді, Әйтеке би көшесі № 54,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шалқар қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қазақстан теміржолы"Ұлттық компаниясы" акционерлік қоғамы филиалының Шалқар темір жол вокзалы ғимараты алдындағы стенді, Резванов көшесі № 5 "б".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1529" w:type="dxa"/>
-[...65 lines deleted...]
-"Казпочта" акционерлік қоғамының Шалқар аудандық пошта байланыс торабы ғимараты алдындағы стенді, Әйтеке би көшесі № 54, "Қазақстан теміржолы"Ұлттық компаниясы" акционерлік қоғамы филиалының Шалқар темір жол вокзалы ғимараты алдындағы стенді, Резванов көшесі № 5"б".</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шыманұлы ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Шалқар ауданының білім бөлімі" мемлекеттік мекемесінің "Сарықамыс негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің алдындағы стенді, Көкжиде көшесі № 19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -4249,55 +4299,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4623,31 +4673,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>