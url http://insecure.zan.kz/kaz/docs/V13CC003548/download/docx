--- v0 (2025-11-07)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="72da0f5" w14:textId="72da0f5">
+    <w:p w14:paraId="3bffc23" w14:textId="3bffc23">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,50 +100,57 @@
         </w:rPr>
         <w:t>Алға ауданы аумағында сайлау учаскелерін құру туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ақтөбе облысы Алға ауданының әкімінің 2013 жылғы 28 ақпандағы № 01 шешімі. Ақтөбе облысы Әділет департаментінде 2013 жылғы 6 наурызда № 3548 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Шешімнің атауы орыс тілінде жаңа редакцияда, қазақ тіліндегі мәтіні өзгермейді - Ақтөбе облысы Алға ауданының әкімінің 26.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -240,51 +247,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес Алға ауданы аумағында сайлау учаскелері құрылсын.</w:t>
+        <w:t xml:space="preserve"> сәйкес Алға ауданы аумағында сайлау учаскелері құрылсын. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы шешімнің орындалуын бақылау Алға аудан әкімі аппаратының басшысы Б. Жұмабаевқа жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
@@ -562,50 +569,68 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А. Абиляшев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -639,204 +664,208 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Алға ауданы әкімінің 2013 </w:t>
+              <w:t>Алға ауданы әкімінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жылғы "28" ақпандағы № 01 </w:t>
+              <w:t>2013 жылғы "28" ақпандағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>шешіміне қосымша</w:t>
+              <w:t>№ 01 шешіміне қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Алға ауданының аумағындағы сайлау учаскелері</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қосымша жаңа редакцияда – Ақтөбе облысы Алға ауданы әкімінің 05.08.2025 </w:t>
+      Ескерту. Қосымша жаңа редакцияда – Ақтөбе облысы Алға ауданы әкімінің 14.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...66 lines deleted...]
-      Рахметолла Ағниязов көшесі № 81, 83, 85, 87, 89, 91, 93, 95, 97, 99, 102, 104, 106, 108, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 145, 146, 147, 147 А, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 204, 205, 206, 207, 208, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218, 219, 220, 221, 222, 223, 223/2, 224, 225, 226, 228, 230, 230 А, 233/1;</w:t>
+    <w:bookmarkStart w:name="z43" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 157 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алға қаласы, Республика көшесі, № 128, "Ақтөбе облысының білім басқармасы Алға ауданының білім бөлімі" мемлекеттік мекемесінің "№ 1 Алға орта мектебі" коммуналдық мемлекеттік мекемесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Абай көшесі № 2Р, 2/1, 2/2, 2/3, 2/4, 2/5, 4, 6, 6 А, 6 Б, 8, 8 А, 8 Б, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 110, 113, 115, 115 А, 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 135 А, 137, 139, 141, 147 А, 149 А, 151, 153, 155, 157, 159, 161, 163, 165, 167, 169, 171, 173, 174, 175, 177, 179, 181, 183, 185, 187, 189, 191, 193, 195, 197, 199, 201, 203, 205, 209, 211, 213, 215, 217, 219, 221, 223, 225, 227;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рахметолла Ағниязов көшесі № 81, 83, 85, 87, 89, 91, 93, 95, 97, 99, 102, 104, 106, 108, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 145, 146, 147, 147 А, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 204, 205, 206, 207, 208, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218, 219, 220, 221, 222, 223, 223/2, 224, 225, 226, 228, 230, 230 А;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республика көшесі № 32, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 119, 120, 121, 121 А, 122, 123, 123 А, 124, 125, 126, 127, 128, 128 А, 129, 130 А, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 204, 205, 206, 207, 208, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218, 219, 220, 221, 222, 222 А, 223, 223 А, 224, 225, 226, 227, 228, 229, 230, 231, 232, 233, 234, 235, 236, 237, 238, 239, 241, 243, 245, 247, 249, 251, 251 А, 253, 255;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -846,87 +875,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жастық көшесі № 13 Б, 66, 68, 70, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 97 А, 98, 99, 100, 101, 102, 102 А, 103, 104, 105, 106, 107, 108, 109, 110, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 130 А, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 147 А, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 202 А, 203, 204, 205, 206, 207, 208, 210, 211, 212, 213, 214, 215, 215 А, 216 А, 217, 218, 219, 220, 221, 222, 222/1, 223 А, 223 Б, 224 А, 224 Б, 224 В, 225, 225 А, 226, 227, 228, 229, 229/1, 229 А, 230, 231/1, 231/2, 232, 233, 234/1, 234/2, 235, 236, 236/1, 238, 238/1, 238/2, 240;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көкпекті көшесі № 1, 1 В, 2, 2 А, 3, 3 Б, 4, 5, 6, 7, 8, 9, 11 А, 13, 14, 15, 16, 18, 20, 21, 22, 23, 24, 24 А, 25, 26, 27, 28, 29, 30, 31, 30 А, 32, 33, 34, 35, 36, 36 А, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 50, 51, 52, 54, 56, 58, 60, 64, 66;</w:t>
-[...35 lines deleted...]
-      Казақ көшесі № 1, 1 А, 1 Б, 1 В, 2, 3, 3 А, 3 Б, 4, 5, 6, 7, 8, 8 А, 9, 10, 11, 12, 14, 14 А, 15, 16, 17, 18, 20, 21, 22, 24, 24 А, 25, 26, 26 А-1, 27, 27 А, 28, 29, 30, 30 А, 30 Б, 32, 33, 35, 36, 37, 38, 39, 40, 41, 41 А, 42, 44, 47, 49, 51, 51 А, 55;</w:t>
+      Көкпекті көшесі № 1, 1 В, 2, 2 А, 3, 3 Б, 4, 5, 6, 7, 8, 9, 11 А, 13, 14, 15, 16, 18, 20, 21, 22, 23, 24, 24 А, 25, 26, 27, 28, 29, 30, 31, 30 А, 32, 33, 34, 35, 36, 36 А, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 50, 51, 52, 54, 56, 58, 60, 64, 66, 68;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Елек көшесі № 1, 1/2, 1А, 1 В-1, 1 В-2, 1Б, 2-1, 2/2, 3 А, 3 Б, 4, 6, 7, 8, 8 А, 10, 12, 14, 16, 18, 20, 22, 24, 26, 26 А, 26 Б, 26 В, 26 Г, 28/1, 28/2, 30/1, 30/2, 31, 32-1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Казақ көшесі № 1, 1 А, 1 Б, 1 В, 2, 3, 3 А, 3 Б, 4, 5, 6, 7, 8, 8 А, 9, 10, 11, 12, 14, 14 А, 15, 16, 17, 18, 20, 21, 22, 24, 24 А, 25, 26, 26 А-1, 27, 27 А, 28, 29, 30, 30 А, 30 Б, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 41 А, 42, 44, 47, 49, 51, 51 А, 55;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сарыарқа көшесі № 1, 2, 3, 5, 5/1, 5/2, 6, 7/1, 7/2, 8, 9/1, 9/2, 10, 12, 13, 14;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -975,100 +1004,104 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайрам көшесі № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 17;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құмжарған көшесі № 1, 2, 3, 4, 5, 7, 8, 11, 11 А, 13 А, 15 А.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...14 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 158 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алға қаласы, С. Сейфуллин көшесі, № 6, "Ақтөбе облысының білім басқармасы Алға ауданының білім бөлімі" мемлекеттік мекемесінің "В. И. Пацаев атындағы № 2 Алға орта мектебі" коммуналдық мемлекеттік мекемесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сайлау учаскесінің шекаралары: 5 шағын аудан, Б.Мухамбетов тұйық көшесі № 32;</w:t>
+      Сайлау учаскесінің шекаралары: 5 шағын аудан, Б. Мухамбетов тұйық көшесі № 32;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5 шағын аудан № 5, 6, 7, 8;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1096,51 +1129,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ықылас көшесі № 18, 19, 20, 22, 23, 24, 25, 26, 27, 28 А, 29, 30, 31, 33, 35, 37, 43, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 60, 63, 64, 66;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шаңырақ көшесі № 1, 1 А, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16, 17, 18, 20, 21, 23, 23 А, 24, 26, 27, 29, 31, 32, 35, 36, 37, 38;</w:t>
+      Шаңырақ көшесі № 1, 1 А, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16, 17, 18, 20, 21, 22, 23, 23 А, 24, 26, 27, 29, 31, 32, 35, 36, 37, 38;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұлпар көшесі № 26, 28, 30 А, 32, 34, 36, 44, 46, 48, 50, 52;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1222,139 +1255,143 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шиелі көшесі № 7, 7 А, 8/1, 8/2, 9, 9 А, 10, 11, 11 Б, 12/1, 12/2, 13, 13 А, 14, 14 А, 15, 15 А, 16, 17 А, 18, 19, 19 А, 20, 21, 21 А, 22, 23, 23 А, 24, 25, 25 А, 26, 27, 27 А, 28, 29, 29 А, 30, 31, 31 А, 31 Б, 32, 33, 33 А, 34, 35, 36, 37, 38, 39, 40, 41, 41 А, 42, 43, 45, 46, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 69;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Рақымжан Көлбаев көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 27, 28, 29, 30, 31, 32, 33, 34, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 49 А;</w:t>
+      Рақымжан Көлбаев көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 27, 28, 29, 30, 31, 32, 33, 34, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 49;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       А. Байтұрсынов көшесі № 9, 10, 10 А;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ш. Уәлиханов көшесі № 20.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...14 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 159 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алға қаласы, Жеңіс көшесі, № 1 "Ақтөбе облысының дене шынықтыру және спорт басқармасы" мемлекеттік мекемесінің "Алға балалар-жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сайлау учаскесінің шекаралары: Ш. Уалиханов көшесі № 9, 10, 11, 12, 13, 14, 15, 15 А, 16, 17, 18, 19, 19 А, 21, 22;</w:t>
+      Сайлау учаскесінің шекаралары: Ш. Уалиханов көшесі № 10, 11, 12, 13, 14, 15, 15 А, 16, 17, 18, 19, 19 А, 21, 22;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дос көшесі № 1, 15;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1439,118 +1476,122 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Желтоқсан көшесі № 31/1, 31/2, 31/3, 31/4, 31/5, 31/6, 31/7, 31/8, 32/1, 32/2, 32/3, 32/4, 32/5, 32/6, 32/7, 32/8, 33/1, 33/2, 33/3, 33/4, 33/5, 33/6, 33/7, 33/8, 34/1, 34/2, 34/3, 34/4, 34/5, 34/6, 34/7, 34/8, 35/1, 35/2, 35/3, 35/4, 35/5, 35/6, 35/7, 35/8, 36/1, 36/2, 36/3, 36/4, 36/5, 36/6, 36/7, 36/8;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       М. Атаниязов көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 51/2, 52, 53, 54.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...14 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 160 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алға қаласы, Наурыз көшесі, № 1, "Ақтөбе облысының білім басқармасы Алға ауданының білім бөлімі" мемлекеттік мекемесінің "№ 3 Алға қазақ орта мектебі" коммуналдық мемлекеттік мекемесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сайлау учаскесінің шекаралары: Азаттық көшесі № 1/11, 1 А, 2/2 А, 3, 3 А, 4, 4 А, 4-2, 5, 5 А, 6, 6 А, 7, 7 А, 8, 8 А, 8/1, 9, 10, 10/1, 10 А, 11, 13, 15, 16/1, 16/2, 16/3, 16/4, 17, 18, 19, 20, 21, 22/1, 22/2, 22/3, 22/4, 22/5, 22/6, 22/7, 22/8, 23, 24/1, 24/2, 25, 27, 29, 31, 32, 32 А, 33, 34, 34 Б, 35, 36/1, 36/2, 37, 38/1, 38/2, 39, 40/1, 40/2, 41, 42, 42/1, 42/2, 43, 44/1, 44/2, 45, 46, 46-1, 46/2, 47, 48, 49, 50/1, 50/2, 51, 53, 54, 55, 56/1, 56/2, 57, 58, 59, 61, 63, 63 А, 64, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 97;</w:t>
-[...17 lines deleted...]
-      Желтоксан көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 13 А, 13/1, 13/2, 13/3, 13/4, 13/5, 13/6, 13/7, 13/8, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31 А, 32 А, 33 А, 34 А, 35 А, 36 А, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 56, 57, 58, 60, 70 В, 70/1, 70/2, 72/1, 72/2, 74/1, 74/2, 74 А/1, 74 А/2, 76, 78, 80, 80-2, 82/1, 82/2, 84/1, 84/2, 86/1, 86/2, 86/3, 88, 88/1, 88/2;</w:t>
+      Сайлау учаскесінің шекаралары: Азаттық көшесі: № 1, 1-1,1 А, 2/1,2/2 , 3, 3 А, 4, 4 А,4-2, 5, 5 2, 6, 6 А, 7, 7 А, 8, 8 А,8-1, 9, 10, 10-1,10 А, 11, 13, 15, 16/1, 16/2, 16/3, 16/4,17, 18, 19, 20, 21, 22/1, 22/2, 22/3, 22/4, 22/5, 22/6, 22/7, 22/8, 23, 24/1, 24/2, 25, 27, 29, 31,32,32 а, 33, 34,34 б, 35, 36/1, 36/2, 37, 38/1, 38/2, 39, 40/1, 40/2, 41, 42, 42/1,42/2, 43, 44/1, 44/2, 45, 46-1, 46/2, 47, 48, 49, 50/1, 50/2, 51, 53,54, 55, 56/1, 56/2, 57, 58,59, 61, 63, 63 А, 64,65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91,93, 97;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Желтоксан көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13,13 а, 13/1, 13/2, 13/3, 13/4, 13/5, 13/6, 13/7, 13/8, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31 А, 32 А, 33 А, 34 А, 34 б, 35А, 36 А, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52,53, 54, 56, 57, 58, 60, 70 в, 70/1, 70/2, 72/1, 72/2, 74/1, 74/2, 74 А/1, 74 А/2, 76, 78, 80, 80-2, 82/1, 82/2, 84/1, 84/2, 86/1, 86/2, 86/3, 88/1, 88/2, 88;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пацаев көшесі № 11, 15, 17/1, 17/2, 23, 25/1, 25 А, 29/1, 29/2, 31/1, 31/2, 35, 37/1, 37/2, 38, 41, 43;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1560,51 +1601,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Иманов көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 65/1, 65/2, 65/4, 65/5, 65/6, 65/7, 65/8, 65/9, 65/10, 65/11, 65/12, 65/13, 65/14, 65/15, 65/16, 66/1, 66/2, 67/1, 67/2, 67/3, 67/4, 67/5, 67/6, 67/7, 67/8, 67/9, 67/10, 67/11, 67/12, 67/13, 67/14, 67/15, 67/16, 68, 69/1, 69/2, 70, 71/1, 71/2, 72, 72/1, 73/1, 73/2, 75, 76/1, 76/2, 77/1, 77/2, 78/1, 78/2, 80/1, 80/2, 82/1, 82/2, 84/1, 84/2, 86, 88/1, 88/2;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ауезов көшесі № 1/1, 1/2, 3, 4, 5, 6 А, 7, 8, 9, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22, 23, 24, 25/1, 25/2, 26, 27/1, 27/2, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 40, 42, 44, 46, 48, 50;</w:t>
+      Ауезов көшесі № 1/1, 1/2, 3, 4, 5, 6 А, 7, 8, 9, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22, 23, 24, 25/1, 25/2, 26, 27/1, 27/2, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 40, 42, 44, 46 А, 48, 50;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наурыз көшесі № 1/1/1, 1/1/2, 1/1/3, 1/1/4, 1/2/1, 1/2/2, 1/2/3, 1/2/4, 1/2/5, 1/3/1, 1/3/2, 1/3/3, 1/3/4, 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 34;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1686,87 +1727,91 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Б. Мухамбетов тұйық көшесі № 19, 19 А/2, 19 А/3, 26, 30;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Есет Батыра көшесі № 20, 21, 25, 25 А, 27, 27 А, 27 Б, 28;</w:t>
+      Есет Батыра көшесі № 20, 21, 22, 25, 25 А, 27, 27 А, 27 Б, 28;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       А. Байтұрсынов көшесі № 17 А.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...14 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 161 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алға қаласы, А. Байтұрсынов көшесі, № 42, "Ақтөбе облысының білім басқармасы Алға ауданының білім бөлімі" мемлекеттік мекемесінің "Алға мектеп-гимназиясы" коммуналдық мемлекеттік мекемесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1918,51 +1963,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Керемет көшесі № 1, 3, 5, 7, 9, 11, 13, 15, 17, 19;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кереге көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 13, 14, 15, 16, 17, 18;</w:t>
+      Кереге көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шалғын көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 23, 25;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2026,51 +2071,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалын көшесі № 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сыбаға көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 15, 17, 19;</w:t>
+      Сыбаға көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 13, 15, 17, 19;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Асау барақ көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 39, 40, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2098,85 +2143,89 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Химик көшесі № 1, 2, 2 А, 3, 5, 7, 8, 10, 11, 12, 13, 15, 16, 17, 18, 19, 20, 22, 24, 25, 25 Б, 26, 28, 32-2, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 48, 50, 52, 54;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әбубәкір көшесі № 1, 1 А, 2, 2 А, 3, 5, 6, 6 А, 7, 8, 9, 11, 12, 12 А, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 37, 38, 38 А, 39, 40, 41, 42, 43, 44, 45, 46, 47.</w:t>
-[...33 lines deleted...]
-      Алға қаласы, 4 шағын аудан 9 үй, "Ақтөбе облысының білім басқармасы Алға ауданының білім бөлімі" мемлекеттік мекемесінің "№ 4 Алға орта мектебі" коммуналдық мемлекеттік мекемесі</w:t>
+      Әбубәкір көшесі № 1, 1 А, 2, 2 А, 3, 5, 6, 6 А, 7, 8, 9, 10, 11, 12, 12 А, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 37, 38, 38 А, 39, 40, 41, 42, 43, 44, 45, 46, 47.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 162 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алға қаласы, 4 шағын аудан 9 үй, "Ақтөбе облысының білім басқармасы Алға ауданының білім бөлімі" мемлекеттік мекемесінің "№4 Алға орта мектебі" коммуналдық мемлекеттік мекемесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің шекаралары: 4-мөлтек аудан № 3, 5, 6, 6 А, 7, 8, 12, 14, 15, 17;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2189,66 +2238,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       А. Байтұрсынов көшесі № 14, 15, 15 А, 16, 18.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есет Батыр көшесі № 29, 29 А, 30 А, 30 Б, 30 В, 31, 33, 34, 35, 36, 38, 40, 42, 44, 46;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...14 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 163 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алға қаласы, Жәдігер көшесі, № 3, "Алға аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесінің "Алға аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорыны</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2346,123 +2399,127 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ә. Молдагұлова көшесі № 1, 6, 7 А, 13, 15, 17, 17/1;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Байтақ көшесі, № 2/1, 2/2, 3, 5, 6, 6 А, 7, 9, 11, 13, 15, 17, 19, 21, 23, 29, 35, 39, 41, 43, 45, 49, 53;</w:t>
-[...17 lines deleted...]
-      Жамбыл тұйық көшесі № 2, 2 А, 5, 8, 10, 12;</w:t>
+      Байтақ көшесі, № 2/1, 2/2, 3, 5, 6, 6 А, 7, 9, 11, 13, 15, 17, 19, 21, 22, 23, 29, 35, 39, 41, 43, 45, 49, 53;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жамбыл тұйық көшесі № 2 А, 2 А-1, 2 А-2, 5, 8, 10, 12;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көкжар көшесі № 8;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жәдігер көшесі № 7, 7 А.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...14 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 164 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тоқмансай ауылдық округі, Тоқмансай ауылы, Төлеу Жаманбаев көшесі, № 25, "Ақтөбе облысының білім басқармасы Алға ауданының білім бөлімі" мемлекеттік мекемесінің "Тоқмансай негізгі мектебі" коммуналдық мемлекеттік мекемесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2491,66 +2548,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төлеу Жаманбаев көшесі № 1, 2, 3, 4, 5/1, 5, 6, 7/1, 7/2, 8/1, 8/2, 9, 10, 11/1, 11/2, 12, 13, 14, 16, 18;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тамды көшесі № 2, 3, 3 А, 4, 5, 6, 7, 8, 9, 10, 11/1, 11/2, 12, 13, 14, 16, 18, 20, 22, 24, 26.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...14 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 165 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тоқмансай ауылдық округі, Қайнар ауылы, Әлия Молдағұлова көшесі, № 25, "Ақтөбе облысының білім басқармасы Алға ауданының білім бөлімі" мемлекеттік мекемесінің "Тоқмансай орта мектебі" коммуналдық мемлекеттік мекемесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2723,66 +2784,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тоқмансай станциясы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Темір жол көшесі № 1, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7, 8, 9, 9 А, 10, 11, 13, 14, 15/1, 15/2, 16, 17, 18/1, 18/2, 19, 20, 21/1, 21/2, 22/1, 22/2, 23/1, 23/2, 24, 25/1, 25/2, 25/3, 26/1, 26/2, 26/3, 26/4, 26/5, 27/1, 27/2, 27/3.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...14 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 166 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бесқоспа ауылдық округі, Есет батыр Көкіұлы ауылы, Шоқан Уалиханов көшесі, № 27, "Алға аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесінің "Есет батыр ауылдық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорыны</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3009,66 +3074,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көсем қыстағы № 1, 2;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 1 шаруа қожалық 5.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...14 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 167 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тамды ауылдық округі, Талдысай ауылы, Желекті көшесі, № 13, "Ақтөбе облысының білім басқармасы Алға ауданының білім бөлімі" мемлекеттік мекемесінің "Талдысай негізгі мектебі" коммуналдық мемлекеттік мекемесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3097,66 +3166,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Желекті көшесі № 1, 2, 3, 4, 7, 8, 9, 10, 11, 12, 13, 15/1, 15/2, 16, 17, 18, 19, 22, 23/1, 23/2, 24, 25, 27, 27/1, 28/1, 28/2, 29, 31, 32, 33, 35, 37, 38, 40, 48, 53, 61, 62;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұлақты көшесі № 1.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...14 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 168 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тамды ауылдық округі, Тамды ауылы, Т. Ахтанов көшесі, № 5 "Ақтөбе облысының білім басқармасы Алға ауданының білім бөлімі" мемлекеттік мекемесінің "Тамды орта мектебі" коммуналдық мемлекеттік мекемесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3236,69 +3309,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       А. Құнанбаев көшесі № 1, 1 А, 2/1, 2/2, 3/1, 3/2, 4, 4 А, 5/1, 5/2, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Достық көшесі № 1, 2, 2 А, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15 , 16, 17, 18/1, 18/2, 19/1, 19/2, 20;</w:t>
-[...17 lines deleted...]
-      Елек көшесі № 1, 2 , 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15 А, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+      Достық көшесі № 1, 2, 2 А, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18/1, 18/2, 19/1, 19/2, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Елек көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15 А, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ж. Кереев көшесі № 1, 1 А, 2, 2/1, 3, 4 А, 5, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 21, 22, 23, 24, 24 В, 25, 28, 29, 29 А, 30, 31, 32, 33, 34, 35, 35 А, 37, 38, 39, 40/1, 40/2, 41, 42, 43, 45, 46, 47, 48, 49 А, 50, 50 В, 51/1, 51/2, 51 А, 52, 53/1, 53/2, 53 Б, 54 А, 55/1, 55/2, 55 В, 55/3, 56/1, 56/2, 56/3, 56/4, 59/1, 59/2, 61/1, 61 А, 62/1, 62/2, 64, 65, 66;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3437,66 +3510,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қобыланды батыр көшесі № 1 Г, 1 В, 3, 7, 9, 17 Б, 23, 23 В, 25, 30, 33/1, 33/2, 35, 35 А, 37 Б, 38, 39;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ә. Молдағұлова көшесі № 1/1, 1/2, 2/1, 2/2, 3, 3/3, 4, 4 А, 5, 6, 8, 8 А, 9, 10, 11/1, 11/2, 12, 13/1, 13/2, 13 В, 14, 15/1, 15/2, 16, 17, 17 А, 17 В, 18, 19, 20, 21, 22, 23, 24, 24 Б, 25, 25 А, 26, 26 А, 27, 28, 29/1, 29/2, 29 А, 29 Б, 30, 30 А, 30 Б, 31/1, 31/2, 31 Б, 32, 33 А, 33 Б, 34, 36, 37, 38, 41, 41 Б, 41 В, 42/1, 42/2, 42 А, 43, 43 Д/1, 43 Д/1, 43 Д/2, 43 А, 44, 45, 45 Б, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 55 А, 56, 57/1, 57/2, 57 А, 57/2, 58, 58 А, 59, 60/1, 60/2, 61, 61 А/1, 61 А/2, 62, 62 А, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74/1, 74/2, 74/3, 74/4, 75, 76, 78/1, 78/2, 79, 80/1, 80/2, 81, 82/1, 82/2, 84, 84 А, 84 Б, 85, 85 А, 86/1, 86/2, 87, 88/1, 88/2, 89/1, 89/2, 90, 90/1, 90/2, 115/1, 115 В, 116/1, 116 Б, 117, 117 А, 118, 118 А, 118 Б.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...14 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 169 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тамды ауылдық округі, Еркінкүш ауылы, Нұрлы көшесі, № 6, "Ақтөбе облысының білім басқармасы Алға ауданының білім бөлімі" мемлекеттік мекемесінің "Еркінкүш бастауыш мектебі" коммуналдық мемлекеттік мекемесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3507,66 +3584,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің шекаралары: Көктем көшесі № 2, 8, 10, 12, 14, 20, 24, 26, 27, 29, 34, 35, 36, 38, 39, 40, 41, 42, 43, 44, 45, 45 А, 47;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нұрлы көшесі № 1, 3, 4, 5, 7, 9, 13, 14 А, 16, 17, 18, 19, 20, 21, 22, 22 А, 23, 25, 28, 30, 31, 33, 50.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...14 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 170 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қарағаш ауылдық округі, Самбай ауылы, Ақсарай көшесі, № 2А, "Алға аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесінің "Самбай ауылдық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорыны</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3628,51 +3709,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Молдағұлова көшесі № 1, 2 А, 3, 6, 7, 9/1, 10, 11/1, 11 Б, 12, 13, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 27;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ақсарай көшесі № 1, 2, 3, 3/А, 4, 6, 8, 9, 11, 12, 13, 14, 15, 16, 17, 18, 21, 22, 28;</w:t>
+      Ақсарай көшесі № 1, 2, 3, 3/А, 4, 6, 7/1, 7/2, 8, 9, 11, 12, 13, 14, 15, 16, 17, 18, 21, 22, 28;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сейфуллин көшесі № 1, 1 А, 2, 2 А, 3 А, 4, 5, 5 А, 5 Д, 6, 7, 8, 9, 10, 10 А, 11, 12, 13, 14, 15, 16, 18, 19, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 34, 35/1, 35/2, 37;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3685,82 +3766,86 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ахметкерей көшесі № 1, 1 А, 2, 2 А, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 18 Б, 19, 20, 21, 22, 22 А, 23, 24, 25, 26, 30, 32, 34;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құндақтықыр қыстағы № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...30 lines deleted...]
-      Қарағаш ауылдық округі, Нұрбұлақ ауылы, Шарапат көшесі, № 49 Б, "Ақтөбе облысының білім басқармасы Алға ауданының білім бөлімі" мемлекеттік мекемесінің "Нұрбұлақ орта мектебі" коммуналдық мемлекеттік мекемесі</w:t>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 171 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарағаш ауылдық округі, Нұрбұлақ ауылы, Шарапат көшесі, № 49Б, "Ақтөбе облысының білім басқармасы Алға ауданының білім бөлімі" мемлекеттік мекемесінің "Нұрбұлақ орта мектебі" коммуналдық мемлекеттік мекемесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің шекаралары: Арна көшесі № 52, 69, 69 А, 69 Б, 69 К, 71, 72, 73, 74, 75, 76, 77, 78, 78 А, 79, 80, 81, 81 А, 82, 84, 84 А, 85, 86, 87, 90, 92;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3806,263 +3891,271 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шипагер көшесі № 1, 1 А, 2, 3/А, 4, 5, 6, 7, 8, 9, 10, 12, 13, 14, 15, 16, 19, 20, 21/1, 21/2;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Достық көшесі № 1/2, 1/4, 1/9, 17, 18, 22, 24, 26, 27, 27 А, 27 А/1, 27 Г, 28, 29, 31, 33, 35, 37, 39, 46 А;</w:t>
-[...17 lines deleted...]
-      Өрлеу көшесі № 55, 56 В, 56 Г, 56 Д, 58, 58 Б, 58 Г, 58 Д, 60, 62, 64, 66, 67, 67 А, 68;</w:t>
+      Достық көшесі № 1/1, 1/2, 1/4, 1/9, 17, 18, 22, 24, 26, 27, 27 А, 27 А/1, 27 Г, 28, 29, 31, 33, 35, 36 А, 37, 39;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өрлеу көшесі № 55, 56 В, 56 Г, 56 Д, 58, 58 Б, 58 Г, 58 Д, 58/1, 60, 62, 64, 66, 67, 67 А, 68;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жәнібек Атыраубаев көшесі № 41, 41 А, 41 Б, 41 В, 43, 45, 47, 51, 53, 53 Д, 96, 97, 98;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Болашақ көшесі № 26, 28, 31, 32.</w:t>
-[...17 lines deleted...]
-    </w:p>
+      Болашақ көшесі № 16, 25, 26, 28, 31, 32.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 172 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бестамақ ауылдық округі, Бесқоспа ауылы, Жиделі көшесі, № 3 Б, "Ақтөбе облысының білім басқармасы Алға ауданының білім бөлімі" мемлекеттік мекемесінің "Бесқоспа орта мектебі" коммуналдық мемлекеттік мекемесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сайлау учаскесінің шекаралары: Мамбетов көшесі № 2, 3, 5, 6, 7, 8, 9, 12, 16, 17/1, 17/2, 19, 20, 21, 22, 24, 25, 26, 27, 28/1, 28/2, 29, 30, 32, 33, 34, 36;</w:t>
-[...71 lines deleted...]
-    </w:p>
+      Сайлау учаскесінің шекаралары: Мамбетов көшесі № 2, 3, 5, 7/1, 7/2 8, 9, 12, 16, 17/1, 17/2, 19, 20, 21, 22, 24, 25, 26, 27, 28, 29, 30, 32, 33, 34, 36, 38;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Е. Мусин көшесі № 1, 2, 5, 5А, 6, 7, 9, 11, 12, 13, 15, 16, 18/1, 18/2, 19, 22, 26, 28/1, 28/2, 30, 31, 32, 33, 34, 36, 38, 40А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сарин көшесі № 3, 5А, 7, 7А, 7Д, 9, 11/1, 11/2, 15, 17, 18, 20, 21, 22, 23А, 25, 25А, 26;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жиделі көшесі № 1, 3, 3А, 5А, 7, 9А, 11, 13, 15, 15А, 17А, 21, 23, 25, 29, 30, 31, 33, 37А;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 173 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бестамақ ауылдық округі, Бестамақ ауылы, Бөкенбай батыр көшесі, № 54, "Ақтөбе облысының білім басқармасы Алға ауданының білім бөлімі" мемлекеттік мекемесінің "Бестамақ орта мектебі" коммуналдық мемлекеттік мекемесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сайлау учаскесінің шекаралары: Бөкенбай батыр көшесі № 48/1, 48/2, 48/3, 48/4, 48/5, 48/6, 48/7, 48/8, 48/9, 48/10, 48/11, 48/12, 48/13, 48/14, 48/15, 48/16, 50, 50/1, 50/2, 50/3, 50/4, 50/5, 50/6, 50/7, 50/8, 50/9, 50/10, 50/11, 50/13, 50/14, 50/15, 50/16, 52/1, 52/2, 52/3, 52/4, 52/5, 52/6, 52/7, 52/8, 52/9, 52/10, 52/11, 52/12, 52/13, 52/14, 52/15, 52/16, 56/1, 56/2, 56/3, 56/4, 56/5, 56/6, 56/7, 56/8, 56/9, 56/10, 56/11, 56/12, 56/13, 56/14, 56/15, 56/16, 58/2, 58/3, 58/4, 58/5, 58/6, 58/7, 58/8, 58/9, 58/10, 58/11, 58/12, 58/13, 58/14, 58/15, 58/16, 60/1, 60/2, 60/3, 60/4, 60/5, 60/6, 60/7, 60/8, 60/9, 60/10, 60/11, 60/12, 60/13, 60/14, 60/15, 60/16, 61/1, 61/2, 61/3, 61/4, 61/5, 61/6, 62/1, 62/2, 62/3, 62/4, 62/5, 62/6, 62/7, 62/8, 62/9, 62/10, 62/11, 62/12 62/13, 62/14, 62/15, 62/16, 62/17, 62/18, 63/1, 63/2, 63/4, 63/5, 63/6, 64/1, 64/2, 64/3, 64/4, 64/5, 64/6, 64/7, 64/8, 64/9, 64/10, 64/11, 64/12, 64/13, 64/14, 64/15, 64/16, 64/17, 64/18, 65/2, 65/3, 65/4, 65/5, 65/6, 66/1, 66/2, 66/3, 66/4, 66/5, 66/6, 67/1, 67/2, 67/3, 67/4, 67/5, 67/6, 67/7, 67/8, 67/9, 67/10, 67/11 67/12, 67/13, 67/14, 67/15, 67/16, 67/17, 67/18, 68/1, 68/2, 68/3, 68/4, 68/5, 68/6, 68/7, 68/8, 68/9, 68/10, 68/11, 68/12, 68/13, 68/14, 68/15, 68/16, 68/17, 68/18, 69/1, 69/2, 69/3, 69/4, 69/5, 69/6, 69/7, 69/8, 69/9, 69/10, 69/11, 69/12, 69/13, 69/14, 69/15, 69/16, 69/17, 69/18;</w:t>
+      Сайлау учаскесінің шекаралары: Бөкенбай батыр көшесі № 48/1, 48/2, 48/3, 48/4, 48/5, 48/6, 48/7, 48/8, 48/9, 48/10, 48/11, 48/12, 48/13, 48/14, 48/15, 48/16, 50, 50/1, 50/2, 50/3, 50/4, 50/6, 50/7, 50/8, 50/9, 50/10, 50/11, 50/13, 50/14, 50/15, 50/16, 52/1, 52/2, 52/3, 52/4, 52/5, 52/6, 52/7, 52/8, 52/9, 52/10, 52/12, 52/13, 52/14, 52/15, 52/16, 56/1, 56/2, 56/3, 56/4, 56/5, 56/6, 56/7, 56/8, 56/9, 56/10, 56/12, 56/13, 56/14, 56/15, 56/16, 58/2, 58/3, 58/4, 58/5, 58/6, 58/7, 58/8, 58/9, 58/10, 58/11, 58/12, 58/13, 58/14, 58/15, 58/16, 60/1, 60/2, 60/3, 60/4, 60/5, 60/6, 60/7, 60/8, 60/9, 60/10, 60/11, 60/12, 60/13, 60/14, 60/15, 60/16, 61/1, 61/2, 61/3, 61/4, 61/5, 61/6, 62/1, 62/2, 62/3, 62/4, 62/5, 62/6, 62/7, 62/8, 62/9, 62/10, 62/11, 62/12 62/13, 62/14, 62/15, 62/16, 62/17, 62/18, 63/1, 63/2, 63/4, 63/5, 63/6, 64/1, 64/2, 64/3, 64/4, 64/5, 64/6, 64/7, 64/8, 64/9, 64/10, 64/11, 64/12, 64/13, 64/14, 64/15, 64/16, 64/17, 64/18, 65/2, 65/3, 65/4, 65/5, 65/6, 66/1, 66/2, 66/3, 66/4, 66/5, 66/6, 67/1, 67/2, 67/3, 67/4, 67/5, 67/6, 67/7, 67/8, 67/9, 67/10, 67/11 67/12, 67/13, 67/14, 67/15, 67/16, 67/17, 67/18, 68/1, 68/2, 68/3, 68/4, 68/5, 68/6, 68/7, 68/8, 68/9, 68/10, 68/11, 68/12, 68/13, 68/14, 68/15, 68/16, 68/17, 68/18, 69/1, 69/2, 69/3, 69/4, 69/5, 69/6, 69/7, 69/8, 69/9, 69/10, 69/11, 69/12, 69/13, 69/14, 69/15, 69/16, 69/17, 69/18;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есет батыр көшесі № 74/1, 74/2, 74/3, 74/4, 74/5, 74/6, 74/7, 74/8, 74/9, 74/10, 74/11, 74/12, 74/13, 74/14, 74/15, 74/16, 74/17, 74/18, 76/1, 76/2, 76/3, 76/4, 76/5, 76/6, 76/7, 76/8, 76/9, 76/10, 76/11, 76/12, 76/13, 76/14, 76/15, 76/16, 76/17, 76/18;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4072,247 +4165,251 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алға көшесі № 76/1, 76/2, 76/3, 76/4, 76/5, 76/6, 76/7, 76/8, 76/9, 76/10, 76/11, 76/12, 76/13, 76/14, 76/15, 76/16, 76/17, 76/18;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Темір жол көшесі № 1,1 В, 1 Г, 1/1, 1/2, 2/1, 3, 3 А, 3 А/1, 3/1, 3/2, 3 Б, 4/1, 4/2, 4 А, 5, 5/1, 5 А, 5 Б, 5 В/1, 5 В/2, 6 А, 6/2, 7/1, 7/2, 7/3, 7/4, 7 А/1, 7 А/2, 7 Д, 8, 9, 10/2, 11, 11/1, 11/2, 12/2, 12/1, 12А/1, 12 А/2, 13/1, 13/2, 14,15/1, 15/2, 16/1, 16/2, 17/1, 17/2, 18, 20, 20 А, 22/1, 23, 23/1, 23/2, 24, 24/2, 25/1, 26/1, 26/2, 28/1, 32, 33, 39, 41 Б, 43 Б, 45 Б, 45/2, 48, 53/1, 54, 55 А, 55/1, 56/1, 170/2, 172;</w:t>
+      Темір жол көшесі №1/1, 1/2, 1В, 1Б, 1Б/3, 2/1, 2/2, 3/1, 3/1, 3/2, 3А/1, 3Б, 4/1, 4А, 4/1, 4/2, 5/1, 5А, 5А, 5А, 5Б, 5В/1, 5В/2, 5Г, 6, 6А, 7/1, 7/2, 7/3, 7/4, 7А/1, 7А/2, 8, 10/2, 11/1, 11А, 11Б, 12/1, 12/2, 12А/1, 12А/2, 13/1, 13/2, 14, 15/1, 15/2, 16/2, 17, 17/1, 17/1, 17/2, 18, 20, 20А, 22, 23/1, 23/2, 23А, 24, 24/1, 24/2, 25/2, 26/1, 26/2, 28/1, 32, 33, 39, 41Б, 41/2, 41/2, 43Б, 45/2, 45Б, 48, 53/1, 54, 55/1, 55А, 56/1,170/2, 172, 174;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Вокзал үйі № 1, 2, 3, 4, 5;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Достық көшесі № 3, 4, 4 А, 5, 6, 6 Б, 8/1, 8/2, 10, 14, 15, 17, 18, 18 А, 19, 20, 22, 24, 26/2, 50 А, 50 В, 50 Г, 50 Д, 52 А, 58 Б, 58 В, 62 Д, 69 Д;</w:t>
-[...17 lines deleted...]
-      Жеңіс көшесі № 1/1, 1/2, 2, 6, 6 А, 7/1, 7/2, 8/2, 9, 10, 14, 14 Б, 16, 18, 28, 32, 60 А, 60 Б, 68/2, 68 А, 69, 69 В, 69 Г, 71, 72 А, 73, 74, 74 А, 76, 78, 80;</w:t>
+      Достық көшесі № 3, 4, 4 А, 5, 6, 6 Б, 8/1, 8/2, 10, 11, 14, 15, 17, 18, 18 А, 19, 20, 22, 24, 26/2, 50 А, 50 В, 50 Г, 50 Д, 52 А, 58 Б, 58 В, 62 Д, 69 Д;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеңіс көшесі № 1/1, 1/2, 2, 6, 6 А, 7/1, 7/2, 8/2, 9, 14, 14 Б, 16, 18, 28, 32, 60 А, 60 Б, 64 А, 68/2, 68А, 69, 69В, 69Г, 71, 72А, 73, 74, 74А, 76, 78, 80;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42 разъезд № 1, 1/1, 1/2, 1/3, 1/4, 2/1, 2/2, 2/3, 2/4, 3/1, 3/2, 4, 5, 8, 14.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...30 lines deleted...]
-      Бестамақ ауылдық округі, Бестамақ ауылы, Бөкенбай батыр көшесі, № 46 "Алға аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесінің "Бестамақ ауылының мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорыны</w:t>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 174 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бестамақ ауылдық округі, Бестамақ ауылы, Бөкенбай батыр көшесі, №46 "Алға аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесінің "Бестамақ ауылының мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорыны</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің шекаралары: Бөкенбай батыр көшесі № 1, 1 А, 2А, 2/1, 3 А, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6/2, 6 А, 7/1, 7/2, 8, 8 А, 9, 9/2, 10, 10/1, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25/1, 25/2, 26, 27, 28, 29/1, 29/2, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 45, 47, 49, 57/1, 57/2, 59, 59/2, 59 Г, 73, 75, 75 А, 77;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бекқұл көшесі № 1, 1 А, 1 Б, 1 Г, 1 В, 1 М, 2, 2/1, 2 А, 2 Б, 2 В, 2 Д, 2 Е, 3, 3 Б, 4, 5, 6, 7, 7 А, 8, 9, 9 А, 10, 10/5, 11, 11 Б, 11 В, 12, 12 А, 12 В/1, 12 В/2, 12 Б, 12 К, 13, 13 А, 14, 15, 15 А, 16, 17, 17 А, 18, 19, 20, 21, 23, 25, 27, 27 А;</w:t>
-[...53 lines deleted...]
-      Есет батыр көшесі № 1, 1 А, 1 Б, 1 Д, 1 К/1, 1 К/2, 1/2, 2/1, 2/2, 3, 3/1, 3 А/2, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7 Б, 7/1, 7/2, 8/1, 8/2, 9/1, 9/2, 10/1, 10/2, 11/1, 11/2, 12/1, 12/2, 13/2, 16, 18, 20, 21/1, 21/2, 22, 23/1, 24/1, 24/2, 25, 26/1, 26/2, 27, 28/1, 28/2, 29/1, 29/2, 29/3, 29/4, 30/1, 30/2, 31/1, 31 А, 32, 32/1, 33, 34, 36, 37 Б, 37/1, 37/2, 37 А, 38, 39/1, 39 Б, 40, 41, 42, 44, 46, 48, 50, 52, 54, 56, 56 А, 57/1, 57/2, 58, 58 Б, 59/1, 59/2, 59 А, 60, 62/1, 62/2, 64/1, 64/2, 66/1, 66/2, 68/1, 68/2, 70/1, 70/2, 72/1, 72/2, 78, 80, 82, 84, 84 А, 84 Б, 110;</w:t>
+      Бекқұл көшесі № 1, 1А, 1Б, 1Г, 1В, 1М, 2, 2/1, 2А, 2Б, 2В, 2Д, 2Е, 3, 3Б, 4, 5, 6, 7, 7А, 8, 9, 9А, 10, 10/5, 11, 11Б, 11В, 12, 12А, 12В/1, 12В/2, 12Б, 12Д, 12К, 13, 13А, 14, 15, 15А, 16, 17, 17А, 18, 19, 20, 21, 23, 25, 27, 27А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Елек көшесі № 1, 1А, 1/2, 1В, 2/1, 2/2, 2А, 2Б, 2В, 2Г, 3/1, 3/2, 3, 4/1, 4/2, 4Д, 4Е, 5/1, 5/2, 6А, 6Д, 6/1, 6/2, 7/1, 7/2, 8А, 8Д, 9/1, 9/2, 10, 10/5, 11/1, 11/2, 11А, 12, 12Д, 13/1, 13/2, 13Б, 13 , 14, 14Д, 15, 18Д;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алға көшесі № 1А, 1Б, 1А/1, 1/1, 1/2, 2/1, 2, 3/1, 3/2, 3Д/2, 3/1, 4, 4А, 4В, 4/1, 5, 5/1, 6/1, 6/2, 7, 7А, 8, 8/1, 9, 9/2, 10, 10/2, 10/5, 11, 11А, 12/1, 12/2, 14/1, 14/2, 15, 16, 17, 18, 19, 20, 21/1, 21А, 22, 23/1, 23/2, 24, 25/1, 25/2, 26, 27/1, 27А, 28, 29, 29/1, 30, 32, 33, 34, 35/1, 35/2, 36, 37, 38, 39, 40, 41/1, 41/2, 42, 43/1, 43/2, 44, 45/1, 45/2, 46, 47/1, 47/2, 48, 49, 50, 51, 52, 53, 53А, 54, 55, 55/1, 56, 57/1, 57/2, 59/1, 59/2, 61/1, 61/2, 62, 63/1, 63/2, 64, 65, 66, 67/1, 67/2, 68, 69, 69/1, 70/1, 70/2, 71/1, 71/2, 71А, 71Б, 71В, 72, 72/1, 73/2, 73А, 74/1, 74/2, 75/1, 75/2, 77, 79, 80, 81, 82, 83, 84, 84А, 85, 85А, 86, 87, 88, 90;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есет батыр көшесі № 1, 1А, 1Б, 1Д, 1К/1, 1К/2, 1/2, 2/1, 2/2, 3, 3/1, 3А/2, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7Б, 7/1, 7/2, 8/1, 8/2, 9/1, 9/2, 10/1, 10/2, 11/1, 11/2, 12/1, 12/2, 13/2, 16, 18, 20, 21/1, 21/2, 22, 23/1, 24/1, 24/2, 25, 26/1, 26/2, 27, 28/1, 28/2, 29/1, 29/2, 29/3, 29/4, 30/1, 30/2, 31/1, 31А, 32, 32/1, 33, 34, 36, 37Б, 37/1, 37/2, 37А, 38, 39/1, 39Б, 40, 41, 42, 44, 46, 48, 50, 52, 54, 56, 56А, 57/1, 57/2, 58, 58Б, 59/1, 59/2, 59А, 60, 62/1, 62/2, 64/1, 64/2, 66/1, 66/2, 68/1, 68/2, 70/1, 70/2, 72/1, 72/2, 78, 80, 82, 84, 84А, 84Б, 110;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       И. Мамбетов тұйық көшесі № 3, 4, 6, 9, 10, 16, 18, 20;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4325,152 +4422,160 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Т. Әубәкіров тұйық көшесі № 2/1, 2/2, 4/1, 4/2;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мектеп тұйық көшесі № 3, 3 А, 5/1, 5/2.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...100 lines deleted...]
-      Үшқұдық ауылдық округі, Үшқұдық ауылы, Желмая көшесі, № 14, "Ақтөбе облысының білім басқармасы Алға ауданының білім бөлімі" мемлекеттік мекемесінің "Үшқұдық мектеп-бақша" коммуналдық мемлекеттік мекемесі</w:t>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 175 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үшқұдық ауылдық округі, Жерұйық ауылы, Тұрғын үй алабы 1, ғимарат 1, "Ақтөбе облысының білім басқармасы Алға ауданының білім бөлімі" мемлекеттік мекемесінің "Жерұйық негізгі мектебі" коммуналдық мемлекеттік мекемесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Бірлік көшесі: № 1, 2, 2А, 2Б, 2В, 2Г, 3, 3А, 4, 5, 5А, 6, 6А, 7, 9, 11, 11А, 12, 14, 15, 16, 16А, 17,19, 20, 21, 22, 24, 26, 26А, 28, 29, 30, 31, 33, 34, 34А, 35, 36, 38, 39, 42, 43, 49, 62;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бейбітшілік көшесі № 38 В, 40, 41 42, 44, 45, 46, 47, 48, 49, 50, 51, 51А, 53.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 176 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үшқұдық ауылдық округі, Үшқұдық ауылы, Желмая көшесі, № 14 А, "Ақтөбе облысының білім басқармасы Алға ауданының білім бөлімі" мемлекеттік мекемесінің "Үшқұдық орта мектебі" коммуналдық мемлекеттік мекемесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің шекаралары: Желмая көшесі № 1, 1 А, 2, 2 А, 3, 4, 4 А, 4 Б, 4 В, 4 Г, 5, 5А, 7, 8, 8А, 9, 10, 10 Б, 11, 12, 13, 13 Б, 14, 15, 16, 16 А, 16 Б, 16 В, 17, 17 А, 19, 19 А, 19 Б, 19 Г, 20, 21, 21 Б, 22, 23, 24, 25, 26, 26 А, 27, 28, 29, 29/1, 30, 31, 31 Б, 33, 33 А, 34, 35, 35 А, 36, 37, 37А, 39, 39 А, 41, 43, 45, 47;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4516,69 +4621,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ата мұра көшесі № 1, 2, 4, 5, 5 А, 6, 7, 8, 10, 11, 12, 13/1, 14, 15, 15 Б, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 26 А, 27, 27 А, 28, 28 Б, 28 В, 29, 30, 31, 31 А, 32, 32 Б, 33, 34, 35, 35 А, 35 Б, 36, 37, 39, 41, 43, 55;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Хан тәңірі көшесі № 1, 1 А, 1 Б, 2, 3/1, 4 А, 4/1, 5, 6, 6 А, 7, 9/1, 10, 10/1, 10/2, 10/3, 10/4, 11/1, 12, 13, 14, 15, 16, 16 А, 17, 18, 19, 20, 21, 21 А, 22, 22 А, 23, 23 А, 24, 25, 26, 26 Б, 27, 28, 28 А, 28 Б, 29, 29 А, 30, 30 А, 30 Б, 30 В, 31, 32, 33, 33 А, 33 Б, 34, 35, 36, 39, 41, 41/2;</w:t>
-[...17 lines deleted...]
-      Үшқоңыр көшесі № 1, 2, 2 А, 3, 4, 5, 6, 7, 8, 8 А, 9, 10, 11, 11 А, 12, 13, 14, 15, 16, 18, 19, 21, 23, 25;</w:t>
+      Хан тәңірі көшесі № 1, 1 А, 1 Б, 2, 3, 3/1, 4 А, 4/1, 5, 6, 6 А, 7, 9, 9/1, 10, 10/1, 10/2, 10/3, 10/4, 11/1, 12, 13, 14, 15, 16, 16 А, 17, 18, 19, 20, 21, 21 А, 22, 22 А, 23, 23 А, 24, 25, 26, 26 А, 26 Б, 27, 28, 28 А, 28 Б, 29, 29 А, 30, 30 А, 30 Б, 30 В, 31, 32, 33, 33 А, 33 Б, 34, 35, 36, 37, 39, 41, 41/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үшқоңыр көшесі № 1, 2, 2 А, 3, 4, 5, 5 А, 6, 7, 8, 8 А, 9, 10, 11, 11 А, 12, 13, 14, 14 А, 15, 16, 18, 19, 21, 23, 25;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аруана көшесі № 2, 4, 6, 8, 12, 14, 14 А, 15, 16, 18;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4588,87 +4693,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жас қыран көшесі № 1, 2, 3, 4/1, 4/2, 5, 8, 10, 10/1, 10/2, 14;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1 тұрғын алабы № 59 учаске;</w:t>
+      1 тұрғын алабы: № 59, 324, 523;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шаруа қожалық 1: № 23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақсазды ауылы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орталық көшесі № 12, 13, 15, 16, 18, 23, 24, 27, 29, 31, 32, 36, 42, 60, 62, 63, 65;</w:t>
+      Орталық көшесі № 13, 18, 23, 29, 32, 60, 62, 63, 65.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Еңбекші көшесі № 1, 2, 7, 8, 10;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4681,118 +4804,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жасыл көшесі № 44, 48, 50;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мектеп көшесі № 52, 54, 56, 58.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...14 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 177 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қарақобда ауылдық округі, Құмсай ауылы, Достық көшесі, № 33, "Ақтөбе облысының денсаулық сақтау басқармасы" мемлекеттік мекемесінің шаруашылық жүргізу құқығындағы "Алға аудандық ауруханасы" мемлекеттік коммуналдық кәсіпорыны "Құмсай медициналық пункті"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің шекаралары: Достық көшесі № 1, 2, 4, 5, 6, 8, 9, 10, 11, 12, 13, 14, 15, 17, 18, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 32, 33, 34, 36, 37, 38, 39, 40, 41, 43, 46, 48, 51, 52, 56, 58, 61, 63, 64, 65, 68, 69.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...14 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 178 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қарақобда ауылдық округі, Қарақобда ауылы, Мектеп тұйық көшесі, № 9, "Ақтөбе облысының білім басқармасы Алға ауданының білім бөлімі" мемлекеттік мекемесінің "Қарақобда мектеп-бала бақша" коммуналдық мемлекеттік мекемесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4929,82 +5060,86 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ерназар ауылы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нұрғали Ашықбаев көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 13, 14 А, 15, 16, 18, 19, 20, 21, 23, 24, 25, 25 А, 26 А.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...30 lines deleted...]
-      Қарабұлақ ауылдық округі, Қарабұлақ ауылы, Әйтеке би көшесі, № 138 Б, "Алға аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесінің "Қарабұлақ ауылдық клубы" мемлекеттік коммуналдық қазыналық кәсіпорыны</w:t>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 179 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарабұлақ ауылдық округі, Қарабұлақ ауылы, Әйтеке би көшесі, № 138, "Ақтөбе облысының білім басқармасы Алға ауданының білім бөлімі" мемлекеттік мекемесінің "Қарабұлақ мектеп-балабақшасы" коммуналдық мемлекеттік мекемесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің шекаралары: Махамбет Өтемісұлы көшесі № 1 А, 2, 3, 3 А, 4 А, 5, 6 А, 49, 50;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5125,66 +5260,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Абай Құнанбаев көшесі № 60, 61, 62, 63, 64, 80;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сәкен Сейфуллин көшесі № 42, 45, 74, 75, 76, 77, 82, 83, 85, 86, 88, 89, 90, 129.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...14 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 180 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қарабұлақ ауылдық округі, Амангелді ауылы, Әбілхайыр хан көшесі, № 12, "Ақтөбе облысының білім басқармасы Алға ауданының білім бөлімі" мемлекеттік мекемесінің "Амангелді негізгі мектебі" коммуналдық мемлекеттік мекемесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5213,100 +5352,122 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ыбырай Алтынсарин көшесі № 15, 16, 17, 18, 20, 21, 22, 24, 25, 26, 27, 28, 29, 30, 31, 33;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әбілхайыр хан көшесі № 34, 35, 37, 39, 40, 41, 42, 43, 44, 45, 47, 48, 49, 50, 51, 52, 53, 58.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...14 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 181 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сарыхобда ауылдық округі, Болгарка ауылы, Кердері Әбубәкір көшесі, № 16, "Ақтөбе облысының білім басқармасы Алға ауданының білім бөлімі" мемлекеттік мекемесінің "Болгар мектеп-бақшасы" коммуналдық мемлекеттік мекемесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сайлау учаскесінің шекаралары: Желтоқсан көшесі № 1, 2, 3, 6, 7, 9, 10;</w:t>
+      Сайлау учаскесінің шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Желтоқсан көшесі № 1, 2, 3, 6, 7, 9, 10;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наурыз көшесі № 12, 13, 15, 17, 18, 21, 22, 24, 25;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5445,526 +5606,636 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тәуелсіздік көшесі № 116, 117, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 136, 139, 140, 141, 141 А, 142, 143, 144;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жағалау көшесі № 145, 146, 147, 148, 149, 150.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...14 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 182 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сарықобда ауылдық округі, Сарықобда ауылы, Жастар көшесі, № 21 Б, "Ақтөбе облысының білім басқармасы Алға ауданының білім бөлімі" мемлекеттік мекемесінің "Сарықобда орта мектебі" коммуналдық мемлекеттік мекемесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сайлау учаскесінің шекаралары: Орталық көшесі № 1, 3, 4, 5, 6, 7, 9, 10, 12, 14, 15, 16, 17, 19, 20, 21, 22, 25, 26, 28 А, 29, 30, 32, 33, 34, 35, 35 А, 36, 38, 39, 40, 41, 41/2, 42, 45, 46, 47, 49, 50, 51, 53, 55, 57, 59, 61, 73, 75, 77, 96;</w:t>
+      Сайлау учаскесінің шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталық көшесі № 1, 3, 4, 5, 6, 7, 9, 10, 12, 14, 15, 16, 17, 19, 20, 21, 22, 25, 26, 28 А, 29, 30, 32, 33, 34, 35, 35 А, 36, 38, 39, 40, 41, 41/2, 42, 45, 46, 47, 49, 50, 51, 53, 55, 57, 59, 61, 73, 75, 77, 96;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жастар көшесі № 2, 3, 4, 6, 7, 8, 9, 11, 13, 14, 17, 18, 20, 24, 25, 26, 28, 30, 33, 38, 42;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлия Молдағұлова көшесі № 2, 3 Б, 4, 5, 7, 10, 11, 12, 16, 17, 18, 19, 21, 22, 23, 24, 25, 39.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...14 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 183 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қарақұдық ауылдық округі, Тікқайын ауылы, Жас дәурен көшесі, № 47 "Ақтөбе облысының білім басқармасы Алға ауданының білім бөлімі" мемлекеттік мекемесінің "Тікқайын негізгі мектебі" коммуналдық мемлекеттік мекемесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сайлау учаскесінің шекаралары: Толқын көшесі № 2, 4, 6, 8, 10, 11, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38;</w:t>
-[...35 lines deleted...]
-      Балауса көшесі № 1, 2, 2 А, 3, 4, 5, 6, 7, 8, 9 А, 10, 11, 13, 14, 15, 16, 17, 19, 20, 21, 22, 23, 23 А, 24, 25, 26, 27, 27 А, 29, 30, 31, 33, 35;</w:t>
+      Сайлау учаскесінің шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Толқын көшесі № 4, 6, 8, 10, 11, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жас дәурен көшесі №1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 15, 16, 17, 19, , 20, 21, 23, 25, 27, 29, 31, 33, 33А, 35, 37, 39, 41, 45, 47, 49, 51, 53, 59;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Балауса көшесі № 1,3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17,19, 20, 21, 23, 23А, 24, 25, 27, 27А, 29, 30, 31, 33, 35;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Самал көшесі № 2, 4, 6, 7, 8, 10, 13, 15;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Абай көшесі № 3, 3 А, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 13 А, 14, 15, 16, 58, 60.</w:t>
-[...17 lines deleted...]
-    </w:p>
+      Абай көшесі № 3, 3А, 4, 5, 6, 7, 8, 9, 10, 11,12, 13, 14, 15, 16, 58, 60.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 184 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қарақұдық ауылдық округі, Көктоғай ауылы, Кемеңгер көшесі, № 48А, "Ақтөбе облысының білім басқармасы Алға ауданының білім бөлімі" мемлекеттік мекемесінің "Көктоғай негізгі мектебі" коммуналдық мемлекеттік мекемесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сайлау учаскесінің шекаралары: Шырайлы көшесі № 2, 3, 4, 5, 6, 7, 8, 9, 12, 13, 14, 15, 16, 17, 18, 20, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 34, 35, 36, 38;</w:t>
-[...213 lines deleted...]
-    </w:p>
+      Сайлау учаскесінің шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шырайлы көшесі № 2, 3, 4, 5, 6, 7, 8, 9, 13, 14, 15, 16, 17, 18, 20, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 34, 35, 36, 38;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кемеңгер көшесі № 2, 3, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 19, 20, 21, 22, 23, 26, 29, 30, 31, 32, 34, 36, 38, 40, 48 А, 49;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көксай көшесі № 1, 2, 3, 4, 7, 8, 9, 10, 11, 12, 13, 15, 15 А, 16, 27, 52, 54, 55, 58, 59, 60, 62, 62Б, 78;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сарытоғай қыстағы № 1,3.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 185 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарақұдық ауылдық округі, Қарақұдық ауылы, Федорченко көшесі, № 59А "Ақтөбе облысының білім басқармасы Алға ауданының білім бөлімі" мемлекеттік мекемесінің "Қарақұдық орта мектебі" коммуналдық мемлекеттік мекемесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Өркен көшесі № 1, 2, 3, 3А, 3/2, 4, 4/1, 4/2, 6, 8, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Федорченко көшесі № 1, 1А, 1В, 1К, 2, 2В, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15А, 17, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 37, 38, 39, 41А, 43, 43А, 45, 45А, 46, 47, 48, 50, 52, 54, 55, 56, 56А, 57, 58, 59, 60, 62, 63, 65, 66/1, 66/2, 67, 67А/1, 67А/2, 68, 69, 70, 71, 72, 73, 74, 75, 79;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күншуақ көшесі № 1, 1А, 1В, 2, 2/1, 2/2, 2/3, 2/4, 3Б, 4/1, 4/2, 4/4, 5, 5А, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 20, 21, 21А, 22, 23, 24, 25, 26, 28, 29, 29А, 30, 31, 32, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53,55, 57, 59, 61, 65;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бейбітшілік көшесі № 1, 1А, 1В, 2, 3, 4, 5, 6, 6А, 7, 8, 9,10, 11, 14, 15, 15А, 16, 17, 20, 21,22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 37, 39, 40, 45, 47, 49/1, 49/2, 53, 54, 55, 56, 57;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кең дала көшесі № 1В, 2В, 3, 4, 5, 7, 8, 9, 10, 11, 12, 13, 14, 16, 17, 18, 19, 20, 21, 22/1, 22/2, 22А, 23, 24, 25, 26, 27, 28, 29, 30, 30А, 30Б, 31, 32, 33, 35, 39А, 40, 41, 42, 43А, 45, 46, 52, 53, 54, 56, 58, 67, 74, 84, 88;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрғын үй алабы 1: № 9, 21, 49, 124, 130, 149, 182, 197, 236, 294, 339, 395, 410, 484, 522;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көше 1: № 13, 38.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көше 3: № 81.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 186 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақай ауылдық округі, Ақай ауылы, Ә. Молдағұлова көшесі, № 94 А, "Алға аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесінің "Ақай ауылдық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорыны</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5990,51 +6261,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Желтоқсан көшесі № 163, 164, 165, 166, 167, 167 А, 168, 169, 170, 171, 172, 186 А;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ә.Молдағұлова көшесі № 53, 54, 55, 57 А, 58, 59, 60, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 79 А, 80, 81, 82, 83, 84, 88, 89, 90, 91, 92, 94, 95, 96, 97, 98, 99, 100, 101;</w:t>
+      Ә. Молдағұлова көшесі № 53, 54, 55, 57 А, 58, 59, 60, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 79 А, 80, 81, 82, 83, 84, 88, 89, 90, 91, 92, 94, 95, 96, 97, 98, 99, 100, 101;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қарақыпшақ Қобыланды көшесі № 174, 175, 176, 177, 178, 179, 180, 181, 182, 183;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6065,152 +6336,160 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бәйтерек көшесі № 184, 185, 186, 187, 188, 189;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Достық көшесі № 190, 191, 193, 194.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...14 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 187 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақай ауылдық округі, Көлтабан ауылы, Береке көшесі, № 21, "Ақтөбе облысының білім басқармасы Алға ауданының білім бөлімі" мемлекеттік мекемесінің "Көлтабан бастауыш мектебі" коммуналдық мемлекеттік мекемесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің шекаралары: Береке көшесі № 1, 2, 3, 3 А, 4, 5, 6, 7, 8, 9, 9 А, 10, 10 А, 11, 12, 13, 14, 15, 15 А, 16, 17, 18, 19, 19 А, 20, 21, 21 А, 22, 24, 24 А, 26, 28, 29, 30, 33, 34, 35, 36, 37, 38, 40, 45, 49.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...14 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 188 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Маржанбұлақ ауылдық округі, Маржанбұлақ ауылы, Абай Құнанбаев көшесі, № 71, "Ақтөбе облысының білім басқармасы Алға ауданының білім бөлімі" мемлекеттік мекемесінің "Маржанбұлақ орта мектебі" коммуналдық мемлекеттік мекемесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сайлау учаскесінің шекаралары: Тұрғын үй алабы № 1, 2, 4, 6, 7, 8, 9, 10, 11, 21, 22, 25, 30, 31, 32, 37, 37 А, 38, 39, 40, 41, 42, 43, 46, 47, 48, 50, 51, 52, 53, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 66, 67 А, 71, 73 А, 75, 76, 78, 79, 80, 82, 83, 84, 85, 86, 87, 88, 91, 94, 96, 97, 100, 101, 102, 103, 104, 105, 106, 107, 108, 110, 111, 113, 114, 116, 117, 118, 119, 122, 124, 127, 132, 133, 134, 139, 140, 143, 144, 147, 149, 155, 156, 159, 161, 162, 166, 167, 171, 172, 173, 177, 178, 179, 181, 183, 186, 187, 189, 191, 192, 193, 193 А, 194, 196, 197, 199, 201, 202, 203, 204, 206, 207, 208, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218, 222, 223, 226, 229, 232, 233, 235, 236, 237, 238, 239, 240, 241, 242, 243, 245, 245 А, 246, 247, 248, 248 А, 248 Б, 249, 252, 253, 257, 258, 259, 262, 263, 264, 265, 268, 270, 271, 272, 273, 275, 276, 280, 282 А, 283, 285/1, 286, 286 А, 289, 293, 294, 295, 296, 297 А, 299, 303, 305, 306, 307, 308, 309, 309 А, 310, 313, 314, 316, 317, 318, 320, 322, 323, 324, 324 А, 324 Б, 324 В, 324 М, 325, 326, 330/1, 331, 331/1, 332/2, 333, 334, 335, 339, 340, 341, 341 А, 344, 344 А, 345, 347, 354, 359, 360, 363, 364, 366, 367, 371, 373, 374, 377, 378, 380, 381, 385, 388, 389, 391, 401, 404, 411, 412, 418, 419, 420, 421, 422, 423, 424, 426, 428, 431/1, 433, 435, 438, 439, 442, 444, 445, 450, 466, 472, 478, 480, 481, 482, 483, 484, 487, 489, 490, 491, 493, 498, 499, 501, 503, 504, 506, 508, 510, 515, 521, 524, 525, 526, 528, 530, 532, 537, 540, 546, 553, 554, 556, 557, 561, 563, 564, 565, 566, 567, 568, 571, 578, 582, 584, 597, 598, 620, 634, 635, 640, 656 А, 657, 673, 678, 684, 685, 688 А, 689, 726/1, 726 А, 726 Б, 726 В, 726 Г, 727 А, 751, 752, 754, 755 А, 756, 757, 758, 759, 760, 765, 768, 769, 770, 771, 773, 774, 775, 779, 780, 784 Б, 1238, 1240, 1241, 1249, 1256, 1263, 1271, 1273, 1279, 1281, 1282, 1286, 1287, 1293, 1295, 1297, 1305, 1306, 1331, 1357, 1367, 1370, 1373, 1374, 1376, 1378, 1383, 1391, 1393, 1395, 1397, 1401, 1407, 1410, 1412, 1416, 1418, 1425;</w:t>
+      Сайлау учаскесінің шекаралары: Тұрғын үй алабы № 1, 2, 4, 6, 7, 8, 9, 10, 11, 15, 21, 22, 25, 30, 31, 32, 37, 37 А, 38, 39, 40, 41, 42, 43, 46, 47, 48, 50, 51, 52, 53, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 66, 67 А, 71, 73 А, 75, 76, 78, 79, 80, 82, 83, 84, 85, 86, 87, 88, 91, 94, 96, 97, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 110, 111, 113, 114, 116, 117, 118, 119, 122, 124, 127, 132, 133, 134, 139, 140, 143, 144, 147, 149, 155, 156, 159, 161, 162, 166, 167, 171, 172, 173, 177, 178, 179, 181, 183, 186, 187, 189, 191, 192, 193, 193 А, 194, 196, 197, 199, 201, 202, 203, 204, 206, 207, 208, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218, 222, 223, 226, 229, 232, 233, 235, 236, 237, 238, 239, 240, 241, 242, 243, 245, 245 А, 246, 247, 248, 248 А, 248 Б, 249, 252, 253, 257, 258, 259, 262, 263, 264, 265, 267, 268, 270, 271, 272, 273, 274, 275, 276, 280, 281, 282 А, 283, 285/1, 286, 286 А, 287, 289, 292/1, 293, 294, 295, 296, 296/1, 297 А, 299, 300, 303, 305, 306, 307, 308, 309, 309 А, 310, 313, 314, 316, 317, 318, 320, 322, 323, 324, 324 А, 324 Б, 324 В, 324 М, 325, 326, 330/1, 331, 331/1, 332/2, 333, 334, 335, 339, 340, 341, 341 А, 344, 344 А, 345, 347, 354, 359, 360, 363, 364, 366, 367, 369, 371, 373, 374, 377, 378, 380, 381, 385, 388, 389, 391, 401, 404, 411, 412, 418, 419, 420, 421, 422, 423, 424, 426, 428, 429/1, 431/1, 433, 435, 438, 439, 442, 444, 445, 450, 466, 472, 478, 480, 481, 482, 483, 484, 487, 488, 489, 490, 491, 493, 498, 499, 501, 503, 504, 506, 508, 510, 515, 521, 524, 525, 526, 528, 530, 532, 537, 539, 540, 546, 553, 554, 556, 557, 561, 563, 564, 565, 566, 567, 568, 571, 578, 582, 584, 597, 598, 609, 611, 612, 613, 614, 620, 634, 635, 638, 640, 656, 656 А, 657, 673, 678, 684, 685, 688 А, 689, 726/1, 726 А, 726 Б, 726 В, 726 Г, 727 А, 751, 752, 754, 755 А, 756, 757, 758, 759, 760, 765, 768, 769, 770, 771, 773, 774, 775, 779, 780, 784 Б, 1238, 1240, 1241, 1249, 1256, 1263, 1271, 1273, 1279, 1281, 1282, 1286, 1287, 1293, 1295, 1297, 1305, 1306, 1331, 1357, 1367, 1370, 1373, 1374, 1376, 1378, 1383, 1384, 1391, 1393, 1395, 1397, 1401, 1407, 1410, 1412, 1416, 1418, 1425;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Абай Құнанбаев көшесі № 1, 2, 2 А, 3, 4, 5, 5 А, 6, 7, 7 А, 8, 8 А, 9, 10, 10 А, 11, 12, 13, 13/13 А, 13 А, 14, 14 А, 15, 16, 17, 17 А, 18, 18 А, 19, 19 У, 20 А, 21, 22, 23, 24, 25, 27, 27 А, 28, 29, 29 А, 30, 30/1, 31, 32, 33, 35, 35/1, 35/3, 36 А, 37, 37 А, 38, 39, 40, 41, 41 А, 42, 44, 45, 46, 47, 48, 49, 50, 51, 51 А, 52, 53, 54, 55, 55 А, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 68, 69, 70, 72, 73, 73 А, 74, 75, 76, 77, 78, 79, 80, 81, 81 А, 82, 83, 84, 86, 86 А, 87, 88, 88 А, 89, 90, 91, 92 А, 93, 94, 94 А, 95, 96, 97, 97 А, 98, 99, 100, 101, 101 А, 102, 103, 104, 105, 106, 108, 110, 111, 112, 113, 114, 116, 118, 124, 126, 128, 130, 132, 320;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6457,66 +6736,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Желтоқсан № 29;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Танаберген қыстағы № 1, 2, 3.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...14 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 189 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Маржанбұлақ ауылдық округі, Қайыңдысай ауылы, Ы. Алтынсарин көшесі № 2 А, "Ақтөбе облысының білім басқармасы Алға ауданының білім бөлімі" мемлекеттік мекемесінің "Қайындысай негізгі мектебі" коммуналдық мемлекеттік мекемесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6668,103 +6951,107 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төле би көшесі № 7, 11, 15, 26, 27;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Т.Рысқұлов көшесі № 4, 6, 8, 8 А, 8 Г, 12, 14, 15, 16, 18, 20, 21, 30, 31, 32, 33, 34, 36, 38, 39, 40, 42.</w:t>
-[...51 lines deleted...]
-      Сайлау учаскесінің шекаралары: Тұрғын үй алабы № 798, 801 А, 802, 806, 808 А, 808 Д, 808 Е, 810, 819, 820, 821, 836, 836/1, 836/2, 836 Б, 836 В, 836 Г, 837, 837 А, 844, 844 А, 844 В, 844 Е, 844 Г, 869 А, 881, 905 Г, 920 А, 920 Б, 920 В, 920 Г, 922, 923 А, 924, 925, 926, 927, 928, 929, 930, 930 А, 931, 932, 933, 950, 951, 952, 954, 956, 959, 960, 961, 962, 963, 964, 965, 967, 968, 969, 970, 972, 973, 974, 975, 976, 977, 977 А, 977 Б, 977 Г, 977 Е, 977 П, 977 Н, 977 В, 977 Р, 977 Ю, 978, 979, 980, 981, 982, 983, 984, 985, 986, 987, 988, 989, 989 А, 990, 991, 993, 995, 996, 997, 997 Д, 997 Е, 998, 999, 1000, 1001, 1001 А, 1002, 1003, 1005, 1005 А, 1009, 1010, 1011, 1012, 1013, 1014, 1015, 1016, 1017, 1018, 1021, 1022, 1024, 1025, 1026, 1027, 1028, 1029, 1030, 1031, 1032, 1033, 1034, 1035, 1036, 1037, 1038, 1040, 1042, 1043, 1044, 1047, 1048, 1049, 1050, 1051, 1152, 1054, 1055, 1056, 1057, 1058, 1059, 1061, 1062, 1063, 1064, 1070, 1070 А, 1072, 1073, 1074, 1076, 1077, 1078, 1078 Б, 1079, 1080, 1081, 1082, 1083, 1084, 1085, 1085 А, 1086, 1088, 1089, 1090, 1091, 1092, 1093, 1094, 1095, 1096, 1097, 1098, 1099, 1100, 1101, 1102, 1103,1104, 1105, 1107, 1108, 1109, 1110, 1111, 1112, 1113, 1114, 1115, 1116, 1117, 1118, 1120, 1122, 1124, 1126, 1127, 1129, 1130, 1131, 1132, 1133, 1135, 1136, 1137, 1138, 1140, 1141, 1142, 1143, 1144, 1145, 1146, 1147, 1148, 1150, 1151, 1152, 1153, 1154, 1155, 1156, 1157, 1158, 1160;</w:t>
+      Т. Рысқұлов көшесі № 4, 6, 8, 8 А, 8 Г, 12, 14, 15, 16, 18, 20, 21, 30, 31, 32, 33, 34, 36, 38, 39, 40, 42.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 190 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Маржанбұлақ ауылдық округі, Маржанбұлақ ауылы, Абай Құнанбаев көшесі, № 7 Б, "Ақтөбе облысының білім басқармасы Алға ауданының білім бөлімі" мемлекеттік мекемесінің "№ 2 Маржанбұлақ орта мектебі" коммуналдық мемлекеттік мекемесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Тұрғын үй алабы № 798, 801 А, 802, 806, 808 А, 808 Д, 808 Е, 810, 819, 820, 821, 836, 836/1, 836/2, 836 Б, 836 В, 836 Г, 837, 837 А, 844, 844 А, 844 В, 844 Е, 844 Г, 869 А, 881, 905 Г, 920 А, 920 Б, 920 В, 920 Г, 922, 923 А, 924, 925, 926, 927, 928, 929, 930, 930 А, 931, 932, 933, 950, 951, 952, 954, 956, 959, 960, 961, 962, 963, 964, 965, 967, 968, 969, 970, 972, 973, 974, 975, 976, 977, 977/4, 977 А, 977 Б, 977 Г, 977 Е, 977 П, 977 Н, 977 В, 977 Р, 977 Ю, 978, 979, 980, 981, 982, 983, 984, 985, 986, 987, 988, 989, 989 А, 990, 991, 993, 995, 996, 997, 997 Д, 997 Е, 998, 999, 1000, 1001, 1001 А, 1002, 1003, 1005, 1005 А, 1009, 1010, 1011, 1012, 1013, 1014, 1015, 1016, 1017, 1018, 1021, 1022, 1024, 1025, 1026, 1027, 1028, 1029, 1030, 1031, 1032, 1033, 1034, 1035, 1036, 1037, 1038, 1040, 1042, 1043, 1044, 1047, 1048, 1049, 1050, 1051, 1152, 1054, 1055, 1056, 1057, 1058, 1059, 1061, 1062, 1063, 1064, 1070, 1070 А, 1072, 1073, 1074, 1076, 1077, 1078, 1078 Б, 1079, 1080, 1081, 1082, 1083, 1084, 1085, 1085 А, 1086, 1088, 1089, 1090, 1091, 1092, 1093, 1094, 1095, 1096, 1097, 1098, 1099, 1100, 1101, 1102, 1103,1104, 1105, 1107, 1108, 1109, 1110, 1111, 1112, 1113, 1114, 1115, 1116, 1117, 1118, 1120, 1122, 1124, 1126, 1127, 1129, 1130, 1131, 1132, 1133, 1135, 1136, 1137, 1138, 1140, 1141, 1142, 1143, 1144, 1145, 1146, 1147, 1148, 1149, 1150, 1151, 1152, 1153, 1154, 1155, 1156, 1157, 1158, 1160;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       М. Маметова көшесі № 1, 2, 4, 5, 6, 8, 9, 10, 10 А, 10 Б, 11, 12;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6988,55 +7275,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7362,31 +7649,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>