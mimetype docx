--- v2 (2026-06-10)
+++ v3 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b13b966" w14:textId="b13b966">
+    <w:p w14:paraId="8556b29" w14:textId="8556b29">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2353,1187 +2353,1087 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z100" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      23. Мүгедектігі бар адамдарға және мүгедектігі бар балаларға инватакси қызметін көрсетуге көрсетілімдер мыналар болып табылады:</w:t>
+        <w:t xml:space="preserve">
+      23. Инватакси қызметі "Мүгедектігі бар адамдар мен мүгедектігі бар балаларды инватаксимен тасымалдау жөнінде қызметтер көрсету үшін медициналық көрсетілімдер тізбесін бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2026 жылғы 3 қыркүйектегі № 102 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес медициналық көрсетілімдері бар мүгедектігі бар адамдарға және мүгедектігі бар балаларға көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z168" w:id="45"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес жеке көмекшінің қызметтерін ұсынуға медициналық көрсетілімдер мен қарсы көрсетілімдер;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 15.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 245</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z101" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. "Денсаулық сақтау саласындағы есепке алу құжаттамасының нысандарын, сондай-ақ оларды толтыру жөніндегі нұсқаулықтарды бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2020 жылғы 30 қазандағы № ҚР ДСМ-175/2020 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21579 болып тіркелген) мүгедектігі бар адамдарға инватакси қызметтеріне ұсыну үшін 026/е нысаны бойынша дәрігерлік-консультациялық комиссияның қолданыстағы қорытындысы (бұдан әрі – ДКК қорытындысы) негіз болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z169" w:id="46"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> 5-тармағына сәйкес протездік-ортопедиялық көмекті, техникалық көмекші (компенсаторлық) құралдарды және арнаулы жүріп-тұру құралдарын беруге медициналық-әлеуметтік көрсетілімдер мен қарсы көрсетілімдер;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ДКК қорытындысын тіркелген жері бойынша бастапқы медициналық-санитариялық алғашқы көмек көрсету ұйымы "Дәрігерлік-консультациялық комиссияның қызметі туралы ережені бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2022 жылғы 7 сәуірдегі № ҚР ДСМ-34 бұйрығына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 27505 болып тіркелген) сәйкес береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Психикалық немесе мінез-құлықтық бұзылушылықтары бар пациенттерге ДКК қорытындысын пациенттерді динамикалық байқауды жүзеге асыратын психикалық денсаулықтың медициналық ұйымы береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 99</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z104" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Инватакси қызметін көрсету кезінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z170" w:id="47"/>
-[...15 lines deleted...]
-      3) екінші және үшінші дәрежелі өзіне-өзі қызмет көрсету және өзінің мінез-құлқын бақылау қабілеті шектелген ауыр және айқын психикалық бұзылулар.</w:t>
+    <w:bookmarkStart w:name="z171" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кресло-арбалармен қозғалатын және (немесе) өз бетінше қозғалу мүмкіндігі жоқ мүгедектігі бар адамдарды тасымалдау үшін отырғызуға және түсіруге арналған арнайы гидравликалық немесе жылжымалы (ашылатын) құрылғымен және кресло-арбаларды бекітуге арналған құралдармен жарақтандырылған автокөлік пайдаланылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z172" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өз бетінше жүріп-тұру мүмкіндігі бар және кресло-арбаларды пайдаланбайтын мүгедектігі бар адамдарды тасымалдау үшін отырғызуға және түсіруге арналған арнайы гидравликалық немесе жылжымалы (ашылатын) құрылғымен және кресло-арбаларды бекітуге арналған құралдармен жарақтандырылмаған автокөлік құралдарын пайдалануға жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 25-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 284</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="48"/>
-[...54 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z105" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. 12 жасқа дейінгі мүгедектігі бар балаларды инватакси конструкциясында көзделген қауіпсіздік белдіктерінің көмегімен баланы байлауға мүмкіндік беретін арнайы балалар ұстау құрылғысы немесе өзге де құралдар болмаған кезде, ал арнайы балалар ұстау құрылғысы болмаған кезде инватаксидің алдыңғы отырысында инватакси тасымалдауға жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 99</w:t>
+        <w:t xml:space="preserve">      Ескерту. 26-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...36 lines deleted...]
-      1) кресло-арбалармен қозғалатын және (немесе) өз бетінше қозғалу мүмкіндігі жоқ мүгедектігі бар адамдарды тасымалдау үшін отырғызуға және түсіруге арналған арнайы гидравликалық немесе жылжымалы (ашылатын) құрылғымен және кресло-арбаларды бекітуге арналған құралдармен жарақтандырылған автокөлік пайдаланылады;</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">26-1. Алып тасталды - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">26-2. Алып тасталды - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z106" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Инватакси қызметтері белгіленген осы Қағидаларға 1-қосымшаға сәйкес инватакси қызметтерін ұсыну үшін объектілер мен межелі пункттердің тізбесіне (бұдан әрі - Тізбе) сәйкес көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z172" w:id="51"/>
-[...15 lines deleted...]
-      2) өз бетінше жүріп-тұру мүмкіндігі бар және кресло-арбаларды пайдаланбайтын мүгедектігі бар адамдарды тасымалдау үшін отырғызуға және түсіруге арналған арнайы гидравликалық немесе жылжымалы (ашылатын) құрылғымен және кресло-арбаларды бекітуге арналған құралдармен жарақтандырылмаған автокөлік құралдарын пайдалануға жол беріледі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 27-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z107" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Жергілікті бюджеттің мүмкіндігі ескеріле отырып, жергілікті атқарушы органдардың шешімі бойынша Тізбені кеңейтуге, мүгедектігі бар адамдарды инватаксиге тасымалдау жөніндегі қызметтерге көзделген сағат және (немесе) рейс санын ұлғайтуға жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 25-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 28-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 15.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 245</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z110" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Инватакси қызметтері жұмыс, оқу кестесіне, сондай-ақ мектепке дейінгі ұйымның жұмыс кестесіне сәйкес мүгедектігі бар адамдар болып табылатын жұмыс істеушілерге, білім алушыларға, мектепке дейінгі ұйымдардың тәрбиеленушілеріне бірінші кезектегі тәртіппен ұсынылады. Мүгедектігі бар өзге адамдарға инватакси қызметтері олардың жүгіну тәртібімен ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 29-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 284</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z105" w:id="52"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z117" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Инватакси қызметтерін көрсету тапсырыс қабылдау, мүгедектігі бар адамды қарсы алу, орналасқан жерден инватаксиге дейін мүгедектігі бар адамды тасымалдауға жәрдемдесу (еріп жүретін адам болмаған жағдайда), сондай-ақ отырғызуға/түсіруге (қажет болған жағдайда), багажды тиеу/түсiруге (қажет болған жағдайда), мүгедектігі бар адамды және еріп жүретін адамды (болған жағдайда) өтінімде көрсетілген межелі орынға дейін жеткізу кіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 26-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 30-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 284</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">26-1. Алып тасталды - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z118" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Инватакси салонында Тасымалдау қағидаларына сәйкес Мүгедек адам алатын бір орынға багажды алып жүруге рұқсат етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 31-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 284</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...464 lines deleted...]
-    <w:bookmarkStart w:name="z119" w:id="58"/>
+    </w:p>
+    <w:bookmarkStart w:name="z119" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес мүгедектігі бар адамдарды инватаксимен тасымалдау бойынша қызмет көрсетуге көрсеткіштері бар мүгедектігі бар адамды сапарда бір адам алып жүреді. </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="58"/>
+        <w:t xml:space="preserve"> сәйкес инватакси қызметін көрсетуге медициналық көрсетілімдері бар мүгедектігі бар адамды немесе мүгедектігі бар баланы сапарда бір адам еріп жүреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мүгедектігі бар адам инватаксимен тасымалдауға тек еріп жүретін адам болған кезде мынадай жағдайларда ғана жол беріледі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      - өз бетінше жүріп-тұру мүмкіндігі жоқ, оның ішінде арнайы қозғалыс құралдарын пайдаланған кезде де;</w:t>
-[...55 lines deleted...]
-      - мүгедектігі бар балаларды ата-анасының және (немесе) оның заңды өкілінің еріп жүрумен инватаксимен тасымалдау бойынша қызметтер көрсетуі.</w:t>
+      1) өздігінен жүріп-тұру мүмкіндігі жоқ, оның ішінде арнайы қозғалыс құралдарын пайдаланған кезде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мүгедектігі бар балаларды олардың заңды өкілінің еріп жүрумен инватаксимен тасымалдау бойынша қызметтер көрсетуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жасы 18 және одан жоғары мүгедектігі бар адамдарды олардың жеке көмекшінің немесе заңды өкілінің еріп жүруі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мүгедектігі бар адамды тасымалдау кезінде онымен бірге 14 жасқа дейінгі баласын тасымалдауға жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3545,355 +3445,391 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес инватакси қызметін көрсетуге көрсетілімдері жоқ және (немесе) ілеспе тұлға болып табылмайтын бөгде адамдарды инватаксимен тасымалдауға жол берілмейді.</w:t>
+        <w:t xml:space="preserve"> сәйкес инватакси қызметін көрсетуге медициналық көрсетілімдері жоқ және (немесе) ілеспе тұлға болып табылмайтын бөгде адамдарды инватаксимен тасымалдауға жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мүгедектігі бар адамдарды әлеуметтік қызметтер порталы арқылы инватаксимен тасымалдау жөніндегі қызметті алуға өтініш берген кезде, мүгедектігі бар адам немесе оның заңды өкілі жергілікті атқарушы органға еріп жүретін адамда қажеттіліктің болуы немесе жоқтығы туралы хабарлайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мүгедектігі бар адамдарды мемлекеттік сатып алу арқылы инватаксимен тасымалдау жөніндегі қызметті алуға өтініш берген кезде, мүгедектігі бар адам немесе оның заңды өкілі инватакси қызметін көрсететін ұйымға еріп жүретін адамда қажеттіліктің болуы немесе жоқтығы туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 32-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 32-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 15.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 245</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z120" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Адамның өтініші бойынша бордюр, саты, баспалдақ және басқа да тосқауылдардан өтуге көмек көрсету түріндегі кедергілерден жүргізушінің келісімімен ғана орындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 33-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 284</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z120" w:id="59"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z121" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Жүргізуші салонда қалып қойған, ұмытылған мүгедектігі бар адамдардың заттарының сақталуына жауап бермейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 33-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 34-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 284</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z121" w:id="60"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z173" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Мүгедектігі бар адамдарды инватаксимен әлеуметтік қызметтер порталы арқылы тасымалдау бойынша қызметтер көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 1-параграфпен толықтырылды - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 284</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z122" w:id="62"/>
+    <w:bookmarkStart w:name="z122" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Инватакси қызметтерін алу үшін мүгедектігі бар адам немесе оның заңды өкілі (бұдан әрі – өтініш беруші) тұрақты тіркелген жері бойынша жергілікті атқарушы органға осы Қағидаларға 2-қосымшаға сәйкес нысан бойынша инватакси қызметтерін ұсынуға өтінішті және "Жеке басты куәландыратын құжаттар туралы" Қазақстан Республикасының Заңына сәйкес ұсынылатын мүгедектігі бар адамның жеке басын куәландыратын құжатты береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жергілікті атқарушы органдарының жауапты орындаушысы мынадай мәліметтерді алумен бірге өтініштерді қабылдайды:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3984,70 +3920,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z123" w:id="63"/>
+    <w:bookmarkStart w:name="z123" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Өтініш беруші осы Қағидалардың 35-тармағында көрсетілген құжаттар топтамасын және (немесе) қолданылу мерзімі өткен мәліметтерді (құжаттарды) толық ұсынбаған кезде жергілікті атқарушы органдар өтінішті қабылдаудан бас тартады және өтініш берушінің абоненттік құрылғысына қабылдаудан бас тарту туралы СМС-хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4066,799 +4002,1225 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z124" w:id="64"/>
+    <w:bookmarkStart w:name="z124" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>35-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген құжаттар топтамасы сәйкес келген кезде жергілікті атқарушы органдардың жауапты орындаушысы өтініштерді келіп түсу тәртібімен "Е-Собес" автоматтандырылған ақпараттық жүйесінің (бұдан әрі – "Е-Собес" ААЖ) кезегінің электрондық журналында тіркейді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 37-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z125" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. "Е-Собес" ААЖ тіркелгеннен кейін өтініштер, мүгедектігі бар адамның санаты туралы мәліметтер кезектілік тәртібімен "Е-Собес" ААЖ-дан Порталға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 38-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z126" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Мүгедектігі бар адамдарды инватаксимен тасымалдау бойынша көрсетілетін қызметтердің көлемін жергілікті атқарушы органдардың жауапты орындаушысы "Е-Собес" ААЖ-дан "Іс-шараларды жоспарлау" модулінің деректерін ескере отырып, ай сайын Порталға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 39-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z127" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. "Е-Собес" ААЖ-мен мобильді азаматтар базасында тіркелген өтініш берушінің абоненттік нөміріне Порталда мүгедектігі бар адамдарды инватаксимен тасымалдау жөніндегі қызметтерді өнім берушіні авторизациялау және таңдау қажеттілігі туралы СМС-хабарлама жіберіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өнім берушіні таңдауды жүзеге асыру үшін өтініш беруші порталда авторизацияланады (http://aleumet.egov.kz).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 37-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 40-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 284</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z125" w:id="65"/>
-[...15 lines deleted...]
-      38. "Е-Собес" ААЖ тіркелгеннен кейін өтініштер, мүгедектігі бар адамның санаты туралы мәліметтер кезектілік тәртібімен "Е-Собес" ААЖ-дан Порталға беріледі.</w:t>
+    <w:bookmarkStart w:name="z128" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Өтініш берушінің Порталда өнім берушіні таңдауы оған мәліметтерді Порталға жіберу туралы хабарланған күннен бастап екі ай ішінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 38-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 41-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 284</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z126" w:id="66"/>
-[...15 lines deleted...]
-      39. Мүгедектігі бар адамдарды инватаксимен тасымалдау бойынша көрсетілетін қызметтердің көлемін жергілікті атқарушы органдардың жауапты орындаушысы "Е-Собес" ААЖ-дан "Іс-шараларды жоспарлау" модулінің деректерін ескере отырып, ай сайын Порталға жібереді.</w:t>
+    <w:bookmarkStart w:name="z129" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Өтініш беруші өнім берушіні таңдауы болмаған кезде мәліметтерді Порталға берген күннен бастап бір ай ішінде "Е-Собес" ААЖ-дан өтініш берушінің абоненттік құрылғысына келесі ай ішінде Порталда өнім берушіні таңдау қажеттілігі туралы СМС-хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 39-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 42-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 284</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z127" w:id="67"/>
-[...15 lines deleted...]
-      40. "Е-Собес" ААЖ-мен мобильді азаматтар базасында тіркелген өтініш берушінің абоненттік нөміріне Порталда мүгедектігі бар адамдарды инватаксимен тасымалдау жөніндегі қызметтерді өнім берушіні авторизациялау және таңдау қажеттілігі туралы СМС-хабарлама жіберіледі.</w:t>
+    <w:bookmarkStart w:name="z130" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Мәліметтерді Порталға берген күннен бастап екі ай өткен соң өтініш берушіде Порталда өнім берушіні таңдау мүмкіндігі бұғатталады және себебін көрсете отырып, өнім берушіні таңдау мүмкіндігін бұғаттау туралы СМС-хабарлама өтініш берушінің абоненттік құрылғысына жіберіледі. Порталда өнім берушіні таңдауды жалғастыру үшін өтініш беруші порталдағы жеке кабинетте "өнім берушіні таңдауды белсендіру" батырмасын басады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өнім берушіні таңдауды жүзеге асыру үшін өтініш беруші порталда авторизацияланады (http://aleumet.egov.kz).</w:t>
+      Порталдан өнім берушіні таңдауды белсендіру туралы мәліметтер автоматты түрде "Е-Собес" ААЖ-ға беріледі, содан кейін өтініш беруші "Е-Собес" ААЖ кезектілігін ескере отырып, өнім берушіні таңдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 40-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 43-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 284</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z128" w:id="68"/>
-[...263 lines deleted...]
-    <w:bookmarkStart w:name="z131" w:id="71"/>
+    <w:bookmarkStart w:name="z131" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       44. Өтініш беруші порталда өнім берушіге инватаксимен тасымалдау жөніндегі қызметке тапсырысты ресімдейді және жібереді, сонымен бір мезгілде Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 6 маусымдағы № 205 бұйрығымен бекітілген Мүгедектігі бар адамдарға тауарлар мен қызметтерді әлеуметтік көрсетілетін қызметтер порталы арқылы өткізу кезінде олардың құнын мемлекеттік бюджет қаражатынан өтеу қағидаларына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32720 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өнім берушіге кепілдендірілген соманы өтеуге арналған өтінішке ЭЦҚ-ға қол қояды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 44-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z132" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Өнім беруші өтінім порталда келіп түскен күннен бастап бес жұмыс күні ішінде мынадай бас тарту себептерін көрсете отырып, өтінімді қабылдау туралы немесе инватаксиге тасымалдау жөніндегі қызметті ұсынудан бас тарту туралы өнім берушінің ЭЦҚ қол қойылған хабарламаны қарайды және "пайдаланушының жеке кабинетіне" жібереді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өнім берушілер тізілімінен шығаруға өтініш берілді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соның негізінде инватакси қызметі ұсынылатын нормативтік құқықтық актінің күшін жою;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұрақты мекен-жайы бойынша өтініш беруші тіркелген елді мекеннен тыс жерде қызмет көрсетуге тапсырыс;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өнім беруші инватаксимен тасымалдау бойынша қызметтер көрсететін мүгедектігі бар адамдардың рұқсат берілген санынан асып кетуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұдан бұрын өтініш берушіге мобильдік қосымшамен расталған өнім берушінің мекенжайына негізсіз қорлау мен адамның қадір-қасиетін қорлайтын айыптаулар себебінен қызмет көрсетуден бас тартылған болатын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      форс-мажорлық мән-жайлар (төтенше жағдайлар, дүлей құбылыстар, әскери іс-қимылдар және еңсерілмейтін күштің басқа да мән-жайлары) себебінен қызмет көрсету мүмкін еместігі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 45-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z133" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Өнім беруші мүгедектігі бар адамдарды инватаксиге тасымалдау бойынша қызметті көрсету кезеңінде орындалған жұмыстар (көрсетілген қызметтер) актісін қалыптастыру үшін порталда "өнім берушінің жеке кабинеті" модуліне бере отырып, таксиге тапсырыстың мобильді қосымшасы арқылы осы Қағидаларға 3-қосымшаға сәйкес электрондық-цифрлық құжат нысанында инватакси қызметтерін әлеуметтік көрсетілетін қызметтер порталы арқылы көрсетудің маршруты туралы ақпаратты қалыптастыра отырып, сапар маршруттарын тіркейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 46-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 99</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z177" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Өтініш беруші өзі таңдаған өнім беруші инватаксимен тасымалдау жөнінде қызметтерді одан әрі алудан мынадай себептерді көрсете отырып бас тартады:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өнім беруші уақтылы қызмет көрсетуге кіріспеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өнім беруші қызмет көрсету мерзімі мен уақытын жүйелі түрде бұзады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өнім беруші сапасыз қызмет көрсетілді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таңдаған өнім беруші мүгедектігі бар адамдарды инватаксимен тасымалдау жөнінде қызметтерді одан әрі алудан бас тарту айына бір реттен аспайды. Басқа таңдаған өнім берушімен қызмет көрсету келесі айдың 1-күнінен бастап жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 44-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 47-тармақпен толықтырылды - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 284</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z132" w:id="72"/>
-[...15 lines deleted...]
-      45. Өнім беруші өтінім порталда келіп түскен күннен бастап бес жұмыс күні ішінде мынадай бас тарту себептерін көрсете отырып, өтінімді қабылдау туралы немесе инватаксиге тасымалдау жөніндегі қызметті ұсынудан бас тарту туралы өнім берушінің ЭЦҚ қол қойылған хабарламаны қарайды және "пайдаланушының жеке кабинетіне" жібереді:</w:t>
+    <w:bookmarkStart w:name="z178" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Өнім беруші келесі себептерді көрсете отырып инватаксимен тасымалдау жөнінде қызметтерді одан әрі ұсынудан бас тартады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өнім берушілер тізілімінен шығаруға өтініш берілді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4887,1139 +5249,713 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тұрақты мекен-жайы бойынша өтініш беруші тіркелген елді мекеннен тыс жерде қызмет көрсетуге тапсырыс;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      жүктеменің тым асып кету салдарынан қызмет көрсетудің мүмкін еместігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      инватакси қызметтерін көрсетуге көзделген мүгедектігі бар адамның мәртебесіне сәйкес белгіленген сағат санынан асып кетуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       өнім беруші инватаксимен тасымалдау бойынша қызметтер көрсететін мүгедектігі бар адамдардың рұқсат берілген санынан асып кетуі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бұдан бұрын өтініш берушіге мобильдік қосымшамен расталған өнім берушінің мекенжайына негізсіз қорлау мен адамның қадір-қасиетін қорлайтын айыптаулар себебінен қызмет көрсетуден бас тартылған болатын;</w:t>
+       бұдан бұрын өтініш берушіге мобильдік қосымшамен расталған өнім берушінің мекенжайына негізсіз қорлау мен адамның қадір-қасиетін қорлайтын айыптаулар себебінен қызмет көрсетуден бас тартылған болатын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       форс-мажорлық мән-жайлар (төтенше жағдайлар, дүлей құбылыстар, әскери іс-қимылдар және еңсерілмейтін күштің басқа да мән-жайлары) себебінен қызмет көрсету мүмкін еместігі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 45-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 48-тармақпен толықтырылды - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 284</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z133" w:id="73"/>
-[...15 lines deleted...]
-      46. Өнім беруші мүгедектігі бар адамдарды инватаксиге тасымалдау бойынша қызметті көрсету кезеңінде орындалған жұмыстар (көрсетілген қызметтер) актісін қалыптастыру үшін порталда "өнім берушінің жеке кабинеті" модуліне бере отырып, таксиге тапсырыстың мобильді қосымшасы арқылы осы Қағидаларға 3-қосымшаға сәйкес электрондық-цифрлық құжат нысанында инватакси қызметтерін әлеуметтік көрсетілетін қызметтер порталы арқылы көрсетудің маршруты туралы ақпаратты қалыптастыра отырып, сапар маршруттарын тіркейді.</w:t>
+    <w:bookmarkStart w:name="z179" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Мүгедектігі бар адамдарды Портал арқылы инватаксимен тасымалдау жөнінде қызметтерді көрсететін өнім берушілерге қойылатын талаптар "Автомобиль көлігі туралы" Қазақстан Республикасы Заңының 26-бабына, осы Қағидаларға және "Жолаушылар такси тасымалдары бойынша автокөлік қызметтері" ҚР СТ 2272-2024 Қазақстан Республикасы ұлттық стандартына сәйкес келеді, оның ішінде мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z222" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жергілікті атқарушы органдарға берілген такси тасымалдаушысы ретінде қызметтің басталғаны туралы хабарламаның болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z223" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тасымалдаушының жолаушылар алдындағы азаматтық-құқықтық жауапкершілігін сақтандыру туралы шарттың болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z224" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мүгедектігі бар адамдарды тасымалдауға арналған кемінде он автокөлік құралдарының болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z225" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) әрбір он автокөлік құралдарына мүгедектігі бар адамдарды кресло-арбамен тасымалдауға бейімделген кемінде бір инватакси;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z226" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мүгедектігі бар адамдарды тасымалдауды мүгедектігі бар адамдарға қызмет көрсету мәселелері бойынша оқудан өткен, автокөлік құралдарын басқару өтілі кемінде үш жыл жүргізушілермен қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z227" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сапар маршрутын белгілеу және өнім берушінің орындаған жұмыстарын растайтын инватакси қызметтерін әлеуметтік көрсетілетін қызметтер порталы арқылы көрсетудің маршруты туралы ақпаратты қалыптастыру мүмкіндігі бар таксиге тапсырыс берудің мобильдік қосымшасы арқылы таксиді шақыруды қамтамасыз ететін ақпараттық-диспетчерлік такси қызметімен ақпараттық-диспетчерлік қызмет көрсету жөніндегі шарттың болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z228" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ұялы байланысты қоса алғанда және өтінімдерді қабылдау үшін Интернет желісі арқылы көрсетілетін қызметтердің сапасы мен санын бақылау үшін телефон келіссөздерін жазу мүмкіндігін қамтамасыз ететін құрылғымен жабдықталған, өтінімдерді қабылдау үшін кемінде екі телефон нөмірімен жарақтандырылған мүгедектігі бар адамдардан тапсырыстарды қабылдауға арналған диспетчерлік қызметтің болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z229" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) инватакси тасымалы жүзеге асырылатын және диспетчерлік қызмет орналасқан, сондай-ақ оған инватакси қызметтерін көрсететін өнім берушінің автокөлік құралдары бекітілетін елді мекен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z230" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) инватакси қызметтерін көрсету мүгедектігі бар адамның тұрақты тіркелген жері бойынша жүзеге асырылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z231" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) мүгедектігі бар адамдарға инватакси қызметтерінің, оның ғимараттары мен құрылысжайларының (бар болса), қызмет көрсету жөніндегі ақпараттың қолжетімділігін қамтамасыз ету, оларға инватакси қызметтерін көрсету кезінде қажетті жайлылықтар мен жағдайлар жасау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 46-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 49-тармақпен толықтырылды - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; жаңа редакцияда - ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z177" w:id="74"/>
-[...90 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z180" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Межелі пунктке келгеннен кейін инватакси қызметтерін әлеуметтік көрсетілетін қызметтер порталы арқылы көрсетудің маршруты туралы ақпаратты автоматты түрде қалыптастыру үшін мүгедектігі бар адам немесе еріп жүретін адам бағасын қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Қағидалар 47-тармақпен толықтырылды - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 50-тармақпен толықтырылды - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 284</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; жаңа редакцияда - ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 99</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z178" w:id="75"/>
-[...162 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z181" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Мүгедектігі бар адам немесе оның заңды өкілі қайтыс болған кезде төлем құжаттарын өнім беруші қайтыс болған күннен бастап бір ай ішінде, мүгедектігі бар адамның немесе оның заңды өкілінің қолы қойылмай ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Қағидалар 48-тармақпен толықтырылды - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 51-тармақпен толықтырылды - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 284</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z179" w:id="76"/>
-[...485 lines deleted...]
-    <w:bookmarkStart w:name="z182" w:id="89"/>
+    <w:bookmarkStart w:name="z182" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       52. Жергілікті атқарушы органдар мүгедектігі бар адамдарды инватаксимен тасымалдау жөнінде қызметтердің құнын жергілікті бюджет қаражатынан, бірақ Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 2 маусымдағы № 199 бұйрығымен бекітілген Мүгедектігі бар адамдар әлеуметтік көрсетілетін қызметтер порталы арқылы сатып алатын тауарлардың және (немесе) көрсетілетін қызметтердің құнын өтеу ретінде ұсынылатын кепілдік берілген соманы айқындау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>әдістемеге</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32681 болып тіркелген) сәйкес есептелген кепілдендірілген құннан аспайтын өтеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6038,236 +5974,124 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z183" w:id="90"/>
-[...184 lines deleted...]
-      Мүгедектігі бар адамды басқа санатқа ауыстыру цифрлық жүйелерден мәліметтер түскеннен немесе өтініш беруден кейін келесі айдың басынан бастап жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z183" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      53. Мүгедектігі бар адамдарды инватаксимен тасымалдау бойынша қызметтер көрсету елді мекен шегінде осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ДКК қолданыстағы қорытындысы негізінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жергілікті атқарушы органдар мүгедектігі бар адамдарды инватаксиге тасымалдау жөніндегі қызметтерге көзделген сағат және (немесе) рейс санын белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мүгедектігі бар адамды басқа санатқа ауыстыру ақпараттық жүйелерден мәліметтер түскеннен немесе өтініш беруден кейін келесі айдың басынан бастап жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мүгедек адамдарды инватаксимен тасымалдау бойынша қызметтер көрсету мынадай мән жайлар туындаған күннен бастап тоқтатылады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6277,51 +6101,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мүгедектік тобының өзгеруі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      тұрақты тіркеу орнын ауыстыру;</w:t>
+      тұрақты мекен-жайының тіркелуін өзгертуі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мүгедектігі бар адамның Қазақстан Республикасынан тыс жерге тұрақты мекен-жайға кетуі немесе қайтыс болуы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -6343,105 +6167,105 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Қағидалар 53-тармақпен толықтырылды - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 284</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; жаңа редакцияда - ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Көлік министрінің м.а. 15.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 245</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z187" w:id="94"/>
+    <w:bookmarkStart w:name="z187" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Мүгедектігі бар адамдарды инватаксимен мемлекеттік сатып алу арқылы тасымалдау бойынша қызметтер көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-параграфтың тақырыбы жаңа редакцияда - ҚР Көлік министрінің 19.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6474,106 +6298,106 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 2-параграфпен толықтырылды - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 284</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z188" w:id="95"/>
+    <w:bookmarkStart w:name="z188" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Мүгедектігі бар адамдарды инватаксимен тасымалдау бойынша қызметтер көрсету Портал мәселелері жөніндегі комиссияның қорытындысы негізінде Порталда қызметтер көрсетуші болмаған кезде Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z189" w:id="96"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z189" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Инватакси қызметін алу үшін өтініш беруші инватакси қызметін көрсететін ұйымға мынадай құжаттарды ұсынады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-[...15 lines deleted...]
-      1) өтініш (еркін нысанда);</w:t>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) еріп жүретін адамда қажеттіліктің болуы немесе жоқтығы туралы ақпаратын көрсете отырып өтініш (еркін нысанда);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жеке басын куәландыратын құжат немесе туу туралы куәлік;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6687,719 +6511,739 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 55-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Көлік министрінің м.а. 15.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 245</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z194" w:id="97"/>
+    <w:bookmarkStart w:name="z194" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       56. Өтініш беруші осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>55-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген құжаттар топтамасын және (немесе) қолданылу мерзімі өткен мәліметтерді (құжаттарды) толық ұсынбаған кезде, инватакси қызметін көрсететін ұйым өтінішті қабылдаудан бас тартады және өтініш берушіні бас тарту туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z195" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Осы Қағидалардың 55-тармағында көрсетілген құжаттар топтамасы сәйкес келген кезде, инватакси қызметін көрсететін ұйым өтінішті келіп түсу тәртібімен тіркейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z196" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Мүгедектігі бар адамдарды инватаксимен тасымалдау жөніндегі қызметтерді таксимен тасымалдаушы ретінде қызметінің басталғаны туралы хабарламаны жергілікті атқарушы органға берген, тасымалдаушының жолаушылар алдындағы азаматтық-құқықтық жауапкершілігін сақтандыру туралы шарттың жасасқан, сондай-ақ иелігінде инватакси, қызмет көрсету үшін қажетті персоналдың жұмысы үшін шарттары бар, оның ішінде мүгедектігі бар адамдардан тапсырыстарды қабылдауға арналған, өтінімдерді қабылдау үшін ұялы байланысты қоса алғанда және Интернет желісі арқылы көрсетілетін қызметтердің сапасы мен санын бақылау үшін телефон келіссөздерін жазу мүмкіндігін қамтамасыз ететін құрылғымен жабдықталған өтінімдерді қабылдау үшін кемінде екі телефон нөмірімен жарақтандырылған диспетчерлік қызметі бар ұйым көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 58-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 99</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z197" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Инватакси қызметін көрсетуге қойылатын талаптар мемлекеттiк сатып алу туралы шартта белгіленеді, оның ішінде мыналарды қамтиды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) инватакси қызметтерін ұсыну үшін объектілер мен межелі пункттердің тізбесі (бұдан әрі-тізбе);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тәулік ішінде күндізгі және түнгі уақытта инватаксидің жұмыс режимі, демалыс және мереке күндері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) инватакси тасымалы жүзеге асырылатын және диспетчерлік қызмет орналасқан, сондай-ақ оған инватакси қызметтерін көрсететін ұйымның автокөлік құралдары бекітілетін елді мекен;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) инватаксиді тасымалдау жүзеге асырылатын елді мекенде тұрғылықты жері бойынша тұрақты тіркелген мүгедектігі бар адамдарға көрсетілетін инватакси қызметтері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) инватакси қызметтерін көрсететін ұйым мүгедектігі бар адамдарға инватакси қызметтерінің, оның ғимараттары мен құрылысжайларының (бар болса), қызмет көрсету жөніндегі ақпараттың қолжетімділігін қамтамасыз етеді, оларға инватакси қызметтерін көрсету кезінде қажетті ыңғайлылықтар мен жағдайлар жасайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) тәуліктің кешкі және түнгі уақытында, демалыс және мереке күндері мүгедектігі бар адамдарға және мүгедектігі бар балаларға қызмет көрсету үшін кезекші инватаксилердің болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мүгедектігі бар адамдарды тасымалдауды мүгедектігі бар адамдарға қызмет көрсету мәселелері бойынша оқудан өткен, автокөлік құралдарын басқару өтілі кемінде үш жыл жүргізушілермен қамтамасыз ету.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z198" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Инватакси қызметтерін көрсететін ұйым мемлекеттiк сатып алу туралы шартта көзделген талаптарды орындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z199" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Инватакси қызметтерін көрсететін ұйым ай сайын есепті кезеңнен кейінгі айдың 10-күніне дейінгі мерзімде осы Қағидаларға 4-қосымшаға сәйкес нысан бойынша инватаксидің орындалған жұмыстарын растайтын мүгедектігі бар адамдардың қолдары бар инватакси қызметтерін Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасына сәйкес көрсетудің маршруты туралы ақпаратты жергілікті атқарушы органдарға береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 61-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 99</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z200" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Инватакси қызметтерін алу үшін өтінім жоспарланған сапар күніне дейін бір күн бұрын инватакси қызметін көрсететін ұйымға телефон арқылы беріледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z195" w:id="98"/>
-[...15 lines deleted...]
-      57. Осы Қағидалардың 55-тармағында көрсетілген құжаттар топтамасы сәйкес келген кезде, инватакси қызметін көрсететін ұйым өтінішті келіп түсу тәртібімен тіркейді.</w:t>
+    <w:bookmarkStart w:name="z201" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Тапсырыс беру кезінде мүгедектігі бар адам мынадай деректерді: тегін, атын, әкесінің атын (ол болған жағдайда), сапар күнін және уақытын, белгіленген пункттің нақты мекенжайын, мүгедектігі бар адаммен және (немесе) оның заңды өкілімен байланысу үшін телефонын, өзге де қосымша ақпаратты (жолаушылардың санын, жүк көлемін және жай-күйін, поездың, автобустың, әуе кемесінің келу/кету уақытын) береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z196" w:id="99"/>
-[...15 lines deleted...]
-      58. Мүгедектігі бар адамдарды инватаксимен тасымалдау жөніндегі қызметтерді таксимен тасымалдаушы ретінде қызметінің басталғаны туралы хабарламаны жергілікті атқарушы органға берген, тасымалдаушының жолаушылар алдындағы азаматтық-құқықтық жауапкершілігін сақтандыру туралы шарттың жасасқан, сондай-ақ иелігінде инватакси, қызмет көрсету үшін қажетті персоналдың жұмысы үшін шарттары бар, оның ішінде мүгедектігі бар адамдардан тапсырыстарды қабылдауға арналған, өтінімдерді қабылдау үшін ұялы байланысты қоса алғанда және Интернет желісі арқылы көрсетілетін қызметтердің сапасы мен санын бақылау үшін телефон келіссөздерін жазу мүмкіндігін қамтамасыз ететін құрылғымен жабдықталған өтінімдерді қабылдау үшін кемінде екі телефон нөмірімен жарақтандырылған диспетчерлік қызметі бар ұйым көрсетеді.</w:t>
+    <w:bookmarkStart w:name="z202" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Диспетчер инватакси маршрутын жасау кезінде өтінім уақытын түзетеді және оны мүгедектігі бар адаммен келіседі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z203" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. Қызметтерді көрсету кезінде инватаксидің жүру бағыты бойынша бір мезгілде бірнеше мүгедектігі бар адамдардың өтінімін орындауға жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z204" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. Өтінімді алып тастаған жағдайда мүгедектігі бар адам тапсырыстың белгіленген уақытына дейін бір сағаттан кешіктірмей диспетчерлік қызметке хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z205" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. Инватакси тапсырыс орнына келгені туралы хабарланғаннан кейін инватакси мүгедектігі бар адамды 20 минут күтеді. Мүгедектігі бар адам көрсетілген уақытта келмесе, тапсырыс алынады және өтінім орындалды деп есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z206" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. Маршрут бағыты өзгертілген жағдайда мүгедектігі бар адам тапсырыстың белгіленген уақытына дейін бір сағаттан кешіктірмей диспетчерге телефон арқылы хабарлайды. Сапар мекенжайының өзгеруі инватакси маршрутымен сәйкес келмесе, диспетчер мүгедектігі бар адамға тапсырыс беру мекенжайын өзгертуден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z207" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. Мүгедектігі бар адам белгіленген уақыттан кешігетін болса, ол тапсырыстың белгіленген уақытына дейін бір сағаттан кешіктірмей диспетчерге телефон арқылы хабарлайды. Диспетчер тапсырыс уақытын ауыстырады немесе мүгедектігі бар адамның кешігуі себебімен инватакси қызметтерін көрсету кестесіне кедергі келтірсе, тапсырысты алып тастайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z208" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. Межелі пунктке келгеннен кейін Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасына сәйкес инватакси қызметтерін көрсету бағыты туралы ақпаратқа мүгедектігі бар адам немесе оның заңды өкілі қол қояды, мүмкіндік болмаған жағдайда, дене функциясының бұзылуы салдарынан ілесіп жүретін адам қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 58-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 70-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z197" w:id="100"/>
-[...323 lines deleted...]
-      65. Қызметтерді көрсету кезінде инватаксидің жүру бағыты бойынша бір мезгілде бірнеше мүгедектігі бар адамдардың өтінімін орындауға жол беріледі.</w:t>
+    <w:bookmarkStart w:name="z209" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71. Жергілікті атқарушы органдардың инватакси қызметтеріне ақы төлеуі автомобиль көлігінің тәулігіне сағатпен (машина-сағатпен) өлшенген нақты жұмыс уақытын негізге алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z204" w:id="107"/>
-[...180 lines deleted...]
-    <w:bookmarkEnd w:id="112"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7491,68 +7335,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z135" w:id="113"/>
+    <w:bookmarkStart w:name="z135" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Инватакси қызметтерін көрсетуге арналған объектілердің және белгіленген пункттердің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Көлік министрінің м.а. 04.11.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7874,526 +7718,521 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызметтер көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына 2-қосымша</w:t>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z154" w:id="114"/>
+    <w:bookmarkStart w:name="z154" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Мүгедектігі бар адамдарды инватаксимен тасымалдау жөніндегі қызметті алуға өтініш</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="114"/>
+        <w:t xml:space="preserve"> Мүгедектігі бар адамдарды инватаксимен тасымалдау  жөніндегі қызметті алуға өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 2-қосымшамен толықтырылды - ҚР Көлік министрінің м.а. 04.11.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 361</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; жаңа редакцияда - ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
-[...217 lines deleted...]
-      Құжат нөмірі: __________ кім берді: _________________________________</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Көлік министрінің м.а. 15.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 245</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мүгедектігі бар адамдарды инватаксиге тасымалдау жөніндегі қызметтерді әлеуметтік көрсетілетін қызметтер порталы арқылы көрсетуді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мүгедектігі бар адам туралы мәліметтер: _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                            (тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Туған күні: ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мүгедектік тобы ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мүгедек адамдарды кресло-арбамен тасымалдауға бейімделген инватаксиге қажеттілік _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еріп жүретін адамда қажеттілік (бар/жоқ) __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басын куәландыратын құжаттың түрі: ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжат нөмірі: __________ кім берді: _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Берілген күні: 20 ___ жылғы "____" _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке сәйкестендіру нөмірі: ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрақты тұратын (тіркелген) мекенжайы: _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мобильді азаматтар базасында тіркелген телефон нөмірі ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды өкіл туралы мәліметтер (бар болса): ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                 (тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басын куәландыратын құжаттың түрі: ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжат нөмірі: __________ кім берді: _________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Берілген күні: 20 ___ жылғы "____" _____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жеке сәйкестендіру нөмірі:_________________________________________</w:t>
-[...161 lines deleted...]
-      Жеке сәйкестендіру нөмірі: ________________________________</w:t>
+      Жеке сәйкестендіру нөмірі: ________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұрақты тұратын (тіркелген) мекенжайы: _____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8423,177 +8262,87 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> сәйкес менің дербес деректерімді жинауға және өңдеуге, мүгедектігі бар адамдарды тасымалдау жөніндегі қызметтерге құжаттарды ресімдеу үшін қажетті заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім беремін. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      сәйкес менің дербес деректерімді жинауға және өңдеуге, мүгедектігі бар адамдарды </w:t>
+      Инватакси қызметтерін ұсынуды бақылау мақсатында инватаксимен жүріп- тұру маршрутын қадағалауға келісім беремін. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      тасымалдау жөніндегі қызметтерге құжаттарды ресімдеу үшін қажетті заңмен </w:t>
-[...89 lines deleted...]
-      болдым:</w:t>
+      Келесі шарттар сақталған жағдайда инватакси қызметтерін ұсыну туралы хабардар болдым: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       - осы Қағидалармен танысу; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8603,231 +8352,141 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       - мобильді азаматтар базасында тіркелген нөмірі бар ұялы телефонның болуы; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      - әлеуметтік көрсетілетін қызметтер порталы арқылы инватакси қызметін алу кезінде </w:t>
-[...17 lines deleted...]
-      тапсырысты жүзеге асыру үшін таңдалған өнім берушімен шарт жасасқан ақпараттық-</w:t>
+      - әлеуметтік көрсетілетін қызметтер порталы арқылы инватакси қызметін алу кезінде тапсырысты жүзеге асыру үшін таңдалған өнім берушімен шарт жасасқан ақпараттық-диспетчерлік такси қызметінің таксиге тапсырыс берудің мобильдік қосымшасын жүктеу; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      диспетчерлік такси қызметінің таксиге тапсырыс берудің мобильдік қосымшасын </w:t>
-[...89 lines deleted...]
-      ескертілдім.</w:t>
+      - әлеуметтік көрсетілетін қызметтер порталы арқылы инватакси қызметін алу кезінде сапардың аяқталуын бағалаумен тіркеу. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалған мәліметтер мен жалған құжаттарды ұсынғаны үшін жауапкершілік туралы ескертілдім.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш берушінің немесе заңды өкілдің қолы __________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________________________________________________________________</w:t>
-[...17 lines deleted...]
-      (тегі, аты, әкесінің аты (бар болса)</w:t>
+      __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                (тегі, аты, әкесінің аты (бар болса)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20____ жылғы "____" ___________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8837,87 +8496,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішті қабылдаған адамның лауазымы және қолы ____________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________________________________________________________________</w:t>
-[...35 lines deleted...]
-      20__ жылғы "__" ___________</w:t>
+      __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                      (тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ жылғы "____" ___________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9434,68 +9093,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (деректерді жеке адамдар ұсынған жағдайда, сондай-ақ агрегатталған түрде толтырылмайды)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жинау әдісі: электрондық</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z215" w:id="115"/>
+    <w:bookmarkStart w:name="z215" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Инватакси қызметтерін әлеуметтік көрсетілетін қызметтер порталы арқылы көрсетудің маршруты туралы ақпарат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -9525,185 +9184,145 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">№ </w:t>
-[...9 lines deleted...]
-              <w:t>р/с</w:t>
+              <w:t>№ р/с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Инватакси</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> сапарының маршруты</w:t>
+              <w:t>Инватакси сапарының маршруты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Мүгедектігі бар адамға </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> қызмет көрсету уақыты</w:t>
+              <w:t>Мүгедектігі бар адамға инватаксимен қызмет көрсету уақыты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
@@ -11508,68 +11127,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>әкімшілік деректерді жинауға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>арналған нысанға қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z217" w:id="116"/>
+    <w:bookmarkStart w:name="z217" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік деректерді өтеусіз негізінде жинауға арналған нысанын толтыру жөніндегі түсіндірме "Инватакси қызметтерін әлеуметтік көрсетілетін қызметтер порталы арқылы көрсетудің маршруты туралы ақпарат" (индекс – И3 айлық кезеңділік)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысанның 1-бағанында инватаксимен тасымалдау күні (күні, айы, жылы) көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11945,68 +11564,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: жергілікті атқарушы органдар</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет – ресурста орналастырылған: www.gov.kz.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z218" w:id="117"/>
+    <w:bookmarkStart w:name="z218" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік нысанның атауы: Инватакси қызметтерін Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасына сәйкес көрсетудің маршруты туралы ақпарат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 4-қосымшамен толықтырылды - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12230,68 +11849,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (деректерді жеке адамдар ұсынған жағдайда, сондай-ақ агрегатталған түрде толтырылмайды)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жинау әдісі: электрондық</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z219" w:id="118"/>
+    <w:bookmarkStart w:name="z219" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Инватакси қызметтерін Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасына сәйкес көрсетудің маршруты туралы ақпарат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -12321,61 +11940,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">№ </w:t>
-[...9 lines deleted...]
-              <w:t>р/н</w:t>
+              <w:t>№ р/н</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12425,128 +12034,98 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Инватакси</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> сапарының маршруты</w:t>
+              <w:t>Инватакси сапарының маршруты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Мүгедектігі бар адамға </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> қызмет көрсету уақыты</w:t>
+              <w:t>Мүгедектігі бар адамға инватаксимен қызмет көрсету уақыты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
@@ -14432,68 +14011,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>арналған нысанға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z221" w:id="119"/>
+    <w:bookmarkStart w:name="z221" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік деректерді өтеусіз негізінде жинауға арналған нысанын толтыру жөніндегі түсіндірме "Инватакси қызметтерін Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасына сәйкес көрсетудің маршруты туралы ақпарат" (индекс – И4 айлық кезеңділік)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысанның 1-бағанында тегі, аты, әкесінің аты (болған жағдайда оның болуы) көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14675,55 +14254,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>