--- v1 (2026-03-15)
+++ v2 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d2f75d2" w14:textId="d2f75d2">
+    <w:p w14:paraId="b13b966" w14:textId="b13b966">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2536,90 +2536,126 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z101" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24. Мүгедектігі бар адамдарға инватакси қызметін көрсету үшін мүгедектіктің белгілеу мерзіміне арналған дәрігерлік-консультациялық комиссияның қолданыстағы қорытындысы негіз болып табылады.</w:t>
+      24. "Денсаулық сақтау саласындағы есепке алу құжаттамасының нысандарын, сондай-ақ оларды толтыру жөніндегі нұсқаулықтарды бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2020 жылғы 30 қазандағы № ҚР ДСМ-175/2020 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21579 болып тіркелген) мүгедектігі бар адамдарға инватакси қызметтеріне ұсыну үшін 026/е нысаны бойынша дәрігерлік-консультациялық комиссияның қолданыстағы қорытындысы (бұдан әрі – ДКК қорытындысы) негіз болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ДКК қорытындысын тіркелген жері бойынша бастапқы медициналық-санитариялық алғашқы көмек көрсету ұйымы "Дәрігерлік-консультациялық комиссияның қызметі туралы ережені бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2022 жылғы 7 сәуірдегі № ҚР ДСМ-34 бұйрығына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 27505 болып тіркелген) сәйкес береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Психикалық немесе мінез-құлықтық бұзылушылықтары бар пациенттерге ДКК қорытындысын пациенттерді динамикалық байқауды жүзеге асыратын психикалық денсаулықтың медициналық ұйымы береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 284</w:t>
+        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -3809,1064 +3845,1446 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z122" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес ұсынылатын мүгедектігі бар адамның жеке басын куәландыратын құжатты немесе цифрлық құжаттар сервисінен (сәйкестендіру үшін) электрондық құжатты береді.</w:t>
+        <w:t>
+      35. Инватакси қызметтерін алу үшін мүгедектігі бар адам немесе оның заңды өкілі (бұдан әрі – өтініш беруші) тұрақты тіркелген жері бойынша жергілікті атқарушы органға осы Қағидаларға 2-қосымшаға сәйкес нысан бойынша инватакси қызметтерін ұсынуға өтінішті және "Жеке басты куәландыратын құжаттар туралы" Қазақстан Республикасының Заңына сәйкес ұсынылатын мүгедектігі бар адамның жеке басын куәландыратын құжатты береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жергілікті атқарушы органдардың жауапты орындаушысы өтінішті қабылдау кезінде мүгедектігі бар адамның жеке сәйкестендіру нөмірі бойынша мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелеріне "Электрондық үкімет" шлюзі (бұдан әрі – ақпараттық жүйелер) арқылы мынадай мәліметтерді алу үшін сұрау салулар қалыптастырады:</w:t>
-[...18 lines deleted...]
-      1) жеке басын куәландыратын құжат немесе цифрлық құжаттар сервисінен (сәйкестендіру үшін) электрондық құжат туралы;</w:t>
+      Жергілікті атқарушы органдарының жауапты орындаушысы мынадай мәліметтерді алумен бірге өтініштерді қабылдайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке басын куәландыратын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мүгедектікті белгілеу туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ДКК қорытындысы туралы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 35-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 99</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z123" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Өтініш беруші осы Қағидалардың 35-тармағында көрсетілген құжаттар топтамасын және (немесе) қолданылу мерзімі өткен мәліметтерді (құжаттарды) толық ұсынбаған кезде жергілікті атқарушы органдар өтінішті қабылдаудан бас тартады және өтініш берушінің абоненттік құрылғысына қабылдаудан бас тарту туралы СМС-хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z175" w:id="64"/>
-[...56 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 35-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 36-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 284</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z123" w:id="66"/>
-[...81 lines deleted...]
-    <w:bookmarkStart w:name="z124" w:id="67"/>
+    <w:bookmarkStart w:name="z124" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>35-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген құжаттар топтамасы сәйкес келген кезде жергілікті атқарушы органдардың жауапты орындаушысы өтініштерді келіп түсу тәртібімен "Е-Собес" автоматтандырылған ақпараттық жүйесінің (бұдан әрі – "Е-Собес" ААЖ) кезегінің электрондық журналында тіркейді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 37-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z125" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. "Е-Собес" ААЖ тіркелгеннен кейін өтініштер, мүгедектігі бар адамның санаты туралы мәліметтер кезектілік тәртібімен "Е-Собес" ААЖ-дан Порталға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 38-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z126" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Мүгедектігі бар адамдарды инватаксимен тасымалдау бойынша көрсетілетін қызметтердің көлемін жергілікті атқарушы органдардың жауапты орындаушысы "Е-Собес" ААЖ-дан "Іс-шараларды жоспарлау" модулінің деректерін ескере отырып, ай сайын Порталға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 39-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z127" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. "Е-Собес" ААЖ-мен мобильді азаматтар базасында тіркелген өтініш берушінің абоненттік нөміріне Порталда мүгедектігі бар адамдарды инватаксимен тасымалдау жөніндегі қызметтерді өнім берушіні авторизациялау және таңдау қажеттілігі туралы СМС-хабарлама жіберіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өнім берушіні таңдауды жүзеге асыру үшін өтініш беруші порталда авторизацияланады (http://aleumet.egov.kz).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 37-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 40-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 284</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z125" w:id="68"/>
-[...15 lines deleted...]
-      38. "Е-Собес" ААЖ тіркелгеннен кейін өтініштер, мүгедектігі бар адамның санаты туралы мәліметтер кезектілік тәртібімен "Е-Собес" ААЖ-дан Порталға беріледі.</w:t>
+    <w:bookmarkStart w:name="z128" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Өтініш берушінің Порталда өнім берушіні таңдауы оған мәліметтерді Порталға жіберу туралы хабарланған күннен бастап екі ай ішінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 38-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 41-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 284</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z126" w:id="69"/>
-[...15 lines deleted...]
-      39. Мүгедектігі бар адамдарды инватаксимен тасымалдау бойынша көрсетілетін қызметтердің көлемін жергілікті атқарушы органдардың жауапты орындаушысы "Е-Собес" ААЖ-дан "Іс-шараларды жоспарлау" модулінің деректерін ескере отырып, ай сайын Порталға жібереді.</w:t>
+    <w:bookmarkStart w:name="z129" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Өтініш беруші өнім берушіні таңдауы болмаған кезде мәліметтерді Порталға берген күннен бастап бір ай ішінде "Е-Собес" ААЖ-дан өтініш берушінің абоненттік құрылғысына келесі ай ішінде Порталда өнім берушіні таңдау қажеттілігі туралы СМС-хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 39-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 42-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 284</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z127" w:id="70"/>
-[...15 lines deleted...]
-      40. "Е-Собес" ААЖ-мен мобильді азаматтар базасында тіркелген өтініш берушінің абоненттік нөміріне Порталда мүгедектігі бар адамдарды инватаксимен тасымалдау жөніндегі қызметтерді өнім берушіні авторизациялау және таңдау қажеттілігі туралы СМС-хабарлама жіберіледі.</w:t>
+    <w:bookmarkStart w:name="z130" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Мәліметтерді Порталға берген күннен бастап екі ай өткен соң өтініш берушіде Порталда өнім берушіні таңдау мүмкіндігі бұғатталады және себебін көрсете отырып, өнім берушіні таңдау мүмкіндігін бұғаттау туралы СМС-хабарлама өтініш берушінің абоненттік құрылғысына жіберіледі. Порталда өнім берушіні таңдауды жалғастыру үшін өтініш беруші порталдағы жеке кабинетте "өнім берушіні таңдауды белсендіру" батырмасын басады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өнім берушіні таңдауды жүзеге асыру үшін өтініш беруші порталда авторизацияланады (http://aleumet.egov.kz).</w:t>
+      Порталдан өнім берушіні таңдауды белсендіру туралы мәліметтер автоматты түрде "Е-Собес" ААЖ-ға беріледі, содан кейін өтініш беруші "Е-Собес" ААЖ кезектілігін ескере отырып, өнім берушіні таңдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 40-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 43-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 284</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z128" w:id="71"/>
-[...263 lines deleted...]
-    <w:bookmarkStart w:name="z131" w:id="74"/>
+    <w:bookmarkStart w:name="z131" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       44. Өтініш беруші порталда өнім берушіге инватаксимен тасымалдау жөніндегі қызметке тапсырысты ресімдейді және жібереді, сонымен бір мезгілде Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 6 маусымдағы № 205 бұйрығымен бекітілген Мүгедектігі бар адамдарға тауарлар мен қызметтерді әлеуметтік көрсетілетін қызметтер порталы арқылы өткізу кезінде олардың құнын мемлекеттік бюджет қаражатынан өтеу қағидаларына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32720 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өнім берушіге кепілдендірілген соманы өтеуге арналған өтінішке ЭЦҚ-ға қол қояды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 44-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z132" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Өнім беруші өтінім порталда келіп түскен күннен бастап бес жұмыс күні ішінде мынадай бас тарту себептерін көрсете отырып, өтінімді қабылдау туралы немесе инватаксиге тасымалдау жөніндегі қызметті ұсынудан бас тарту туралы өнім берушінің ЭЦҚ қол қойылған хабарламаны қарайды және "пайдаланушының жеке кабинетіне" жібереді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өнім берушілер тізілімінен шығаруға өтініш берілді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соның негізінде инватакси қызметі ұсынылатын нормативтік құқықтық актінің күшін жою;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұрақты мекен-жайы бойынша өтініш беруші тіркелген елді мекеннен тыс жерде қызмет көрсетуге тапсырыс;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өнім беруші инватаксимен тасымалдау бойынша қызметтер көрсететін мүгедектігі бар адамдардың рұқсат берілген санынан асып кетуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұдан бұрын өтініш берушіге мобильдік қосымшамен расталған өнім берушінің мекенжайына негізсіз қорлау мен адамның қадір-қасиетін қорлайтын айыптаулар себебінен қызмет көрсетуден бас тартылған болатын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      форс-мажорлық мән-жайлар (төтенше жағдайлар, дүлей құбылыстар, әскери іс-қимылдар және еңсерілмейтін күштің басқа да мән-жайлары) себебінен қызмет көрсету мүмкін еместігі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 45-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z133" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Өнім беруші мүгедектігі бар адамдарды инватаксиге тасымалдау бойынша қызметті көрсету кезеңінде орындалған жұмыстар (көрсетілген қызметтер) актісін қалыптастыру үшін порталда "өнім берушінің жеке кабинеті" модуліне бере отырып, таксиге тапсырыстың мобильді қосымшасы арқылы осы Қағидаларға 3-қосымшаға сәйкес электрондық-цифрлық құжат нысанында инватакси қызметтерін әлеуметтік көрсетілетін қызметтер порталы арқылы көрсетудің маршруты туралы ақпаратты қалыптастыра отырып, сапар маршруттарын тіркейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 46-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 99</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z177" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Өтініш беруші өзі таңдаған өнім беруші инватаксимен тасымалдау жөнінде қызметтерді одан әрі алудан мынадай себептерді көрсете отырып бас тартады:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өнім беруші уақтылы қызмет көрсетуге кіріспеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өнім беруші қызмет көрсету мерзімі мен уақытын жүйелі түрде бұзады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өнім беруші сапасыз қызмет көрсетілді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таңдаған өнім беруші мүгедектігі бар адамдарды инватаксимен тасымалдау жөнінде қызметтерді одан әрі алудан бас тарту айына бір реттен аспайды. Басқа таңдаған өнім берушімен қызмет көрсету келесі айдың 1-күнінен бастап жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 44-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 47-тармақпен толықтырылды - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 284</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z132" w:id="75"/>
-[...15 lines deleted...]
-      45. Өнім беруші өтінім порталда келіп түскен күннен бастап бес жұмыс күні ішінде мынадай бас тарту себептерін көрсете отырып, өтінімді қабылдау туралы немесе инватаксиге тасымалдау жөніндегі қызметті ұсынудан бас тарту туралы өнім берушінің ЭЦҚ қол қойылған хабарламаны қарайды және "пайдаланушының жеке кабинетіне" жібереді:</w:t>
+    <w:bookmarkStart w:name="z178" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Өнім беруші келесі себептерді көрсете отырып инватаксимен тасымалдау жөнінде қызметтерді одан әрі ұсынудан бас тартады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өнім берушілер тізілімінен шығаруға өтініш берілді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4895,1117 +5313,713 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тұрақты мекен-жайы бойынша өтініш беруші тіркелген елді мекеннен тыс жерде қызмет көрсетуге тапсырыс;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      жүктеменің тым асып кету салдарынан қызмет көрсетудің мүмкін еместігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      инватакси қызметтерін көрсетуге көзделген мүгедектігі бар адамның мәртебесіне сәйкес белгіленген сағат санынан асып кетуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       өнім беруші инватаксимен тасымалдау бойынша қызметтер көрсететін мүгедектігі бар адамдардың рұқсат берілген санынан асып кетуі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бұдан бұрын өтініш берушіге мобильдік қосымшамен расталған өнім берушінің мекенжайына негізсіз қорлау мен адамның қадір-қасиетін қорлайтын айыптаулар себебінен қызмет көрсетуден бас тартылған болатын;</w:t>
+       бұдан бұрын өтініш берушіге мобильдік қосымшамен расталған өнім берушінің мекенжайына негізсіз қорлау мен адамның қадір-қасиетін қорлайтын айыптаулар себебінен қызмет көрсетуден бас тартылған болатын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       форс-мажорлық мән-жайлар (төтенше жағдайлар, дүлей құбылыстар, әскери іс-қимылдар және еңсерілмейтін күштің басқа да мән-жайлары) себебінен қызмет көрсету мүмкін еместігі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 45-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 48-тармақпен толықтырылды - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 284</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z133" w:id="76"/>
-[...15 lines deleted...]
-      46. Өнім беруші мүгедек адамдарды инватаксиге тасымалдау бойынша қызметті көрсету кезеңінде орындалған жұмыстар (көрсетілген қызметтер) актісін қалыптастыру үшін порталда "өнім берушінің жеке кабинеті" модуліне бере отырып, таксиге тапсырыстың мобильді қосымшасы арқылы маршрут парағын қалыптастыра отырып, сапар маршруттарын тіркейді.</w:t>
+    <w:bookmarkStart w:name="z179" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Мүгедектігі бар адамдарды Портал арқылы инватаксимен тасымалдау жөнінде қызметтерді көрсететін өнім берушілерге қойылатын талаптар "Автомобиль көлігі туралы" Қазақстан Республикасы Заңының 26-бабына, осы Қағидаларға және "Жолаушылар такси тасымалдары бойынша автокөлік қызметтері" ҚР СТ 2272-2024 Қазақстан Республикасы ұлттық стандартына сәйкес келеді, оның ішінде мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z222" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жергілікті атқарушы органдарға берілген такси тасымалдаушысы ретінде қызметтің басталғаны туралы хабарламаның болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z223" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тасымалдаушының жолаушылар алдындағы азаматтық-құқықтық жауапкершілігін сақтандыру туралы шарттың болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z224" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мүгедектігі бар адамдарды тасымалдауға арналған кемінде он автокөлік құралдарының болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z225" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) әрбір он автокөлік құралдарына мүгедектігі бар адамдарды кресло-арбамен тасымалдауға бейімделген кемінде бір инватакси;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z226" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мүгедектігі бар адамдарды тасымалдауды мүгедектігі бар адамдарға қызмет көрсету мәселелері бойынша оқудан өткен, автокөлік құралдарын басқару өтілі кемінде үш жыл жүргізушілермен қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z227" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сапар маршрутын белгілеу және өнім берушінің орындаған жұмыстарын растайтын инватакси қызметтерін әлеуметтік көрсетілетін қызметтер порталы арқылы көрсетудің маршруты туралы ақпаратты қалыптастыру мүмкіндігі бар таксиге тапсырыс берудің мобильдік қосымшасы арқылы таксиді шақыруды қамтамасыз ететін ақпараттық-диспетчерлік такси қызметімен ақпараттық-диспетчерлік қызмет көрсету жөніндегі шарттың болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z228" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ұялы байланысты қоса алғанда және өтінімдерді қабылдау үшін Интернет желісі арқылы көрсетілетін қызметтердің сапасы мен санын бақылау үшін телефон келіссөздерін жазу мүмкіндігін қамтамасыз ететін құрылғымен жабдықталған, өтінімдерді қабылдау үшін кемінде екі телефон нөмірімен жарақтандырылған мүгедектігі бар адамдардан тапсырыстарды қабылдауға арналған диспетчерлік қызметтің болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z229" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) инватакси тасымалы жүзеге асырылатын және диспетчерлік қызмет орналасқан, сондай-ақ оған инватакси қызметтерін көрсететін өнім берушінің автокөлік құралдары бекітілетін елді мекен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z230" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) инватакси қызметтерін көрсету мүгедектігі бар адамның тұрақты тіркелген жері бойынша жүзеге асырылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z231" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) мүгедектігі бар адамдарға инватакси қызметтерінің, оның ғимараттары мен құрылысжайларының (бар болса), қызмет көрсету жөніндегі ақпараттың қолжетімділігін қамтамасыз ету, оларға инватакси қызметтерін көрсету кезінде қажетті жайлылықтар мен жағдайлар жасау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 46-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 49-тармақпен толықтырылды - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 284</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; жаңа редакцияда - ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 99</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z177" w:id="77"/>
-[...90 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z180" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Межелі пунктке келгеннен кейін инватакси қызметтерін әлеуметтік көрсетілетін қызметтер порталы арқылы көрсетудің маршруты туралы ақпаратты автоматты түрде қалыптастыру үшін мүгедектігі бар адам немесе еріп жүретін адам бағасын қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Қағидалар 47-тармақпен толықтырылды - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 50-тармақпен толықтырылды - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 284</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; жаңа редакцияда - ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 99</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z178" w:id="78"/>
-[...162 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z181" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Мүгедектігі бар адам немесе оның заңды өкілі қайтыс болған кезде төлем құжаттарын өнім беруші қайтыс болған күннен бастап бір ай ішінде, мүгедектігі бар адамның немесе оның заңды өкілінің қолы қойылмай ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Қағидалар 48-тармақпен толықтырылды - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 51-тармақпен толықтырылды - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 284</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z179" w:id="79"/>
-[...463 lines deleted...]
-    <w:bookmarkStart w:name="z182" w:id="82"/>
+    <w:bookmarkStart w:name="z182" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       52. Жергілікті атқарушы органдар мүгедектігі бар адамдарды инватаксимен тасымалдау жөнінде қызметтердің құнын жергілікті бюджет қаражатынан, бірақ Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 2 маусымдағы № 199 бұйрығымен бекітілген Мүгедектігі бар адамдар әлеуметтік көрсетілетін қызметтер порталы арқылы сатып алатын тауарлардың және (немесе) көрсетілетін қызметтердің құнын өтеу ретінде ұсынылатын кепілдік берілген соманы айқындау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>әдістемеге</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32681 болып тіркелген) сәйкес есептелген кепілдендірілген құннан аспайтын өтеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6024,110 +6038,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z183" w:id="83"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z212" w:id="84"/>
+    <w:bookmarkStart w:name="z183" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Мүгедектігі бар адамдарды инватаксимен тасымалдау бойынша қызметтер көрсету елді мекен шегінде осы Қағидалардың 23-тармағына сәйкес қолданыстағы ДКК-ның қорытындысы негізінде мынадай санаттар бойынша есеппен жүзеге асырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z232" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бірінші топтағы мүгедек адамдар және екінші топтағы мүгедек адамдар болып табылатын жұмыс істейтіндерге айына кемінде жиырма бес сағат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z213" w:id="85"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z233" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мектепке дейінгі ұйымдардың тәрбиеленушілеріне, білім беру ұйымдарында білім алушыларына айына кемінде жиырма бес сағат:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бірінші топтағы мүгедектігі бар адамдар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6138,122 +6152,122 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кресло-арбамен қозғалатын екінші топтағы мүгедектігі бар адамдар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18 жасқа дейінгі мүгедектігі бар балалар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z214" w:id="86"/>
+    <w:bookmarkStart w:name="z234" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тізбеге сәйкес бағыттар бойынша мүгедектігі бар өзге адамдарға айына кемінде алты сағат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мүгедектігі бар адамдарды инватаксиге тасымалдау жөніндегі қызметтерге көзделген сағат санын және бір сапар уақыты бойынша ұзақтығын ұлғайтуға осы Қағидалардың 28-тармағына сәйкес жергілікті бюджеттің мүмкіндіктерін ескере отырып, жергілікті атқарушы органдардың шешімі бойынша жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мүгедектігі бар адамдар санатқа сәйкес пайдаланбаған сағаттар ағымдағы айда келесі айға ауыстырылмайды.</w:t>
-[...17 lines deleted...]
-      Мүгедектігі бар адамды басқа санатқа ауыстыру ақпараттық жүйелерден мәліметтер түскеннен немесе өтініш беруден кейін келесі айдың басынан бастап жүргізіледі.</w:t>
+      Ағымдағы айда пайдаланылмаған сағаттар келесі айға ауыстырылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мүгедектігі бар адамды басқа санатқа ауыстыру цифрлық жүйелерден мәліметтер түскеннен немесе өтініш беруден кейін келесі айдың басынан бастап жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мүгедек адамдарды инватаксимен тасымалдау бойынша қызметтер көрсету мынадай мән жайлар туындаған күннен бастап тоқтатылады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6263,51 +6277,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мүгедектік тобының өзгеруі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      тұрақты мекен-жайының тіркелуін өзгертуі;</w:t>
+      тұрақты тіркеу орнын ауыстыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мүгедектігі бар адамның Қазақстан Республикасынан тыс жерге тұрақты мекен-жайға кетуі немесе қайтыс болуы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -6329,105 +6343,105 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Қағидалар 53-тармақпен толықтырылды - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 284</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; жаңа редакцияда - ҚР Көлік министрінің 19.01.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 7</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; жаңа редакцияда - ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z187" w:id="87"/>
+    <w:bookmarkStart w:name="z187" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Мүгедектігі бар адамдарды инватаксимен мемлекеттік сатып алу арқылы тасымалдау бойынша қызметтер көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-параграфтың тақырыбы жаңа редакцияда - ҚР Көлік министрінің 19.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6460,346 +6474,442 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 2-параграфпен толықтырылды - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 284</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z188" w:id="88"/>
+    <w:bookmarkStart w:name="z188" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Мүгедектігі бар адамдарды инватаксимен тасымалдау бойынша қызметтер көрсету Портал мәселелері жөніндегі комиссияның қорытындысы негізінде Порталда қызметтер көрсетуші болмаған кезде Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z189" w:id="89"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z189" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Инватакси қызметін алу үшін өтініш беруші инватакси қызметін көрсететін ұйымға мынадай құжаттарды ұсынады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z190" w:id="90"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өтініш (еркін нысанда);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z191" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жеке басын куәландыратын құжат немесе туу туралы куәлік;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z193" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ДКК қорытындысы;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) "Медициналық-әлеуметтік сараптама жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 29 маусымдағы № 260 бұйрығына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32922 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша мүгедектік туралы анықтама.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2), 3) және 4) тармақшаларда көрсетілген құжаттар салыстыру үшін түпнұсқаларда және көшірмелерде ұсынылады, содан кейін құжаттардың түпнұсқалары мүгедектігі бар адамға қайтарылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке және заңды тұлғаларға цифрлық құжаттар сервисі арқылы пайдаланылатын және ұсынылатын жеке басты куәландыратын құжаттар қағаз жеткізгіштегі құжаттарға тең.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z194" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 55-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 99</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z194" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       56. Өтініш беруші осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>55-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген құжаттар топтамасын және (немесе) қолданылу мерзімі өткен мәліметтерді (құжаттарды) толық ұсынбаған кезде, инватакси қызметін көрсететін ұйым өтінішті қабылдаудан бас тартады және өтініш берушіні бас тарту туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z195" w:id="95"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z195" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. Осы Қағидалардың 55-тармағында көрсетілген құжаттар топтамасы сәйкес келген кезде, инватакси қызметін көрсететін ұйым өтінішті келіп түсу тәртібімен тіркейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z197" w:id="97"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z196" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Мүгедектігі бар адамдарды инватаксимен тасымалдау жөніндегі қызметтерді таксимен тасымалдаушы ретінде қызметінің басталғаны туралы хабарламаны жергілікті атқарушы органға берген, тасымалдаушының жолаушылар алдындағы азаматтық-құқықтық жауапкершілігін сақтандыру туралы шарттың жасасқан, сондай-ақ иелігінде инватакси, қызмет көрсету үшін қажетті персоналдың жұмысы үшін шарттары бар, оның ішінде мүгедектігі бар адамдардан тапсырыстарды қабылдауға арналған, өтінімдерді қабылдау үшін ұялы байланысты қоса алғанда және Интернет желісі арқылы көрсетілетін қызметтердің сапасы мен санын бақылау үшін телефон келіссөздерін жазу мүмкіндігін қамтамасыз ететін құрылғымен жабдықталған өтінімдерді қабылдау үшін кемінде екі телефон нөмірімен жарақтандырылған диспетчерлік қызметі бар ұйым көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 58-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 99</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z197" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Инватакси қызметін көрсетуге қойылатын талаптар мемлекеттiк сатып алу туралы шартта белгіленеді, оның ішінде мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) инватакси қызметтерін ұсыну үшін объектілер мен межелі пункттердің тізбесі (бұдан әрі-тізбе);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6882,290 +6992,414 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) тәуліктің кешкі және түнгі уақытында, демалыс және мереке күндері мүгедектігі бар адамдарға және мүгедектігі бар балаларға қызмет көрсету үшін кезекші инватаксилердің болуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) мүгедектігі бар адамдарды тасымалдауды мүгедектігі бар адамдарға қызмет көрсету мәселелері бойынша оқудан өткен, автокөлік құралдарын басқару өтілі кемінде үш жыл жүргізушілермен қамтамасыз ету.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z198" w:id="98"/>
+    <w:bookmarkStart w:name="z198" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Инватакси қызметтерін көрсететін ұйым мемлекеттiк сатып алу туралы шартта көзделген талаптарды орындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z200" w:id="100"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z199" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Инватакси қызметтерін көрсететін ұйым ай сайын есепті кезеңнен кейінгі айдың 10-күніне дейінгі мерзімде осы Қағидаларға 4-қосымшаға сәйкес нысан бойынша инватаксидің орындалған жұмыстарын растайтын мүгедектігі бар адамдардың қолдары бар инватакси қызметтерін Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасына сәйкес көрсетудің маршруты туралы ақпаратты жергілікті атқарушы органдарға береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 61-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 99</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z200" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. Инватакси қызметтерін алу үшін өтінім жоспарланған сапар күніне дейін бір күн бұрын инватакси қызметін көрсететін ұйымға телефон арқылы беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z201" w:id="101"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z201" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. Тапсырыс беру кезінде мүгедектігі бар адам мынадай деректерді: тегін, атын, әкесінің атын (ол болған жағдайда), сапар күнін және уақытын, белгіленген пункттің нақты мекенжайын, мүгедектігі бар адаммен және (немесе) оның заңды өкілімен байланысу үшін телефонын, өзге де қосымша ақпаратты (жолаушылардың санын, жүк көлемін және жай-күйін, поездың, автобустың, әуе кемесінің келу/кету уақытын) береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z202" w:id="102"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z202" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Диспетчер инватакси маршрутын жасау кезінде өтінім уақытын түзетеді және оны мүгедектігі бар адаммен келіседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z203" w:id="103"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z203" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. Қызметтерді көрсету кезінде инватаксидің жүру бағыты бойынша бір мезгілде бірнеше мүгедектігі бар адамдардың өтінімін орындауға жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z204" w:id="104"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z204" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. Өтінімді алып тастаған жағдайда мүгедектігі бар адам тапсырыстың белгіленген уақытына дейін бір сағаттан кешіктірмей диспетчерлік қызметке хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z205" w:id="105"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z205" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. Инватакси тапсырыс орнына келгені туралы хабарланғаннан кейін инватакси мүгедектігі бар адамды 20 минут күтеді. Мүгедектігі бар адам көрсетілген уақытта келмесе, тапсырыс алынады және өтінім орындалды деп есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z206" w:id="106"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z206" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. Маршрут бағыты өзгертілген жағдайда мүгедектігі бар адам тапсырыстың белгіленген уақытына дейін бір сағаттан кешіктірмей диспетчерге телефон арқылы хабарлайды. Сапар мекенжайының өзгеруі инватакси маршрутымен сәйкес келмесе, диспетчер мүгедектігі бар адамға тапсырыс беру мекенжайын өзгертуден бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z207" w:id="107"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z207" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69. Мүгедектігі бар адам белгіленген уақыттан кешігетін болса, ол тапсырыстың белгіленген уақытына дейін бір сағаттан кешіктірмей диспетчерге телефон арқылы хабарлайды. Диспетчер тапсырыс уақытын ауыстырады немесе мүгедектігі бар адамның кешігуі себебімен инватакси қызметтерін көрсету кестесіне кедергі келтірсе, тапсырысты алып тастайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z209" w:id="109"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z208" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. Межелі пунктке келгеннен кейін Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасына сәйкес инватакси қызметтерін көрсету бағыты туралы ақпаратқа мүгедектігі бар адам немесе оның заңды өкілі қол қояды, мүмкіндік болмаған жағдайда, дене функциясының бұзылуы салдарынан ілесіп жүретін адам қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 70-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 99</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z209" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. Жергілікті атқарушы органдардың инватакси қызметтеріне ақы төлеуі автомобиль көлігінің тәулігіне сағатпен (машина-сағатпен) өлшенген нақты жұмыс уақытын негізге алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7257,68 +7491,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z135" w:id="110"/>
+    <w:bookmarkStart w:name="z135" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Инватакси қызметтерін көрсетуге арналған объектілердің және белгіленген пункттердің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Көлік министрінің м.а. 04.11.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7601,182 +7835,169 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Автомобиль көлігімен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(инватакси) мүгедектігі</w:t>
+              <w:t>(инватакси) мүгедектігі бар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бар адамдарды тасымалдау</w:t>
+              <w:t>адамдарды тасымалдау жөнінде</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жөнінде қызметтер көрсету</w:t>
+              <w:t>қызметтер көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
-[...12 lines deleted...]
-              <w:t>2-қосымша</w:t>
+              <w:t>қағидаларына 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z154" w:id="111"/>
+    <w:bookmarkStart w:name="z154" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мүгедектігі бар адамдарды инватаксимен тасымалдау жөніндегі қызметті алуға өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 2-қосымшамен толықтырылды - ҚР Көлік министрінің м.а. 04.11.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 361</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; жаңа редакцияда - ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 99</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мүгедектігі бар адамдарды инватаксиге тасымалдау жөніндегі қызметтерді әлеуметтік</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7822,321 +8043,321 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                                 (тегі, аты, әкесінің аты (бар болса)</w:t>
-[...107 lines deleted...]
-      Құжат нөмірі: __________ кім берді: ___________________________________</w:t>
+      (тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Туған күні: ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мүгедектік тобы _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мүгедек адамдарды кресло-арбамен тасымалдауға бейімделген инватаксиге </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қажеттілік ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басын куәландыратын құжаттың түрі: ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжат нөмірі: __________ кім берді: _________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Берілген күні: 20 ___ жылғы "____" _____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жеке сәйкестендіру нөмірі:___________________________________________</w:t>
-[...35 lines deleted...]
-      Мобильді азаматтар базасында тіркелген телефон нөмірі __________________</w:t>
+      Жеке сәйкестендіру нөмірі:_________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрақты тұратын (тіркелген) мекенжайы: _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мобильді азаматтар базасында тіркелген телефон нөмірі ________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заңды өкіл туралы мәліметтер (бар болса):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _________________________________________________________________</w:t>
-[...53 lines deleted...]
-      Құжат нөмірі: __________ кім берді: ___________________________________</w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басын куәландыратын құжаттың түрі: ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжат нөмірі: __________ кім берді: _________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Берілген күні: 20 ___ жылғы "____" ______________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8146,233 +8367,539 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке сәйкестендіру нөмірі: ________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тұрақты тұратын (тіркелген) мекенжайы: _______________________________</w:t>
-[...17 lines deleted...]
-      Мобильді азаматтар базасында тіркелген телефон нөмірі __________________</w:t>
+      Тұрақты тұратын (тіркелген) мекенжайы: _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мобильді азаматтар базасында тіркелген телефон нөмірі ________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес менің дербес деректерімді жинауға және өңдеуге, мүгедектігі бар адамдарды тасымалдау жөніндегі қызметтер үшін құжаттарды ресімдеу үшін қажетті ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім беремін. Инватакси қызметтерін ұсынуды бақылау мақсатында инватаксимен жүріп- тұру маршрутын қадағалауға келісім беремін. Келесі шарттар сақталған жағдайда инватакси қызметтерін ұсыну туралы хабардар болдым:  - осы Қағидалармен танысу;  - мобильді азаматтар базасында тіркелген нөмірі бар ұялы телефонның болуы; - әлеуметтік көрсетілетін қызметтер порталы арқылы инватакси қызметін  алу кезінде тапсырысты жүзеге асыру үшін таңдалған өнім берушімен шарт жасасқан ақпараттық-диспетчерлік такси қызметінің таксиге тапсырыс берудің мобильдік қосымшасын жүктеу;  - әлеуметтік көрсетілетін қызметтер порталы арқылы инватакси қызметін алу кезінде сапардың аяқталуын бағалаумен тіркеу.  Жалған мәліметтер мен жалған құжаттарды ұсынғаны үшін жауапкершілік туралы ескертілдім.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      сәйкес менің дербес деректерімді жинауға және өңдеуге, мүгедектігі бар адамдарды </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      тасымалдау жөніндегі қызметтерге құжаттарды ресімдеу үшін қажетті заңмен </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Инватакси қызметтерін ұсынуды бақылау мақсатында инватаксимен жүріп-тұру </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      маршрутын қадағалауға келісім беремін. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Келесі шарттар сақталған жағдайда инватакси қызметтерін ұсыну туралы хабардар </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      болдым:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - осы Қағидалармен танысу; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - мобильді азаматтар базасында тіркелген нөмірі бар ұялы телефонның болуы; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - әлеуметтік көрсетілетін қызметтер порталы арқылы инватакси қызметін алу кезінде </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тапсырысты жүзеге асыру үшін таңдалған өнім берушімен шарт жасасқан ақпараттық-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      диспетчерлік такси қызметінің таксиге тапсырыс берудің мобильдік қосымшасын </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүктеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - әлеуметтік көрсетілетін қызметтер порталы арқылы инватакси қызметін алу кезінде </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      сапардың аяқталуын бағалаумен тіркеу. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жалған мәліметтер мен жалған құжаттарды ұсынғаны үшін жауапкершілік туралы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ескертілдім.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш берушінің немесе заңды өкілдің қолы __________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _________________________________________________________________</w:t>
-[...35 lines deleted...]
-      20____ жылғы "____" ___________ </w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20____ жылғы "____" ___________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішті қабылдаған адамның лауазымы және қолы ____________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _________________________________________________________________</w:t>
-[...17 lines deleted...]
-                                            (тегі, аты, әкесінің аты (бар болса)</w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (бар болса)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "__" ___________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -8907,2861 +9434,65 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (деректерді жеке адамдар ұсынған жағдайда, сондай-ақ агрегатталған түрде толтырылмайды)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жинау әдісі: электрондық</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z215" w:id="112"/>
+    <w:bookmarkStart w:name="z215" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Инватакси қызметтерін әлеуметтік көрсетілетін қызметтер порталы арқылы көрсетудің маршруты туралы ақпарат</w:t>
-      </w:r>
-[...2794 lines deleted...]
-        <w:t xml:space="preserve"> Инватакси қызметтерін Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасына сәйкес көрсетудің маршруты туралы ақпарат</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -11804,162 +9535,115 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>р/н</w:t>
+              <w:t>р/с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мүгедектігі бар адам</w:t>
-[...45 lines deleted...]
-              </w:rPr>
               <w:t>Инватакси</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сапарының маршруты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12029,303 +9713,303 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегі, аты, әкесінің аты (болған жағдайда оның болуы)</w:t>
+Инватаксимен тасымалдау күні (күні, айы, жылы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Телефон нөмірі</w:t>
+Бастапқы жөнелту пункті</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қолы</w:t>
+Соңғы межелі пункті</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бастапқы жөнелту пункті</w:t>
+Баға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Соңғы межелі пункті</w:t>
+Инватаксидің келу уақыты, сағат / минут</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Инватаксидің келу уақыты, сағат / минут</w:t>
+Мүгедектігі бар адамды отырғызу уақыты, сағат / минут</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мүгедектігі бар адамды отырғызу уақыты, сағат / минут</w:t>
+Мүгедектігі бар адамды түсіру уақыты, сағат / минут</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мүгедектігі бар адамды түсіру уақыты, сағат / минут</w:t>
+Сапардың жалпы уақыты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13490,272 +11174,204 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жүргізуші ___________________________________________________</w:t>
-[...84 lines deleted...]
-        <w:t>Диспетчердің қолы ____________________________________________</w:t>
+      Өнім берушінің ЭЦҚ ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мүгедектігі бар адамның ЭЦҚ ___________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Атауы ______________________ Мекенжайы _______________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Телефон ______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Электрондық пошта мекенжайы _________________________________</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">Орындаушы___________________________________ _______________ </w:t>
+        <w:t>Электрондық пошта мекенжайы __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орындаушы___________________________________ ________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тегі, аты және әкесінің аты (бар болған жағдайда) қолы, телефон</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Басшы немесе оның міндетін атқарушы адам </w:t>
+        <w:t>Басшы немесе оның міндетін атқарушы адам</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________ _________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> тегі, аты және әкесінің аты (бар болған жағдайда) қолы  </w:t>
+        <w:t>тегі, аты және әкесінің аты (бар болған жағдайда) қолы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мөрдің орны (жеке кәсіпкерлер болып табылатын тұлғалардан қоспағанда) _____________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
@@ -13821,50 +11437,2961 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Инватакси қызметтерін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">әлеуметтік көрсетілетін </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қызметтер порталы арқылы </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсетудің маршруты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы ақпарат"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әкімшілік деректерді жинауға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арналған нысанға қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z217" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Әкімшілік деректерді өтеусіз негізінде жинауға арналған нысанын толтыру жөніндегі түсіндірме "Инватакси қызметтерін әлеуметтік көрсетілетін қызметтер порталы арқылы көрсетудің маршруты туралы ақпарат" (индекс – И3 айлық кезеңділік)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысанның 1-бағанында инватаксимен тасымалдау күні (күні, айы, жылы) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысанның 2-бағанында бастапқы жөнелту пункті көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысанның 3-бағанында соңғы межелі пункті көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысанның 4-бағанында бағалау көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысанның 5-бағанында инватаксидің келу уақыты, сағат/минут көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысанның 6-бағанында мүгедектігі бар адамды отырғызу уақыты, сағат / минут көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысанның 7-бағанында мүгедектігі бар адамды түсіру уақыты, сағат/минут көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысанның 8-бағанында сапардың жалпы уақыты, сағат/минут көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Автомобиль көлігімен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(инватакси) мүгедектігі бар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>адамдарды тасымалдау жөнінде</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметтер көрсету</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әкімшілік деректерді</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жинауға арналған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: жергілікті атқарушы органдар</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет – ресурста орналастырылған: www.gov.kz.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z218" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Әкімшілік нысанның атауы: Инватакси қызметтерін Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасына сәйкес көрсетудің маршруты туралы ақпарат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар 4-қосымшамен толықтырылды - ҚР Көлік министрінің м.а. 29.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; жаңа редакцияда - ҚР Көлік министрінің 19.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі (нысан атауының қысқаша әріптік-цифрлық көрінісі): И4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезеңділік: ай сайын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепті кезең: 20 ____ жылғы __ ай</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын адамдар тобы: инватакси қызметтерін көрсететін ұйымдар</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: ай сайын, есепті кезеңнен кейінгі әрбір айдың 10-күніне дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ЖСН/БСН </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5511800" cy="520700"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId5"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5511800" cy="520700"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (деректерді жеке адамдар ұсынған жағдайда, сондай-ақ агрегатталған түрде толтырылмайды)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі: электрондық</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z219" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Инватакси қызметтерін Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасына сәйкес көрсетудің маршруты туралы ақпарат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>р/н</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мүгедектігі бар адам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Инватакси</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сапарының маршруты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Мүгедектігі бар адамға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>инватаксимен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қызмет көрсету уақыты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тегі, аты, әкесінің аты (болған жағдайда оның болуы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Телефон нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қолы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бастапқы жөнелту пункті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соңғы межелі пункті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инватаксидің келу уақыты, сағат / минут</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүгедектігі бар адамды отырғызу уақыты, сағат / минут</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүгедектігі бар адамды түсіру уақыты, сағат / минут</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+...</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жүргізуші ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                  (тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жүргізушінің қолы ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Диспетчер ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                    (тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Диспетчердің қолы ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Атауы ______________________ Мекенжайы _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефон ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Электрондық пошта мекенжайы _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Орындаушы___________________________________ _______________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тегі, аты және әкесінің аты (бар болған жағдайда) қолы, телефон</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Басшы немесе оның міндетін атқарушы адам </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________ _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тегі, аты және әкесінің аты (бар болған жағдайда) қолы  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мөрдің орны (жеке кәсіпкерлер болып табылатын тұлғалардан қоспағанда) _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Инватакси қызметтерін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мемлекеттік сатып алу туралы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -13905,68 +14432,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>арналған нысанға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z221" w:id="116"/>
+    <w:bookmarkStart w:name="z221" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік деректерді өтеусіз негізінде жинауға арналған нысанын толтыру жөніндегі түсіндірме "Инватакси қызметтерін Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасына сәйкес көрсетудің маршруты туралы ақпарат" (индекс – И4 айлық кезеңділік)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысанның 1-бағанында тегі, аты, әкесінің аты (болған жағдайда оның болуы) көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14148,55 +14675,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -14522,31 +15049,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>