--- v0 (2025-10-26)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="eb814ef" w14:textId="eb814ef">
+    <w:p w14:paraId="76ad494" w14:textId="76ad494">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,4198 +93,5661 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кейбір нормативтік құқықтық актілерге бухгалтерлік есеп және қаржылық есептілік мәселелері бойынша өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Ұлттық Банкі Басқармасының 2013 жылғы 23 қыркүйектегі № 250 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2013 жылы 07 қарашада № 8883 тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Ұлттық Банкі Басқармасының 2013 жылғы 23 қыркүйектегі № 250 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2013 жылы 07 қарашада № 8883 тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      «Қазақстан Республикасының Ұлттық Банкі туралы» 1995 жылғы </w:t>
-[...3 lines deleted...]
-      </w:r>
+      "Қазақстан Республикасының Ұлттық Банкі туралы" 1995 жылғы </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      30 наурыздағы Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес және бухгалтерлік есеп пен қаржылық есептілікті жетілдіру мақсатында Қазақстан Республикасы Ұлттық Банкінің Басқармасы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚАУЛЫ ЕТЕДІ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Қазақстан Республикасының бухгалтерлік есеп және қаржылық есептілік мәселелері бойынша өзгерістер мен толықтырулар енгізілетін нормативтік құқықтық актілерінің қоса беріліп отырған </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тізбесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-30 наурыздағы Қазақстан Республикасының </w:t>
-[...33 lines deleted...]
-      </w:r>
+      2. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұлттық Банк</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төрағасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Г. Марченко</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "КЕЛІСІЛДІ"   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Статистика агенттігінің төрағасы   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ә. Смайылов __________   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2013 жылғы 10 қазан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...29 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...27 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...24 lines deleted...]
-        <w:t>      «КЕЛІСІЛДІ»</w:t>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ұлттық Банкі Басқармасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2013 жылғы 23 қыркүйектегі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 250 қаулысымен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бекітілген</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасының бухгалтерлік есеп және қаржылық</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Қазақстан Республикасы</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>есептілік мәселелері бойынша өзгерістер мен толықтырулар</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...36 lines deleted...]
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>енгізілетін нормативтік құқықтық актілерінің тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Қазақстан Республикасының </w:t>
-[...31 lines deleted...]
-      </w:r>
+      1. Қазақстан Республикасының Ұлттық Банкі Басқармасының "Қаржы нарығының жекелеген субъектілерінің бухгалтерлік есепті жүргізуі жөніндегі нұсқаулықты бекіту туралы" 2011 жылғы 1 шілдедегі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 68 қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7121 тіркелген, 2011 жылғы 5 қазанда "Заң газеті" газетінде № 144 (1960) жарияланған) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-№ 250 қаулысымен     </w:t>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+      көрсетілген қаулымен бекітілген Қаржы нарығының жекелеген субъектілерінің бухгалтерлік есепті жүргізуі жөніндегі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нұсқаулықта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...77 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>45-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      көрсетілген қаулымен бекітілген Қаржы нарығының жекелеген субъектілерінің бухгалтерлік есепті жүргізуі жөніндегі </w:t>
+      "45. РЕПО операциясын жасаған кезде (бағалы қағаздарды сатқан кезде) мәмiле сомасына мынадай бухгалтерлiк жазба жүзеге асырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+            Дт   1030     Ағымдағы шоттардағы ақша қаражаты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+            Кт   3050 03  Бағалы қағаздармен "РЕПО" операциялары.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+            </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>47</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>48-тармақтар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+            "47. РЕПО операциясы бойынша бұрын берiлген бағалы қағаздарды алған кезде РЕПО мәмілесі бойынша сыйақы түрiнде есептелген шығыстар сомасына және РЕПО мәмiлесiн жабу сомасына (осы мәмiлені жасау сәтiнде белгiленген мәмiленi жабу сомасы) мынадай бухгалтерлiк жазба жүзеге асырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+            Дт   3050 03  Бағалы қағаздармен "РЕПО" операциялары</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                 3380 02  Бағалы қағаздармен "РЕПО" операциялары бойынша</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                          сыйақы түрінде есептелген шығыстар</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+            Кт   1030     Ағымдағы шоттардағы ақша қаражаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+            48. Керi РЕПО операциясын жасаған кезде (бағалы қағаздарды сатып алған кезде) мәмiле сомасына мынадай бухгалтерлiк жазба жүзеге асырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+            Дт   1150 01  Бағалы қағаздармен "кері РЕПО" операциялары</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+            Кт   1030     Ағымдағы шоттардағы ақша қаражаты.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+            </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>50-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+            "50. Керi РЕПО операциясы бойынша бұрын алынған бағалы қағаздарды берген кезде керi РЕПО мәмiлесi бойынша есептелген сыйақы сомасына және керi РЕПО мәмiлесiн жабу сомасына (осы мәмiленi жасау сәтiнде белгiленген мәмiлені жабу сомасы) мынадай бухгалтерлiк жазба жүзеге асырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+            Дт   1030     Ағымдағы шоттардағы ақша қаражаты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+            Кт   1150 01  Бағалы қағаздармен "кері РЕПО" операциялары</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      02  Бағалы қағаздармен "кері РЕПО" операциялары</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                           бойынша сыйақы түрінде есептелген кірістер.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Қазақстан Республикасының Ұлттық Банкі Басқармасының "Бірыңғай жинақтаушы зейнетақы қоры және ерікті жинақтаушы зейнетақы қорлары жүзеге асыратын зейнетақы активтерімен операциялардың бухгалтерлік есебін жүргізу жөніндегі нұсқаулықты бекіту туралы" 2011 жылғы 1 шілдедегі № 69 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7118 тіркелген, 2011 жылғы 2 қарашада "Заң газеті" газетінде № 160 (1976) жарияланған) мынадай өзгерістер мен толықтыру енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Бірыңғай жинақтаушы зейнетақы қоры және ерікті жинақтаушы зейнетақы қорлары жүзеге асыратын зейнетақы активтерімен операциялардың бухгалтерлік есебін жүргізу жөніндегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>нұсқаулықта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Осы Нұсқаулық </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Қазақстан Республикасының Ұлттық Банкi туралы"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1995 жылғы 30 наурыздағы, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Қазақстан Республикасында зейнетақымен қамсыздандыру туралы"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2013 жылғы 21 маусымдағы, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Бухгалтерлiк есеп пен қаржылық есептiлiк туралы"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2007 жылғы 28 ақпандағы Қазақстан Республикасының заңдарына, Қазақстан Республикасының Ұлттық Банкі Басқармасының "Зейнетақы активтері бойынша операциялар туралы ақпаратты есепке алу және жария ету" қаржылық есептілік стандартын бекіту туралы" 2013 жылғы 26 шілдедегі № 195 қаулысымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8765 тіркелген) бекітілген "Зейнетақы активтері бойынша операциялар туралы ақпаратты есепке алу және жария ету" қаржылық есептілік стандартына (бұдан әрі – Стандарт), халықаралық қаржылық есептiлiк </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>стандарттарына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзiрлендi және бірыңғай жинақтаушы зейнетақы қоры және ерікті жинақтаушы зейнетақы қорлары (бұдан әрi – Қор) зейнетақы активтерiмен жүзеге асыратын операциялардың бухгалтерлiк есебiн жүргiзудi нақтылайды.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      </w:t>
-[...23 lines deleted...]
-      </w:r>
+      мынадай мазмұндағы 2-1-тармақпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "2-1. Осы Нұсқаулықтың мақсаттары үшін активтің әділ құны Қазақстан Республикасының Ұлттық Банкі Басқармасының "Зейнетақы активтерін есепке алуды және бағалауды жүзеге асыру қағидаларын бекіту туралы" 2013 жылғы 26 шілдедегі № 186 қаулысымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8691 тіркелген) бекітілген Зейнетақы активтерін есепке алуды және бағалауды жүзеге асыру </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес айқындалады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8) тармақшасының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші абзацы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "8) Стандартта көзделген жағдайларда, операция бағасы активтің әділ құнын білдірмеген кезде қаржы активтерін бастапқы тану Қор және инвестициялық портфельді басқарушы немесе Қазақстан Республикасының Ұлттық Банкі арасында жасалған инвестициялық (сенімгерлікпен) басқару туралы шартқа сәйкес инвестициялық портфельді басқарушыдан немесе сенімгерлікпен басқаруды жүзеге асыратын Қазақстан Республикасының Ұлттық Банкінен алынған ақпарат негізінде әділ құн бойынша жүзеге асырылады:"; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) тармақшасының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші абзацы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      «45. РЕПО операциясын жасаған кезде (бағалы қағаздарды сатқан кезде) мәмiле сомасына мынадай бухгалтерлiк жазба жүзеге асырылады:</w:t>
-[...3 lines deleted...]
-      </w:r>
+      "5) Стандартта көзделген жағдайларда, операция бағасы активтің әділ құнын білдірмеген кезде қаржы активтерін бастапқы тану Қор және инвестициялық портфельді басқарушы немесе Қазақстан Республикасының Ұлттық Банкі арасында жасалған инвестициялық (сенімгерлікпен) басқару туралы шартқа сәйкес инвестициялық портфельді басқарушыдан немесе сенімгерлікпен басқаруды жүзеге асыратын Қазақстан Республикасының Ұлттық Банкінен алынған ақпарат негізінде әділ құн бойынша жүзеге асырылады:";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8) тармақшасының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші абзацы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Дт   1030     Ағымдағы шоттардағы ақша қаражаты</w:t>
-[...17 lines deleted...]
-      </w:r>
+      "8) Стандартта көзделген жағдайларда, операция бағасы активтің әділ құнын білдірмеген кезде қаржы активтерін бастапқы тану Қор және инвестициялық портфельді басқарушы немесе Қазақстан Республикасының Ұлттық Банкі арасында жасалған инвестициялық (сенімгерлікпен) басқару туралы шартқа сәйкес инвестициялық портфельді басқарушыдан немесе сенімгерлікпен басқаруды жүзеге асыратын Қазақстан Республикасының Ұлттық Банкінен алынған ақпарат негізінде әділ құн бойынша жүзеге асырылады:".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...155 lines deleted...]
-      Кт   1030     Ағымдағы шоттардағы ақша қаражаты.»;</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 89</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...457 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      «8) Стандартта көзделген жағдайларда, операция бағасы активтің әділ құнын білдірмеген кезде қаржы активтерін бастапқы тану Қор және инвестициялық портфельді басқарушы немесе Қазақстан Республикасының Ұлттық Банкі арасында жасалған инвестициялық (сенімгерлікпен) басқару туралы шартқа сәйкес инвестициялық портфельді басқарушыдан немесе сенімгерлікпен басқаруды жүзеге асыратын Қазақстан Республикасының Ұлттық Банкінен алынған ақпарат негізінде әділ құн бойынша жүзеге асырылады:»; </w:t>
-[...390 lines deleted...]
-          <w:color w:val="000000"/>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Күші жойылды - ҚР Ұлттық Банкі Басқармасының 28.01.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бухгалтерлік есеп және қаржылық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>есептілік мәселелері бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өзгерістер мен толықтырулар енгізілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативтік құқықтық актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. </w:t>
-[...16 lines deleted...]
-          <w:color w:val="000000"/>
+      Ескерту. Күші жойылды - ҚР Ұлттық Банкі Басқармасының 28.01.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-[...12 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бухгалтерлік есеп және қаржылық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>есептілік мәселелері бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өзгерістер мен толықтырулар енгізілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативтік құқықтық актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Қазақстан Республикасының       </w:t>
-[...9 lines deleted...]
-          <w:color w:val="000000"/>
+      Ескерту. Күші жойылды - ҚР Ұлттық Банкі Басқармасының 28.01.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бухгалтерлік есеп және қаржылық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>есептілік мәселелері бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өзгерістер мен толықтырулар енгізілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативтік құқықтық актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-бухгалтерлік есеп және қаржылық    </w:t>
-[...9 lines deleted...]
-          <w:color w:val="000000"/>
+      Ескерту. Күші жойылды - ҚР Ұлттық Банкі Басқармасының 28.01.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бухгалтерлік есеп және қаржылық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>есептілік мәселелері бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өзгерістер мен толықтырулар енгізілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативтік құқықтық актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-есептілік мәселелері бойынша       </w:t>
-[...9 lines deleted...]
-          <w:color w:val="000000"/>
+      Ескерту. Күші жойылды - ҚР Ұлттық Банкі Басқармасының 28.01.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бухгалтерлік есеп және қаржылық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>есептілік мәселелері бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өзгерістер мен толықтырулар енгізілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативтік құқықтық актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-өзгерістер мен толықтырулар енгізілетін </w:t>
-[...23 lines deleted...]
-          <w:color w:val="000000"/>
+      Ескерту. Күші жойылды - ҚР Ұлттық Банкі Басқармасының 28.01.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бухгалтерлік есеп және қаржылық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>есептілік мәселелері бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өзгерістер мен толықтырулар енгізілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативтік құқықтық актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-1-қосымша               </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">      Ескерту. Күші жойылды - ҚР Ұлттық Банкі Басқармасының 28.01.2016 </w:t>
+      Ескерту. Күші жойылды - ҚР Ұлттық Банкі Басқармасының 28.01.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z106" w:id="5"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бухгалтерлік есеп және қаржылық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>есептілік мәселелері бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өзгерістер мен толықтырулар енгізілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативтік құқықтық актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Қазақстан Республикасының        </w:t>
-[...9 lines deleted...]
-          <w:color w:val="000000"/>
+      Ескерту. Күші жойылды - ҚР Ұлттық Банкі Басқармасының 28.01.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бухгалтерлік есеп және қаржылық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>есептілік мәселелері бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өзгерістер мен толықтырулар енгізілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативтік құқықтық актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-бухгалтерлік есеп және қаржылық      </w:t>
-[...9 lines deleted...]
-          <w:color w:val="000000"/>
+      Ескерту. Күші жойылды - ҚР Ұлттық Банкі Басқармасының 28.01.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бухгалтерлік есеп және қаржылық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>есептілік мәселелері бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өзгерістер мен толықтырулар енгізілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативтік құқықтық актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-есептілік мәселелері бойынша        </w:t>
-[...9 lines deleted...]
-          <w:color w:val="000000"/>
+      Ескерту. Күші жойылды - ҚР Ұлттық Банкі Басқармасының 28.01.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бухгалтерлік есеп және қаржылық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>есептілік мәселелері бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өзгерістер мен толықтырулар енгізілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативтік құқықтық актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-өзгерістер мен толықтырулар енгізілетін  </w:t>
-[...23 lines deleted...]
-          <w:color w:val="000000"/>
+      Ескерту. Күші жойылды - ҚР Ұлттық Банкі Басқармасының 28.01.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бухгалтерлік есеп және қаржылық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>есептілік мәселелері бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өзгерістер мен толықтырулар енгізілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативтік құқықтық актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-2-қосымша                </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">      Ескерту. Күші жойылды - ҚР Ұлттық Банкі Басқармасының 28.01.2016 </w:t>
+      Ескерту. Күші жойылды - ҚР Ұлттық Банкі Басқармасының 28.01.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z124" w:id="6"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бухгалтерлік есеп және қаржылық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>есептілік мәселелері бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өзгерістер мен толықтырулар енгізілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативтік құқықтық актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Қазақстан Республикасының        </w:t>
-[...9 lines deleted...]
-          <w:color w:val="000000"/>
+      Ескерту. Күші жойылды - ҚР Ұлттық Банкі Басқармасының 28.01.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бухгалтерлік есеп және қаржылық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>есептілік мәселелері бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өзгерістер мен толықтырулар енгізілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативтік құқықтық актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-бухгалтерлік есеп және қаржылық      </w:t>
-[...9 lines deleted...]
-          <w:color w:val="000000"/>
+      Ескерту. Күші жойылды - ҚР Ұлттық Банкі Басқармасының 28.01.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бухгалтерлік есеп және қаржылық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>есептілік мәселелері бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өзгерістер мен толықтырулар енгізілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативтік құқықтық актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-есептілік мәселелері бойынша        </w:t>
-[...9 lines deleted...]
-          <w:color w:val="000000"/>
+      Ескерту. Күші жойылды - ҚР Ұлттық Банкі Басқармасының 28.01.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бухгалтерлік есеп және қаржылық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>есептілік мәселелері бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өзгерістер мен толықтырулар енгізілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативтік құқықтық актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-өзгерістер мен толықтырулар енгізілетін  </w:t>
-[...23 lines deleted...]
-          <w:color w:val="000000"/>
+      Ескерту. Күші жойылды - ҚР Ұлттық Банкі Басқармасының 28.01.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бухгалтерлік есеп және қаржылық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>есептілік мәселелері бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өзгерістер мен толықтырулар енгізілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативтік құқықтық актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-3-қосымша                </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">      Ескерту. Күші жойылды - ҚР Ұлттық Банкі Басқармасының 28.01.2016 </w:t>
+      Ескерту. Күші жойылды - ҚР Ұлттық Банкі Басқармасының 28.01.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z142" w:id="7"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бухгалтерлік есеп және қаржылық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>есептілік мәселелері бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өзгерістер мен толықтырулар енгізілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативтік құқықтық актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Қазақстан Республикасының        </w:t>
-[...9 lines deleted...]
-          <w:color w:val="000000"/>
+      Ескерту. Күші жойылды - ҚР Ұлттық Банкі Басқармасының 28.01.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бухгалтерлік есеп және қаржылық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>есептілік мәселелері бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өзгерістер мен толықтырулар енгізілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативтік құқықтық актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-бухгалтерлік есеп және қаржылық      </w:t>
-[...9 lines deleted...]
-          <w:color w:val="000000"/>
+      Ескерту. Күші жойылды - ҚР Ұлттық Банкі Басқармасының 28.01.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бухгалтерлік есеп және қаржылық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>есептілік мәселелері бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өзгерістер мен толықтырулар енгізілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативтік құқықтық актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>19-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-есептілік мәселелері бойынша        </w:t>
-[...9 lines deleted...]
-          <w:color w:val="000000"/>
+      Ескерту. Күші жойылды - ҚР Ұлттық Банкі Басқармасының 28.01.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бухгалтерлік есеп және қаржылық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>есептілік мәселелері бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өзгерістер мен толықтырулар енгізілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативтік құқықтық актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-өзгерістер мен толықтырулар енгізілетін  </w:t>
-[...2077 lines deleted...]
-        <w:t xml:space="preserve">      Ескерту. Күші жойылды - ҚР Ұлттық Банкі Басқармасының 28.01.2016 </w:t>
+      Ескерту. Күші жойылды - ҚР Ұлттық Банкі Басқармасының 28.01.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -4312,55 +5775,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>