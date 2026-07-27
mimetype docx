--- v0 (2025-10-19)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="031f491" w14:textId="031f491">
+    <w:p w14:paraId="74cc8b7" w14:textId="74cc8b7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -697,170 +697,232 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Ішкі су жолдарында кеме қатынасы қауіпсіздігін қамтамасыз ету жөніндегі жол жұмыстарын жоспарлау және жүргізу қағидалары (бұдан әрі - Қағидалар) "Ішкі су жолдары туралы" 2004 жылғы 6 шілдедегі Қазақстан Республикасы Заңының 9-бабының 1-тармағының </w:t>
+      1. Осы Ішкі су жолдарында кеме қатынасы қауіпсіздігін қамтамасыз ету жөніндегі жол жұмыстарын жоспарлау және жүргізу қағидалары (бұдан әрі – Қағидалар) "Ішкі су көлігі туралы" Қазақстан Республикасы Заңының 9-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>26-2) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес әзірленген.</w:t>
+        <w:t xml:space="preserve"> сәйкес әзірленді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Көлік министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қағидалар Қазақстан Республикасының ішкі су жолдарында кеме қатынасы қауіпсіздігін қамтамасыз ету жөніндегі жол жұмыстарын жоспарлау және жүргізу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Осы Қағидалардың әрекеті "Су объектілерін кеме қатынасы санатына жатқызу қағидаларын және кеме қатынасы су жолдарының тізбесін бекіту туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрі міндетін атқарушысының 2020 жылғы 31 қаңтардағы № 37 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19985 болып тіркелген) сәйкес кеме қатынасы санатына жатқызылған жер үсті су объектілеріне қолданылады.</w:t>
+      3. Осы Қағидалардың іс-әрекеті "Қазақстан Республикасы Көлік министрлігінің кейбір мәселелері" Қазақстан Республикасы Үкіметінің 2023 жылғы 4 қазандағы № 862 қаулысымен бекітілген Қазақстан Республикасы Көлік министрлігі туралы ереженің 15-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>281) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес уәкілетті органның бұйрығымен кеме қатынасы санатына жатқызылған ішкі су жолдарына қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 12.01.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 7</w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Көлік министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -883,950 +945,1218 @@
         <w:t>
       4. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) арналық іздестіру - су жолдарын зерттеу мен барлық жол жұмыстарының түрлерін техникалық құжаттамамен қамтамасыз етуге бағытталған топографиялық және гидрографиялық кешен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:bookmarkStart w:name="z125" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) жер қазу керуені – құрамына көп жапырақшалы грейфермен жабдықталған арнайы түбін тереңдету снаряды немесе жүзбелі кран кіретін, түбін тереңдету (жер қазу) немесе түзету жұмыстарын орындауға тартылған техникалық флоттың қосалқы кемелер тобы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жер үстi су объектiлері - су айдындары (өзендер және соларға теңестiрiлген каналдар, көлдер, су қоймалары, тоғандар және басқа iшкi су айдындары, аумақтық сулар) мұздықтар, батпақтар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жол жұмыстары – iшкi су жолдарындағы су түбiн тереңдету, түзеп-жөндеу, тральдау, су түбiн тазарту, iздестiру және навигациялық жабдықтарды орналастыру мен күтiп-ұстау жөнiндегi басқа да жұмыстар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) кеме қатынасы – шағын көлемді кемелерді пайдалана отырып атқарылатын қызметті қоспағанда, жүктерді, жолаушылар мен олардың багажын, почта жөнелтілімдерін тасымалдау, сүйретіп жүзу, пайдалы қазбаларды іздеуді, барлауды және өндіруді, балық аулауды және өзге де кәсіпшіліктерді, құрылыс, жол, гидротехникалық, су асты-техникалық және басқа да осыған ұқсас жұмыстарды, лоцмандық алып өтуді, құтқару операцияларын жүргізу, су объектілерін қорғау, оларды ластану мен қоқыстанудан қорғау жөніндегі іс-шараларды жүзеге асыру, суға батқан мүлікті көтеру, мемлекеттік бақылау мен қадағалау, ғылыми зерттеулер жүргізу үшін кемелерді пайдалануға байланысты қызмет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Қазақстан Республикасының iшкi су жолдары (бұдан әрi - iшкi су жолдары) - кеме қатынасы мақсатында пайдалануға болатын табиғи немесе қолдан жасалған қатынас жолдары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) навигация - кеме қатынасын жасау мүмкiн болатын уақыт кезеңi;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) навигациялық белгілердің сызбасын орналастыру – белгіленген тәртіпте навигациялық жабдықтар белгілері көрсетілген өзен учаскесінің сызбасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) тұру пунктi - кемелердi, салдарды және өзге де жүзу объектiлерiн жөндеу, олардың жылдың жазғы және қысқы мезгiлiнде тұруы, оларды техникалық байқаудан өткiзу мақсатында жайластырылған және жабдықталған жер учаскесi мен су бетi объектiсiнiң акваториясы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) түзету жұмыстары – кеме жүрісінің габариттерін ұстау мен жиектің жанамасын бекітуді және бөгеу мен басқа гидротехникалық құрылыстарға бөгетті отырғызуға әзірлеуге бағытталған жол жұмыстарының түрі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) уәкiлеттi орган – iшкi су көлiгi саласындағы басшылықты, сондай-ақ Қазақстан Республикасының заңнамасында көзделген шекте салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) уәкiлеттi органның кәсiпорны - қызмет көрсететiн шекаралар шегiнде кемелердiң қауiпсiз жүзуiн қамтамасыз ету мақсатында iшкi су жолдарын және кеме қатынасының гидротехникалық құрылыстарын (шлюздерін) тиiсiнше күтiп-ұстау мен дамыту үшiн өндiрiстiк қызметтi жүзеге асыру негiзгi мiндетi болып табылатын iшкi су көлiгiнiң мемлекеттiк кәсiпорны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) ішкі су жолдарының сызбасы (лоцман картасы) – кеме жүрісінің тереңдігі мен габариттері көрсетілген, навигациялық белгілер мен бағдарлау, су жүрісі көрсетілген өзен учаскесінің сызбасы (картасы).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - ҚР Көлік министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Жол жұмыстары уәкілетті органның кәсіпорны ішкі су жолдарындағы кеме қатынасын құру, күтіп-ұстау, дамыту және қауіпсіз пайдалану мақсатында жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жол жұмыстарын жүргiзудi қамтамасыз ету астананың жергілікті атқарушы органына жүктелген, астананың әкімшілік-аумақтық шекарасы шегіндегі Есіл өзенінің кеме қатынасы учаскесін қоспағанда, су жолы жұмыстарын, оның iшiнде мемлекет меншiгiндегi порттарда рейдтер және осы порттардың айлақтарына кiреберiстердi жасау мен күтiп ұстау жөнiндегi жұмыстарды жүргiзудi, сондай-ақ кеме қатынасының гидротехникалық құрылыстарын күтiп ұстау мен тасымалдаушының технологиялық байланысты ұйымдастыруын уәкiлеттi органның кәсiпорындары жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Порттарға осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші абзацында көрсетiлмегендерiне кiреберiстердегi, сондай-ақ тоқтау пункттерiндегi жол жұмыстарын жүргiзудi олардың иелерi жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Iшкi су жолдарын және олардағы кеме қатынасы гидротехникалық құрылыстарын күтiп ұстау жөнiндегi жұмыстар жол жұмыстарын жүргiзуге арнайы рұқсатсыз жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z32" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармаққа өзгеріс енгізілді - ҚР Көлік министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Уәкілетті органның тиісті кәсіпорындары су жолдарының әрбір учаскесі бойынша ішкі су жолдарының схемасын жасайды (лоцманды карталар).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z33" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Өзенде навигациялық белгілерді орнату схемалары уәкілетті органның аумақтық бөлімшелерінің ұсынымдарын есепке ала отырып жыл сайын түзетіледі. Көлдер мен су қоймаларында 5 жылда 1 реттен кем емес.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z34" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z34" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Навигациялық белгілерді орнату схемалары навигация кезеңінде түзетілуі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z35" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z35" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Навигация кезінде ішкі су жолдары күйімен және навигациялық жабдықтарымен болған барлық өзгерістер кеме жүргізушілерінің назарына дер кезінде жеткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z36" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z36" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Уәкілетті органның тиісті ішкі су жолдарының әрбір учаскесі бойынша кеме жүру кезеңіне немесе ұзақ мерзімге, бірақ 3 жылдан көп емес жол жұмыстары жобасын құрастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z37" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z37" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Кеме қатынасы жағдайында су жолдарын қамтамасыз ету бойынша жұмыстарды орындау кезінде жол жұмыстарының жобасы басшылық құжат болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z38" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z38" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Жол жұмыстары жобасының міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z39" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z39" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) белгілерді орнатудың схемасын жасау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z40" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z40" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) шектеулі қайраңды анықтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z41" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z41" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) объектілер бойынша мүмкін болатын жұмыс көлемін есептеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z42" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z42" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) оларды орындаудың реттілігін анықтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z43" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z43" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) табиғи жағдайдың және учаскеде болып жатқан арнаның қайта құрылу есебімен техникалық құралдарды орналастырудың оңтайлы нұсқасын таңдау болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z44" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z44" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Жол жұмыстары жобасының басты негізі алдыңғы жылдарда жасалған арналық іздестіру болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z46" w:id="42"/>
+    <w:bookmarkStart w:name="z45" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Навигация барысында кеме қатынасы су жолдарындағы гидрологиялық жағдайдың өзгеруіне қарай уәкілетті органның кәсіпорны уәкілетті органмен келісу арқылы жол жұмыстары жобасына әрбір жол учаскесі бойынша бұрын іске асыру жоспарланған жұмыстардың көлемдерін қайта бөлу, мерзімдерін (кезеңін), ұзақтығын, орындарын және орындалу кезектілігін өзгерту бөлігінде түзетулер енгізуге жол береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгеріс енгізілді - ҚР Көлік министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Жол жұмыстарын жоспарлау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z48" w:id="44"/>
+    <w:bookmarkStart w:name="z47" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Жол жұмыстарын жоспарлау уәкілетті органмен кеме жүретін күйде су жолдарын қамтамасыз ету және шлюздерді ұстау бағдарламасы бойынша мемлекеттік тапсырманы әзірлеу шеңберінде уәкілетті орган кәсіпорны ұсынған деректер негізінде жүзеге асырылады және келесілерден тұрады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z48" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кеме жүзетін жағдайда су жолдарын қамтамасыз ету бойынша іс-шаралар жоспары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z49" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z49" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) навигациялық жабдықтың белгілерін қою (алу) және қызмет көрсету бойынша іс-шаралар кестесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z50" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z50" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Iшкi су жолдарындағы құрылыстардың (оның iшiнде салынып жатқан құрылыстардың) иелерi жол жұмыстарын қажеттілігіне қарай жоспарлауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z51" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармаққа өзгеріс енгізілді - ҚР Көлік министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Кеме жүзетін жағдайда су жолдарды қамтамасыз ету бойынша іс-шаралар жоспарымен орындалатын жол жұмыстарының түрлері, олардың орындалу мерзімдері, ай бойынша бөліп табиғи бірлік өлшемінде және ақшалай түрде орындалған жұмыстардың көлемі белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z52" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z52" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Кеме жолындағы навигациялық жабдықтың белгілерін қою (алу) және қызмет көрсету бойынша жұмыстардың көлемі навигацияның тәуліктік созылуына кеменің жүретін жолдың километрі ұзақтығын көбейтумен километр-тәуліктерде анықталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z53" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z53" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Түбін тереңдету және түзету жұмыстарының көлемі өткен жылдардағы жұмыс талдауларын және техникалық құралдардың бар болу мүмкіндігін есепке ала отырып арналық іздестіру түсірілімдері бойынша мың текше метрмен анықталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z54" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z54" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Түбін тереңдету жұмыстарының көлемі өткен жылдардағы жұмыс талдауларын және техникалық құралдардың бар болу мүмкіндігін есепке ала отырып тралдау жұмыстарын және су шайып кететін жағалауларды барлау кезіндегі зерттеу нәтижелерімен құрастырылған жол шеберлерінің актілері бойынша тоннамен анықталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z55" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z55" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тралдау жұмыстарының көлемі сүзілетін еніне, сүзілген су жолдары ұзындығының туындысы ретінде есептеп шығарылатын шаршы километрмен сүзілетін ауданмен анықталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z56" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z56" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Арналық іздестірудің көлемі кеме жолы бойынша түсірілген учаскенің километрінде анықталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгеріс енгізілді – ҚР Инвестициялар және даму министрінің 30.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 753</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="53"/>
+    <w:bookmarkStart w:name="z57" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Навигациялық жабдықтың белгілерін қою (алу) және қызмет көрсету бойынша іс-шаралардың кестесімен ішкі су жолдарының ұзақтығы, навигациялық жабдықтардың қолданылу мерзімі, судың жобалық деңгейін және тірек су өлшегіш су бекетін немесе гидроэлектростанция жармаларындағы судың ең аз шығынын көрсету арқылы кеме жүретін жолдың кепілді көлемдері, навигациялық белгілердің мөлшері белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1845,370 +2175,432 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="54"/>
+    <w:bookmarkStart w:name="z58" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Жол жұмыстарын өткізу тәртібі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1-параграф. Арналық іздестіру жұмыстары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z60" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z60" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Жол жұмыстарының барлық түрлерін жобалау және ұйымдастыру үшін негіз болып арналық іздестіру жұмыстары табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z62" w:id="57"/>
+    <w:bookmarkStart w:name="z61" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Арналық іздестірулер осы Қағидаларға қосымшаға сәйкес кемелерінің құрамындағы арналық іздестіру партияларымен орындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа едакцияда - ҚР Көлік министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Арналық іздестіру партияларының штатын жұмыс жағдайына, сипаттамасына, көлемі мен ұйымдастыруына байланысты уәкілетті органның кәсіпорны белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z63" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z63" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Арналық іздестіру партиялары брандвахталарда немесе өздігімен жүретін кемелерде орналасады. Жер қазумен байланысты көлемі бойынша көп емес жұмыстарды бір уақытта орындау үшін партияның құрамынан отрядты бөлу кезінде оның балшық сорғыш кемелеріне орналасу мүмкіндігі туындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z64" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z64" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Арналық режимді одан әрі жақсы зерттеу, жұмыстың сапасын жоғарылату және өндірісті тездету мақсатында әрбір арналық іздестіру партияларына су жолдарының арнайы учаскелері уәкілетті органның кәсіпорны бұйрығымен бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z65" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z65" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>22. Кеме жолдарын күтіп ұстау мақсатында ішкі су жолдарында орындалатын іздестіру жұмыстарының құрамына келесілер кіреді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z112" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z112" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) арналық түсірілімдер мен гидрологиялық ізденістерді орындау үшін жоспарлы және биіктік негіздемелерін (іздестіру жұмыстарын жүргізу үшін геодезиялық негіз) құру және орнату жөніндегі жұмыстарды жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z113" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z113" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) неғұрлым қиын учаскелерді анықтау үшін навигация басталғаннан бастап кеме жүрісінің жай-күйіне тексеру жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z114" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z114" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жол жұмыстарын жүргізудің кезектілігі мен мерзімдерін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z115" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z115" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жол жұмыстарын жобалау және жоспарлау, олардың тиімділігін анықтау үшін қажетті бастапқы, қайталама және бақылау арналық түсірілімдерді орындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z116" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z116" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) түбін тереңдету ойықтарын трассалау, оларды табиғатқа шығару, түзеу құрылыстарының жобаларын сыртқа шығару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z117" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z117" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ойықтардың ірілендірілген жоспарларын жасау және түбін тереңдету жұмыстарының көлемін есептеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z118" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z118" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) алынатын топырақ үйінділерінің орнын анықтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z119" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z119" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) ішкі су жолдарының карталарын және кеме жолдарының сызбаларын жасау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2227,70 +2619,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z120" w:id="69"/>
+    <w:bookmarkStart w:name="z120" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22-1. Ойықтағы алынатын топырақ көлемін есептеуді уәкілетті органның кәсіпорны бағдарламалық қамтамасыз ету құралдары арқылы жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2309,70 +2701,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z121" w:id="70"/>
+    <w:bookmarkStart w:name="z121" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22-2. Арналық іздестіру партиясының жұмысы жоспарланғанға дейінгі жылдың соңына дейін жасалатын іздестіру жұмыстарын жүргізу жоспарына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қажет болған жағдайда, навигациялық кезеңде іздестіру жұмыстарын жүргізу жоспарын түзетуге жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2409,70 +2801,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z122" w:id="71"/>
+    <w:bookmarkStart w:name="z122" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22-3. Навигация аралық кезеңде іздестіру жұмыстары келесі жағдайда орындалады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) навигация аяқталғаннан кейін арналық іздестіру партиясының мамандары барлық алынған навигациялық материалдарға камералдық өңдеуді жүргізеді және қағаз бен цифрлық жеткізгіштерде орам жоспарларының альбомын дайындайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2527,70 +2919,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z123" w:id="72"/>
+    <w:bookmarkStart w:name="z123" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22-4. Навигациялық кезеңде арналық іздестіру партиялары іздестіру жұмыстарын жүргізу жоспарына және уәкілетті органның кәсіпорны бекіткен оларды жүргізудің ай сайынғы күнтізбелік кестесіне сәйкес түсірілім жүргізеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Түбін тереңдету ойықтарын бақылап түсіруді арналық іздестіру партиясының мамандары уәкілетті органның аумақтық бөлімшелері өкілдерінің қатысуымен орындайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2645,266 +3037,460 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="73"/>
+    <w:bookmarkStart w:name="z66" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Түбін тереңдету (жер қазу) жұмыстары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z68" w:id="75"/>
+    <w:bookmarkStart w:name="z67" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Түп тереңдету (жерқазу) жұмыстары құрамы қолданылатын жерснарядтың түріне, өңделетін топырақтың қасиеттеріне, топырақты тасымалдау шарттарына, гидрологиялық жағдайлардың сипаттамаларына байланысты болатын жер қазу керуендерімен орындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеңіл және ауыр топырақтарда жұмыс істеуге арналған жер қазу керуендері осы Қағидаларға қосымшаға сәйкес кемелерден тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа едакцияда - ҚР Көлік министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Техникалық флот кемелерінің жылжуы диспетчерлік қызмет арқылы қосалқы буксир кемелерімен жүзеге асады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z69" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z69" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Судың саяз жеріндегі түбін тереңдету (жер қазу) жұмыстарын ұйымдастыру арналық іздестіру түсірілімдердің жоспарына сәйкес жүзеге асады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z70" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z70" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Тілікке жерснарядын орнатуға дейін жергілікті жерде тіліктің шекаралық белгілері (жармалар) орнатылады, сонымен қатар жұмысты орындауға қажетті техноголиямен қамтамасыз ету үшін (транштардың ұзыны бойындағы жармалары, топтамалардың арасындағы көлденең шекараларының жармалары) қажетті белгілер орнатылады. Жармалар арналық түсірілімдердің жоспарларына сәйкес орнатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z71" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z71" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Жерснарятты орналастыру қатаң түрде жергілікті жерлерде орнатылған жармалар (немесе координаттар) бойынша жүзеге асады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z72" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z72" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Тіліктен алынған топырақты төсеу арналық түсірілімдердің жоспарында көрсетілген жерде орындалады. Топырақтың үйіндісі кемелердің жүзуіне ешқандай кедергі жасамауы тиіс және қайтадан тілікке түспеуі қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z73" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z73" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Түзету жұмыстары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z75" w:id="82"/>
+    <w:bookmarkStart w:name="z74" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Түзету жұмыстары түп тереңдету (жерқазу) жұмыстарымен кешенді түрде жер қазу керуендерімен жеркаравандармен және осы Қағидаларға қосымшаға сәйкес кемелерінің құрамындағы түзету бригадаларымен орындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 29-тармақ жаңа едакцияда - ҚР Көлік министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Түзету құрылыстарының түрлері және техникалық құралдарының түрлері оларды тұрғызу үшін судың саяз жеріндегі гидрологиялық сипатталамаларына және болып жатқан арналық қайта қалыптастыруларға байланысты таңдалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">31. Алып тасталды - ҚР Көлік министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z77" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Түзету құрылыстарын тұрғызу бойынша жұмыстар арналық іздестіру түсірілімдердің жоспары бойынша орындалады, онда жоспарда түзету құрылыстың орналасуы, қондырғының параметрлері (ұзындығы, ені, қажетті топырақтың көлемі), құрылысты салып алу үшін топырақты үйіп алу орны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
     <w:bookmarkStart w:name="z78" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3165,136 +3751,288 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Ахуал учаскелерінің шекарасы уәкілетті органның кәсіпорнымен белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
     <w:bookmarkStart w:name="z91" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      44. Жол учаскесінің ұзақтығы және осы учаскені айналып өту жиілігі жолдардың сипаттамаларына (габариттеріне, ағыстың жылдамдығы, судың саяз жерінің санына және т.б), учаскенің навигациялық белгі құралдарымен толықтығы, техникалық құралдардың жаңарту сапасына және кеме жолының қарқындылығына байланысты болады. Бірақ айына 4 айналымнан кем емес.</w:t>
+      44. Ішкі су жолдарының кеме жүретін учаскелерін күрделілік санаттары бойынша сыныптау кеме жүрісінің белгіленген кепілдендірілген габариттеріне және навигациялық жабдық құралдарының әрекет ету режиміне байланысты жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учаскелер мынадай санаттарға бөлінеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші санат – арнасы тұрақсыз, шектейтін таяз өткелдері бар учаскелер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші санат – гидроморфологиялық жағдайлары тұрақты учаскелер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 44-тармақ жаңа редакцияда – ҚР Инвестициялар және даму министрінің 30.10.2018 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 753</w:t>
+        <w:t xml:space="preserve">      Ескерту. 44-тармақ жаңа едакцияда - ҚР Көлік министрінің 01.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z92" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      45. Бригадаға бекітілген учаскенің жол ұзақтығы 30-100 шақырымды құрайды.</w:t>
+      45. Ішкі су жолының кеме жүретін учаскесін жағдайлық бригадаға бекіту ұзындығы оның күрделілік санатына қарай айқындалады және:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші санаттағы учаске үшін – 15-тен 50 километрге дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші санаттағы учаске үшін – 51 және одан да көп километр қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 45-тармақ жаңа едакцияда - ҚР Көлік министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z93" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Ахуал учаскелерінің ұзақтығы посттық қызмет көрсету нысаны кезінде 5-14 шақырым құрайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
     <w:bookmarkStart w:name="z94" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3767,104 +4505,3856 @@
         <w:t>
       62. Ішкі су жолдарындағы кеме қатынасы учаскелерінде кеме қатынасының қарқындылығын талдауды уәкілетті орган уәкілетті органның кәсіпорнымен бірлесіп бес жылда бір рет жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
     <w:bookmarkStart w:name="z9" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. Кеме қатынасының қарқындылығын талдау жоспарланған тасымалдау маршруттары және кеме қатынасы ұйымдары ұсынатын жүктер мен жолаушыларды тасымалдау маршруттары туралы деректер негізінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ішкі су жолдарында кеме</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қатынасы қауіпсіздігін </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қамтамасыз ету жөніндегі жол </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">жұмыстарын жоспарлау және </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүргізу қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жол жұмыстарын орындау үшін қолданылатын кемелердің құрамы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар қосымшамен толықтырылды - ҚР Көлік министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кеме түрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Саны </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өзендердегі жабдықталған бригада</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жабдықталған кеме</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 бірлік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Су қоймаларындағы жабдықталған бригада</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Буксирлік сүйрейтін кеме немесе жабдықталған кеме</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 бірлік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жабдықталған баржа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 бірлік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Арналық іздестіру партиясы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Іздестіру кемесі немесе өлшеу катері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 бірлік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мотоқайық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 бірлік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Брандвахта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 бірлік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Буксирлік сүйрейтін кеме*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 бірлік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түзету бригадасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Грейферлі қалқымалы кран</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 бірлік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мотозавозня </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 бірлік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызметтік-қатынау кемесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 бірлік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мотоқайық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 бірлік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Буксирлік сүйрейтін кеме*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 бірлік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экологиялық кеме*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 бірлік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұнай құятын баржасы*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 бірлік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түбін тазарту бригадасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Буксирлік кеме</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 бірлік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәріз жинайтын кеме (кран)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 бірлік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеңіл топырақта жұмыс істеуге арналған жер қазу керуені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Рефулерлік немесе фрезерлік жерснаряд </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 бірлік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мотозавозня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 бірлікке дейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Брандвахта </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 бірлік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Буксирлік сүйрейтін кеме*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 бірлікке дейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экологиялық кеме*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 бірлік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұнай құятын баржасы*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 бірлік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыр топырақта жұмыс істеуге арналған жер қазу керуені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көпшөмішті жерснаряд немесе грейферлі қалқымалы кран</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 бірлік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мотозавозня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 бірлікке дейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Баржа немесе шаланда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 бірлікке дейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Брандвахта </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 бірлікке дейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Буксирлік сүйрейтін кеме*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 бірлікке дейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экологиялық кеме*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 бірлік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мұнай құятын баржасы*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 бірлік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * - Аралас учаскелерде жұмыс істейтін бірнеше бригадаларға қызмет көрсетуге рұқсат етілген кемелер</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4190,31 +8680,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>