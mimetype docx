--- v0 (2025-10-11)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="398ba69" w14:textId="398ba69">
+    <w:p w14:paraId="716c148" w14:textId="716c148">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -306,163 +306,157 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5090"/>
-        <w:gridCol w:w="7210"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5090" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ұлттық Банк</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7210" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="5090" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Төрағасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7210" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Г. Марченко</w:t>
@@ -647,3963 +641,659 @@
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>мәселелері бойынша өзгерістер енгізілетін нормативтік құқықтық</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>актілерінің тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z15" w:id="4"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z15" w:id="4"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Күші жойылды – ҚР Ұлттық Банкі Басқармасының 31.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 261</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z45" w:id="5"/>
-[...15 lines deleted...]
-      2. Қазақстан Республикасы Ұлттық Банкінің "Банктің, банк холдингінің ірі қатысушысы, сақтандыру (қайта сақтандыру) ұйымының ірі қатысушысы, сақтандыру холдингінің, жинақтаушы зейнетақы қорының немесе зейнетақы активтерін инвестициялық басқаруды жүзеге асыратын ұйымының ірі қатысушысы мәртебесін иеленуге келісімді беру, беруден бас тарту, қайтарып алу қағидаларын бекіту туралы" 2012 жылғы 24 ақпандағы № 67 </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Күші жойылды – ҚР Ұлттық Банкі Басқармасының 26.12.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z262" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Қазақстан Республикасының Ұлттық Банкі Басқармасының "Бағалы қағаздар рыногында кәсiби қызмет түрлерiн қоса атқару туралы" 2012 жылғы 26 наурыздағы № 120 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7552 тіркелген, "Егемен Қазақстан" газетінде 2012 жылғы 19 маусымда № 330-335 (27409) жарияланған) мынадай өзгерістер енгізілсін:</w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілердің мемлекеттік тізілімінде № 7641 тіркелген, 2012 жылғы 8 тамызда "Егемен Қазақстан" газетінде № 256-257 (27075-27076) жарияланған) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z46" w:id="6"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тармақ</w:t>
+        <w:t>1-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z264" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тармақша алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z265" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="8"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z266" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "1. Қоса беріліп отырған Банктің, банк холдингінің ірі қатысушысы, сақтандыру (қайта сақтандыру) ұйымының, сақтандыру холдингінің ірі қатысушысы, инвестициялық портфельді басқарушының ірі қатысушысы мәртебесін иеленуге келісім беру, қайтарып алу қағидаларын және көрсетілген келісім алу үшін ұсынылатын құжаттарға қойылатын талаптар бекітілсін.";</w:t>
+      "5) кастодиандық - брокерлiк және (немесе) дилерлiк қызметпен, трансфер-агенттiк қызметпен;".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z50" w:id="9"/>
-[...35 lines deleted...]
-        <w:t>:</w:t>
+    <w:bookmarkStart w:name="z267" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Қазақстан Республикасының Ұлттық Банкі Басқармасының "Өтініш берушінің (лицензиаттың) жарғылық капиталының ең аз мөлшері туралы" 2012 жылғы 28 сәуірдегі № 168 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілердің мемлекеттік тізілімінде № 7733 тіркелген, 2012 жылғы 16 тамызда "Егемен Қазақстан" газетінде № 271-273 (27090-27092) жарияланған) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z51" w:id="10"/>
-[...158 lines deleted...]
-    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...59 lines deleted...]
-        <w:t>4-тармақтар</w:t>
+        <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="14"/>
-[...3199 lines deleted...]
-    <w:bookmarkStart w:name="z269" w:id="47"/>
+    <w:bookmarkStart w:name="z269" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1. Мыналар үшін өтініш берушіге жарғылық капиталының ең аз мөлшері белгіленсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z270" w:id="48"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z270" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Республикалық бюджет туралы Қазақстан Республикасының заңымен тиiстi қаржы жылына белгiленген айлық есептiк көрсеткiшiнiң 800 000 еселік мөлшерінде – ерікті зейнетақы жарналарын тарту құқығымен инвестициялық басқару жөніндегі қызметті жүзеге асыруға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z271" w:id="49"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z271" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Республикалық бюджет туралы Қазақстан Республикасының заңымен тиiстi қаржы жылына белгiленген айлық есептiк көрсеткiшiнiң 400 000 еселік мөлшерінде - номиналды ұстаушы ретінде клиенттердің шоттарын жүргізу құқығымен брокерлік және (немесе) дилерлік қызметті жүзеге асыруға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z272" w:id="50"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z272" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Республикалық бюджет туралы Қазақстан Республикасының заңымен тиiстi қаржы жылына белгiленген айлық есептiк көрсеткiшiнiң 400 000 еселiк мөлшерінде - клиенттердің шоттарын жүргізу құқығынсыз брокерлік және дилерлік қызметті жүзеге асыруға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z273" w:id="51"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z273" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Республикалық бюджет туралы Қазақстан Республикасының заңымен тиiстi қаржы жылына белгіленген айлық есептік көрсеткiшiнiң 300 000 еселік мөлшерінде – ерікті зейнетақы жарналарын тарту құқығынсыз инвестициялық портфельді басқару жөніндегі қызметті жүзеге асыруға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z274" w:id="52"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z274" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Республикалық бюджет туралы Қазақстан Республикасының заңымен тиiстi қаржы жылына белгіленген айлық есептік көрсеткiшiнiң 400 000 еселік мөлшерінде - брокерлік және (немесе) дилерлік қызметті және ерікті зейнетақы жарналарын тарту құқығынсыз инвестициялық портфельді басқару жөніндегі қызметті қоса атқару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z275" w:id="53"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z275" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Республикалық бюджет туралы Қазақстан Республикасының заңымен тиiстi қаржы жылына белгіленген айлық есептік көрсеткiшiнiң 500 000 еселік мөлшерінде - бағалы қағаздармен және өзге де қаржы құралдарымен сауда-саттықты ұйымдастыру жөніндегі қызметті жүзеге асыруға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z276" w:id="54"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z276" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Республикалық бюджет туралы Қазақстан Республикасының заңымен тиiстi қаржы жылына белгіленген айлық есептік көрсеткiшiнiң 500 000 еселік мөлшерінде - қаржы құралдарымен жасалған мәмілелер бойынша клирингтік қызметті жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z277" w:id="55"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z277" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Республикалық бюджет туралы Қазақстан Республикасының заңымен тиiстi қаржы жылына белгіленген айлық есептік көрсеткiшiнiң 70 000 еселiк мөлшерінде - трансфер-агенттік қызметін жүзеге асыруға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z278" w:id="56"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z278" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Республикалық бюджет туралы Қазақстан Республикасының заңымен тиiстi қаржы жылына белгіленген айлық есептік көрсеткiшiнiң 800 000 еселік мөлшерінде - ерікті зейнетақы жарналарын тарту құқығымен инвестициялық портфельді басқару жөніндегі қызметті және брокерлік және (немесе) дилерлік қызметті қоса атқару.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z279" w:id="57"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z279" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4618,52 +1308,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Күші жойылды - ҚР Ұлттық Банкі Басқармасының 29.02.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z283" w:id="58"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z283" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4678,51 +1368,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Күші жойылды - ҚР Ұлттық Банкі Басқармасының 22.10.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 190</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4983,90 +1673,90 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>құжаттар тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z366" w:id="59"/>
+    <w:bookmarkStart w:name="z366" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Күші жойылды – ҚР Ұлттық Банкі Басқармасының 26.12.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 305</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5158,509 +1848,509 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 212 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z371" w:id="60"/>
+    <w:bookmarkStart w:name="z371" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Күші жойылды деп танылған нормативтік құқықтық актілер тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z372" w:id="61"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z372" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қазақстан Республикасының Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Жинақтаушы зейнетақы қорларының тарату комиссияларының есеп пен қосымша ақпаратты ұсыну нысандары, мерзімі және кезеңділігі туралы нұсқаулықты бекіту жөнінде" 2004 жылғы 15 наурыздағы № 71 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 2802 тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z373" w:id="62"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z373" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Жинақтаушы зейнетақы қорларын мәжбүрлеп тарату ережесін бекіту туралы" 2006 жылғы 25 наурыздағы № 79 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4237 тіркелген, "Заң газеті" газетінде 2009 жылғы 6 наурызда № 35 (1632) және 2009 жылы Қазақстан Республикасының орталық атқарушы және өзге орталық мемлекеттік органдарының актілер жинағында № 5 жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z374" w:id="63"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z374" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Қазақстан Республикасының Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасының Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Жинақтаушы зейнетақы қорларының тарату комиссияларының есеп пен қосымша ақпаратты ұсыну нысандары, мерзімі және кезеңділігі туралы нұсқаулықты бекіту жөнінде" 2004 жылғы 15 наурыздағы № 71 қаулысына өзгерістер мен толықтырулар енгізу туралы" 2006 жылғы 25 наурыздағы № 81 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4211 тіркелген, 2006 жылы "Қаржы хабаршысы" журналында № 5 (29) жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z375" w:id="64"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z375" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Жинақтаушы зейнетақы қорын консервациялау кезеңінде тағайындалатын уақытша әкімшіліктің (уақытша басқарушының) қызметі туралы нұсқаулықты бекіту туралы" 2007 жылғы 23 ақпандағы № 3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4592 тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z376" w:id="65"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z376" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Жинақтаушы зейнетақы қорларының зейнетақы жарналарын тарту және зейнетақы төлемдерін жүзеге асыру мен бағалы қағаздар нарығындағы қызметті жүзеге асыру жөніндегі қызметін лицензиялау қағидаларын бекіту туралы" 2007 жылғы 30 сәуірдегі № 123 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4736 тіркелген, "Заң газеті" газетінде 2007 жылғы 20 шілдеде № 110 (1139) жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z377" w:id="66"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z377" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасының кейбір заңнамалық актілеріне сәйкес сәйкестендіру мәселелері бойынша өзгерістер мен толықтырулар енгізу туралы" 2007 жылғы 28 мамырдағы № 155 қаулысының (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4803 тіркелген, 2007 жылғы мамыр-шілдеде Қазақстан Республикасының орталық атқарушы және өзге орталық мемлекеттік органдарының актілер жинағында жарияланған) Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне сәйкестендіру нөмірлері мәселелері бойынша енгізілетін өзгерістер мен толықтырулар тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z378" w:id="67"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z378" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Жинақтаушы зейнетақы қорларының тарату комиссияларының есеп пен қосымша ақпаратты ұсыну нысандары, мерзімі және кезеңділігі туралы нұсқаулықты бекіту жөнінде" 2004 жылғы 15 наурыздағы № 71 қаулысына өзгерістер мен толықтырулар енгізу туралы" 2007 жылғы 24 қыркүйектегі № 237 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5000 тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z379" w:id="68"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z379" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасының кейбір нормативтік-құқықтық актілеріне лицензиялау мәселелері бойынша өзгерістер мен толықтырулар енгізу туралы" 2008 жылғы 28 қарашадағы № 182 қаулысының (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5478 тіркелген, 2009 жылғы 17 ақпанда "Заң газеті" газетінде № 24 (1447) жарияланған) Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне лицензиялау мәселелері бойынша енгізілетін өзгерістер мен толықтырулар тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z380" w:id="69"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z380" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Жинақтаушы зейнетақы қорларын мәжбүрлеп тарату ережесін бекіту туралы" Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының 2006 жылғы 25 наурыздағы № 79 қаулысына өзгерістер мен толықтырулар енгізу туралы" 2009 жылғы 26 қаңтардағы № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4 қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>("Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5548 тіркелген, 2009 жылы Қазақстан Республикасының орталық атқарушы және өзге орталық мемлекеттік органдарының актілер жинағында № 5 жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z381" w:id="70"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z381" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Жинақтаушы зейнетақы қорларының тарату комиссияларының есеп пен қосымша ақпаратты ұсыну нысандары, мерзімі және кезеңділігі туралы нұсқаулықты бекіту жөнінде" 2004 жылғы 15 наурыздағы № 71 қаулысына өзгерістер мен толықтырулар енгізу туралы" 2009 жылғы 27 ақпандағы № 24 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5630 тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z382" w:id="71"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z382" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігінің кейбір нормативтік құқықтық актілеріне толықтырулар мен өзгерістер енгізу туралы" 2010 жылғы 29 наурыздағы № 49 қаулысының (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6204 тіркелген, "Егемен Қазақстан" газетінде 2010 жылғы 3 қарашада № 456 (26299) жарияланған) Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігінің кейбір нормативтік құқықтық актілеріне енгізілетін толықтырулар мен өзгерістер тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z383" w:id="72"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z383" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасының кейбір заңнамалық актілеріне сәйкес сәйкестендіру мәселелері бойынша өзгерістер мен толықтырулар енгізу туралы" 2010 жылғы 29 наурыздағы № 50 қаулысының (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6219 тіркелген, 2010 жылғы 26 тамызда Қазақстан Республикасының орталық атқарушы және өзге де орталық мемлекеттік органдар актілерінің жинағының № 14 және "Егемен Қазақстан" газетінде 2010 жылғы 3 қарашада № 456 (26299) жарияланған) Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне сәйкестендіру нөмірлері мәселелері бойынша енгізілетін өзгерістер мен толықтырулар тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5675,252 +2365,252 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-тармақтары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z384" w:id="73"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z384" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігінің кейбір нормативтік құқықтық актілеріне өзгерістер мен толықтырулар енгізу туралы" 2010 жылғы 30 сәуірдегі № 58 қаулысының (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6282 тіркелген, "Егемен Қазақстан" газетінде 2010 жылғы 3 қарашада № 456 (26299) жарияланған) Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігінің кейбір нормативтік құқықтық актілеріне енгізілетін өзгерістер мен толықтырулар тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z385" w:id="74"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z385" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасының кейбір нормативтік-құқықтық актілеріне өзгерістер мен толықтырулар енгізу туралы" 2010 жылғы 15 шілдедегі № 111 қаулысының (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6393 тіркелген, "Егемен Қазақстан" газетінде 2010 жылғы 3 қарашада № 456 (26299) жарияланған) Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне енгізілетін өзгерістер мен толықтырулар тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z386" w:id="75"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z386" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Қазақстан Республикасының Ұлттық Банкі Басқармасының "Жинақтаушы зейнетақы қорларын, олардың құрылтай құжаттарына өзгерістер және (немесе) толықтыруларды әділет органдарында мемлекеттік тіркеуге рұқсат беру қағидаларын бекіту туралы және Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Жинақтаушы зейнетақы қорларын, олардың құрылтай құжаттарына өзгерістер мен толықтыруларды әділет органдарында мемлекеттік тіркеуге рұқсат беру, сондай-ақ жинақтаушы зейнетақы қорларының зейнетақы жарналарын тарту және зейнетақы төлемдерін жүзеге асыру мен бағалы қағаздар рыногындағы қызметті жүзеге асыру жөніндегі қызметін лицензиялау ережесін бекіту туралы" 2007 жылғы 30 сәуірдегі № 123 қаулысына өзгерістер енгізу туралы" 2012 жылғы 26 наурыздағы № 124 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7640 тіркелген, "Егемен Қазақстан" газетінде 2012 жылғы 11 тамызда № 495-500 (27573) жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z387" w:id="76"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z387" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Қазақстан Республикасының Ұлттық Банкі Басқармасының "Жинақтаушы зейнетақы қорларын мәжбүрлеп тарату ережесін бекіту туралы" Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының 2006 жылғы 25 наурыздағы № 79 қаулысына өзгерістер мен толықтырулар енгізу туралы" 2012 жылғы 26 наурыздағы № 131 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7700 тіркелген, "Егемен Қазақстан" газетінде 2012 жылғы 15 тамызда № № 510-515 (27588) жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z388" w:id="77"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z388" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Қазақстан Республикасының Ұлттық Банкі Басқармасының "Жинақтаушы зейнетақы қорларын ерікті түрде тарату жөніндегі нұсқаулықты бекіту туралы" 2012 жылғы 26 наурыздағы № 132 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7635 тіркелген, "Егемен Қазақстан" газетінде 2012 жылғы 15 тамызда № 510-515 (27588) жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z389" w:id="78"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z389" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Қазақстан Республикасының Ұлттық Банкі Басқармасының "Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне қаржы нарығын және қаржы ұйымдарын реттеу, бақылау мен қадағалау мәселелері бойынша өзгерістер енгізу туралы" 2012 жылғы 26 наурыздағы № 124 қаулысымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8009 тіркелген, "Егемен Қазақстан" газетінде 2012 жылғы 21 қарашада № 763-767 (27839) жарияланған) бекітілген Қазақстан Республикасының қаржы нарығын және қаржы ұйымдарын реттеу, бақылау мен қадағалау мәселелері бойынша өзгерістер енгізілетін нормативтік құқықтық актілері тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5935,52 +2625,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармақтары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z390" w:id="79"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z390" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Қазақстан Республикасының Ұлттық Банкі Басқармасының "Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне өзгерістер енгізу туралы" 2013 жылғы 26 сәуірдегі № 110 қаулысымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8505 тіркелген, "Заң газеті" газетінде 2013 жылғы 23 шілдеде № 107 (2308),; "Заң газеті" газетінде 2013 жылғы 24 шілдеде № 108 (2309), "Заң газеті" газетінде 2013 жылғы 25 шілдеде № 109 (2310), "Заң газеті" газетінде 2013 жылғы 30 шілдеде № 111 (2312), "Заң газеті" газетінде 2013 жылғы 31 шілдеде № 112 (2313), "Заң газеті" газетінде 2013 жылғы 2 тамызда № 114 (2315), "Заң газеті" газетінде 2013 жылғы 6 тамызда № 115 (2316) жарияланған) бекітілген Қазақстан Республикасының өзгерістер енгізілетін нормативтік құқықтық актілері тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5995,105 +2685,105 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>33-тармақтары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>