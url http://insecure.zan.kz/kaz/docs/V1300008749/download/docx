--- v0 (2025-10-15)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9aeaefa" w14:textId="9aeaefa">
+    <w:p w14:paraId="70b60d5" w14:textId="70b60d5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -704,90 +704,110 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жүзеге асырылатын міндеттерді орындау үшін қажетті және жеткілікті  дербес деректердің тізбесі</w:t>
+        <w:t xml:space="preserve"> Жүзеге асырылатын міндеттерді орындау үшін қажетті және жеткілікті дербес деректердің тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Тізбе жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 12.08.2022 </w:t>
+      Ескерту. Тізбе жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 309</w:t>
+        <w:t>№ 219</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -804,236 +824,306 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с №</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Міндеттер, оның ішінде функциялар, өкілеттіктер, міндеттер атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Міндеттер, оның ішінде функциялар, өкілеттіктер, міндеттер атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жүзеге асырылатын міндет шеңберінде жинау және өңдеу мақсаттары</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жүзеге асырылатын міндет шеңберінде жинау және </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өңдеу мақсаттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Белгілі бір мақсат үшін дербес деректердің атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Белгілі бір мақсат үшін дербес деректердің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Меншік иесі және (немесе) оператор жүзеге асыратын міндеттерге тікелей нұсқаулары бар құжаттарды немесе нормативтік құқықтық актілерді көрсету</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Меншік иесі және (немесе) оператор жүзеге асыратын міндеттерге тікелей нұсқаулары бар құжаттарды немесе </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативтік құқықтық актілерді көрсету</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1061,51 +1151,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Зейнеткерлік жасқа жетуіне байланысты лайықты демалысқа кеткен адамдардың табысын толтыру</w:t>
+Зейнеткерлік жасқа толуына байланысты жоғалған табысты өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1133,267 +1223,177 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Аты;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3. Әкесінің аты (бар болса);</w:t>
+3. Әкесінің аты (ол болған жағдайда);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Жеке сәйкестендіру нөмірі (бұдан әрі – ЖСН);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5. Туу туралы деректер: туған күні, туған жері, тууды тіркеу;</w:t>
-[...179 lines deleted...]
-еңбек кітапшасы; болмаған немесе жарамсыз болған, еңбек кітапшасында тиісті жазбалар болмаған, түзетулер, дәлсіздіктер болған және әртүрлі оқылған кезде архив мекемелерінен анықтамалар, мемлекеттік архивтің немесе ведомстволық архивтің уәкілетті қызметкерінің электрондық цифрлық қолтаңбасымен куәландырылған архивтік құжаттың электрондық көшірмелері немесе жұмыс орнынан анықтамалар.</w:t>
+5. Құжаттарда қамтылатын мәліметтер:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) жеке басты куәландыратын құжат (Қазақстан Республикасы азаматының паспорты, Қазақстан Республикасы азаматының жеке куәлігі, азаматтығы жоқ адамның куәлігі, шетелдіктің ықтиярхаты, Қазақстан Республикасының азаматтығын алғанға дейінгі қандас куәлігі) (жеке басты сәйкестендіру үшін қажет);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) "Байқоңыр" кешенінің ресейлік ұйымдарында жұмыс істеген адамдар Ресей Федерациясының валютасымен төленген табысы туралы жұмыс берушінің анықтамасы (бар болса). Жасына байланысты зейнетақы төлемдерін тағайындауға жүгінген күнге Қазақстан Республикасының Ұлттық Банкі белгілеген Қазақстан Республикасы ұлттық валютасының шетел валюталарына ресми бағамы туралы мәліметтерді Мемлекеттік корпорацияның бөлімшесі Қазақстан Республикасы Ұлттық Банкінің ресми интернет-ресурсынан алады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) міндетті зейнетақы жарналарына, міндетті кәсіптік зейнетақы жарналарының мөлшерлемелеріне 0 түзету коэффиценті қолданылған Қазақстан Республикасы Үкіметінің шешімі бойынша еңбек, кәсіпкерлік қызмет, қызмет түрлері бойынша жеке практикамен айналысу кезеңдерінде алынған табыс, сондай-ақ табыстары Кодекстің 210-бабының 3-тармағына сәйкес жеке тұлғаның салық салынуға жататын табыстарынан алып тасталған қызметтен түскен табыс осы Қағидаларға 3-қосымшаға сәйкес жұмыс берушінің табыстар туралы анықтамасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) өтініш берушінің еңбек өтілін растайтын құжат:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+еңбек кітапшасы; болмаған немесе жарамсыз болған, еңбек кітапшасында тиісті жазбалар болмаған, түзетулер, дәлсіздіктер болған және әртүрлі оқылған кезде архив мекемелерінен анықтамалар, мемлекеттік архивтің немесе ведомстволық архивтің уәкілетті қызметкерінің ЭЦҚ-мен куәландырылған архивтік құжаттың электрондық көшірмелері немесе жұмыс орнынан анықтамалар; сот шешімі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Болуына қарай мынадай құжаттар ұсынылады:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1402,213 +1402,267 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 білімі туралы құжат; әскери билет немесе қорғаныс істері жөніндегі басқарманың (бөлімнің) анықтамасы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...18 lines deleted...]
-ұрыс қимылдарына қатысқаны туралы әскери комиссариаттың анықтамасы; бірінші топтағы мүгедетігі бар адамға, екінші топтағы жалғызілікті мүгедетігі бар адамға және бөгде адамның көмегіне мұқтаж жасына байланысты зейнеткерге, сексен жасқа толған қарттарға, он сегіз жасқа дейінгі мүгедектігі бар балаға күтімді жүзеге асыру фактісін және кезеңін растайтын соттың шешімі; бұрынғы кеңестік мекемелер, Қазақстан Республикасы мекемелері, халықаралық ұйым қызметкері жұбайының (зайыбының) шетелде тұрғанын растайтын құжат; әскери қызметші, арнаулы мемлекеттік орган қызметкері жұбайының (зайыбының) мамандығы бойынша жұмысқа орналасу мүмкіндігі болмаған жерлерде тұрғанын растайтын құжат;</w:t>
+              <w:t xml:space="preserve">
+балалардың туу туралы куәліктері (азаматтық хал актілерін жазу органдары берген туу туралы актілік жазбадан үзінді көшірме немесе азаматтық хал актілерін тіркеу туралы анықтама); </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Жаппай саяси қуғын-сүргіндер құрбандарын ақтау туралы" Қазақстан Республикасы Заңының 10-бабына сәйкес прокуратура органдары берген ақталуы туралы анықтама;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ұрыс қимылдарына қатысқаны туралы әскери комиссариаттың анықтамасы; бірінші топтағы мүгедектігі бар адамға, екінші топтағы жалғызілікті мүгедектігі бар адамға және бөгде адамның көмегіне мұқтаж жасына байланысты зейнеткерге, сексен жасқа толған қарттарға, он сегіз жасқа дейінгі мүгедектігі бар балаға күтімді жүзеге асыру фактісін және кезеңін растайтын соттың шешімі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бұрынғы кеңестік мекемелер, Қазақстан Республикасы мекемелері, халықаралық ұйым қызметкері жұбайының (зайыбының) шетелде тұрғанын растайтын құжат; әскери қызметші, арнаулы мемлекеттік орган қызметкері жұбайының (зайыбының) мамандығы бойынша жұмысқа орналасу мүмкіндігі болмаған жерлерде тұрғанын растайтын құжат;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасына тарихи елінде тұрақты тұру мақсатында келген этникалық қазақтардың шығу мемлекетіндегі еңбек қызметін растайтын құжат ұсынылады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...54 lines deleted...]
-5 және одан да көп бала туған (асырап алған) және оларды сегіз жасқа дейін тәрбиелеген әйелдерге жасына байланысты зейнетақы төлемдері тағайындалған жағдайда, қосымша балалардың туу туралы куәліктері (немесе азаматтық хал актілерін жазу органдары берген туу туралы актілік жазба немесе азаматтық хал актілерін тіркеу туралы анықтама) және балаларды сегіз жасқа дейін тәрбиелеу фактісін растайтын құжаттар ұсынылады.</w:t>
+              <w:t xml:space="preserve">
+Жұмыс істемейтін ананың немесе жұмыс істемейтін әкенің (ол іс жүзінде күтімді жүзеге асырған кезде) жас балаларға күтім көрсеткенін растау үшін мына құжаттардың біреуі (болуына қарай) ұсынылады: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+балалардың жеке басын куәландыратын құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+балалардың неке туралы куәлігі (азаматтық хал актілерін тіркеу туралы анықтама) не некені бұзу туралы куәлігі немесе неке қию туралы актілік жазбасынан үзінді көшірме (тегін өзгерткен кезде);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+орта кәсіптік оқу орнын бітіргені туралы аттестат; балалардың арнаулы орта немесе жоғары оқу орнын бітіргені туралы диплом не оқитынын растайтын оқу орнының анықтамасы; балалардың қайтыс болуы туралы куәлік немесе хабарлама (немесе азаматтық хал актілерін жазу органдары берген қайтыс болуы туралы актілік жазба немесе азаматтық хал актісін тіркеу туралы анықтама); балалардың әскери қызметті өткергенін растайтын құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) неке туралы куәлік (азаматтық хал актілерін тіркеу туралы анықтама) не некені бұзу туралы куәлік немесе неке қию туралы актілік жазбадан үзінді көшірме (ата-анасы/қамқоршы тегін өзгерткен кезде).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 және одан да көп бала туған (асырап алған) және оларды сегіз жасқа дейін тәрбиелеген әйелдерге жасына байланысты зейнетақы төлемдері тағайындалғанда, қосымша балалардың туу туралы куәліктері (немесе азаматтық хал актілерін жазу органдары берген туу туралы актілік жазба немесе азаматтық хал актілерін тіркеу туралы анықтама) және балаларды сегіз жасқа дейін тәрбиелеу фактісін растайтын құжаттар ұсынылады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Балаларды сегіз жасқа дейін тәрбиелеу фактісін растау үшін (олардың болуына қарай):</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-балалардың жеке басын куәландыратын құжат;</w:t>
-[...16 lines deleted...]
-              <w:t>
 1) балалардың жеке басын куәландыратын құжат;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) неке туралы куәлік (азаматтық хал актілерін тіркеу туралы анықтама) не некені бұзу туралы куәлік немесе неке қию туралы актілік жазбадан үзінді көшірме (тегін өзгерткен кезде);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1619,51 +1673,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) балалардың оқу орнында оқығаны туралы құжат;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) балалардың қайтыс болуы туралы куәлік (немесе азаматтық хал актілерін жазу органдары берген қайтыс болғаны туралы актілік жазба немесе азаматтық хал актісін тіркеу туралы анықтама);</w:t>
+4) қайтыс болуы туралы куәлік немесе хабарлама (немесе азаматтық хал актілерін жазу органдары берген қайтыс болғаны туралы актілік жазба немесе азаматтық хал актісін тіркеу туралы анықтама);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) әскери билет;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1673,272 +1727,272 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) баланы (балаларды) асырап алу, тәрбиелеу фактісін белгілеу туралы соттың шешімі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Төтенше және аса жоғары радиациялық қатер аймақтарында тұрған адамға жасына байланысты зейнетақы төлемдері тағайындалған жағдайда 1949 жылғы 29 тамыз бен 1963 жылғы 5 шілде аралығында 5 жыл бойы төтенше және аса жоғары радиациялық қатер аймақтарында тұру фактісін растайтын құжат қосымша ұсынылады.</w:t>
-[...53 lines deleted...]
-Құжаттарды мемлекеттік АЖ-дан алу мүмкіндігі болған кезде оларды ұсыну талап етілмейді. Жеке басты куәландыратын құжат туралы мәліметтерді, баланың (балалардың) туу туралы куәлігін немесе туу туралы актілік жазбадан үзінді көшірмені (Қазақстан Республикасының аумағында 2007 жылғы 13 тамыздан кейін тіркелгендер бойынша), некеге тұру туралы куәлікті (Қазақстан Республикасының аумағында 2008 жылғы 1 маусымнан кейін тіркелгендер бойынша), баланың қайтыс болғаны туралы куәлікті (Қазақстан Республикасының аумағында 2008 жылғы 1 мамырдан кейін тіркелгендер бойынша) қамқоршылық (қорғаншылық) белгілеу туралы құжатты, баланы (балаларды) асырап алу туралы сот шешімін "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік АЖ-дан, оның ішінде цифрлық құжаттардың сервисінен алады.</w:t>
+Төтенше және аса жоғары радиациялық қатер аймақтарында тұрған адамға жасына байланысты зейнетақы төлемдері тағайындалғанда 1949 жылғы 29 тамыз бен 1963 жылғы 5 шілде аралығында 5 жыл бойы төтенше және аса жоғары радиациялық қатер аймақтарында тұру фактісін растайтын құжат қосымша ұсынылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қамқоршылық (қорғаншылық) белгіленгенде қамқоршылық (қорғаншылық) белгіленгенін растайтын құжат ұсынылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шет тілінде жасалған құжаттарды ұсыну барысында нотариус "Нотариат туралы" Қазақстан Республикасы Заңының 34-бабы 1-тармағының 9) тармақшасына, 80-бабына сәйкес құжаттың қазақ немесе орыс тіліне дұрыс аударылғанын куәландырады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы Сыртқы істер министрінің м.а. 2017 жылғы 6 желтоқсандағы № 11-1-2/576 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тізілімінде № 16116 болып тіркелген) бекітілген Құжаттарды заңдастыру қағидаларында көзделген тәртіппен, егер заңдармен және халықаралық шарттармен өзгеше көзделмесе, шет мемлекеттің құзыретті мекемесі берген немесе куәландырған не осы тұлғаға арнайы уәкілеттік берілген, оның құзыреті шегінде және ол белгілеген нысан бойынша шет мемлекеттің ресми мөрімен бекітілген құжаттар арнайы куәландыру рәсімінен (заңдастыру немесе апостильдеу) өткеннен кейін ғана қабылданады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құжаттарды мемлекеттік цифрлық жүйелерден алу мүмкіндігі болған кезде оларды ұсыну талап етілмейді. Жеке басты куәландыратын құжат туралы мәліметтерді, баланың (балалардың) туу туралы куәлігін немесе туу туралы актілік жазбадан үзінді көшірмені (Қазақстан Республикасының аумағында 2007 жылғы 13 тамыздан кейін тіркелгендер бойынша), некеге тұру туралы куәлікті (Қазақстан Республикасының аумағында 2008 жылғы 1 маусымнан кейін тіркелгендер бойынша), қайтыс болғаны туралы куәлікті немесе хабарламаны (Қазақстан Республикасының аумағында 2008 жылғы 1 мамырдан кейін тіркелгендер бойынша) қамқоршылық (қорғаншылық) белгілеу туралы құжатты, баланы (балаларды) асырап алу туралы сот шешімін "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік ЦЖ-дан, оның ішінде цифрлық құжаттардың сервисінен алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Мемлекеттiк базалық зейнетақы төлемiн бюджет қаражаты есебiнен беру, сондай-ақ жасына байланысты зейнетақы төлемдерін, мүгедектігі бойынша, асыраушысынан айрылу жағдайы бойынша берілетін мемлекеттік әлеуметтік жәрдемақыларды, мемлекеттік арнайы жәрдемақыларды тағайындау және жүзеге асыру қағидаларын бекіту туралы"</w:t>
-[...17 lines deleted...]
-Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 14 сәуірдегі № 223 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11110 болып тіркелген)</w:t>
+"Мемлекеттік базалық зейнетақы төлемінің, жасына байланысты зейнетақы төлемдерінің мөлшерін есептеу (айқындау), оларды тағайындау, жүзеге асыру, тоқтата тұру, қайта есептеу, қайта бастау, тоқтату және тағайындау (тағайындаудан бас тарту) туралы шешімді қайта қарау қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 22 маусымдағы № 232 бұйрығы. (Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 23 маусымда № 32890 болып тіркелді).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік базалық зейнетақы төлемін тағайындау</w:t>
+Мемлекеттік базалық зейнетақы төлемдерін тағайындау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Зейнеткерлік жасқа жетуіне байланысты лайықты демалысқа кеткен адамдардың табысын толтыру</w:t>
+Зейнеткерлік жасқа толуына байланысты жоғалған табысты өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1966,285 +2020,753 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Аты;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3. Әкесінің аты (бар болса);</w:t>
+3. Әкесінің аты (ол болған жағдайда);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. ЖСН;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.Жеке басты куәландыратын құжат (Қазақстан Республикасы азаматының паспорты, Қазақстан Республикасы азаматының жеке куәлігі, азаматтығы жоқ адамның куәлігі, шетелдіктің ықтиярхаты, Қазақстан Республикасының азаматтығын алғанға дейінгі қандас куәлігі) (жеке басты сәйкестендіру үшін қажет);</w:t>
-[...161 lines deleted...]
-Мүгедектігі бар баланы тәрбиелеп отырған анаға немесе әкеге, бала асырап алушыға, қорғаншыға (қамқоршыға), бірінші топтағы мүгедектігі бар адамға күтімді жүзеге асыратын адамға тағайындалатын және төленетін ай сайынғы мемлекеттік жәрдемақы алу туралы мәліметтер мемлекеттік АЖ-дан расталған кезде сот шешімін ұсыну талап етілмейді; әскери қызмет, арнаулы мемлекеттік және құқық қорғау органдарындағы қызмет, мемлекеттік фельдъегерлік қызмет кезеңдерін растайтын (олардың болуына қарай) мынадай құжаттар: еңбек кітапшасы; әскери билет; қызмет кезеңі туралы архив мекемесінің анықтамасы; қорғаныс істері жөніндегі басқарманың (бөлімнің) немесе қызмет орнының анықтамасы; қызметті өткеру туралы келісімшарт жасау және тоқтату негізінде қызметтік қатынастардың туындауын және тоқтауын растайтын бұйрықтың көшірмелері; Қазақстан Республикасы дипломатиялық қызметтері және халықаралық ұйымдар қызметкерлері жұбайының (зайыбының) шетелде, әскери қызметшілердің (мерзімді қызметтегі әскери қызметшілерден басқа), арнаулы мемлекеттік органдар қызметкерлерінің жұбайларымен мамандықтары бойынша жұмысқа орналасу мүмкіндігі болмаған жерлерде тұру фактісін және кезеңін растайтын құжат;</w:t>
+5. Құжаттарда қамтылатын мәліметтер:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) жеке басты куәландыратын құжат (Қазақстан Республикасы азаматының паспорты, Қазақстан Республикасы азаматының жеке куәлігі, азаматтығы жоқ адамның куәлігі, шетелдіктің ықтиярхаты, Қазақстан Республикасының азаматтығын алғанға дейінгі қандас куәлігі) (жеке басты сәйкестендіру үшін қажет);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) неке туралы куәлік (азаматтық хал актілерін тіркеу туралы анықтама) немесе некені бұзу туралы куәлік немесе неке қию туралы актілік жазбадан үзінді көшірме (бар болса);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) өтініш берушінің зейнетақы жүйесіне қатысу өтілін растайтын құжаттар: өтініш берушінің 1998 жылғы 1 қаңтарға дейін жинақталған еңбек өтілін растайтын құжаттар, еңбек кітапшасы, еңбек кітапшасы болмаса немесе жарамсыз болса, еңбек кітапшасында тиісті жазбалар болмаса, түзетулер және оқылуында әртүрлілік болса, архив мекемелерінің анықтамалары, мемлекеттік архивтің немесе ведомстволық архивтің уәкілетті қызметкерінің электрондық цифрлық қолтаңбасымен куәландырылған архивтік құжаттардың электрондық көшірмелері немесе жұмыс орнынан анықтамалар; сот шешімі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Болуына қарай сондай-ақ:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+білімі туралы құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+әскери билет немесе қорғаныс істері жөніндегі басқарманың (бөлімнің) анықтамасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+балалардың туу туралы куәліктері (азаматтық хал актілерін жазу органдары берген туу туралы актілік жазбадан үзінді көшірме немесе азаматтық хал актілерін тіркеу туралы анықтама);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Жаппай саяси қуғын-сүргіндер құрбандарын ақтау туралы" Қазақстан Республикасы Заңының 10-бабына сәйкес прокуратура органдары берген ақталуы туралы анықтама;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+әскери ұрыс қимылдарына қатысқаны туралы әскери комиссариаттың анықтамасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бірінші топтағы мүгедектігі бар адамға, екінші топтағы жалғызілікті мүгедектігі бар адамға және бөгде адамның көмегіне мұқтаж жасына байланысты зейнеткерге, сексен жасқа толған қарттарға, он сегізге дейінгі мүгедектігі бар балаға күтімді жүзеге асыру фактісін және кезеңін растайтын соттың шешімі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кеңес Одағы аумағында орналасқан мекемелер, Қазақстан Республикасы мекемелері, халықаралық ұйым қызметкері жұбайының (зайыбының) шетелде тұрғанын растайтын құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+әскери қызметшінің, арнаулы мемлекеттік орган қызметкері жұбайының (зайыбының) мамандығы бойынша жұмысқа орналасу мүмкіндігі болмаған жерлерде тұрғанын растайтын құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасына тарихи елінде тұрақты тұру мақсатында келген этникалық қазақтардың шығу еліндегі еңбек қызметін растайтын құжат.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс істемейтін ананың немесе жұмыс істемейтін әкенің (ол іс жүзінде күтімді жүзеге асырған кезде) жас балаларды бағып-күткен уақытын растау үшін мына құжаттардың (олардың болуына қарай) біреуі ұсынылады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+балалардың жеке басын куәландыратын құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+неке туралы куәлігі (азаматтық хал актілерін тіркеу туралы анықтама) не некені бұзу туралы куәлігі немесе неке қию туралы актілік жазбасынан үзінді көшірме (тегін өзгерткен кезде);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+балалардың орта оқу орнын бітіргені туралы аттестат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кәсіптік орта немесе жоғары оқу орнын бітіргені туралы диплом не балалардың оқығанын растайтын оқу орнының анықтамасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+балалардың қайтыс болғаны туралы куәлік немесе хабарлама (не азаматтық хал актілерін жазу органдары берген қайтыс болғаны туралы актілік жазба немесе азаматтық хал актілерін тіркеу туралы анықтама);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+балалардың әскери қызметті өткергенін растайтын құжат.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс істемейтін ананың немесе жұмыс істемейтін әкенің (ол іс жүзінде күтімді жүзеге асырған кезде) жас балаларды бағып-күткен уақытын растау құжаттары:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+балалардың туу туралы куәліктері (туу туралы актілік жазбадан үзінді немесе азаматтық хал актілерін жазу органдары берген азаматтық хал актілерін тіркеу туралы анықтама);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+келесі құжаттардың бірі (олардың болуына байланысты):</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+балалардың жеке басын куәландыратын құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+неке туралы куәлік (азаматтық хал актілерін тіркеу туралы анықтама) не некені бұзу туралы куәлік немесе балалардың неке қию туралы актілік жазбадан үзінді (бар болса);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+балалардың орта оқу орнын бітіргені туралы аттестат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+орта арнаулы немесе жоғары оқу орнын бітіргені туралы диплом немесе балалардың оқуын растайтын оқу орнының анықтамасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+балалардың қайтыс болғаны туралы куәлік немесе хабарлама (не қайтыс болғаны туралы актілік жазба немесе азаматтық хал актілерін жазу органдары берген азаматтық хал актілерін тіркеу туралы анықтама);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+балаларға әскери қызмет өткергенін растайтын құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жұмыс істемейтін әкенің (ол іс жүзінде күтімді жүзеге асырған кезде) жас балаларды нақты бағып-күткені фактісін және кезеңін растайтын сот шешімі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұл ретте көрсетілген кезең баланың анасының зейнетақы жүйесіне қатысу өтіліне есептелмейді; бірінші топтағы мүгедектігі бар адамды, екінші топтағы жалғызілікті мүгедектігі бар адамды және бөгде адамның көмегіне мұқтаж жасына байланысты зейнеткерді, сексен жасқа толған қартты, он сегіз жасқа дейінгі мүгедектігі бар баланы бағып-күтуді жүзеге асыру фактісін және кезеңін растайтын сот шешімі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүгедектігі бар баланы тәрбиелеп отырған анаға немесе әкеге, бала асырап алушыға, қорғаншыға (қамқоршыға), бірінші топтағы мүгедектігі бар адамға күтімді жүзеге асыратын адамға тағайындалатын және төленетін ай сайынғы мемлекеттік жәрдемақы алу туралы мәліметтер мемлекеттік цифрлық жүйелерде расталған кезде сот шешімін ұсыну талап етілмейді; әскери қызмет, арнаулы мемлекеттік және құқық қорғау органдарындағы қызмет, мемлекеттік фельдъегерлік қызмет кезеңдерін растайтын (олардың болуына қарай) мынадай құжаттар: еңбек кітапшасы; әскери билет;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қызмет кезеңі туралы архив мекемесінің анықтамасы; қорғаныс істері жөніндегі басқарманың (бөлімнің) немесе қызмет орнының анықтамасы; қызметті өткеру туралы келісімшарт жасау және тоқтату негізінде қызметтік қатынастардың туындауын және тоқтауын растайтын бұйрықтың көшірмелері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы дипломатиялық қызметтері және халықаралық ұйымдар қызметкерлері жұбайының (зайыбының) шетелде, әскери қызметшілердің (мерзімді қызметтегі әскери қызметшілерден басқа), арнаулы мемлекеттік органдар қызметкерлерінің жұбайларымен мамандықтары бойынша жұмысқа орналасу мүмкіндігі болмаған жерлерде тұру фактісін және кезеңін растайтын құжат;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Байқоңыр" кешенінің ресейлік ұйымдарында 1998 жылғы 1 қаңтардан кейінгі еңбек өтілін растайтын құжат;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-егер мүгедектігі мерзімсіз болып белгіленсе, бірінші және екінші топтардағы мүгедектігі бар адамдардың 2004 жылғы 31 желтоқсанға дейінгі еңбек қызметінің кезеңдерін растайтын құжаттар (олардың болуына қарай): еңбек кітапшасы; еңбек кітапшасы болмаса немесе жарамсыз болса, еңбек кітапшасында тиісті жазбалар болмаса, түзетулер және оқылуында әртүрлілік болса, жұмыс орнынан анықтама; сот шешімі.</w:t>
+егер мүгедектігі мерзімсіз болып белгіленсе, бірінші және екінші топтардағы мүгедектігі бар адамдардың 2004 жылғы 31 желтоқсанға дейінгі еңбек қызметінің кезеңдерін растайтын құжаттар (олардың болуына қарай):</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+еңбек кітапшасы; еңбек кітапшасы болмаса немесе жарамсыз болса, еңбек кітапшасында тиісті жазбалар болмаса, түзетулер және оқылуында әртүрлілік болса, жұмыс орнынан анықтама; сот шешімі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Егер мүгедектігі мерзімсіз болып белгіленсе, бірінші және екінші топтардағы мүгедектігі бар адамдардың зейнетақы жүйесіне қатысу өтіліне 2005 жылғы 1 қаңтардан бастап әлеуметтік төлемдерді аудару туралы орталықтандырылған дерекқордың мәліметтері негізінде Мемлекеттік әлеуметтік сақтандыру қорына әлеуметтік төлемдер жүзеге асырылған кезеңдер есепке алынады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2254,105 +2776,123 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Міндетті зейнетақы жарналары жүзеге асырылған кезең орталықтандырылған дерекқордағы міндетті зейнетақы жарналарын аудару туралы мәліметтермен расталады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Міндетті зейнетақы жарналары толық және уақтылы аударылмаған жағдайларда міндетті зейнетақы жарналарын (олардың болуына қарай) жүзеге асыру кезеңдері мынадай құжаттармен расталады:</w:t>
-[...53 lines deleted...]
-Егер көрсетілген адамдардың салынған міндетті зейнетақы жарналарының сомасы тиісті қаржы кезеңіне тиісті төленетін міндетті зейнетақы жарналарының жылдық сомасынан аз болса, міндетті зейнетақы жарналарының кезеңі міндетті зейнетақы жарналарына енгізген сомасына пропорционалды түрде анықталады.</w:t>
+Міндетті зейнетақы жарналары толық емес немесе уақтылы аударылмаған жағдайда, міндетті зейнетақы жарналарының аударылған кезеңі (олардың бар болуына қарай) мынадай құжаттармен расталады: №232 Қағидаларға 4-қосымшаға сәйкес нысан бойынша жұмыс берушінің (құқықтық мирасқорының) міндетті зейнетақы жарналарын аудару туралы анықтамасымен немесе архив мекемесінің міндетті зейнетақы жарналарын аудару туралы анықтамасымен (міндетті зейнетақы жарналары аударылған кезеңдердің өтініш берушінің еңбек өтілін растайтын құжаттарда көрсетілген еңбек қызметі кезеңдеріне сәйкестігі шартымен);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+міндетті зейнетақы жарналары аударылған кезеңді растайтын сот шешімімен.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Міндетті зейнетақы жарналары толық немесе уақтылы аударылмаған жағдайда, міндетті зейнетақы жарналарын аудару кезеңі (олардың болуына қарай) мынадай құжаттармен расталады: №232 Қағидаларға 4-қосымшаға сәйкес нысан бойынша міндетті зейнетақы жарналарын аудару туралы жұмыс берушінің (құқықтық мирасқорының) анықтамасымен немесе архивтік мекеменің міндетті зейнетақы жарналарын аудару туралы анықтамасымен (міндетті зейнетақы жарналары аударылған кезеңдердің өтініш берушінің еңбек өтілін растайтын құжаттарда көрсетілген еңбек қызметі кезеңдеріне сәйкес келуі шартымен); міндетті зейнетақы жарналары аударылған кезеңді растайтын сот шешімімен.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке практикамен айналысатын тұлғалардың, азаматтық-құқықтық сипаттағы шарттар бойынша кіріс алатын жеке тұлғалардың (Қазақстан Республикасының Әлеуметтік кодексінің 210-бабы 3-тармағында көзделген жағдайды қоспағанда), сондай-ақ өз пайдасына міндетті зейнетақы жарналарын төлеген дара кәсіпкерлердің, шаруа немесе фермер қожалықтарының мүшелері (қатысушылары) мен басшыларының міндетті зейнетақы жарналары аударылған кезеңі тиісті салық кезеңі үшін төленуге тиіс міндетті зейнетақы жарналарының жылдық сомасынан кем емес сома Бірыңғай жинақтаушы зейнетақы қорына аударылған жағдайда бір жылға тең болады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Егер көрсетілген тұлғалар төлеген міндетті зейнетақы жарналарының сомасы тиісті салық кезеңі үшін төленуге тиіс міндетті зейнетақы жарналарының жылдық сомасынан аз болса, онда міндетті зейнетақы жарналары аударылған кезең енгізілген міндетті зейнетақы жарналары сомасына пропорционалды түрде айқындалады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жинақтаушы зейнетақы жүйесіне қатысу кезеңі 2006 жылғы 1 шілдеге дейін міндетті зейнетақы жарналарын аударған жағдайда, міндетті зейнетақы жарналарын аударуды жүзеге асырған алдыңғы айынын айы ескеріледі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2362,123 +2902,123 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Егер бір айдың ішінде жинақтаушы зейнетақы қоры және (немесе) бірыңғай жинақтаушы зейнетақы қорына міндетті зейнетақы жарналарын аудару бірнеше рет жүргізілсе, жинақтаушы жүйеде қатысу кезеңі бір айды құрайды.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Үкіметінің шешімі бойынша міндетті зейнетақы жарналарының, міндетті кәсіптік зейнетақы жарналарының мөлшерлемелеріне "0" түзету коэффиценті қолданылған еңбек, кәсіпкерлік қызмет, қызмет түрлері бойынша жеке практикамен айналысу кезеңдері жұмыс берушінің анықтамасымен расталады.</w:t>
-[...71 lines deleted...]
-Қамқоршылықты (қорғаншылықты) белгілеу жағдайында, қамқоршылық (қорғаншылық) белгілеуді растайтын құжат.</w:t>
+Қазақстан Республикасы Үкіметінің шешімі бойынша міндетті зейнетақы жарналарының, міндетті кәсіптік зейнетақы жарналарының мөлшерлемелеріне "0" түзету коэффиценті қолданылған еңбек, кәсіпкерлік қызмет, қызмет түрлері бойынша жеке практикамен айналысу кезеңдері № 232 Қағидаларға 3-қосымшаға сәйкес жұмыс берушінің анықтамасымен расталады. Төтенше жағдайлар, шектеу іс-шаралары кезеңінде қызметті шектеуге байланысты кірістен айырылу жағдайына әлеуметтік төлемдерді алу кезеңі орталықтандырылған дерекқордағы мәліметтермен расталады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төтенше жағдай кезеңінде, шектеу шараларының қолданылу мерзіміне байланысты қызметін шектеу салдарынан табысынан айырылу жағдайы бойынша әлеуметтік төлемді алу кезеңі орталықтандырылған деректер базасынан алынған мәліметтермен расталады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке басты куәландыратын құжат туралы мәліметтерді, баланың (балалардың) туу туралы куәлігін немесе туу туралы актілік жазбадан үзінді көшірмені (2007 жылғы 13 тамызға дейін туған жағдайда), неке қию (некені бұзу) туралы куәлікті (некені 2008 жылғы 1 маусымға дейін қиған жағдайда), қайтыс болу туралы куәлік немесе хабарлама (2008 жылғы 1 мамырдан соң Қазақстан Республикасы аумағында жүргізілген тіркеулер бойынша), қамқоршылық (қорғаншылық) белгілеу туралы құжатты, баланы (балаларды) асырап алу туралы соттың шешімін көрсетілетін қызметті алушы "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік ЦЖ-дан алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қамқоршылықты (қорғаншылықты) белгілеуді, қамқоршылық (қорғаншылық) белгілеуді растайтын құжат.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы Сыртқы істер министрінің м.а. 2017 жылғы 6 желтоқсандағы № 11-1-2/576 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тізілімінде № 16116 болып тіркелген) бекітілген Құжаттарды заңдастыру қағидаларында көзделген тәртіппен, егер заңдармен және халықаралық шарттармен өзгеше көзделмесе, шет мемлекеттің құзыретті мекемесі берген немесе куәландырған не осы тұлғаға арнайы уәкілеттік берілген, оның құзыреті шегінде және ол белгілеген нысан бойынша шет мемлекеттің ресми мөрімен бекітілген құжаттар арнайы куәландыру рәсімінен (заңдастыру немесе апостильдеу) өткеннен кейін ғана қабылданады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шет тілінде жасалған құжаттарды ұсынғанда нотариус "Нотариат туралы" Қазақстан Республикасы Заңының 34-бабы 1-тармағының 9) тармақшасына, 80-бабына сәйкес қазақ немесе орыс тілдеріне құжатты аудару дұрыстығын куәландырады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
@@ -2488,182 +3028,1044 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Мемлекеттiк базалық зейнетақы төлемiн бюджет қаражаты есебiнен беру, сондай-ақ жасына байланысты зейнетақы төлемдерін, мүгедектігі бойынша, асыраушысынан айрылу жағдайы бойынша берілетін мемлекеттік әлеуметтік жәрдемақыларды, мемлекеттік арнайы жәрдемақыларды тағайындау және жүзеге асыру қағидаларын бекіту туралы"</w:t>
-[...19 lines deleted...]
-          </w:p>
+"Мемлекеттік базалық зейнетақы төлемінің, жасына байланысты зейнетақы төлемдерінің мөлшерін есептеу (айқындау), оларды тағайындау, жүзеге асыру, тоқтата тұру, қайта есептеу, қайта бастау, тоқтату және тағайындау (тағайындаудан бас тарту) туралы шешімді қайта қарау қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 22 маусымдағы № 232 бұйрығы. (Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 23 маусымда № 32890 болып тіркелді).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Назначение государственных социальных пособий по инвалидности и по случаю потери кормильца</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүгедектігі бойынша мемлекеттік жәрдемақы тағайындау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Тегі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Аты;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Әкесінің аты (ол болған жағдайда);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. ЖСН;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Құжаттарда қамтылатын мәліметтер:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) жеке басты куәландыратын құжат (Қазақстан Республикасы азаматының паспорты, Қазақстан Республикасы азаматының жеке куәлігі, азаматтығы жоқ адамның куәлігі, шетелдіктің ықтиярхаты, Қазақстан Республикасының азаматтығын алғанға дейінгі қандас куәлігі) не цифрлық құжаттар сервисінен электрондық құжат (сәйкестендіру үшін талап етіледі);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) мүгедектік бойынша анықтама.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Болуына қарай мынадай құжаттардың біреуі ұсынылады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Радиациялық әсерге ұшыраған адамдардың ауруының, мүгедектігінің себептік байланысын белгілеу жөніндегі ведомствоаралық сараптамалық кеңестің шешімі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Орталық әскери-дәрігерлік комиссияның шешімі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) госпиталь берген ауруы туралы куәлік немесе әскери-дәрігерлік комиссияның қорытындысы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) он сегіз жасқа дейінгі мүгедектігі бар баланың туу туралы куәлігі (азаматтық хал актілерін жазу органдары берген туу туралы актілік жазбадан үзінді көшірме немесе азаматтық хал актілерін тіркеу туралы анықтама);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) неке туралы куәлік (азаматтық хал актілерін тіркеу туралы анықтама) не некені бұзу туралы куәлік немесе неке қию туралы актілік жазбадан үзінді көшірме (ата-анасы (қамқоршы) тегін өзгерткен кезде). Қамқоршылық (қорғаншылық) белгіленгенде, қамқоршылық (қорғаншылық) белгіленгенін растайтын құжатты ұсынады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Егер заңдар мен халықаралық шарттармен өзгеше көзделмесе, "Құжаттарды заңдастыру қағидаларын бекіту туралы" Қазақстан Республикасы Сыртқы істер министрі міндетін атқарушының 2017 жылғы 6 желтоқсандағы № 11-1-2/576 бұйрығына сәйкес (Нормативті құқықтық актілерді мемлекеттік тіркеудің тізбесінде № 16116 тіркелген) шет мемлекеттің құзыретті мекемесі берген немесе куәландырған не осы тұлғаға арнайы уәкілеттік берілген, оның құзыреті шегінде және ол белгілеген нысан бойынша шет мемлекеттің ресми мөрімен бекітілген құжаттар арнайы куәландыру рәсімінен (заңдастыру немесе апостильдеу) өткеннен кейін ғана қабылданады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шет тілінде жасалған құжаттарды ұсыну барысында нотариус "Нотариат туралы" Қазақстан Республикасы Заңының 34-бабы 1-тармағының 9) тармақшасына, 80-бабына сәйкес құжаттың қазақ немесе орыс тіліне дұрыс аударылғанын куәландырады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Мүгедектігі бойынша және асыраушысынан айырылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақылар мөлшерін есептеу (айқындау), оларды тағайындау, төлеу, тоқтата тұру, қайта есептеу, қайта бастау, тоқтату және тағайындау (тағайындаудан бас тарту) туралы шешімді қайта қарау қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 27 маусымдағы № 257 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32921 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Асыраушысынан айырылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақы тағайындау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.Тегі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Аты;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Әкесінің аты (ол болған жағдайда);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. ЖСН;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Банктік деректемелер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Құжаттарда қамтылатын мәліметтер:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) жеке басты куәландыратын құжат (Қазақстан Республикасы азаматының паспорты, Қазақстан Республикасы азаматының жеке куәлігі, азаматтығы жоқ адамның куәлігі, шетелдіктің ықтиярхаты, Қазақстан Республикасының азаматтығын алғанға дейінгі қандас куәлігі) не цифрлық құжаттар сервисінен электрондық құжат (сәйкестендіру үшін талап етіледі);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) асыраушының қайтыс болуы туралы куәлік немесе хабарлама немесе адамды хабар ошарсыз кетті деп (қайтыс болды) тану туралы соттың шешімі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) асырауындағының қайтыс болған адаммен туыстық қатынасын растайтын (тууы туралы, некеге тұру, некені бұзу, әкелігін анықтау (аналығын) туралы куәлік).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7. Болуына қарай, мынадай құжаттар ұсынылады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) азаматтық хал актілерін тіркеу жөніндегі органдардың (егер туу туралы куәлікке әкесі туралы мәліметтер анасының мәлімдеуі бойынша енгізілсе) анықтамасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) егер он сегіз бен жиырма үш жас аралығындағы асырауындағы адамдар күндізгі оқу бөлімінің оқушылары болып табылса, Қағидаларға 2-қосымшаға сәйкес нысан бойынша оқу орнының анықтамасы (жыл сайын беріледі);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) қамқоршылық немесе қорғаншылық белгілеу туралы құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) қаза тапқан (қайтыс болған) адамның әскери билеті не әскери қызмет өткергені туралы анықтамасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) әскери қызметшінің, ішкі істер органдары және Қазақстан Республикасының бұрынғы Мемлекеттік тергеу комитеті қызметкерінің қазасы немесе өлімі қызметтік міндеттерін атқару немесе әскери қызметін өткеру кезінде жарақат алу, контузияға ұшырау, мертігу, ауру салдарынан болғанын растайтын құжат.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Асыраушысынан айырылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақыны тағайындау кезінде қайтыс болған асыраушының сегіз жасқа толмаған балаларын, інілерін, қарындастарын немесе немерелерін күтумен айналысатын адам жыл сайын еңбек қызметін тоқтатқаны туралы жазбасы бар еңбек кітапшасын, ол болмағанда Мемлекеттік корпорация цифрлық жүйелерден адамның дара кәсіпкер ретінде тіркелмегені туралы және автоматтандырылған цифрлық жүйеден міндетті зейнетақы жарналарын және (немесе) әлеуметтік төлемдердің аудару фактісінің болмауы туралы мәліметтерді сұрайды.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құжаттарды ұсыну, оларды мемлекеттік цифрлық жүйелерден, оның ішінде цифрлық құжаттардың сервисінен алу мүмкін болса, талап етілмейді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Егер заңдар мен халықаралық шарттармен өзгеше көзделмесе, "Құжаттарды заңдастыру қағидаларын бекіту туралы" Қазақстан Республикасы Сыртқы істер министрі міндетін атқарушының 2017 жылғы 6 желтоқсандағы № 11-1-2/576 бұйрығына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16116 тіркелген) сәйкес шет мемлекеттің құзыретті мекемесі берген немесе куәландырған не осы тұлғаға арнайы уәкілеттік берілген, оның құзыреті шегінде және ол белгілеген нысан бойынша шет мемлекеттің ресми мөрімен бекітілген құжаттар арнайы куәландыру рәсімінен (заңдастыру немесе апостильдеу) өткеннен кейін ғана қабылданады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Шет тілінде жасалған құжаттарды ұсыну барысында нотариус "Нотариат туралы" Қазақстан Республикасы Заңының 34-бабы 1-тармағының 9) тармақшасына, 80-бабына сәйкес құжаттың қазақ немесе орыс тіліне дұрыс аударылғанын куәландырады. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мүгедектігі бойынша, асыраушысынан айрылу жағдайы бойынша және жасына байланысты берілетін мемлекеттік әлеуметтік жәрдемақыларды тағайындау</w:t>
+Мемлекеттік арнайы жәрдемақыларды тағайындау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Асыраушысынын айырылуына ьайланысты мүгедек немесе асыруында деп ьанылған адамдарға берілетін жәрдемәкілардың кепілдік берілген түрі</w:t>
+Зиянды еңбек жағдайларында жұмыспен қамтылған адамдарды әлеуметтік қолдау мақсатында</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2691,686 +4093,3029 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Аты;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3. Әкесінің аты (бар болса);</w:t>
+3. Әкесінің аты (ол болған жағдайда);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. ЖСН;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5. Туу туралы мәліметтер: туған күні, туған жері, тууды тіркеу;</w:t>
-[...413 lines deleted...]
-Шет тілінде жасалған құжаттарды ұсыну барысында нотариус "Нотариат туралы" Қазақстан Республикасы Заңының 34-бабы 1-тармағы 9) тармақшасына, 80-бабына сәйкес құжаттың қазақ немесе орыс тіліне дұрыс аударылғанын куәландырады.</w:t>
+5. Құжаттарда қамтылатын мәліметтер:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) жеке басты куәландыратын құжат (Қазақстан Республикасы азаматының паспорты, Қазақстан Республикасы азаматының жеке куәлігі (жеке басын сәйкестендіру үшін қажет);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Мемлекеттік арнайы жәрдемақыны тағайындау үшін еңбек қызметінің сипатын немесе еңбек жағдайларын растайтын ұйымның анықтамасы, Қазақстан Республикасы Премьер-Министрінің орынбасары – Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 29 маусымдағы № 269 бұйрығымен бекітілген мемлекеттік арнайы жәрдемақыны тағайындау, жүзеге асыру, тоқтата тұру, қайта есептеу, қайта бастау, тоқтату және оны төлеу туралы шешімді қайта қарау қағидаларының 2-қосымшасына сәйкес нысан бойынша (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32961 болып тіркелген).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұйым таратылғанда жұмыс істеген орны, лауазымы, кәсібі, жұмыс істеген кезеңі, архивтік істің нөмірі, оның беттері мәліметтер көрсетілген мемлекеттік архивтің немесе ведомстволық архивтің уәкілетті қызметкерінің электрондық цифрлық қолтаңбасымен куәландырылған архивтік анықтама ұсынылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Архивтік құжаттар болмаған кезде, жұмыс сипаты немесе еңбек жағдайлары және олардың Қазақстан Республикасы Үкіметінің 1999 жылғы 19 желтоқсандағы № 1930 қаулысымен бекітілген Жерасты және ашық кен жұмыстарындағы, еңбек жағдайлары ерекше зиянды және ерекше ауыр жұмыстардағы өндірістердің, жұмыстардың, кәсіптердің лауазымдар мен көрсеткіштердің № 1 тізіміне немесе Еңбек жағдайлары зиянды және ауыр жұмыстардағы өндірістердің, жұмыстардың, кәсіптердің, лауазымдар мен көрсеткіштердің № 2 тізіміне сәйкестігі сот органдары арқылы белгіленеді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) өтініш берушінің еңбек өтілін растайтын құжаттар: еңбек кітапшасы; еңбек кітапшасы болмаған немесе жарамсыз болған, еңбек кітапшасында тиісті жазбалар болмаған, түзетулер, дәлсіздіктер, әртүрлі оқулар болған кезде архив мекемелерінен немесе жұмыс орнынан анықтамалар, мемлекеттік архивтің немесе ведомстволық архивтің уәкілетті қызметкерінің электрондық цифрлық қолтаңбасымен куәландырылған архивтік құжаттың электрондық көшірмелері немесе жұмыс орнынан анықтамалар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+болуына қарай мынадай құжаттар ұсынылады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+білімі туралы құжат; әскери билет немесе қорғаныс істері жөніндегі басқарманың (бөлімнің) анықтамасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+балалардың туу туралы куәліктері (азаматтық хал актілерін жазу органдары берген туу туралы актілік жазбадан үзінді көшірме немесе азаматтық хал актілерін тіркеу туралы анықтама);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Жаппай саяси қуғын-сүргіндер құрбандарын ақтау туралы" Қазақстан Республикасы Заңының 10-бабына сәйкес прокуратура органдары берген ақталуы туралы анықтама; әскери ұрыс қимылдарына қатысқаны туралы әскери комиссариаттың анықтамасы; бірінші топтағы мүгедектігі бар адамға, екінші топтағы жалғызілікті мүгедектігі бар адамға және бөгде адамның көмегіне мұқтаж жасына байланысты зейнеткерге, сексен жасқа толған қарттарға, он сегіз жасқа дейінгі мүгедектігі бар балаға күтімді жүзеге асыру фактісін және кезеңін растайтын соттың шешімі; бұрынғы кеңестік мекемелер, Қазақстан Республикасының мекемелері, халықаралық ұйым қызметкері жұбайының (зайыбының) шетелде тұрғанын растайтын құжат; әскери қызметшінің, арнаулы мемлекеттік орган қызметкері жұбайының (зайыбының) мамандығы бойынша жұмысқа орналасу мүмкіндігі болмаған жерлерде тұрғанын растайтын құжат.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс істемейтін ананың жас балаларға күтім көрсеткенін растау үшін мына құжаттардың біреуі (болуына қарай) ұсынылады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+балалардың жеке басын растайтын құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+балалардың неке туралы куәлігі (азаматтық хал актілерін тіркеу туралы анықтама) не некені бұзу туралы куәлігі немесе неке қию туралы актілік жазбадан үзінді көшірме (тегін өзгерткен кезде);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+балалардың орта оқу орнын бітіргені туралы аттестат; балалардың орта-кәсіптік немесе жоғары оқу орнын бітіргені туралы диплом не балалардың оқығанын растайтын оқу орнының анықтамасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+балалардың қайтыс болуы туралы куәлік (немесе азаматтық хал актілерін жазу органдары берген қайтыс болуы туралы актілік жазба немесе азаматтық хал актісін тіркеу туралы анықтама); балалардың әскери қызмет өткергенін растайтын құжат ұсынылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қорғаншылық (қамқоршылық) белгіленгенгенде, қорғаншылық (қамқоршылық) белгіленгенін растайтын құжат ұсынылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Егер заңдар мен халықаралық шарттармен өзгеше көзделмесе, "Құжаттарды заңдастыру қағидаларын бекіту туралы" Қазақстан Республикасы Сыртқы істер министрі міндетін атқарушының 2017 жылғы 6 желтоқсандағы № 11-1-2/576 бұйрығында көзделген тәртіпте (Нормативті құқықтық актілерді мемлекеттік тіркеудің тізбесінде № 16116 тіркелген) шет мемлекеттің құзыретті мекемесі берген немесе куәландырған не осы тұлғаға арнайы уәкілеттік берілген, оның құзыреті шегінде және ол белгілеген нысан бойынша шет мемлекеттің ресми мөрімен бекітілген құжаттар арнайы куәландыру рәсімінен (заңдастыру немесе апостильдеу) өткеннен кейін ғана қабылданады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шет тілінде жасалған құжаттарды ұсыну барысында нотариус "Нотариат туралы" Қазақстан Республикасы Заңының 34-бабы 1-тармағының 9) тармақшасына, 80-бабына сәйкес құжаттың қазақ немесе орыс тіліне дұрыс аударылғанын куәландырады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Мемлекеттiк базалық зейнетақы төлемiн бюджет қаражаты есебiнен беру, сондай-ақ жасына байланысты зейнетақы төлемдерін, мүгедектігі бойынша, асыраушысынан айрылу жағдайы бойынша берілетін мемлекеттік әлеуметтік жәрдемақыларды, мемлекеттік арнайы жәрдемақыларды тағайындау және жүзеге асыру қағидаларын бекіту туралы"</w:t>
-[...37 lines deleted...]
-          </w:p>
+ "Мемлекеттік арнаулы жәрдемақыны тағайындау, жүзеге асыру, тоқтата тұру, қайта есептеу, қайта бастау, тоқтату және оны төлеу туралы шешімді қайта қарау қағидаларын айқындау туралы"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 29 маусымдағы № 269 бұйрығы (Нормативтік құқықтық актулерді мемлекеттік тіркеу тізілімінде № 32961 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әлеуметтік тәуекелдер туындаған жағдайларда әлеуметтік төлемдерді тағайындау: еңбекке қабілеттілігінен айырылу; жұмысынан айырылу; жүктілік және босануына байланысты табысынан айырылу; жаңа туған баланы (балаларды) асырап алуға (қыз асырап алуға) байланысты табысынан айырылу; бала бір жарым жасқа толғанға дейін оны күтуге байланысты табысынан айырылу.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еңбекке қабілеттілігінен айырылуына байланысты әлеуметтік төлемдерді жүзеге асыру үшін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Тегі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Аты;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Әкесінің аты (ол болған жағдайда);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. ЖСН;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Банктік деректемелер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Жалпы еңбекке қабілеттілігінен айырылу дәрежесінің белгіленуі туралы мәліметтер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7. Құжаттарда қамтылған мәліметтер:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) "Жеке басты куәландыратын құжаттар туралы" Қазақстан Республикасы Заңының 6-бабы 1-тармағына сәйкес жеке басты куәландыратын құжат немесе цифрлық құжаттар сервисінен алынған электрондық құжат, не қандас мәртебесі бар адамдар үшін қандас куәлігі немесе цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басын сәйкестендіру үшін қажет);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Байқоңыр қаласының тұрғындары үшін – Байқоңыр қаласының тұрғын үй шаруашылығы азаматтарды есепке алу және тіркеу бөлімінің анықтамасы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Еңбекке қабілеттілігінен айырылу жағдайы бойынша әлеуметтік төлемдердің мөлшерлерін есептеу (айқындау), тағайындау, жүзеге асыру, тоқтата тұру, қайта есептеу, қайта бастау, тоқтату және тағайындау (тағайындаудан бас тарту) туралы шешімді қайта қарау қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 22 маусымдағы № 238 бұйрығы (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 32886 болып тіркелген).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әлеуметтік тәуекелдер туындаған жағдайда әлеуметтік төлемдерді жүзеге асыру үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жұмысынан айырылу жағдайы бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Тегі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Аты;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Әкесінің аты (ол болған жағдайда);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. ЖСН;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5. Құжаттарда қамтылған мәліметтер: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) "Жеке басты куәландыратын құжаттар туралы" Қазақстан Республикасы Заңының 6-бабының 1-тармағына сәйкес жеке басты куәландыратын құжат не цифрлық құжаттар сервисінен электрондық құжат немесе қандас мәртебесі бар адамдар үшін қандас куәлігі не цифрлық құжаттар сервисінен электрондық құжат (жеке басын сәйкестендіру үшін талап етіледі);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Байқоңыр қаласының тұрғындары үшін – Байқоңыр қаласы тұрғын үй шаруашылығының азаматтарды есепке алу және тіркеу жөніндегі бөлімінің анықтамасы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Мансап орталығында жұмыссыз ретінде тіркелгені туралы, сондай-ақ банктерде және (немесе) жекелеген банктік операцияларды жүзеге асыратын ұйымдарда ашылған банктік шот нөмірі туралы мәліметтер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Жұмысынан айырылу жағдайы бойынша әлеуметтік төлемнің мөлшерін есептеу (айқындау), тағайындау, жүзеге асыру, тоқтата тұру, қайта есептеу, қайта бастау, тоқтату және оны тағайындау (тағайындаудан бас тарту) туралы шешімді қайта қарау қағидаларын бекіту туралы"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 22 маусымдағы № 237 бұйрығы </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 32881 болып тіркелген).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әлеуметтік тәуекелдер туындаған жағдайларда әлеуметтік төлемдерді жүзеге асыру үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жүктілік және босануына байланысты табысынан айырылу; жаңа туған баланы (балаларды) асырап алуға (қыз асырап алуға) байланысты табысынан айырылу; бала бір жарым жасқа толғанға дейін оны күтуге байланысты табысынан айырылу.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Тегі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Аты;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Әкесінің аты (ол болған жағдайда);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. ЖСН;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5. Құжаттарда қамтылған мәліметтер: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Жүктілікке және босануға, жаңа туған баланы (балаларды) асырап алуға байланысты кірісінен айырылу жағдайы бойынша әлеуметтік төлем тағайындау кезінде)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) "Жеке басты куәландыратын құжаттар туралы" Қазақстан Республикасының Заңының 6-бабының 1-тармағына сәйкес жеке басты куәландыратын құжат не цифрлық құжаттар сервисінен электрондық құжат немесе қандас мәртебесі бар адамдар үшін қандас куәлігі не цифрлық құжаттар сервисінен электрондық құжат (жеке басын сәйкестендіру үшін талап етіледі);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Байқоңыр қаласының тұрғындары үшін – Байқоңыр қаласы тұрғын үй шаруашылығының азаматтарды есепке алу және тіркеу жөніндегі бөлімінің анықтамасы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) жүктілікке және босануға, жаңа туған баланы (балаларды) асырап алуға байланысты берілген еңбекке уақытша жарамсыздық парағы (парақтары).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Құжаттарда қамтылған мәліметтер: (бала бір жарым жасқа толғанға дейін оның күтіміне байланысты кірісінен айырылу жағдайы бойынша төленетін әлеуметтік төлем тағайындау кезінде)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) "Жеке басты куәландыратын құжаттар туралы" Қазақстан Республикасының Заңының 6-бабының 1-тармағына сәйкес жеке басты куәландыратын құжат не цифрлық құжаттар сервисінен электрондық құжат немесе қандас мәртебесі бар адамдар үшін қандас куәлігі не цифрлық құжаттар сервисінен электрондық құжат (жеке басын сәйкестендіру үшін талап етіледі);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) сәйкестендіру үшін баланың (балалардың) туу туралы куәлігі (куәліктері) не цифрлық құжаттар сервисінен электрондық құжат (не туу туралы азаматтық хал актілері жазбаларынан мәліметтерді қамтитын анықтама);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қажет болған жағдайда (олардың болуына байланысты):</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) консулдық заңдастыру не арнайы мөртабан (апостиль) (бар болса) болған кезде шет мемлекеттердің құзыретті органдары берген баланың Қазақстан Республикасынан тыс жерде тууын тіркегенін растайтын құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) сәйкестендіру үшін Қазақстан Республикасының шегінен тыс жерде берілген құжаттардың баланың (балалардың) қайтыс болуы туралы куәлігі (куәліктері) (не қайтыс болу туралы азаматтық хал актілерінің жазбаларынан мәліметтерді қамтитын анықтама);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) бір жарым жасқа дейінгі баланы (балаларды) асырап алған кезде – қорғаншылық немесе қамқоршылық жөніндегі функцияларды жүзеге асыратын орган берген баланы (балаларды) асырап алу туралы сот шешімінен үзінді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) қорғаншылық (қамқоршылық) белгіленген кезде балаға қорғаншылық (қамқоршылық) белгіленгенін растайтын құжат ұсынылады. Құжаттарды ұсыну оларды мемлекеттік цифрлық жүйелерден, оның ішінде цифрлық құжаттар сервисінен алу мүмкіндігі болған кезде талап етілмейді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Жүктілікке және босануға, жаңа туған баланы (балаларды) асырап алуға байланысты кірісінен айырылу жағдайы бойынша әлеуметтік төлемдерді, бала бір жарым жасқа толғанға дейін оның күтіміне байланысты кірісінен айырылу жағдайы бойынша әлеуметтік төлемнің мөлшерін есептеу (айқындау), тағайындау, жүзеге асыру, тоқтата тұру, қайта есептеу, қайта бастау, тоқтату және оларды тағайындау (тағайындаудан бас тарту) туралы шешімді қайта қарау қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 27 маусымдағы № 248 бұйрығы (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 32912 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отбасыда бала тууын ынталандыру және балаларды тәрбиелеуге жәрдемдесу (бала тууына байланысты мемлекеттік жәрдемақыны тағайындау және төлеу, бала күтімі бойынша жәрдемақы, көпбалалы отбасыларға берілетін жәрдемақы, марапатталған аналарға берілетін жәрдемақы).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бала туғанда берілетін және бала күтіміне байланысты жәрдемақыларды тағайындау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Тегі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Аты;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Әкесінің аты (ол болған жағдайда);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. жыныс;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. ЖСН;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Банктік деректемелер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+7. Құжаттарда қамтылған мәліметтер: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) өтініш берушінің жеке басын куәландыратын құжат (жеке куәлік, шетелдіктің тұруға ықтиярхаты) немесе цифрлық құжаттар сервисінен электрондық құжат (жеке басты сәйкестендіру үшін).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қандас мәртебесі бар адамдар бала туғанда берілетін және бала күтімі бойынша жәрдемақыларды тағайындауға жүгінген кезде қандас куәлігі немесе цифрлық құжаттар сервисінен электрондық құжат (жеке басты сәйкестендіру үшін) ұсынады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) баланың (балалардың) туу туралы куәлігі (куәліктері) (азаматтық хал актілерін жазу органдары берген туу туралы актілік жазбадан үзінді көшірме немесе азаматтық хал актілерін тіркеу туралы анықтама) немесе цифрлық құжаттар сервисінен электрондық құжат (жеке басты сәйкестендіру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өтініш берушінің деректері баланың туу туралы куәлігіндегі деректермен сәйкес келмеген кезде – неке қию (ерлі-зайыптылық), некені бұзу туралы куәлік немесе цифрлық құжаттар сервисінен электрондық құжат (жеке басты сәйкестендіру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+балаға қамқоршылық (қорғаншылық) белгіленген немесе баланы асырап алған кезде – балаға қамқоршылық (қорғаншылық) белгіленгенін растайтын құжат немесе туу туралы актілік жазбадан бала асырап алу туралы мәліметтер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+үшінші тұлғалар өтінішті және қажетті құжаттарды тапсырған кезде – нотариус немесе нотариаттық іс-әрекеттер жасайтын лауазымды адам куәландырған сенімхат.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Байқоңыр қаласының тұрғындары үшін – Байқоңыр қаласы тұрғын үй шаруашылығының азаматтарды есепке алу және тіркеу жөніндегі бөлімінің анықтамасы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бала туғанда берілетін және бала күтіміне байланысты жәрдемақыларды тағайындау үшін баланың (балалардың) туу туралы куәлігі не туу туралы азаматтық хал актілері жазбасынан мәліметтерді қамтитын анықтама, Қазақстан Республикасынан тыс жерлерде тіркелген неке қию (ерлі-зайыптылық) туралы мәліметтерді қоспағанда, неке қию (ерлі-зайыптылық), некені бұзу туралы куәлік, сондай-ақ балаға қорғаншылық (қамқоршылық) белгіленгенін растайтын құжат немесе туу туралы актілік жазбадан бала асырап алу туралы мәліметтер, банк шотының нөмірі туралы мәліметтер Қағидаларға 4-қосымшаға сәйкес мемлекеттік органдардың және (немесе) ұйымдардың цифрлық жүйелеріне сұрау салуға сәйкес көрсетілген құжаттарда қамтылған ақпарат расталған кезде талап етілмейді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+порталға:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жәрдемақы тағайындау үшін – Қағидаларға 2-қосымшаға сәйкес нысан бойынша көрсетілетін қызметті алушының ЭЦҚ-сымен куәландырылған электрондық құжат нысанындағы цифрлық үкімет порталы арқылы бала туғанда берілетін біржолғы жәрдемақы және (немесе) бала күтімі бойынша жәрдемақыны тағайындауға өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жәрдемақы тағайындау туралы ақпарат алу үшін – көрсетілетін қызметті алушының ЭЦҚ-сымен куәландырылған электрондық құжат нысанындағы сұрау салу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+проактивті қызмет арқылы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жәрдемақы тағайындау үшін – проактивті қызмет көрсетуге көрсетілетін қызметті алушының келісімі, сондай-ақ көрсетілетін қызметті алушының ұялы байланысының абоненттік құрылғысы арқылы банктік шот нөмірін растау немесе ұсыну туралы хабарлама жіберіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+екінші деңгейдегі банктердің цифрлық объектілері бойынша:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жәрдемақы тағайындау барысында Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 24 мамырдағы № 169 бұйрығымен бекітілген бала тууына байланысты мемлекеттік жәрдемақыны, бала күтімі бойынша жәрдемақыны, көпбалалы отбасыларға арналған жәрдемақыны, марапатталған анаға берілетін жәрдемақыны тағайындау және жүзеге асыру қағидаларының 4-қосымшасына сәйкес (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32571 болып тіркелген) (бұдан әрі – № 169 Қағидалар).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Бала туғанда берілетін жәрдемақыны, бала күтіміне байланысты жәрдемақыны, көпбалалы отбасыларға берілетін жәрдемақыны, наградталған анаға берілетін жәрдемақыны тағайындау және төлеуді жүзеге асыру қағидаларын бекіту туралы" </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 24 мамырдағы № 169 бұйрығы (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 32571 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірге тұратын төрт және одан көп кәмелетке толмаған баласы, оның ішінде он сегіз жасқа толғаннан кейін білім беру ұйымдарын бітіретін уақытқа дейін (бірақ жиырма үш жасқа толғанға дейін) жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында жалпы білім беретін немесе кәсіптік бағдарламалар бойынша күндізгі оқу нысаны бойынша білім алатын балалары бар көпбалалы отбасыларға берілетін ай сайынғы мемлекеттік жәрдемақыны тағайындау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Тегі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Аты;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Әкесінің аты (ол болған жағдайда);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. жыныс;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. ЖСН;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Банктік деректемелер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+7. Құжаттарда қамтылған мәліметтер: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) жеке куәлік (жеке куәлік, шетелдіктің тұруға ықтиярхаты) не цифрлық құжаттар сервисінен электрондық құжат (сәйкестендіру үшін).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қандас мәртебесі бар адамдардың көпбалалы отбасыға жәрдемақы тағайындауға өтініш жасалған кезде қандас куәлігі немесе цифрлық құжаттар сервисінен электрондық құжат (сәйкестендіру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) туу туралы куәлігі не цифрлық құжаттар сервисінен электрондық құжат (сәйкестендіру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өтініш берушінің деректерінде баланың туу туралы куәлігіндегі деректермен айырмашылық болған кезде – некені (ерлі-зайыптылықты) қию, бұзу туралы куәлік) немесе цифрлық құжаттар сервисінен электрондық құжат (сәйкестендіру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+балаға қорғаншылық (қамқоршылық) белгіленген немесе бала асырап алған кезде – балаға қорғаншылық (қамқоршылық) белгіленгенін растайтын құжат немесе туу туралы акт жазбасындағы бала асырап алу туралы мәліметтер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) егер он сегіз жастан жиырма үш жасқа дейінгі асырауындағылар күндізгі оқу нысанының білім алушылары болып табылса, жыл сайын берілетін № 169 Қағидаларға 29-қосымшасына сәйкес нысан бойынша оқу орнының анықтамасы не цифрлық құжаттар сервисінен білім туралы мәліметтер (№ 169 Қағидаларға 29-қосымшаға сәйкес нысан бойынша анықтамада көрсетілген мәліметтер болған кезде);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) сот шешімі (ерлі-зайыптылар арасында неке (ерлі-зайыптылық) бұзылған кезде балалардың ата-анасының бірімен бірге тұратынын растау үшін).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Байқоңыр қаласының тұрғындары үшін – Байқоңыр қаласы тұрғын үй шаруашылығының азаматтарды есепке алу және тіркеу жөніндегі бөлімінің анықтамасы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасынан тыс жерлерде тіркелген неке қию (ерлі-зайыпты болу) туралы мәліметтерді, балаға қорғаншылық (қамқоршылық) белгілеуді растайтын құжатты немесе туу туралы актілік жазбадан бала асырап алу туралы мәліметтерді, сондай-ақ оқу орнының күндізгі бөлімінде оқу туралы мәліметтерді қоспағанда, көпбалалы отбасына жәрдемақылар тағайындау үшін баланың (балалардың) туу туралы куәлігін, неке (ерлі-зайыптылық) қию, бұзу туралы куәлікті, балаға қорғаншылық (қамқоршылық) белгілеуді растайтын құжатты, оқу орнының күндізгі, № 169 Қағидаларға 4-қосымшаға сәйкес мемлекеттік органдардың және (немесе) ұйымдардың цифрлық жүйелеріне сұрау салуларға сәйкес.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+порталға:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жәрдемақы тағайындау үшін – № 169 Қағидаларға 6-қосымшаға сәйкес нысан бойынша көрсетілетін қызметті алушының ЭЦҚ-сымен куәландырылған электрондық құжат нысанында "цифрлық үкімет" веб-порталы арқылы бірге тұратын кәмелетке толмаған төрт және одан көп балалары, оның ішінде кәмелеттік жасқа толғаннан кейін білім беру ұйымдарын бітіретін уақытқа дейін (бірақ жиырма үш жасқа толғанға дейін) орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында күндізгі оқу нысаны бойынша оқитын балалары бар көпбалалы отбасыға тағайындалатын және төленетін ай сайынғы мемлекеттік жәрдемақыны тағайындауға өтініш.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+проактивті қызмет арқылы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жәрдемақы тағайындау үшін – проактивті қызмет көрсетуге көрсетілетін қызметті алушының келісімі, сондай-ақ көрсетілетін қызметті алушының ұялы байланысының абоненттік құрылғысы арқылы банктік шот нөмірін растау немесе ұсыну туралы хабарлама жіберіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+екінші деңгейдегі банктердің цифрлық объектілері бойынша:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жәрдемақы тағайындау барысында № 169 Қағидаларға 4-қосымшаға сәйкес нысанында көзделген мәліметтерді, екінші деңгейдегі банктердің цифрлық объектісі тиісті мемлекеттік органдардың және (немесе) ұйымдардың ЦЖ-дан "цифрлық үкімет" шлюзіне сұрау салу арқылы алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының жеке басын куәландыратын құжаттың, баланың (балалардың) туу туралы куәлігінің мәліметтері немесе туу туралы актілік жазбадан үзінді көшірме, неке (ерлі-зайыптылық) қию (бұзу) туралы куәлік, балаға қорғаншылық (қамқоршылық) белгілеуді растайтын құжат немесе туу туралы актілік жазбадан бала асырап алу туралы мәліметтер, тұрғылықты жері бойынша тіркелгенін растайтын мәліметтер, банк шотының нөмірі туралы мәліметтер, электрондық өтініште көрсетілген қызметті алушы "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Нотариат туралы" Қазақстан Республикасы Заңының 34-бабы 1-тармағының 9) тармақшасына, 84-бабына сәйкес шет тілде ұсынылған құжаттардың қазақ немесе орыс тілдеріне аударылған аударымның дұрыстығын куәландырады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Алтын алқа", "Күміс алқа" алқаларымен марапатталған немесе бұрын "Батыр ана" атағын алған, І және ІІ дәрежелі "Ана даңқы" ордендерімен марапатталған аналарға мемлекеттік жәрдемақы тағайындау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Тегі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Аты;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Әкесінің аты (ол болған жағдайда);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. ЖСН;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Банктік деректемелер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+6. Құжаттарда қамтылған мәліметтер: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жеке басын куәландыратын құжат (жеке куәлік, шетел азаматының тұруға ықтиярхаты, азаматтығы жоқ адамның куәлігі) немесе цифрлық құжаттар сервисінен алынған электрондық құжат (жеке тұлғаны сәйкестендіру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Алтын алқа", "Күміс алқа" алқаларымен марапатталған немесе бұрын "Батыр ана" атағын алған, "Ана даңқы" I және II дәрежелі ордендерімен марапатталған көпбалалы ананың марапаты немесе атағын алғанын растайтын құжат.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Байқоңыр қаласының тұрғындары үшін – Байқоңыр қаласының тұрғын үй шаруашылығы азаматтарын есепке алу және тіркеу бөлімінің анықтамасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік арнайы жәрдемақыларды тағайындау</w:t>
+Арнаулы мемлекеттік жәрдемақы тағайындау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Зиянды еңбек жағдайларында жұмыспен қамтылған адамдарды әлеуметтік қолдау мақсатында</w:t>
+              <w:t xml:space="preserve">
+Арнаулы мемлекеттік жәрдемақы тағайындау </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3398,542 +7143,1226 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Аты;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3. Әкесінің аты (бар болса);</w:t>
+3. Әкесінің аты (ол болған жағдайда);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. ЖСН;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5. Туу туралы мәліметтер: туған күні, туған жері, тууды тіркеу;</w:t>
-[...287 lines deleted...]
-Жеке басты куәландыратын құжат туралы мәліметтерді, баланың (балалардың) туу туралы куәлігін немесе туу туралы актілік жазбадан үзінді көшірмені (Қазақстан Республикасының аумағында 2007 жылғы 13 тамыздан кейін жүргізілген тіркеулер бойынша), неке қию туралы куәлікті (Қазақстан Республикасының аумағында 2008 жылғы 1 маусымнан кейін жүргізілген тіркеулер бойынша), қамқоршылық (қорғаншылық) белгілеу туралы мәліметтер "электронды үкімет" шлюзі арқылы тиісті мемлекеттік АЖ-дан алынады.</w:t>
+5. Банктік деректемелер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+6. Құжаттарда қамтылған мәліметтер: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының жеке басын куәландыратын құжат (жеке куәлік, азаматтығы жоқ адамның куәлігі, шетелдіктің тұруға ықтиярхаты, не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басты сәйкестендіру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Байқоңыр қаласының тұрғындары үшін – шекаралас аумақтағы елді мекендегі тұрғылықты тұратын жері бойынша тіркелгендігі туралы мәліметтер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-бағанының 2-тармағында көрсетілген жәрдемақы алуға құқығын растайтын құжаттар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілген құжаттарда қамтылған ақпаратты мемлекеттік цифрлық жүйелер растағанда, өтініш берушінің жеке басын куәландыратын құжатты, тұрғылықты тұратын жерін растайтын құжатты, Қазақстан Республикасының аумағында 2007 жылғы 13 тамыздан кейін жүргізілген тіркеулер бойынша баланың (балалардың) тууы туралы куәлігін (куәліктері) не туу туралы акті жазбасынан үзінді көшірмені, неке қию туралы куәлікті (Қазақстан Республикасының аумағында 2008 жылғы 1 маусымнан кейін жүргізілген тіркеулер бойынша), медициналық-әлеуметтік сараптама бөлімшесінің мүгедектік туралы анықтамаларын көрсетілетін қызметті беруші "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушілер бірреттік құпиясөз беру жолымен немесе порталдың хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу жолымен порталда тіркелген пайдаланушының ұялы байланысының абоненттік нөмірі арқылы ұсынылған құжат иесінің келісімімен, іске асырылған интеграция арқылы цифрлық құжаттар сервисінен цифрлық құжаттарды алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Жәрдемақы алу құқығын растайтын құжаттар:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Ұлы Отан соғысының ардагерлері үшін – Ұлы Отан соғысы ардагерінің куәлігі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Кеңес Одағының Батырлары, Социалистік Еңбек Ерлері, үш дәрежелі Еңбек Даңқы орденінің иегерлері үшін – награданың куәлігі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) "Қазақстанның ғарышкер-ұшқышы" құрметті атағына ие болған адамдар үшін – "Қазақстанның ғарышкер-ұшқышы" құрметті атағы берілгенін растайтын құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) "Халық қаһарманы" атағына ие болған адамдар үшін – "Халық қаһарманы" атағы берілгенін растайтын құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) "Қазақстанның Еңбек Ері" атағына ие болған адамдар үшін – "Қазақстанның Еңбек Ері" атағы берілгенін растайтын құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) жеңілдіктер бойынша Ұлы Отан соғысының қатысушыларына теңестірілген адамдар үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 31 мамырдағы № 192 бұйрығымен бекітілген арнайы мемлекеттік жәрдемақыны тағайындау және төлеу қағидаларының 6-қосымшасына сәйкес (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32659 болып тіркелген) (бұдан әрі – 192 Қағидалар) сәйкес Ұрыс қимылдары жүрген қалалар мен жүргізілген кезеңдер тізбесінің және 192 Қағидаларға 8-қосымшаға сәйкес Ұрыс қимылдары болған мемлекеттер, аумақтар және жүргізілген кезеңдер тізбесінің негізінде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда Ұлы Отан соғысы кезеңінде қызмет өткерген әскери қызметшiлер, сондай-ақ бұрынғы КСР Одағы iшкi iстер және мемлекеттiк қауiпсiздiк органдарының басшы және қатардағы құрамының адамдары үшін – 1992 жылғы 1 қаңтардағы жағдай бойынша қолданыста болған нысандар бойынша бұрынғы КСР Одағының тиісті органдары берген куәлік;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұлы Отан соғысы кезеңінде майдандағы армия құрамына кiрген әскери бөлiмдерде, штабтарда, мекемелерде штаттық лауазымдар атқарған не сол кезеңдерде майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда болған Кеңес Армиясының, Әскери-Теңiз Флотының, бұрынғы КСР Одағының iшкi iстер және мемлекеттiк қауiпсiздiк әскерлерi мен органдарының еріктi жалдамалы құрамының адамдары үшін – 1992 жылғы 1 қаңтардағы жағдай бойынша қолданыста болған нысандар бойынша бұрынғы КСР Одағының тиісті органдары берген куәлік;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұлы Отан соғысы кезеңінде майдандағы армия мен флоттың құрамына кiрген бөлiмдердiң, штабтар мен мекемелердiң құрамында полк балалары (тәрбиеленушiлерi) және юнгалар ретiнде болған адамдар үшін – 1992 жылғы 1 қаңтардағы жағдай бойынша қолданыста болған нысандар бойынша бұрынғы КСР Одағының тиісті органдары берген куәлік;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Екiншi дүниежүзiлiк соғыс жылдарында шет елдердiң аумағында партизан отрядтары, астыртын топтар және басқа да фашизмге қарсы құралымдар құрамында фашистiк Германия мен оның одақтастарына қарсы ұрыс қимылдарына қатысқан адамдар үшін – 1992 жылғы 1 қаңтардағы жағдай бойынша қолданыста болған нысандар бойынша бұрынғы КСР Одағының тиісті органдары берген куәлік;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бұрынғы КСР Одағы Қатынас жолдары халық комиссариатының, Байланыс халық комиссариатының, кәсiпшiлiк және көлiк кемелерiнiң жүзу құрамы мен авиацияның ұшу-көтерілу құрамының, Балық өнеркәсiбi халық комиссариатының, теңiз және өзен флотының, Солтүстiк теңiз жолы бас басқармасының ұшу-көтерілу құрамының арнаулы құралымдарының Ұлы Отан соғысы кезеңінде әскери қызметшiлер жағдайына көшiрiлген және ұрыс майдандарының тылдағы шекаралары, флоттардың жедел аймақтары шегiнде майдандағы армия мен флот мүдделерi үшін мiндеттер атқарған қызметкерлерi, сондай-ақ Ұлы Отан соғысының бас кезiнде басқа мемлекеттердiң порттарында еріксіз ұсталған көлiк флоты кемелерi экипаждарының мүшелерi үшін – 1992 жылғы 1 қаңтардағы жағдай бойынша қолданыста болған нысандар бойынша бұрынғы КСР Одағының тиісті органдары берген куәлік;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтар үшін – "Ленинградты қорғағаны үшін" медаліне немесе "Қоршаудағы Ленинград тұрғыны" белгісіне қоса берілетін куәлік немесе 1992 жылғы 1 қаңтардағы жағдай бойынша қолданыста болған нысандар бойынша бұрынғы КСР Одағының тиісті органдары берген куәлік;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындар үшін – жасы кәмелетке толмаған бұрынғы тұтқын куәлігі немесе екінші дүниежүзілік соғыс кезінде фашистер мен олардың одақтастары құрған концлагерлерде, гетто және басқа еріксіз ұстау орындарында мәжбүрлеп ұсталғандығы туралы архивтік анықтама немесе 1992 жылғы 1 қаңтардағы жағдай бойынша қолданыста болған нысандар бойынша бұрынғы КСР Одағының тиісті органдары берген куәлік;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1986 – 1987 жылдары Чернобыль атом электр станциясындағы (бұдан әрі – Чернобыль АЭС) апаттың, азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдар үшін – Чернобыль АЭС-ындағы апаттың зардаптарын жоюға қатысушы куәлігі немесе Чернобыль АЭС-ындағы апаттың немесе азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың зардаптарын жоюға қатысқанын, ядролық сынақтарға тікелей қатысқанын растайтын құжат немесе жергілікті әскери басқару органынан азаматтық немесе әскери тағайындау объектілеріндегі басқа да радиациялық апаттар мен авариялардың зардаптарын жоюға қатысқан фактісін растайтын, ядролық сынақтарға тікелей қатысқанын растайтын анықтама;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген адамдар үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілер үшін – әскери қызметшілер қатарындағы мүгедектігі бар адам екендігі туралы куәлігі (Кеңес Армиясы мүгедегінің жеңілдіктерге құқығы туралы), жараланғаны, контузия алуы, мертігуі, мүгедектігі туралы анықтама, жергілікті әскери басқару органынан соғыс қимылдарына қатысқан фактісін растайтын анықтама немесе 1992 жылғы 1 қаңтардағы жағдай бойынша қолданыста болған нысандар бойынша бұрынғы КСР Одағының тиісті органдары берген куәлік;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан не майданда болуына немесе ұрыс қимылдары жүргізілген мемлекеттерде қызметтік міндеттерін орындауына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген, бұрынғы КСР Одағының мемлекеттік қауіпсіздік органдарының және ішкі істер органдарының басшы және қатардағы құрамының адамдары үшін – 1992 жылғы 1 қаңтардағы жағдай бойынша қолданыста болған нысандар бойынша бұрынғы КСР Одағының тиісті органдары берген куәлік, жаралануы, контузия алуы, мертігуі, мүгедектігі туралы анықтама, ішкі істер органдарының, Ұлттық Қауіпсіздік комитетінің тиісті анықтамасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+басқа елдердегі майдандағы әскери контингенттерге қызмет көрсеткен және ұрыс қимылдары жүргізілген кезеңде жаралануы, контузия алуы, мертігуі не ауруға шалдығуы салдарынан мүгедектік белгіленген тиісті санаттардағы жұмысшылар мен қызметшілер үшін – 1992 жылғы 1 қаңтардағы жағдай бойынша қолданыста болған нысандар бойынша бұрынғы КСР Одағының тиісті органдары берген куәлік, жаралануы, контузия алуы, мертігуі, мүгедектігі туралы анықтама, тиісті санатын және басқа елдерде қимыл жасаған әскер құрамдарына қызмет көрсету салдарынан мүгедектігі бар адам болуын растайтын құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1944 жылғы 1 қаңтар – 1951 жылғы 31 желтоқсан аралығындағы кезеңде Украина КСР, Беларусь КСР, Литва КСР, Латвия КСР, Эстония КСР аумағында болған халықты қорғаушы жойғыш батальондардың, взводтар мен отрядтардың жауынгерлері мен командалық құрамы қатарындағы, осы батальондарда, взводтарда, отрядтарда қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы немесе мертігуі салдарынан мүгедектік белгіленген адамдар үшін – 1992 жылғы 1 қаңтардағы жағдай бойынша қолданыста болған нысандар бойынша бұрынғы КСР Одағының тиісті органдары берген куәлік, жаралануы, контузия алуы, мертігуі, мүгедектігі туралы анықтама, жергілікті әскери басқару органынан соғыс қимылдарына қатысқан фактісін растайтын анықтама;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Чернобыль АЭС-ындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдар және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балалары үшін – 1992 жылғы 1 қаңтардағы жағдай бойынша қолданыста болған нысандар бойынша бұрынғы КСР Одағының тиісті органдары берген куәлік, Чернобыль АЭС-ындағы апаттың немесе азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың салдарынан мүгедектігі жөніндегі халықты әлеуметтік қорғау саласындағы уәкілетті мемлекеттік органы аумақтық органының анықтамасы немесе Радиациялық әсерге байланысты аурудың себептік байланысын анықтау жөніндегі Өңірлік сараптама кеңесінің қорытындысы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) басқа мемлекеттердің аумағындағы ұрыс қимылдарының ардагерлері үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+192 Қағидаларға 7-қосымшаға сәйкес Басқа мемлекеттер аумағында жүргізілген ұрыс қимылдары кезеңдері тізбесінің және Қағидаларға 8-қосымшаға сәйкес Ұрыс қимылдары болған мемлекеттер, аумақтар және жүргізілген кезеңдер тізбесінің негізінде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+басқа мемлекеттердің аумақтарындағы ұрыс қимылдарына қатысушылар, атап айтқанда:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бұрынғы КСР Одағының үкiметтік органдарының шешiмдерiне сәйкес басқа мемлекеттердiң аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-Теңiз Флотының, Мемлекеттiк қауiпсiздiк комитетiнiң әскери қызметшiлерi, бұрынғы КСР Одағы Iшкi iстер министрлiгiнiң басшы және қатардағы құрамының адамдары (әскери мамандар мен кеңесшiлердi қоса алғанда);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+оқу жиындарына шақырылған және Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде жiберiлген әскери мiндеттiлер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде осы елге жүк жеткiзу үшiн жiберiлген автомобиль батальондарының әскери қызметшiлерi;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бұрынғы КСР Одағының аумағынан Ауғанстанға жауынгерлiк тапсырмалармен ұшқан ұшу құрамының әскери қызметшiлерi;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе мертіккен не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталған жұмысшылар мен қызметшiлер үшін – 1992 жылғы 1 қаңтардағы жағдай бойынша қолданыста болған нысандар бойынша бұрынғы КСР Одағының тиісті органдары берген куәлік; жергілікті әскери басқару органынан басқа мемлекет аумағында соғыс қимылдарына қатысқандығын растайтын анықтама немесе басқа мемлекеттердің аумағында ұрыс қимылдарына қатысқандығы туралы белгі соғылған әскери билет, Ауғанстандағы кеңес әскери құрамына қызмет көрсеткендігін растайтын құжат және жараланған, контузия алған немесе мертіккендігін растайтын медициналық құжаттар, ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендеріне және медальдарына қоса берілетін куәлік;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1992 жылғы қыркүйек – 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілері үшін – Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуге қатысқандығын растайтын жергілікті әскери басқару органынан анықтама;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2003 жылғы тамыз – 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілері үшін – Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқандығын растайтын жергілікті әскери басқару органынан анықтама;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1986 – 1991 жылдар аралығындағы кезеңде Таулы Қарабақтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілер, сондай-ақ бұрынғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдары үшін – Таулы Қарабахтағы этносаралық қақтығысты реттеуге қатысқандығын растайтын жергілікті әскери басқару органынан анықтама;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9) Ұлы Отан соғысында қаза тапқан (қайтыс болған, хабар-ошарсыз кеткен) жауынгерлердің екінші рет некеге тұрмаған жесірлері үшін – әскери қызметшінің қайтыс болғандығы туралы куәлік немесе хабарлама, немесе жергілікті әскери басқару органынан хабар-ошарсыз кету фактісі туралы анықтама, әскери қызметшіге туыстық жақындығын растайтын құжат (неке туралы куәлік, балалардың туу туралы куәлігі);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10) Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбы (жұбайы), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбы (жұбайы) үшін – неке туралы куәлік, жұбайының (зайыбының) қайтыс болғандығы туралы куәлік, жұбайының (зайыбының) мүгедектігін растайтын құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11) Ауғанстандағы немесе ұрыс қимылдары жүргiзiлген басқа да мемлекеттердегi ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасылары үшін – қаза тапқан (қайтыс болған) адамның өлімі туралы хабарлама немесе куәлік, әскери қызметшінің қаза тапқан немесе хабар-ошарсыз кеткен фактісі туралы жергілікті әскери басқару органынан анықтама, қаза тапқан адаммен туыстық жақындығын растайтын құжат (неке туралы куәлік, балалардың туу туралы куәлігі);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+резервтегі әскери қызметті өткеріп жүрген әскери қызметшілерді қоспағанда, бейбіт уақытта әскери қызметін, арнаулы мемлекеттік органдардағы қызметін өткеру кезінде қаза тапқан (қайтыс болған) әскери қызметшілердің, арнаулы мемлекеттік органдар қызметкерлерінің отбасылары үшін – қаза тапқан (қайтыс болған) адамның өлімі туралы хабарлама немесе куәлік, резервтегі әскери қызметті өткеріп жүрген әскери қызметшілерді қоспағанда, әскери қызметшінің бейбіт уақытта әскери қызметін өткеру кезінде қаза тапқан фактісі туралы жергілікті әскери басқару органынан анықтама, арнаулы мемлекеттік органдар қызметкердің бейбіт уақытта арнаулы мемлекеттік органдардағы қызметін өткеру кезінде қаза тапқан фактісі туралы арнаулы мемлекеттік органдарынан анықтама, қаза тапқан адаммен туыстық жақындығын растайтын құжат (неке туралы куәлік, балалардың туу туралы куәлігі);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қызметтік міндеттерін атқару кезінде қаза тапқан ішкі істер органдары қызметкерлерінің отбасылары үшін – қаза тапқан (қайтыс болған) адамның өлімі туралы хабарлама немесе куәлік, қызмет міндеттерін атқару кезінде қаза табу фактісін растайтын ішкі істер органдарынан анықтама немесе құжат, қаза тапқан адаммен туыстық байланысын растайтын құжат (неке туралы куәлік, балалардың туу туралы куәліктері);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Чернобыль АЭС-ындағы апаттың және азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жою кезiнде қаза тапқан адамдардың отбасылары үшін – қаза тапқан адамның өлімі туралы куәлік, Чернобыль АЭС-ындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың зардаптарын жою кезінде қайтыс болғанын растайтын құжат, қаза тапқан адаммен туыстық жақындығын растайтын құжат (неке туралы куәлік, балалардың туу туралы куәлігі);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен Чернобыль АЭС-ындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың және ядролық сынақтардың әсеріне байланысты болған азаматтардың отбасылары үшін – сәуле ауруының салдарынан қайтыс болған адамның немесе қайтыс болған мүгедектігі бар адамның, сондай-ақ өлімі Чернобыль АЭС-ындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың әсер етуіне белгіленген тәртіппен байланысты болған азаматтың өлімі туралы куәлік, өлімнің радиациялық әсер ету салдарынан болғанын растайтын құжат, қаза тапқан адаммен туыстық жақындығын растайтын құжат (неке туралы куәлік, балалардың туу туралы куәлігі);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12) Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін Қағидаларға 9-қосымшаға сәйкес бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдар үшін – 1992 жылғы 1 қаңтардағы жағдай бойынша қолданыста болған нысандар бойынша бұрынғы КСР Одағының тиісті органдары берген куәлік немесе наградтау куәлігі, немесе архивтік анықтама, немесе наградталу фактісі туралы жазбасы бар еңбек кітапшасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13) 1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдар үшін – еңбек кітапшасы немесе 1941 жылғы 22 маусымнан бастап 1945 жылғы 9 мамырды қоса алғанда, жұмысы туралы мәліметтерді қамтитын өзге де құжаттар, 1941 жылғы 22 маусымнан бастап 1945 жылғы 9 мамырды қоса алғанда, әскери қызмет кезеңі туралы мәліметтерді қамтитын әскери билет немесе анықтама.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сондай-ақ, 1941 жылғы 22 маусымнан бастап 1945 жылғы 9 мамырды қоса алғанда, жұмысы туралы мәліметтерді қамтитын құжаттарға:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жұмыс орны, сондай-ақ архив мекемелері берген жұмыс кезеңдері туралы мәліметтері бар құжаттар; бұйрықтардан, жеке шоттары мен жалақы төлеуге арналған ведомостардан үзінді көшірмелер; коммунистік партия немесе кәсіподақ мүшелерінің мүшелік билеттері немесе есеп карточкалары; қызметін бұрын қолданыста болған заңнамаға сәйкес жүзеге асырып келген жұмыс өтілін белгілеу жөніндегі, зейнетақы тағайындау жөніндегі комиссиялардың шешімдері; сот шешімдері; арнайы комиссиялардың шешімдері; 1998 жылға дейін берілген жеңілдіктерді алуға құқығы туралы куәлік; фабрика-зауыт училищелерінде оқу фактісін растайтын анықтамалар жатады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14) 1988 – 1989 жылдары Чернобыль АЭС-ындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдар үшін – Чернобыль АЭС-ындағы аварияны жоюға қатысушының куәлігі немесе Чернобыль АЭС-ындағы аварияны жоюға қатысу фактісін растайтын жергілікті әскери басқару органынан анықтама, балалардың туу туралы куәлігі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15) жасына байланысты зейнетақы төлемдеріне мүгедектігі бойынша айлық жәрдемақының мөлшеріне дейін қосымша төлем алушыларды қоспағанда, жасына байланысты зейнетақы төлемдері немесе еңбек сіңірген жылдары үшін зейнетақы төлемдері тағайындалған бірінші, екінші және үшінші топтардағы мүгедектігі бар адамдар, сондай-ақ Ресей Федерациясының заңнамасына сәйкес мүгедектігі бойынша зейнетақы алатын жағдайда Байқоңыр қаласында тұратын бірінші, екінші және үшінші топтардағы мүгедектігі бар адамдар, оның ішінде мүгедектігі бар жеті жасқа дейінгі балалар үшін – мүгедектігі туралы анықтама, Ресей Федерациясының заңнамасына сәйкес мүгедектігі бойынша зейнетақы алатынын растайтын құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16) Ресей Федерациясының заңнамасына сәйкес мүгедектігі бойынша зейнетақы алатын жағдайда Байқоңыр қаласында тұратын жетіден он сегіз жасқа дейінгі бірінші, екінші, үшінші топтардағы мүгедектігі бар балалар үшін – мүгедектігі туралы анықтама, Ресей Федерациясының заңнамасына сәйкес мүгедектігі бойынша зейнетақы алатынын растайтын құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17) саяси қуғын-сүргін құрбандары, мүгедек болып қалған немесе зейнеткер болып табылатын саяси қуғын-сүргіннен зардап шеккен адамдар үшін – мүгедектігі туралы анықтама, зейнеткерлік куәлік, ақталған азаматтың куәлігі немесе прокуратура органдарынан немесе ішкі істер немесе ұлттық қауіпсіздік органдарынан ақталғаны туралы анықтамалары немесе ақталғаны туралы соттың шешімі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18) Қазақстан Республикасына сіңірген ерекше еңбегі үшін зейнетақы тағайындалған адамдар үшін – дербес зейнеткер куәлігі немесе Қазақстан Республикасының Министрлер Кабинеті жанындағы Қазақстан Республикасы алдында сіңірген ерекше еңбегі үшін зейнетақы белгілеу жөніндегі комиссияның Қазақстан Республикасы алдында сіңірген ерекше еңбегі үшін зейнетақы тағайындау туралы шешімінен үзінді көшірме.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Мемлекеттiк базалық зейнетақы төлемiн бюджет қаражаты есебiнен беру, сондай-ақ жасына байланысты зейнетақы төлемдерін, мүгедектігі бойынша, асыраушысынан айрылу жағдайы бойынша берілетін мемлекеттік әлеуметтік жәрдемақыларды, мемлекеттік арнайы жәрдемақыларды тағайындау және жүзеге асыру қағидаларын бекіту туралы"</w:t>
-[...17 lines deleted...]
-Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 14 сәуірдегі № 223 бұйрығы (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 11110 болып тіркелген).</w:t>
+"Арнаулы мемлекеттік жәрдемақы тағайындау және төлеу қағидаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 31 мамырдағы № 192 бұйрығы (Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 23 маусымда № 32659 болып тіркелді)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Еңбек ету қабілетінен айрылу; асыраушысынан айрылу; жұмысынан айрылу; жүктілікке және босануға байланысты табысынан айрылу, жаңа туған баланы (балаларды) асырап алуға байланысты табысынан айрылу; бала бір жасқа толғанға дейін оның күтіміне байланысты табысынан айрылу әлеуметтік қатер жағдайларына әлеуметтік төлемдер тағайындау</w:t>
+Мүгедектікті және/немесе еңбек ету қабілетінен айырылу дәрежесін белгілеу және/немесе қажетті әлеуметтік қорғау шараларын айқындау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Еңбек ету қабілетінен айрылу; асыраушысынан айрылу; жұмысынан айрылу; жүктілікке және босануға байланысты табысынан айрылу, жаңа туған баланы (балаларды) асырап алуға байланысты табысынан айрылу; бала бір жасқа толғанға дейін оның күтіміне байланысты табысынан айрылу әлеуметтік қатер жағдайларына әлеуметтік төлемдерді жүзеге асыру үшін</w:t>
+Мүгедектікті және (немесе) еңбекке қабілеттіліктен айырылу дәрежесін белгілеу және (немесе) қажетті әлеуметтік қорғау шараларын айқындау үшін адамдарды куәландыру (қайта куәландыру).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3961,1033 +8390,1751 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Аты;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3. Әкесінің аты (бар болса);</w:t>
+3. Әкесінің аты (ол болған жағдайда);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. ЖСН;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5. Туу туралы деректер: туған күні, туған жері, тууды тіркеу;</w:t>
-[...395 lines deleted...]
-27. Алушының қайтыс болған күні (төлемдердің барлық түрі бойынша).</w:t>
+5. Құжаттарда қамтылатын мәліметтер:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) куәландырылатын адамның жеке басын куәландыратын құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) адамның қылмыстық-атқару жүйесі мекемесінде немесе тергеу изоляторында ұсталғанын растайтын мәліметтерді қамтитын құжат.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) "Денсаулық сақтау саласындағы есепке алу құжаттамасының нысандарын, сондай-ақ оларды толтыру жөніндегі нұсқаулықтарды бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2020 жылғы 30 қазандағы № ҚР ДСМ-175/2020 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21579 болып тіркелген) (бұдан әрі – № ҚР ДСМ-175/2020 бұйрық) бұйрығымен бекітілген № 031/е нысаны бойынша МӘС-ке қорытынды (бұдан әрі – № 031/е нысаны). № 031/е нысанының қолданыс мерзімі Қазақстан Республикасы Денсаулық сақтау министрінің 2022 жылғы 7 сәуірдегі № ҚР ДСМ-34 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 27505 болып тіркелген) бұйрығымен бекітілген "Дәрігерлік-консультациялық комиссияның қызметі туралы" ережеге сәйкес оған қол қойылған күнінен бастап бір айдан кешіктірмейтін уақытқа жарамды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) медициналық ұйым оны әзірлеген кезде, № ҚР ДСМ-175/2020 бұйрықпен бекітілген № 033/е нысаны бойынша мүгедектігі бар адамды абилитациялаудың және оңалтудың жеке бағдарламасының медициналық бөлігі (бұдан әрі – ОЖБ медициналық бөлігі);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) ауру динамикасын талдау үшін амбулаториялық пациенттің медициналық картасынан мәліметтер болған кезде – ауру тарихынан үзінді-көшірмелер, мамандардың қорытындылары және зерттеу нәтижелері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) еңбекке уақытша жарамсыздық парағы (анықтама) – жұмыс істейтін адамдар куәландырудан өткен кезде;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) алғашқы куәландыру кезінде, еңбекке қабілетті жастағы адамдарға – еңбек қызметін растайтын құжат (бар болса), ал өндірістік жарақаттар және кәсіптік аурулар кезінде, Қазақстан Республикасы Премьер-Министрінің орынбасары – Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 29 маусымдағы № 260 бұйрығымен бекітілген медициналық-әлеуметтік сараптама жүргізу қағидаларының 2-қосымшасына сәйкес нысан бойынша (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32922 болып тіркелген);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) жалпы еңбекке қабілеттілігінен айырылу дәрежесі алғашқы рет белгіленген кезде – осы әлеуметтік қатер бойынша міндетті әлеуметтік сақтандыру жүйесіне қатысу (немесе қатыспау) фактісін растайтын мәліметтер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9) өндірістік жарақат алған және/немесе кәсіптік ауруға шалдыққан адамға осы жазатайым оқиға бойынша КЕА дәрежесін алғашқы рет белгілеу кезінде мүгедектікті және (немесе) КЕА себебін белгілеу үшін – "Еңбек қызметіне байланысты жазатайым оқиғаларды тергеп-тексеру материалдарын рәсімдеу бойынша нысандарды бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 28 желтоқсандағы № 1055 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12655 болып тіркелген) бекітілген нысан бойынша еңбек қызметіне байланысты жазатайым оқиға туралы акт (бұдан әрі – жазатайым оқиға туралы акт).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жазатайым оқиға туралы акт болмаса және жұмыс беруші-дара кәсіпкердің қызметі тоқтатылған немесе заңды тұлға таратылған жағдайда өндірістік жарақат алған және/немесе кәсіптік ауруға шалдыққан адам ұсынатын еңбек (қызметтік) міндеттерін орындаумен жарақаттанудың немесе аурудың себеп-салдарлық байланысы туралы сот шешімі тіркеледі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10) кәсіптік ауруға шалдыққан адамдарды куәландырған кезде – кәсіптік ауру және улану диагнозын белгілеу (аурудың кәсіппен байланысын анықтау) кезінде сараптаманы жүзеге асыратын денсаулық сақтау ұйымының мәліметтері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11) жаралануға, контузияға, жарақаттануға, мертігуге, ауруға байланысты мүгедектік себептерін анықтау үшін – себеп-салдарлық байланысын белгілейтін тиісті қызмет саласындағы уәкілетті орган берген құжат туралы мәліметтер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12) қорғаншылықты (қамқоршылықты) белгілеген кезде – қорғаншылықты (қамқоршылықты) растайтын құжат туралы мәліметтер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13) куәландырылатын адамның атын, әкесінің атын (бар болса) және тегін өзгертуді мемлекеттік тіркеген жағдайда қайта куәландыру кезінде – "Азаматтық хал актілерін мемлекеттік тіркеу туралы электрондық және қағаз жеткізгіштегі акт жазбаларының, куәліктер мен анықтамалардың нысандарын бекіту туралы" Қазақстан Республикасы Әділет министрінің 2015 жылғы 12 қаңтардағы № 9 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10173 болып тіркелген) бекітілген нысан бойынша атын, әкесінің атын (бар болса), тегін өзгерту туралы куәлік туралы мәліметтер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14) балаларды куәландыру (қайта куәландыру) кезінде – психологиялық-медициналық-педагогикалық консультацияның (ПМПК) қорытындысы бар болса.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушілер цифрлық құжаттарды "цифрлық үкімет" веб-порталында тіркелген пайдаланушының ұялы байланысының абоненттік нөмірі арқылы ұсынылған құжат иесінің келісімі болған жағдайда, іске асырылған интеграция арқылы цифрлық құжаттар сервисінен бір реттік парольді беру арқылы немесе "цифрлық үкімет" веб-порталының хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу арқылы алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цифрлық жүйелерде мәліметтер болмаған жағдайда, куәландырылатын адамның өтінішіне № 031/е нысаны, сондай-ақ тиісті құжаттардың қағаз жеткізгіштегі көшірмелері және салыстырып тексеру үшін түпнұсқалары қоса беріледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сырттай проактивті куәландыру (қайта куәландыру) мынадай құжаттарды:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+организм функцияларының бұзылу дәрежесін, диагноздар мен ұсынымдарды көрсете отырып, шағымдарын, объективті тексеру деректерін көрсететін мамандардың консультацияларын;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+клиникалық, зертханалық, рентгенологиялық және басқа зерттеулердің нәтижелерін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пациенттің жай-күйінің динамикалық өзгерістерін көрсете отырып, амбулаториялық, стационарлық, стационарды алмастыратын жағдайларда, үйде, санаторий-курорттық ұйымдарда емделіп шығу жағдайының (емделіп шығу жағдайларының) нәтижелерін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+туындаған асқынуларды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+зертханалық зерттеулердің, консультациялардың нәтижелерінің қорытындыларын;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+оңалту әлеуеті, оңалту диагнозы және оңалту маршрутының шкаласы ескерілген ұсынымдарды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жедел/шұғыл медициналық көмек шақырған пациентке белсенді бару нәтижелерін қоса бере отырып, Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2020 жылғы 24 сәуірдегі № 155/НҚ бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20495 болып тіркелген) бекітілген Проактивті қызметтер көрсету қағидаларына сәйкес алынған пациенттің немесе оның өкілінің келісімі бойынша № 031/е электрондық нысан негізінде жүргізіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медициналық электрондық құжаттар аурудың бейінін ескере отырып және денсаулық сақтау саласындағы стандарттарға, диагностиканың, емдеу мен оңалтудың клиникалық хаттамаларына, Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 7 қазандағы № ҚР ДСМ-116/2020 бұйрығымен (бұдан әрі – ҚР ДСМ-116/2020 бұйрығы) (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21381 болып тіркелген) бекітілген Медициналық оңалтуды көрсету қағидаларына сәйкес ұсынылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Әлеуметтік төлемдердің мөлшерлерін есептеу (айқындау), Мемлекеттік әлеуметтік сақтандыру қорынан төленетін әлеуметтік төлемдерді тағайындау, қайта есептеу, тоқтата тұру, қайта бастау, тоқтату және жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2020 жылғы 8 маусымдағы № 217 бұйрығы (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 20838 болып тіркелген).</w:t>
-[...1 lines deleted...]
-          </w:p>
+"Медициналық-әлеуметтік сараптама жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 29 маусымдағы № 260 бұйрығы (Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 23 маусымда № 32922 болып тіркелді)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүгедектігі бар балаларды және олардың отбасыларын қолдау:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мүгедектігі бар баланы (мүгедектігі бар балаларды) тәрбиелеп отырған анаға немесе әкеге, асырап алушыға (асырап алушы анаға/әкеге), қорғаншыға (қамқоршыға) тағайындалатын және төленетін мемлекеттік жәрдемақыны, сондай-ақ бірінші топтағы мүгедектігі бар адамға күтім жасайтын адамдарға берілетін мемлекеттік жәрдемақыны тағайындау және төлеу.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүгедектігі бар баланы тәрбиелеп отырған анаға немесе әкеге, бала асырап алушыға, қамқоршыға (қорғаншыға) жәрдемақы тағайындау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Өтініш беруші туралы мәліметтер (ата-ана/қорғаншы/қамқоршы): тегі, аты, әкесінің аты (бар болған жағдайда), жеке сәйкестендіру нөмірі.;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Мүгедектігі бар баланы тәрбиелеуге байланысты жәрдемақы тағайындалатын бала туралы мәліметтер: тегі, аты, әкесінің аты (бар болған жағдайда), жеке сәйкестендіру нөмірі; мүгедектігі бар баланың туған күні; тұрақты тұрғылықты жерінің мекенжайы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Банктік деректемелер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Құжаттарда қамтылған мәліметтер:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) өтініш берушінің жеке басын куәландыратын құжат немесе цифрлық құжаттар сервисінен электрондық құжат (сәйкестендіру үшін).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қандас мәртебесі бар адамдар мүгедектігі бар баланы тәрбиелеушіге берілетін жәрдемақыны тағайындауға жүгінген кезде қандас куәлігі немесе цифрлық құжаттар сервисінен электрондық құжат (сәйкестендіру үшін) ұсынады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) баланың (балалардың) туу туралы куәлігі (куәліктері) немесе цифрлық құжаттар сервисінен электрондық құжат (сәйкестендіру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өтініш берушінің деректері баланың туу туралы куәлігіндегі деректермен сәйкес келмеген кезде – неке қию (ерлі-зайыптылық), некені бұзу туралы куәлік немесе цифрлық құжаттар сервисінен электрондық құжат (сәйкестендіру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+балаға қамқоршылық (қорғаншылық) белгіленген немесе баланы асырап алған кезде – балаға қамқоршылық (қорғаншылық) белгіленгенін растайтын құжат немесе туу туралы актілік жазбадан бала асырап алу туралы мәліметтер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) баланың мүгедектігі туралы анықтама.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Байқоңыр қаласының тұрғындары үшін – Байқоңыр қаласы тұрғын үй шаруашылығының азаматтарды есепке алу және тіркеу жөніндегі бөлімінің анықтамасы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Мүгедектігі бар баланы (мүгедектігі бар балаларды) тәрбиелеп отырған анаға немесе әкеге, бала асырап алушыға, қорғаншыға (қамқоршыға) тағайындалатын және төленетін мемлекеттік жәрдемақы, бірінші топтағы мүгедектігі бар адамға күтім жасайтын адамдарға берілетін мемлекеттік жәрдемақы тағайындау және төлеу қағидаларын бекіту туралы"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 9 маусымдағы № 215 бұйрығы (Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 23 маусымда № 32571 болып тіркелді).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірінші топтағы мүгедектігі бар адамға күтім жасайтын адамға берілетін мемлекеттік жәрдемақыны тағайындау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Өтініш беруші туралы мәліметтер (мүгедектігі бар адам / қорғаншы (қамқоршы) / заңды өкіл): өтініш берушінің тегі, аты, әкесінің аты (бар болған жағдайда);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Күтім жасалатын адам туралы мәліметтер: тегі, аты, әкесінің аты (бар болған жағдайда), жеке сәйкестендіру нөмірі, туған күні, тұрғылықты жерінің мекенжайы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Күтімді жүзеге асыратын адам ретінде белгіленген тұлға туралы мәліметтер: тегі, аты, әкесінің аты (бар болған жағдайда), жеке сәйкестендіру нөмірі, туған күні, тұрғылықты жерінің мекенжайы; банктік деректемелер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Өтініш берушінің құжаттарында қамтылған мәліметтер:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) жеке басын куәландыратын құжат – сәйкестендіру үшін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) бірінші топтағы мүгедектігі бар адамға қамқоршылық (қорғаншылық) белгіленген жағдайда – бірінші топтағы мүгедектігі бар адамға қамқоршылық (қорғаншылық) белгіленгенін растайтын құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) мүгедектігі туралы анықтама.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Байқоңыр қаласының тұрғындары үшін – Байқоңыр қаласы тұрғын үй шаруашылығының азаматтарды есепке алу және тіркеу жөніндегі бөлімінің анықтамасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) қылмыстық-атқару жүйесі мекемесінде күтім жасайтын адам ретінде айқындалған адамның орналасқан жері туралы мәліметтер Қазақстан Республикасы Ішкі істер министрлігінің "Орталық автоматтандырылған деректер базасы" цифрлық жүйесінен жеке басын куәландыратын құжаты бойынша тексеріледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Бірінші топтағы мүгедектігі бар адамға күтімді жүзеге асыратын тұлға ретінде белгіленген адамның құжаттарында қамтылған мәліметтер:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) жеке басты куәландыратын құжат – сәйкестендіру үшін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қандас мәртебесі бар адамға күтім жасайтын адамға жәрдемақы тағайындау үшін жүгінген жағдайда сәйкестендіру үшін қандас куәлігі беріледі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) жәрдемақы беру жөніндегі уәкілетті ұйымдағы банк шотының нөмірі туралы мәліметтерді растайтын құжат – сәйкестендіру үшін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) бірінші топтағы мүгедектігі бар адамға күтім жасайтын ретінде айқындалған адамның әрекетке қабілеттілігі туралы мәліметтер жеке басты куәландыратын құжат бойынша Қазақстан Республикасы Әділет министрлігінің "Жеке тұлғалардың мемлекеттік дерекқоры" цифрлық жүйесінде тексеріледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Байқоңыр қаласының тұрғындары үшін – Байқоңыр қаласы тұрғын үй шаруашылығының азаматтарды есепке алу және тіркеу жөніндегі бөлімінің анықтамасы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) қылмыстық-атқару жүйесі мекемесінде күтім жасайтын адам ретінде айқындалған адамның орналасқан жері туралы мәліметтер Қазақстан Республикасы Ішкі істер министрлігінің "Орталық автоматтандырылған деректер базасы" цифрлық жүйесінен жеке басын куәландыратын құжаты бойынша тексеріледі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
+10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бала тууға және бала күтімі бойынша жәрдемақылар тағайындау</w:t>
+Жерлеуге арналған бір жолғы төлемді тағайындау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бала туылу және оның отбасында тәрбиеленуін ынталандыру</w:t>
+Жерлеуді жүзеге асырған адамдарға материалдық қолдау көрсету мақсатында.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Тегі;</w:t>
-[...215 lines deleted...]
-13. Тұрғылықты жері туралы мәліметтер: тұрақты тұрғылықты жерінің мекенжайы, облыстың, ауданның (қаланың), көшенің (шағын ауданның) атауы, үйдің, пәтердің нөмірі, құжаттың нөмірі, берілген күні, құжатты берген орган, тұрғылықты жері туралы мәліметтер (мекенжай анықтамасы немесе ауыл әкімінің анықтамасы).</w:t>
+Құжаттарда қамтылған мәліметтер:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. жерлеуді жүзеге асырған адамның жеке басын куәландыратын құжат немесе заңды тұлғаны мемлекеттік тіркеу туралы анықтама (куәлік) (заңды тұлғалар үшін), не заңды тұлға құрмай кәсіпкерлік қызметті жүзеге асыратын жеке тұлғалар үшін жерлеуді жүзеге асырған жеке кәсіпкердің патенті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. банктік деректемелер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. қайтыс болу туралы куәлік немесе басқа мемлекеттердің уәкілетті органы берген және апостиль қойылған қайтыс болу фактісін растайтын құжат (салыстырып тексеру үшін құжаттың түпнұсқасы ұсынылады).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шет тілінде жасалған құжаттар ұсынылған жағдайда, нотариус Қазақстан Республикасының "Нотариат туралы" Заңының 34-бабы 1-тармағының 9) тармақшасына және 80-бабына сәйкес құжаттың қазақ немесе орыс тіліне аудармасының дұрыстығын куәландырады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Балалы отбасыларға берілетін мемлекеттік жәрдемақыларды тағайындау және төлеу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 5 мамырдағы № 319 бұйрығы (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 11507 болып тіркелген)</w:t>
+"Республикалық бюджет қара жатынан жерлеуге бір жолғы төлемді тағайындау және жүзеге асыру қағидаларын бекіту туралы" азақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 27 маусымдағы № 256 бұйрығы ((Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 23 маусымда № 32925 болып тіркелді)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Арнаулы мемлекеттік жәрдемақы тағайындау</w:t>
+Жұмыс іздеп жүрген адамдарды мен жұмыссыздарды тіркеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Арнаулы мемлекеттік жәрдемақыны алуға құқығы бар азаматтарға аталған жәрдемақыны тағайындау үшін</w:t>
+Жұмыс іздеп жүрген адамдарды мен жұмыссыздарды тіркеу үшін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5015,1226 +10162,290 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Аты;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3. Әкесінің аты (бар болса):</w:t>
-[...989 lines deleted...]
-9. Банктік шоттың болуы туралы мәліметтер: банктік шот ашылған банктің толық атауы, банктік шоттың иесі болып табылатын адамның тегі, аты, әкесінің аты (бар болса), туған күні, банктерде және (немесе) банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдарда ашылған банктік шоттың нөмірі туралы мәліметтер.</w:t>
+3. Әкесінің аты (бар болса);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Жеке сәйкестендіру нөмірі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Құжаттарда қамтылған мәліметтер:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының жеке басын куәландыратын құжат немесе цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басын сәйкестендіру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) еңбек қызметін растайтын құжат (бар болса);білімі, біліктілігі, арнайы білімінің немесе кәсіби даярлығының бар екендігін растайтын құжат (бар болса);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Жұмыс іздеуші ретінде тіркелу үшін egov.kz порталы немесе enbek.kz порталы арқылы көрсетілетін қызметті алушы 2023 жылғы 1 қыркүйектегі № 365 "Жеке жұмыспен қамту картасының нысанын және оны жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары – Еңбек және халықты әлеуметтік қорғау министрінің бұйрығына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33380 болып тіркелген) 1-қосымшаға сәйкес жұмыс іздеуші ретінде тіркелу үшін мәліметтер нысанын көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанында толтырады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Арнаулы мемлекеттік жәрдемақы тағайындау және төлеу қағидаларын бекіту туралы"</w:t>
-[...35 lines deleted...]
-(Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 11745 болып тіркелген).</w:t>
+"Жұмыс іздеп жүрген адамдарды, жұмыссыздарды тіркеу және мансап орталықтары көрсететін еңбек делдалдығын жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 9 маусымдағы № 214 бұйрығы (Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 23 маусымда № 32850 болып тіркелді).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
+12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бірыңғай жинақтаушы зейнетақы қоры салымшысы қаражатының түсімі мен қозғалысы туралы ақпарат беру</w:t>
+Мүгедектігі бар балаларды үйде оқытуға жұмсалған шығындарды өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Салымшыға (алушыға) оның зейнетақы жинақтарының жай-күйi туралы ақпарат беру</w:t>
+Мүгедектігі бар балаларды және олардың отбасыларын қолдау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6280,69 +10491,267 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3. Әкесінің аты (бар болса);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4. ЖСН;</w:t>
-[...17 lines deleted...]
-Көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алу мақсатында порталға жүгінген кезде көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен немесе көрсетілетін қызметті алушының ұялы байланыс операторы ұсынған абоненттік нөмірі тіркелген және порталдың есептік жазбасына қосылған жағдайда бір реттік парольмен куәландырылған электрондық құжат нысанындағы сұрау салуды ұсынады</w:t>
+4. Туған күні;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Мүгедектігі бар балаларды үйде оқытуға жұмсалған шығындарды өтеу бойынша төлем тағайындалатын бала туралы мәліметтер: жеке сәйкестендіру нөмірі; тегі, аты, әкесінің аты (бар болса); баланың туған күні, мүгедектігі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Құжаттарда қамтылған мәліметтер:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) жеке басты куәландыратын құжат – сәйкестендіру үшін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) жеке басын куәландыратын құжаттың, баланың (балалардың) туу туралы куәлігі (куәліктері) немесе азаматтық хал актілерін жазу органдары берген туу туралы актілік жазбадан үзінді көшірме немесе азаматтық хал актілерін тіркеу органдарымен берілген азаматтық хал актілерін тіркеу туралы анықтама, неке қию (ерлі-зайыптылық), некені бұзу туралы куәлік; балаға қамқоршылық (қорғаншылық) белгіленгенін растайтын құжат немесе туу туралы актілік жазбадан бала асырап алу туралы мәліметтер, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) тұрақты тұрғылықты жері бойынша тіркелгенін растайтын құжаттың, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) оқу орнынан мүгедектігі бар баланың үйде оқитындығын растайтын мәлімет,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) дәрігерлік-консультациялық комиссия қорытындысының мәліметтері,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) банктік шоттың нөмірі туралы,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) өтініште көрсетілген мүгедектігі туралы анықтама мәліметтерін тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цифрлық жүйелерде мәліметтер болмаған кезде өтініш беруші келесі құжаттарды қоса береді:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) дәрігерлік-консультациялық комиссияның қорытындысы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) мүгедектігі бар баланы үйде оқыту фактісін растайтын оқу орнынан анықтама.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6352,164 +10761,164 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Әлеуметтік-еңбек саласында мемлекеттік қызметтерді көрсетудің кейбір мәселелері туралы"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2021 жылғы 25 наурыздағы № 84 бұйрығы (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 22394 болып тіркелген)</w:t>
+Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2021 жылғы 25 наурыздағы № 84 бұйрығы (Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 23 маусымда № 22394 болып тіркелді).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9.</w:t>
+13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мүгедектікті және (немесе) еңбек ету қабілетін жоғалту дәрежесін белгілеу және (немесе) қажетті әлеуметтік қорғау шараларын айқындау</w:t>
+Атаулы әлеуметтік көмекті тағайындау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мүгедектікті және (немесе) еңбек ету қабілетін жоғалту дәрежесін белгілеу және (немесе) қажетті әлеуметтік қорғау шараларын айқындау үшін адамдарды куәландыру (қайта куәландыру)</w:t>
+Тиісті өңір үшін белгіленген кедейлік шегінен жан басына шаққандағы орташа табыс төмен болған жағдайда, аз қамтылған отбасыларды қолдау үшін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6555,452 +10964,398 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3. Әкесінің аты (бар болса);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4. Жынысы;</w:t>
-[...251 lines deleted...]
-18. Қамқоршылықты (қорғаншылықты) белгілеуді растайтын мәліметтер: қамқоршының (қорғаншының) тегі, аты, әкесінің аты (бар болса), құжаттың атауы, нөмірі, құжаттың берілген күні; қамқоршылыққа (қорғаншылыққа) берілген адамның тегі, аты, әкесінің аты (бар болса) және туған жылы.</w:t>
+4. ЖСН;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Құжаттарда қамтылған мәліметтер:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+көрсетілетін қызметті алушы мен оның отбасы мүшелерінің жеке басын куәландыратын құжаттың, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қандастың мәртебесі туралы, босқын мәртебесі туралы, шетелдіктің мәртебесі туралы, азаматтығы жоқ адамның мәртебесі туралы, отбасының әрбір мүшесіне тұрақты немесе уақытша тұрғылықты жері бойынша тіркеу туралы мәліметтер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жәрдемақы беру жөніндегі уәкілетті ұйымдағы банктік деректемелері туралы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мүгедектікті белгілеу туралы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+баланың (барлық балаларға) тууын (қайтыс болуын) тіркеу туралы; қорғаншылық (қамқоршылық) белгілеу туралы; бала асырап алу туралы; некені (ерлі-зайыптылықты) одан тыс жерлерде тіркеу жағдайларын қоспағанда, неке қиюды (ерлі-зайыптылықты) тіркеу туралы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+егер он сегіз жастан жиырма үш жасқа дейінгі асырауындағылар күндізгі оқу нысанының білім алушылары болып табылса – оқу орнында оқу фактісі туралы; табыстар туралы (жалақы, әлеуметтік төлемдер, кәсіпкерлік қызметтен, жылжымайтын және (немесе) жылжымалы мүлікті жалға беруден, жылжымайтын және (немесе) жылжымалы мүлікті сатудан түскен табыстар), кәсіпкерлік қызметті жүзеге асыратын адамның мәртебесі туралы, өтініш берушіде және оның отбасы мүшелерінде атаулы әлеуметтік көмекті тағайындау, төлеу немесе тағайындауға өтініш беру фактісінің болуы туралы әлеуметтік көмек, жұмыспен қамтуға жәрдемдесудің белсенді шараларына тартылатын отбасының еңбекке қабілетті мүшелері үшін жеке қосалқы шаруашылығының болуы туралы, еңбек қызметі (бар болса) туралы; жұмыспен қамтуға жәрдемдесудің белсенді шараларына тартылатын отбасының еңбекке қабілетті мүшелері үшін білімі, біліктілігі, арнайы білімінің немесе кәсіптік даярлығының (бар болса) болуы туралы; алименттер және (немесе) оларды алмастыратын адамдар туралы атаулы әлеуметтік көмек тағайындауға өтініш білдірген тоқсанның алдындағы үш ай қатарынан олар бойынша берешектің болуы туралы; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өтініш берушінің отбасы мүшелерінің бас бостандығынан айыру немесе мәжбүрлеп емдеу орындарында болуы туралы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+меншігінде тұрғын үйдің, үй-жайлардың болуы туралы, меншігінде жеке тұрғын үй құрылысына арналған жер учаскесінің болуы туралы, меншігінде көлік құралының болуы туралы, іздестіру есебіндегі адамның мәртебесі туралы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Медициналық-әлеуметтік сараптама жүргізу қағидаларын бекіту туралы Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 30 қаңтардағы № 44 бұйрығы (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 10589 болып тіркелген)</w:t>
+"Мемлекеттік атаулы әлеуметтік көмекті тағайындау және төлеу қағидаларын бекіту туралы"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 21 маусымдағы № 227 бұйрығы </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 23 маусымда № 32885 болып тіркелді).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10.</w:t>
+14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мүгедектігі бар баланы тәрбиелеп отырған анаға немесе әкеге, асырап алушыға, қамқоршыға (қорғаншыға) жәрдемақы тағайындау</w:t>
+Жаппай саяси қуғын-сүргін құрбандарына біржолғы ақшалай өтемақы тағайындау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мүгедектігі бар балаларды және олардың отбасын қолдау</w:t>
+Жаппай саяси қуғын-сүргін құрбандарына біржолғы ақшалай өтемақыларды төлеуді жүзеге асыру үшін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7046,619 +11401,691 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3. Әкесінің аты (бар болса);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4. Туған күні;</w:t>
-[...161 lines deleted...]
-13. Банктік шоттың болуы туралы мәліметтер: банктік шот ашылған банктің толық атауы, банктік шоттың иесі болып табылатын адамның тегі, аты, әкесінің аты (бар болса), туған күні, банктерде және (немесе) банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдарда ашылған банктік шоттың нөмірі туралы мәліметтер, шот түрі.</w:t>
+4. ЖСН;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Туу туралы мәліметтер: туған күні, туған жері, туу туралы тіркеу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. жеке басты куәландыратын құжаттар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7. Ақшалай өтемақы алуға құқықты растайтын құжат туралы мәліметтер (Қазақстан Республикасының "Жаппай саяси қуғын-сүргін құрбандарын ақтау туралы" Заңының 22-бабында көрсетілген орындарда болған кезеңін көрсете отырып, прокуратура органдарының немесе сот органдарының реабилитация туралы анықтамасы);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаппай саяси қуғын-сүргін құрбандарының балалары үшін қосымша – туу туралы куәлік немесе тууын мемлекеттік тіркеу туралы акт жазбасынан үзінді, ата-анасының бірінің прокуратура органдарынан немесе сот органдарынан берілген реабилитация туралы анықтамасы (Заңның 22-бабында көрсетілген орындарда болған кезеңін көрсете отырып).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8. Тұрғылықты жері туралы мәліметтер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9. Банктік шоттың бар екендігі туралы мәліметтер: банктік шот ашылған банктің толық атауы, банктік шот иесінің тегі, аты, әкесінің аты (бар болса), туған күні, банктерде және (немесе) банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдарда ашылған банктік шот нөмірі туралы мәліметтер.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Балалы отбасыларға берілетін мемлекеттік жәрдемақыларды тағайындау және төлеу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 5 мамырдағы № 319 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11507 болып тіркелген)</w:t>
+"Жаппай саяси қуғын-сүргіндер құрбандарына ақшалай өтемақы төлеу қағидаларын бекіту туралы"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 30 маусымдағы № 277 бұйрығы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 23 маусымда № 32965 болып тіркелді).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11.</w:t>
+15.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жерлеуге біржолғы төлем тағайындау</w:t>
+Семей ядролық сынақ полигонындағы ядролық сынақтардың салдарынан зардап шеккен азаматтарды тіркеу, біржолғы мемлекеттік ақшалай өтемақы төлеу, куәлік беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қайтыс болған зейнеткерлерді жерлеуді жүзеге асырған адамдарды және мемлекеттік арнаулы жәрдемақылар мен мемлекеттік әлеуметтік жәрдемәқыларды алушыларды материалдық қамтамасыз ету мақсатында</w:t>
+Семей ядролық сынақ полигонындағы ядролық сынақтардың салдарынан зардап шеккен азаматтарды тіркеу, біржолғы мемлекеттік ақшалай өтемақы төлеу, куәлік беру үшін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Жерлеуді жүзеге асырған адамның жеке басын куәландыратын құжат немесе заңды тұлғаны (заңды тұлғалар үшін) мемлекеттік тіркеу туралы анықтама (куәлігі) немесе дара кәсіпкердің патенті (заңды тұлға құрмастан кәсіпкерлік қызметті жүзеге асыратын жеке тұлғалар үшін);</w:t>
-[...17 lines deleted...]
-2. Алушының қайтыс болғаны туралы немесе АЖ-дан мәліметтер немесе қайтыс болу фактісін растайтын басқа мемлекеттердің уәкілетті органдары берген және апостильмен расталған құжат.</w:t>
+1. Тегі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Аты;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Әкесінің аты (бар болса);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. ЖСН;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Құжаттарда қамтылған мәліметтер:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) жеке басты куәландыратын құжат немесе цифрлық құжаттар сервисінен алынған электрондық құжат (сәйкестендіру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) 1949 жылдан бастап 1965 жылды қоса алғандағы, 1966 жылдан бастап 1990 жылды қоса алғандағы кезеңдерде Семей ядролық сынақ полигоны аумағында тұру фактісі мен кезеңін растайтын құжаттар (архив анықтамалары, ауылдық, кенттік Халық депутаттары кеңестерінің, тұрғын үйді пайдалану басқармаларының, үй басқармаларының, кент, ауыл (село), ауылдық (селолық) округ әкімдерінің, пәтер иелері кооперативтерінің анықтамалары; еңбек кітапшасы; оқу орнын бітіргені туралы диплом; әскери билет; туу туралы куәлік, немесе цифрлық құжаттар сервисінен алынған электрондық құжат (сәйкестендіру үшін), негізгі орта білім немесе жалпы орта білім туралы аттестат, неке (ерлі-зайыптылық) туралы куәлік (азаматтық хал актілерін тіркеу туралы анықтама) не некені (ерлі-зайыптылықты) бұзу туралы куәлік (бар болса) немесе некені (ерлі-зайыптылықты) бұзу туралы актілік жазбадан үзінді көшірме (тегін өзгерткен кезде);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) болғанда – "Семей ядролық сынақ полигонындағы ядролық сынақтардың салдарынан зардап шеккен азаматтарды әлеуметтік қорғау туралы" Қазақстан Республикасының Заңында белгіленген тәртіппен бұрын берілген куәлік;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Егер Семей ядролық сынақ полигоны аумағында тұру фактісі мен кезеңін растайтын құжаттар сақталмаса, онда ядролық сынақтардың әсеріне ұшыраған аумақтарда тұрудың заңды фактілерін және кезеңін белгілеу туралы соттың шешімі ұсынылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Мемлекеттiк базалық зейнетақы төлемiн бюджет қаражаты есебiнен беру, сондай-ақ жасына байланысты зейнетақы төлемдерін, мүгедектігі бойынша, асыраушысынан айрылу жағдайы бойынша берілетін мемлекеттік әлеуметтік жәрдемақыларды, мемлекеттік арнайы жәрдемақыларды тағайындау және жүзеге асыру қағидаларын бекіту туралы"</w:t>
-[...17 lines deleted...]
-Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 14 сәуірдегі № 223 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11110 болып тіркелген)</w:t>
+"Әлеуметтік-еңбек саласында мемлекеттік қызметтерді көрсетудің кейбір мәселелері туралы"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2021 жылғы 25 наурыздағы № 84 бұйрығы (Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 23 маусымда № 22394 болып тіркелді). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12.</w:t>
+16.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Халықты жұмыспен қамту, көші-қон, персоналды басқару, медициналық-әлеуметтік сараптама жүргізу, шетелдік жұмыс күшін тарту саласындағы қызметтер</w:t>
+Ақталған адамға куәлік беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Деректерді жинау өтініш берушілердің халықты жұмыспен қамту с аласындағы мемлекеттік қызметтерді алуы үшін жүзеге асыралады;</w:t>
-[...35 lines deleted...]
-Персоналды басқару Қазақстан Республикасының мемлекеттік қызметіне кіруге, оны өткеруге және тоқтатуға байланысты қатынастарды, сондай-ақ мемлекеттік қызметшілерді әлеуметтік қорғау мәселелерін реттейті;</w:t>
+Ақталған тұлғаға куәлік беру үшін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7704,1424 +12131,344 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3. Әкесінің аты (бар болса);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4. Тегі мен атының транскрипциясы;</w:t>
-[...1223 lines deleted...]
-72. Мыналарды растайтын мәліметтер: Ұлы Отан соғысының қатысушысының немесе мүгедектігі бар адамның мәртебесі, "Қазақстанның ғарышкер-ұшқышы" құрметті атағын беру, "Ардагерлер туралы" Қазақстан Республикасының Заңына сәйкес жеңілдіктерге құқығы, "Ленинградты қорғағаны үшін" медаліне немесе "Қоршаудағы Ленинград тұрғыны" белгісіне қоса берілетін куәлік, жасы кәмелетке толмаған бұрынғы тұтқынның мәртебесі не екінші дүниежүзілік соғыс кезінде фашистер мен олардың одақтастары құрған концлагерлерде, геттоларда және басқа мәжбүрлеп ұстау орындарында мәжбүрлеп ұсталғандығы туралы мұрағаттық анықтама немесе "Ардагерлер туралы" Қазақстан Республикасының Заңына сәйкес жеңілдікке құқығы туралы белгі соғылған зейнеткерлік куәлігі, басқа мемлекеттердің аумағындағы ұрыс қимылдарына қатысқанын растайтын әскери комиссариаттың анықтамалары немесе басқа мемлекеттердің аумағындағы ұрыс қимылдарына қатысқаны туралы белгі соғылған әскери билет, Ауғанстандағы қеңес әскери құрамына қызмет көрсеткендігін растайтын құжат және жараланғанын, контузия алғанын, зақымданғанын растайтын медициналық құжаттар, соғыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендері мен медальдарына қоса берілетін куәліктер, Чернобыль АЭС-індегі апаттың зардаптарын жоюға қатысушының мәртебесі немесе Чернобыль АЭС-індегі немесе азаматтық яки әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың зардаптарын жоюға қатысқанын, ядролық сынақтар мен оқуларға тікелей қатысқанын растайтын құжат, немесе азаматтық немесе әскери мақсаттағы объектілердегі радиациялық апаттардың зардаптарын жоюға қатысу фактісін, ядролық сынақтар мен оқуларға тікелей қатысқанын растайтын әскери комиссариаттың немесе Қазақстан Республикасы Төтенше жағдайлар министрлігінің анықтамасы, әскери қызметшілер қатарындағы мүгедектігі бар адамның (жеңілдіктерге құқығы туралы Кеңес Армиясы мүгедектігі бар адамның) мәртебесі, жараланғаны, контузия алғаны, зақымданғаны, мүгедектігі туралы анықтама, ұрыс қимылдарына қатысу фактісін растайтын әскери комиссариаттың анықтамасы немесе "Ардагерлер туралы" Қазақстан Республикасының Заңына сәйкес жеңілдікке құқығы туралы белгі соғылған зейнеткерлік куәлік; жарақат, контузия алу, зақымдану, мүгедектік алу, ішкі істер органдары, Ұлттық қауіпсіздік комитетінен тиісті анықтама немесе Заңға сәйкес жеңілдікке құқығы туралы белгі соғылған зейнеткерлік куәлік; тиісті санатын және басқа елдерде қимыл жасаған әскер құрамдарына қызмет көрсету салдарынан мүгедектіктің пайда болуы немесе "Ардагерлер туралы" Қазақстан Республикасының Заңына сәйкес жеңілдіктерге құқығы туралы белгі соғылған зейнеткерлік куәлік; әскери қызметшінің хабар-ошарсыз кету фактісі, әскери қызметшімен туыстық қатынасы, жұбайының (зайыбының) мүгедектік мәртебесі; қаза табу (қайтыс болу) фактісі, қызметтік міндеттерін атқару кезінде қаза табу фактісі, сәуле ауруының зардабынан қайтыс болу фактісі немесе Чернобыль АЭС-індегі апаттың, азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың және ядролық сынаулардың әсер ету фактісі; радиациялық әсердің салдарынан қайтыс болу фактісі, 1941 жылғы 22 маусымнан бастап 1945 жылғы 9 мамырды қоса алғанда, жұмысы туралы деректер, 1941 жылғы 22 маусымнан бастап 1945 жылғы 9 мамырды қоса алғанда, әскери қызмет кезеңі туралы мәліметтері бар әскери билет немесе анықтама.</w:t>
+4. ЖСН;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Құжаттарда қамтылған мәліметтер:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) жеке куәлік немесе цифрлық құжаттар сервисінен алынған электрондық құжат (сәйкестендіру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) ақтау туралы анықтама не заңды күшіне енген сот актісінің көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) өкілі арқылы жүгінген кезде – оның өкілеттіктерін растайтын нотариат куәландырған құжат.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салыстырып тексеру үшін заңды күшіне енген сот актісінің көшірмесін қоспағанда, құжаттардың түпнұсқалары ұсынылады, содан кейін құжаттардың түпнұсқалары қайтарылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Тұрғылықты жері туралы мәліметтер.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Жұмыс іздеп жүрген адамдарды, жұмыссыздарды тіркеу және халықты жұмыспен қамту орталықтары көрсететін еңбек делдалдығын жүзеге асыру қағидаларын бекіту туралы" 2018 жылғы 19 маусымдағы № 259 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17199 болып тіркелген) және "Әлеуметтік-еңбек саласында мемлекеттік қызметтерді көрсетудің кейбір мәселелері туралы" 2021 жылғы 25 наурыздағы № 84 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22394 болып тіркелген) бұйрықтар</w:t>
+"Ақталған адамға куәлік беру қағидаларын және ақталған адам куәлігінің үлгісін бекіту туралы"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2022 жылғы 28 ақпандағы № 78 бұйрығы </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 23 маусымда № 26976 болып тіркелді).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13.</w:t>
+17.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мүгедектігі бар балаларды үйде оқытуға жұмсалған шығындарды өтеу</w:t>
+Жергілікті өкілді органдардың шешімдері бойынша мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек тағайындау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мүгедектігі бар балаларды және олардың отбасын қолдау</w:t>
+Жергілікті өкілді органдардың шешімдері бойынша мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек тағайындау үшін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9167,2840 +12514,321 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3. Әкесінің аты (бар болса);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4. Туған күні;</w:t>
-[...125 lines deleted...]
-11. Мүгедектігі бар баланың үйде оқу фактісін растайтын оқу орнынан мәліметтер.</w:t>
+4. ЖСН;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Құжаттарда қамтылған мәліметтер:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) жеке басты куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басын сәйкестендіру үшін қажет);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) адамның (отбасы мүшелерінің) табысы туралы мәліметтер (адамның (отбасы мүшелерінің) табысына қарамай тағайындалатын әлеуметтік көмекті алу үшін адамның (отбасы мүшелерінің) табысы туралы мәліметтер ұсынылмайды);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) мұқтаждар санатына жатқызу негіздерінің болу фактісін растайтын төменде көрсетілген құжаттардың бірі:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+әлеуметтік маңызы бар аурудың болу фактісін растайтын құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жетімдік, ата-ана қамқорлығының болмау фактісін растайтын құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жасының егде тартуына байланысты өзіне-өзі күтім жасай алмау фактісін растайтын құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бас бостандығынан айыру орындарынан босатылу, пробация қызметінің есебінде болу фактісін растайтын құжат.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салыстырып тексеру үшін құжаттар төлнұсқалары және көшірмелері ұсынылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Тұрғылықты жері туралы мәліметтер.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Балалы отбасыларға берілетін мемлекеттік жәрдемақыларды тағайындау және төлеу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 5 мамырдағы № 319 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11507 болып тіркелген)</w:t>
-[...1183 lines deleted...]
-              <w:t>
 "Әлеуметтік-еңбек саласында мемлекеттік қызметтерді көрсетудің кейбір мәселелері туралы"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2021 жылғы 25 наурыздағы № 84 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22394 болып тіркелген)</w:t>
-[...1423 lines deleted...]
-"Балалы отбасыларға берілетін мемлекеттік жәрдемақыларды тағайындау және төлеу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 5 мамырдағы № 319 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11507 болып тіркелген)</w:t>
+Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2021 жылғы 25 наурыздағы № 84 бұйрығы (Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 23 маусымда № 22394 болып тіркелді).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -12056,55 +12884,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12430,31 +13258,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>