--- v1 (2026-07-26)
+++ v2 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="db86162" w14:textId="db86162">
+    <w:p w14:paraId="1afe50b" w14:textId="1afe50b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1107,650 +1107,312 @@
       3) бейімделу және интеграциялық қызметтер – қоғамға бейімделу және ықпалдасу мақсатында қандастар мен олардың отбасы мүшелеріне көрсетілетін қызметтер кешені (ақпараттық, заңдық, әлеуметтік, медициналық және білім беру);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) "бір өтініш" қағидаты – бір өтініш негізінде көрсетілетін бірнеше мемлекеттік қызметтердің жиынтығын көздейтін Мемлекеттік қызмет көрсету нысаны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) "Жеке тұлғалар" мемлекеттік деректер қоры" цифрлық жүйесі (бұдан әрі – ЖТ МДҚ) – азаматтық жай-күйді сәйкестендіру және айқындау үшін жеткілікті Қазақстан Республикасының жеке тұлғалары туралы ақпаратты тіркеу мен сақтаудың бірыңғай жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) "Көші-қон полициясы" цифрлық жүйесі (бұдан әрі – "Көші-қон полициясы" ЦЖ) – шетел азаматтарын, босқындарды және азаматтығы жоқ адамдарды есепке алу, тіркеу қызметін автоматтандыруға арналған Қазақстан Республикасы Ішкі істер министрлігінің цифрлық жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) көрсетілетін қызметті беруші – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсететін астананың, облыстардың, республикалық маңызы бар қалалардың жергілікті атқарушы органдары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Қазақстан Республикасының шет елдердегі мекемелері – Қазақстан Республикасының шет елде орналасқан дипломатиялық және оларға теңестірілген өкілдіктері, сондай-ақ консулдық мекемелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) қандас – бұрын Қазақстан Республикасының азаматтығында болмаған, халықтың көші-қоны мәселелері жөніндегі уәкілетті орган белгілеген тәртіппен тиісті мәртебе алған этникалық қазақ және (немесе) оның ұлты қазақ отбасы мүшелер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) "Қандас" автоматтандырылған цифрлық жүйесі (бұдан әрі – "Қандас" АЦЖ) – этникалық қазақтар мен қандастар үшін мемлекеттік қызмет көрсету процесін автоматтандыруға арналған әлеуметтік-еңбек саласының бірыңғай цифрлық жүйесі құрамындағы жүйе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) қандастарды қабылдау жөніндегі комиссия (бұдан әрі - Комиссия) - құрамына мәслихат депутаттары, мемлекеттік органдар мен қоғамдық ұйымдардың өкілдері кіретін, қандастарды қабылдаудың өңірлік квотасына енгізу және/немесе қандас мәртебесін беру жөніндегі этникалық қазақтардың өтініштерін қарау үшін астананың, облыстардың, республикалық маңызы бар қалалардың жергілікті атқарушы органдары құрған комиссия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      5) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+        <w:t xml:space="preserve">      12) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 222</w:t>
+        <w:t>№ 380</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (01.01.2027 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...336 lines deleted...]
-      11) қандастарды қабылдау жөніндегі комиссия (бұдан әрі – Комиссия) – құрамына мәслихат депутаттары, мемлекеттік органдар мен қоғамдық ұйымдардың өкілдері кіретін, қандастарды қабылдаудың өңірлік квотасына енгізу және/немесе қандас мәртебесін беру жөніндегі этникалық қазақтардың өтініштерін қарау үшін облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдары құрған комиссия;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) қоныстандыру өңірлері – Қазақстан Республикасы Әлеуметтік кодексінің 112-бабы 3-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалған өңірлер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...116 lines deleted...]
-      13) "migration.enbek.kz" көші-қон қызметтерін көрсетудің бірыңғай порталы – көшіп-қонушылардың есебі мен қозғалысын, сондай-ақ көші-қон саласында қызметтер ұсынудың мониторингін қамтамасыз ететін Электрондық еңбек биржасы (enbek.kz) цифрлық экожүйесінің кіші жүйесі;</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) "migration.enbek.kz" порталы – көшіп-қонушылардың есебі мен қозғалысын, сондай-ақ көші-қон саласында қызметтер ұсынудың мониторингін қамтамасыз ететін Электрондық еңбек биржасы (enbek.kz) цифрлық экожүйесінің кіші жүйесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) "migration.enbek.kz" көші-қон қызметтерін көрсетудің бірыңғай порталының мобильді қосымшасы (бұдан әрі – мобильді қосымша) – ұялы байланыстың абоненттік құрылғысында орнатылған және іске қосылған әрі ұялы байланыс, Интернет арқылы электрондық нысанда көрсетілетін мемлекеттік қызметтер мен функцияларға қол жеткізуді ұсынатын бағдарламалық өнім;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1798,1495 +1460,1349 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) халықтың көші-қоны мәселелері жөніндегі уәкілетті орган – өз құзыреті шегінде халықтың көші-қоны саласындағы басшылықты, көші-қон процестерін реттеуді, халықтың көші-қоны саласындағы жұмысты үйлестіруді және мемлекеттік саясатты іске асыруды жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17) халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган – облыстың, республикалық маңызы бар қалалардың, астананың халықты әлеуметтік қорғау және жұмыспен қамту саласындағы бағыттарын айқындайтын жергілікті атқарушы органы;</w:t>
+      17) жергілікті атқарушы орган – астананың, облыстың, республикалық маңызы бар қалалардың, халықты әлеуметтік қорғау және жұмыспен қамту саласындағы бағыттарын айқындайтын жергілікті атқарушы органы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17-1) "Цифрлық үкіметтің" веб-порталы – нормативтік құқықтық базаны қоса алғанда, мемлекеттік қызметтер көрсетуге қатысатын мемлекеттік органдар мен өзге де субъектілер орналастыратын шоғырландырылған ақпаратқа, сондай-ақ электрондық нысанда көрсетілетін мемлекеттік және өзге де көрсетілетін қызметтерге қол жеткізудің "бірыңғай терезесін" білдіретін цифрлық объект;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) этникалық қазақ – ұлты қазақ шетел азаматы немесе азаматтығы жоқ адам.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 31.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 289</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 10.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...99 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...81 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Қандас мәртебесін беру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:p>
-[...104 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Өтініш беруші осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша "migration.enbek.kz" көші-қон қызметтерін көрсетудің бірыңғай порталы арқылы, ақпараттандыру объектілері арқылы: мобильді қосымшасы, Қазақстан Республикасының шет елдердегі мекемесі, Мемлекеттік корпорация не www.egov.kz "электрондық үкіметтің" веб-порталы арқылы осы Қағидалардың </w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша "migration.enbek.kz" порталы арқылы, цифрлық объектілер арқылы: мобильді қосымшасы, Қазақстан Республикасының шет елдердегі мекемесі, Мемлекеттік корпорация не www.egov.kz " цифрлық үкіметтің" веб-порталы арқылы осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Қандас мәртебесін беру немесе ұзарту" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде (бұдан әрі-тізбе) көрсетілген құжаттарды қоса бере отырып, қандас мәртебесін беру туралы өтінішті (бұдан әрі – өтініш) береді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.10.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 317</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. "Migration.enbek.kz" порталы немесе мобильді қосымшасы арқылы берілген өтініш осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш берушіні оның өтінішін тіркеу туралы хабардар ете отырып, халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органдардың қарауы үшін "Қандас" АЦЖ-ға түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Қазақстан Республикасының шет елдердегі мекемелері арқылы берілген өтінішті Қазақстан Республикасының шет елдердегі мекемесінің қызметкері "Қандас" АЦЖ-да тіркейді және осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш берушіні оның өтінішін тіркеу туралы хабардар ете отырып, "Қандас" АЦЖ арқылы халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органға жібереді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорацияға жүгінген кезде құжаттарды қабылдау күні мемлекеттік қызмет көрсету мерзіміне кірмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттарды қабылдайтын мемлекеттік корпорацияның қызметкері және халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган құжаттардың толықтығы мен қолданылу мерзімін тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Өтініш беруші ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған, олардың нысаны мен мазмұны бойынша белгіленген талаптарға сәйкес келмеген, сондай-ақ Тізбенің 10-тармағында көзделген құжаттар топтамасы толық ұсынылмаған жағдайларда Мемлекеттік корпорацияның немесе халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органның қызметкері өтінішті цифрлық күту парағы арқылы қабылдайды және өтініш берушіні осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік қызмет көрсету процесінің тоқтатыла тұрғаны туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың төртінші бөлігінде көзделген негіз бойынша өтініш беруші ұсынған құжаттар (оның ішінде түпнұсқалары) Мемлекеттік корпорацияның немесе халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органның сақтауына қабылданбай, өтініш берушіге қайтарылады, бұған өтініш және (немесе) құжаттар "цифрлық үкімет" веб-порталы, "migration.enbek.kz" бірыңғай көші-қон қызметтері порталы және мобильді қосымшасы арқылы берілген жағдайлар жатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші анықталған кемшіліктерді жойғаннан кейін құжаттарды тоқтата тұру мерзімі шегінде қайта ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте өтініш берушіге анықталған кемшіліктерді жою үшін 15 (он бес) жұмыс күні беріледі. Көрсетілген мерзім Тізбенің 5-тармағында белгіленген тиісті мемлекеттік қызмет көрсету мерзіміне кірмейді және одан аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Анықталған кемшіліктер белгіленген мерзімде жойылмаған жағдайда Мемлекеттік корпорацияның қызметкері немесе халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес өтініш пен құжаттарды қабылдаудан бас тарту туралы қолхат береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсетуден бас тартылған жағдайда өтініш берушімен тыңдау өткізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анықталған кемшіліктер жойылған жағдайда мемлекеттік қызметті алу үшін өтініш және (немесе) құжаттар қабылданған күн болып өтініш берушінің алғаш жүгінген күні есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету мерзімінің өтуі анықталған кемшіліктер жойылған кезден бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">5-1. Алып тасталды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-2. Халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган жұмыс берушінің өтінішхаты бойынша немесе өз бастамасы бойынша мынадай жағдайларда мемлекеттік қызмет көрсету процесін тоқтата тұруға құқылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) қызмет көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күш әсер еткен жағдайда тоқтата тұруға құқылы. Мемлекеттік қызмет көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күштің әсер етуі деп төтенше жағдайды енгізу, табиғи және техногендік сипаттағы төтенше жағдай қатері немесе оның туындауы түсініледі; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті алушы заңды өкілдерінің көрсетілетін қызметті алу жағдайларын қоспағанда, оның мемлекеттік қызмет көрсету мерзімінен асатын мерзімде қызметтік іссапарда, медициналық ұйымда стационарлық емделуде болған жағдайда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      4-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 5-2-тармақпен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган өтініш келіп түскен күннен кейін бір жұмыс күні ішінде өтініш берушінің Қазақстан Республикасының аумағында құқық бұзушылықтар жасағаны туралыр айып келтіретін мәліметтердің және оның террористік немесе экстремистік ұйымдарға тиесілігі туралы өзге де ақпараттың болуын тексеру үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тиісті өңірлердің ішкі істер органдарының, ұлттық қауіпсіздік органдарының аумақтық бөлімшелеріне;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Бас прокуратураның Құқықтық статистика және арнайы есепке алу комитетінің цифрлық жүйесі арқылы сұрау салулар жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 222</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қолданысқа</w:t>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Ішкі істер органдарының, ұлттық қауіпсіздік органдарының аумақтық бөлімшелері өтініш берушілердің құжаттар топтамасын алған күннен кейін жиырма жұмыс күні ішінде халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органға өтініш берушінің Қазақстан Республикасының аумағында құқық бұзушылықтар жасағаны туралы айыптаушы мәліметтердің және оның террористік немесе экстремистік ұйымдарға тиесілігі туралы өзге де ақпараттың болуы немесе болмауы туралы ақпарат жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 539</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган аумақтық бөлімшелерден ішкі істер органдарынан және Ұлттық қауіпсіздік органдарынан ақпарат келіп түскен күннен кейін үш жұмыс күні ішінде өзіне қоса берілген құжаттармен бірге өтінішті Комиссияның қарауына береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.10.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 539</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 317</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...736 lines deleted...]
-    <w:bookmarkStart w:name="z66" w:id="17"/>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8-1. Көрсетілетін қызметті алушының таңдауы бойынша мемлекеттік көрсетілетін қызмет осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2 қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Қандас мәртебесін беру немесе ұзарту" мемлекеттік көрсетілетін қызметімен (бұдан әрі – "бір өтініш" қағидаты бойынша мемлекеттік көрсетілетін қызмет) жиынтығында "бір өтініш" қағидаты бойынша көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызмет жеке тұлғаларға тегін көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3397,70 +2913,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Комиссия өтініш келіп түскен күннен кейін үш жұмыс күні ішінде оны қарайды және өтініш берушіге қандас мәртебесін беруден бас тарту туралы немесе қандас мәртебесін беру туралы ұсыныс шығару туралы мынадай шарттарды ескере отырып:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-тармақтың бірінші бөлігінің 1) тармақшасы жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2027 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Қазақстан Республикасы Әлеуметтік кодексінің 112-бабы 3-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3666,653 +3268,215 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...117 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9-1. Алып тасталды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...44 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="20"/>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган Комиссия ұсыным шығарған күннен кейін бір жұмыс күні ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-[...105 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес өтініш берушіге қандас мәртебесін беру немесе беруден бас тарту туралы шешім қабылдайды және "Қандас" ААЖ арқылы қабылданған шешімді өтініш берушіге, Қазақстан Республикасының шет елдегі мекемесіне не Мемлекеттік корпорацияға жібереді; </w:t>
+        <w:t xml:space="preserve"> сәйкес өтініш берушіге қандас мәртебесін беру немесе беруден бас тарту туралы шешім қабылдайды және "Қандас" АЦЖ арқылы қабылданған шешімді өтініш берушіге, Қазақстан Республикасының шет елдегі мекемесіне не Мемлекеттік корпорацияға жібереді; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өтініш берушіге қандас мәртебесін беру туралы шешім қабылдаған кезде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...240 lines deleted...]
-      "Қандас" ААЖ арқылы өтініш берушіге, Қазақстан Республикасының шет елдердегі мекемесіне не Мемлекеттік корпорацияға өтініш берушіге қандас мәртебесін беру туралы шешім жібереді, ол өтініш беруші шешімде көрсетілген қоныстандыру өңіріне келген күні күшіне енеді, оған қоса беріледі:</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініш берушінің және оның отбасы мүшелерінің деректерін (бар болса) "Жеке тұлға" мемлекеттік дерекқоры арқылы оның (олардың) жеке сәйкестендіру нөмірінің (бұдан әрі – ЖСН) болуы тұрғысынан тексереді және ЖТ МДҚ-да ЖСН болмаған кезде "Қандас" АЦЖ арқылы "Көші-қон полициясы" ЦЖ-ға ЖСН генерациялау үшін электрондық сұрау салуды жібереді. ЖСН бар екені анықталған кезде жаңа ЖСН генерациялау жүзеге асырылмайды және қолда бар ЖСН пайдаланылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қандас" АЦЖ арқылы өтініш берушіге, Қазақстан Республикасының шет елдердегі мекемесіне не Мемлекеттік корпорацияға өтініш берушіге қандас мәртебесін беру туралы шешім жібереді, ол өтініш беруші шешімде көрсетілген қоныстандыру өңіріне келген күні күшіне енеді, оған қоса беріледі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -4430,652 +3594,832 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 317</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган өтініш беруші оған қандас мәртебесін беру туралы шешімде көрсетілген қоныстандыру өңіріне келген күннен кейін үш жұмыс күні ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бейімделу мен интеграцияның жеке жоспарына қол қояды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11-тармақтың бірінші бөлігінің үшінші абзацы жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2027 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Әлеуметтік кодексінің 112-бабы 3-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалған өңірлерге қоныстанған жағдайда әлеуметтік келісімшартқа қол қояды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      қандас мәртебесі туралы шешімнің күшіне енгені туралы "Қандас" АЦЖ-да белгісі бар осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша қандас куәлігін береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші алдын ала шешімде белгіленген мерзімде келмеген жағдайда, қандас мәртебесін беруге арналған өтінім жойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 31.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 289</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...182 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="22"/>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Қандас мәртебесін беруден және ұзартудан бас тарту негіздері Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20 бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Қандас мәртебесін ұзарту тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Қандас мәртебесін ұзарту үшін Қазақстан Республикасының азаматтығын оңайлатылған (тіркеу) тәртіппен алу мақсатында Қазақстан Республикасында тұрақты тұруға рұқсат алған бұйралаушылар әлеуметтік қорғау және халықты жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органға не Мемлекеттік корпорацияға осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша өзіне бұрын берілген қандас мәртебесін ұзарту туралы өтініш береді осы Қағидаларға </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="24"/>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өзіне бұрын берілген қандас мәртебесін ұзарту туралы өтініш береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.12.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 539</w:t>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="25"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Мемлекеттік корпорацияға және (немесе) көрсетілетін қызметті берушіге жүгінген кезде өтінішті қабылдау күні мемлекеттік қызмет көрсету мерзіміне кірмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15. Алып тасталды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      16. Өтініш беруші мемлекеттік қызмет көрсетуге қойылатын талаптарға сәйкес құжаттарды ұсынған кезде Мемлекеттік корпорацияның қызметкері құжаттарды қабылдаған күні осы Қағидаларға </w:t>
+      16. Өтініш беруші мемлекеттік қызмет көрсетуге қойылатын талаптарға сәйкес өтінішті ұсынған кезде Мемлекеттік корпорацияның қызметкері және (немесе) көрсетілетін қызметті беруші өтінішті қабылдаған күні осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтініштің қабылданғаны туралы хабарлама береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">17. Алып тасталды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 31.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 289</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5133,536 +4477,460 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Жергілікті атқарушы орган өтініш пен қоса берілген құжаттар келіп түскен күннен кейін 2 (екі) жұмыс күні ішінде қандас мәртебесін бір рет алты айдан аспайтын мерзімге ұзарту туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.10.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20. Алып тасталды – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 317</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">20. Алып тасталды – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.10.2025 </w:t>
+        <w:t xml:space="preserve">21. Алып тасталды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 317</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органның қандас мәртебесін ұзарту не ұзартудан бас тарту туралы шешімі өтініш берушіні кейіннен хабардар ету үшін "цифрлық үкімет" шлюзі арқылы бір жұмыс күні ішінде Мемлекеттік корпорацияға жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">21. Алып тасталды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.10.2025 </w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 317</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...178 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="29"/>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Қандас мәртебесін ұзартудан бас тарту негіздері Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Мемлекеттік қызметтер көрсету мәселелері бойынша шешімдерге, әрекеттерге (әрекетсіздікке) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Көші-қон саласында мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағым көрсетілетін қызметті беруші басшысының атына не Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z42" w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Көрсетілетін қызметті берушінің атына келіп түскен өтініш берушінің шағымы "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ол тіркелген күннен бастап 5 (бес) жұмыс күні ішінде қаралуға тиіс. Шағымды тіркеу күні оны қарау мерзіміне кірмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5681,284 +4949,252 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен өтініш берушінің шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Мемлекеттік корпорация қызметкерлеріне қызмет көрсету кезінде олардың әрекетіне (әрекетсіздігіне) шағым оның басшысының атына не цифрландыру саласындағы уәкілетті органға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 27-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...82 lines deleted...]
-    <w:bookmarkStart w:name="z45" w:id="34"/>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Мемлекеттік қызмет көрсету мәселелері бойынша жергілікті атқарушы органның шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағым Қазақстан Республикасының заңнамасына сәйкес жергілікті атқарушы орган басшысының атына не мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z46" w:id="35"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Шағымды қарау мерзімі ұзартылған жағдайда шағымды қарау мерзімі ұзартылған сәттен бастап 3 (үш) жұмыс күні ішінде шағымды қарау өкілеттігі берілген лауазымды адам шағымды берген өтініш берушіге шағымды қарау мерзімі ұзартылғаны туралы жазбаша нысанда (шағымды қағаз жеткізгіште берген кезде) немесе электрондық нысанда (шағымды электрондық түрде берген кезде) шағымды қарауды ұзарту себептерін көрсете отырып хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z47" w:id="36"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, сотта шағымдануға Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әкімшілік (сотқа дейінгі) тәртіппен шағымданғаннан кейін жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6070,90 +5306,90 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(Мемлекеттік корпорация/</w:t>
+              <w:t>(Мемлекеттік корпорация</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>этникалық қазақтың шыққан</w:t>
+              <w:t>филиалының/ этникалық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>елдегі шетелдік мекеменің</w:t>
+              <w:t>қазақтың шыққан елдегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>атауы)</w:t>
+              <w:t>шетелдік мекеменің атауы)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6161,217 +5397,217 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(уәкілетті өкілдің лауазымы,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тегі, аты, әкесінің аты (ол</w:t>
+              <w:t>тегі, аты, әкесінің аты (ол болған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>болған жағдайда)) кімнен</w:t>
+              <w:t>жағдайда)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>кімнен _____________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>_________________________</w:t>
+              <w:t>(өтініш берушінің тегі, аты,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(өтініш берушінің тегі, аты,</w:t>
+              <w:t>әкесінің аты (ол болған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әкесінің аты (ол болған</w:t>
-[...12 lines deleted...]
-              <w:t>жағдайда))</w:t>
+              <w:t>жағдайда)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(мекен-жайы бойынша тұратын)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z49" w:id="37"/>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Кандас мәртебесін беру туралы өтініш</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="37"/>
+        <w:t xml:space="preserve"> Қандас мәртебесін беру туралы өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 222</w:t>
+        <w:t>№ 380</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -6395,51 +5631,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Т. А. Ә. (ол болған жағдайда)</w:t>
+Т.А.Ә. (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6801,51 +6037,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Т. А. Ә. (ол болған жағдайда)</w:t>
+Т.А.Ә. (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7645,70 +6881,70 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-      1. Көшудің мақсаты – қандастарды қоныстандыру үшін өңірлерге:</w:t>
+        <w:t xml:space="preserve">
+      Тарихи отанымда тұрақты тұру мақсатында Қазақстан Республикасына жоспарланып отырған келуіме байланысты маған және менің отбасымның мүшелеріне (бар болса) қандас мәртебесін беруді сұраймын. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Көшудің мақсаты - қандастарды қоныстандыру үшін өңірлерге:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -7799,51 +7035,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Облыс / республикалық маңызы бар қала / астана</w:t>
+Астана / облыс / республикалық маңызы бар қала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8095,70 +7331,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...16 lines deleted...]
-              </w:rPr>
               <w:t>
-(ол болған жағдайда)</w:t>
+Т.А.Ә. (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8186,87 +7404,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жеке куәлік №</w:t>
+Жеке куәлік №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тұрғылықты мекенжайы</w:t>
+Тұратын мекенжайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9288,51 +8506,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Көшудің мақсаты – жұмыс берушілердің шақыруы бойынша немесе этникалық қазақтар арасынан шыққан жеке кәсіпкерлер:</w:t>
+      3. Көшу мақсаты - жұмыс берушілердің шақыруы бойынша немесе этникалық қазақтар қатарынан жеке кәсіпкерлер:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -9384,51 +8602,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс берушінің уәкілетті өкілінің Т. А. Ә. (ол болған жағдайда)</w:t>
+Жұмыс беруші уәкілетті өкілінің Т.А.Ә. (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9892,51 +9110,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      кәсіби дағдылар</w:t>
+      Кәсіби дағдылар</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -10459,105 +9677,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЖОО Атауы</w:t>
+ЖОО атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Біліктілік/</w:t>
-[...17 lines deleted...]
-мамандығы</w:t>
+Біліктілік/ мамандығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10719,159 +9919,159 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       Осымен қандас мәртебесін беру бойынша қызмет көрсету үшін қажетті менің дербес деректерімді жинауға және өңдеуге келісім беремін.</w:t>
-[...107 lines deleted...]
-      5) ____________________________________.</w:t>
+      Осымен қандас мәртебесін беру бойынша қызмет көрсету үшін қажетті менің дербес деректерімді жинауға және өңдеуге келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішке мынадай құжаттарды қоса беремін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3)________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4)________________________________ ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5)_________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мен келтірген мәліметтердің дұрыс екендігін куәландырамын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10917,69 +10117,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (өтініш беруші қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Құжаттар қабылданды: _______________________________</w:t>
-[...17 lines deleted...]
-      (Құжаттарды қабылдаған адамның тегі, аты, әкесінің аты (ол болған жағдайда), лауазымы).</w:t>
+      Құжаттар қабылданды:_______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (Құжаттарды қабылдаған адамның тегі, аты, әкесінің аты (ол болған жағдайда), лауазымы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "__" ______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -11033,179 +10233,71 @@
         </w:rPr>
         <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+        <w:t xml:space="preserve">      2-қосымшаға өзгеріс енгізу көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 222</w:t>
+        <w:t>№ 380</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
-[...107 lines deleted...]
-        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (01.01.2027 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -11300,104 +10392,144 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Нысан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z68" w:id="38"/>
+    <w:bookmarkStart w:name="z68" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 222</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -11746,51 +10878,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдары көрсетеді.</w:t>
+Мемлекеттік қызметті астананың, облыстардың, республикалық маңызы бар қалалардың жергілікті атқарушы органдары көрсетеді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11859,51 +10991,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Қандас мәртебесін беруге өтінішті қабылдауды және мемлекеттік қызмет көрсету нәтижесін беруді</w:t>
+1. Қандас мәртебесін беруге өтінішті қабылдауды және мемлекеттік қызмет көрсету нәтижесін беруді:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - шет елдердегі мекемелер (Қазақстан Республикасынан тыс жерлерде тұратын этникалық қазақтар үшін);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11913,87 +11045,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - мобильді қосымшасы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-- Мемлекеттік корпорация;</w:t>
+- Мемлекеттік корпорация; - "migration.enbek.kz" порталы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-- "migration.enbek.kz" порталы;</w:t>
-[...17 lines deleted...]
-- www.egov.kz "электрондық үкіметтің" веб-порталы (бұдан әрі – веб-портал) арқылы жүзеге асырады.</w:t>
+- www.egov.kz "цифрлық үкіметтің" веб-порталы (бұдан әрі – веб-портал) арқылы жүзеге асырады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Қандас мәртебесін ұзартуға өтінішті қабылдауды және мемлекеттік қызмет көрсету нәтижесін беруді халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган және Мемлекеттік корпорация жүзеге асырады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -12080,105 +11194,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Қандас мәртебесін беру бойынша Мемлекеттік қызмет көрсету мерзімі - 30 жұмыс күні ішінде.</w:t>
+1. Қандас мәртебесін беру бойынша мемлекеттік қызмет көрсету мерзімі – 30 жұмыс күні ішінде.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. Қандас мәртебесін ұзарту бойынша Мемлекеттік қызмет көрсету мерзімі - 3 жұмыс күні ішінде.</w:t>
+2. Қандас мәртебесін ұзарту бойынша мемлекеттік қызмет көрсету мерзімі – 3 жұмыс күні ішінде.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құжаттар топтамасын тапсыру үшін күтудің рұқсат етілген ең ұзақ уақыты: көрсетілетін қызметті берушіде-30 минут, Мемлекеттік корпорацияда-15 минут;</w:t>
+Құжаттар топтамасын тапсыру үшін күтудің рұқсат етілген ең ұзақ уақыты: көрсетілетін қызметті берушіде – 30 минут, Мемлекеттік корпорацияда – 15 минут;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушіде қызмет көрсетудің рұқсат етілген ең ұзақ уақыты-30 минут, Мемлекеттік корпорацияда-20 минут, "бір өтініш" қағидаты бойынша Мемлекеттік қызмет көрсету кезінде-60 минут.</w:t>
+Көрсетілетін қызметті берушіде қызмет көрсетудің рұқсат етілген ең ұзақ уақыты – 30 минут, Мемлекеттік корпорацияда – 20 минут, "бір өтініш" қағидаты бойынша Мемлекеттік қызмет көрсету кезінде – 60 минут.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12247,51 +11361,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қағаз/ "бір өтініш" қағидаты бойынша көрсетілетін, электрондық (ішінара автоматтандырылған)</w:t>
+Қағаз/ "бір өтініш" қағидаты бойынша көрсетілетін, электрондық (ішінара цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12359,70 +11473,70 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...16 lines deleted...]
-              </w:rPr>
               <w:t>
-Мемлекеттік корпорация мемлекеттік корпорацияның ақпараттық жүйесінде 1 (бір) жыл ішінде құжаттардың сақталуын қамтамасыз етеді. Мемлекеттік корпорацияның қызметкері өтініш берушінің сұрау салуы бойынша Мемлекеттік корпорацияның ақпараттық жүйесінен түсіре отырып, жергілікті атқарушы органнан бұрын алынған қандас куәлігін береді. "migration.enbek.kz" порталында мемлекеттік қызмет көрсету нәтижесі жеке кабинетте көрсетіледі.</w:t>
+Мемлекеттік қызметті көрсетудің нәтижесі: қандас мәртебесін беру кезінде – қандас куәлігін беру, қандас мәртебесін ұзартқан жағдайда осы Қағидаларға 4-қосымшаға сәйкес жергілікті атқарушы органның шешімі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік корпорация мемлекеттік корпорацияның цифрлық жүйесінде 1 (бір) жыл ішінде құжаттардың сақталуын қамтамасыз етеді. Мемлекеттік корпорацияның қызметкері өтініш берушінің сұрау салуы бойынша Мемлекеттік корпорацияның цифрлық жүйесінен түсіре отырып, жергілікті атқарушы органнан бұрын алынған қандас куәлігін береді. "migration.enbek.kz" порталында мемлекеттік қызмет көрсету нәтижесі жеке кабинетте көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12568,51 +11682,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және цифрлық объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12693,70 +11807,70 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) веб-порталда, "migration.enbek.kz" порталында, мобильдік қосымшасында – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...16 lines deleted...]
-              </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету орындарының мекенжайлары мемлекеттік корпорацияның интернет-ресурсында орналастырылған: www.gov.kz.</w:t>
+4) Қазақстан Республикасының шет елдердегі мекемелерінде өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 17.00-ге дейін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету орындарының мекенжайлары мемлекеттік корпорацияның интернет-ресурсында орналастырылған: www.gov4c.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12953,51 +12067,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салыстырып тексеру үшін құжаттар түпнұсқада және көшірмелерде ұсынылады, одан кейін құжаттардың түпнұсқалары (өмірбаянын қоспағанда) өтініш берушіге қайтарылады, сондай ақ мемлекеттік базалардан электрондық көшірмелер мен деректерді пайдалануға мүмкін болады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке басын куәландыратын құжаттар туралы мәліметтерді көрсетілетін қызметті беруші "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+Жеке басын куәландыратын құжаттар туралы мәліметтерді көрсетілетін қызметті беруші "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Мәртебені ұзарту үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13007,51 +12121,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 өтініш беруші осы Қағидалардың 6-қосымшасына сәйкес өтініш береді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініш берушілерден ақпараттық жүйелерден алынуы мүмкін құжаттарды талап етуге жол берілмейді.</w:t>
+Өтініш берушілерден цифрлық жүйелерден алынуы мүмкін құжаттарды талап етуге жол берілмейді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13083,254 +12197,274 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті атқарушы орган келесі негіздерге сәйкес қандас мәртебесін беру немесе ұзартудан бас тартады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді </w:t>
-[...81 lines deleted...]
-              <w:t>1) тармақшасында</w:t>
+1) үміткерлердің "Халықтың көші-қоны туралы" Қазақстан Республикасының Заңының 1-бабы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13) тармақшасында</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> белгіленген шарттарға сәйкес келмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) өтініш беруші мемлекеттік қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) дұрыс еместігін анықтау;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) қандас мәртебесін беру және (немесе) қандастарды қабылдаудың өңірлік квотасына енгізу туралы қолдаухат беретін этникалық қазақтардың Қазақстан Республикасының аумағында құқық бұзушылықтар жасағаны туралы әшкерлейтін мәліметтердің және олардың террористік немесе экстремистік ұйымдарға тиесілігі туралы өзге де ақпараттың болуы;</w:t>
-[...17 lines deleted...]
-4) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-бабына сәйкес ұсынылатын этникалық қазақтың қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы;</w:t>
+3) Қазақстан Республикасының аумағында құқық бұзушылықтар жасағаны туралы әшкерелейтін мәліметтердің және олардың террористік немесе экстремистік ұйымдарға жататындығы туралы өзге де ақпараттың болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4) этникалық қазақтың "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес қолжетімділігі шектеулі дербес деректерге қол жеткізуге берілетін келісімінің болмауы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) қандастарды аумақтық-әкімшілік бірлікте қабылдаудың өңірлік квотасының болмауы немесе этникалық қазақтың қоныстандыру үшін ұсынылған аумақтық-әкімшілік бірліктен бас тартуы.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Сондай-ақ, "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> көзделген негіздер мемлекеттік қызмет көрсетуден бас тарту болып табылады.</w:t>
+6) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңның 18-2-бабы 2-тармағының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) тармақшасында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> көзделген негіз бойынша мемлекеттік қызмет көрсетуді тоқтата тұру мерзімі өткеннен кейін анықталған кемшіліктердің жойылмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) уәкілетті мемлекеттік органның мемлекеттік қызмет көрсету үшін қажетті келісімі туралы сұрау салуға берілген теріс жауап, сондай-ақ сараптаманың, зерттеудің не тексерудің теріс қорытындысы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13398,70 +12532,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...16 lines deleted...]
-              </w:rPr>
               <w:t>
-"Мемлекеттік қызметтер" бөлімі, мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 1414, 8 800 080 7777.</w:t>
+Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты Мемлекеттік қызмет көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы ала алады. Мемлекеттік қызмет көрсету мәселелері бойынша анықтамалық қызметтердің байланыс телефондары интернет-ресурста Көрсетілген www.gov.kz. "Мемлекеттік қызметтер" бөлімі, мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заңнамада белгіленген тәртіппен өзіне-өзі қызмет көрсету, өз бетінше жүріп-тұру, бағдарлану қабілетін толық немесе ішінара жоғалтқан көрсетілетін қызметті алушыларға мемлекеттік қызметті көрсету үшін құжаттарды қабылдауды "1414", 8 800 080 7777 Бірыңғай байланыс орталығы арқылы жүгіну арқылы мемлекеттік корпорацияның қызметкері тұрғылықты жеріне барып жүргізеді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
@@ -13563,140 +12679,140 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Үлгі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z53" w:id="39"/>
+    <w:bookmarkStart w:name="z53" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қандас мәртебесін беруге өтінішті қабылдау туралы _______жылғы_______ _______ № _______ ХАБАРЛАМА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 3-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 222</w:t>
+        <w:t>№ 380</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-      __________________________________________________________________</w:t>
+        <w:t xml:space="preserve">
+      Этникалық қазақтың өтініші туралы ____________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13706,105 +12822,123 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының аумағына тұрақты тұру үшін келуді жоспарлайтын оған</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      және оның отбасы мүшелеріне (бар болса) беру туралы __________________</w:t>
-[...53 lines deleted...]
-      __________________________________________________________________</w:t>
+      және оның отбасы мүшелеріне (бар болса) беру туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (астана, облыс және республикалық маңызы бар қалалар) қандас мәртебесі тіркелгенін</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      хабарлаймыз ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Қазақстан Республикасының жергілікті атқарушы органының/ шет елдердегі мекемесінің атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13850,105 +12984,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішке мынадай құжаттарды қоса беремін:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1)_____________________________________________________________;</w:t>
-[...53 lines deleted...]
-      Құжаттар қабылданды ____________________________________________________</w:t>
+      1)___________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)___________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ..)___________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттар қабылданды_______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (құжаттарды қабылдаған адамның тегі, аты, әкесінің аты (ол болған жағдайда), лауазымы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13958,51 +13092,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________ (қолы) / _________ (күні)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      -----------------------------------------------------------------------------------------------</w:t>
+      --------------------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (кесу сызығы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -14030,69 +13164,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құжаттарды қабылдау туралы хабарлама №______ жылғы ____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _______________________________________________________________</w:t>
-[...17 lines deleted...]
-      _______________________________________________________________</w:t>
+      _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (этникалық қазақтың тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -14244,74 +13378,600 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>немесе ұзарту қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4-қосымша</w:t>
+              <w:t>3-1-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z55" w:id="40"/>
+    <w:bookmarkStart w:name="z71" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Мемлекеттік қызмет көрсету процесін тоқтата тұру туралы хабарлама</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар 3-1-қосымшамен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 18-2-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және 20-баптың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-1-тармағын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> басшылыққа ала отырып, астананың, республикалық маңызы бар қалалардың, аудандардың және облыстық маңызы бар қалалардың халықты әлеуметтік қорғау жергілікті атқарушы органы, "Азаматтарға арналған үкімет" мемлекеттік корпорациясы және (немесе) көрсетілетін қызметті беруші (мекенжайы көрсетілсін) мемлекеттік қызмет көрсету процесін мынадай негіздердің бірі бойынша тоқтата тұрады (керегінің асты сызылсын):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтініште және (немесе) ұсынылған құжаттарда қателердің немесе дәлсіздіктердің анықталуына;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) олардың нысаны мен мазмұны бойынша белгіленген талаптарға сәйкес келмеуіне;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібін айқындайтын Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2013 жылғы 22 шілдедегі № 329-ө-м </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген Қандас мәртебесін беру немесе ұзарту қағидаларында (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8624 болып тіркелген) көзделген тізбеге сәйкес құжаттардың толық топтамасын ұсынбауына байланысты, атап айтқанда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) _________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) __________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ... .</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осыған байланысты Сізге анықталған кемшіліктерді осы хабарламаны алған күннен бастап 15 (он бес) жұмыс күні ішінде жою және құжаттарды қайта ұсыну қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы хабарлама екі данада, әрбір тарап үшін бір данадан жасалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация қызметкерінің тегі, аты, әкесінің аты (ол болған жағдайда), қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы: __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон: ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алдым: ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының тегі, аты, әкесінің аты (ол болған жағдайда), қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ жылғы "___" __________</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қандас мәртебесін беру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе ұзарту қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z55" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Қандас мәртебесін беру немесе беруден бас тарту не ұзарту туралы 20___ жылғы "__" ________ № ________ ШЕШІМ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14891,68 +14551,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>немесе ұзарту қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z57" w:id="41"/>
+    <w:bookmarkStart w:name="z57" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҚАНДАС КУӘЛІГІ / УДОСТОВЕРЕНИЕ КАНДАСА № _________ _________________________________________________________________ (Жергілікті атқарушы органның атауы/наименование местного исполнительного органа)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16769,68 +16429,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(мекенжайы бойынша тұратын)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z59" w:id="42"/>
+    <w:bookmarkStart w:name="z59" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кандас мәртебесін ұзарту туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17276,68 +16936,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>немесе ұзарту қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z61" w:id="43"/>
+    <w:bookmarkStart w:name="z61" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қандас мәртебесін ұзарту туралы өтінішті қабылдау туралы хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 7-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17725,68 +17385,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(көрсетілетін қызметті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>алушының мекенжайы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z63" w:id="44"/>
+    <w:bookmarkStart w:name="z63" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құжаттарды қабылдаудан бас тарту туралы № ____ ҚОЛХАТ ___________________ (түрін көрсету)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 8-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18078,55 +17738,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -18452,31 +18112,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>