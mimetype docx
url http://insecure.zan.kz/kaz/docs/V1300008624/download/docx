--- v0 (2025-11-14)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c2978cb" w14:textId="c2978cb">
+    <w:p w14:paraId="db86162" w14:textId="db86162">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -151,130 +151,150 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Халықтың көші-қоны туралы" Қазақстан Республикасының Заңы </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
+      "Халықтың көші-қоны туралы" Қазақстан Республикасының Заңы 11-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.10.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 317</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -865,74 +885,156 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Қандас мәртебесін беру немесе ұзарту қағидалары (бұдан әрі – Қағидалар) "Халықтың көші-қоны туралы" 2011 жылғы 22 шілдедегі Қазақстан Республикасы Заңының (бұдан әрі – Заң) 11-бабының </w:t>
+      1. Осы Қандас мәртебесін беру немесе ұзарту қағидалары (бұдан әрі – Қағидалар) "Халықтың көші-қоны туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 11-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">, "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және қандас мәртебесін беру немесе ұзарту тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1005,68 +1107,280 @@
       3) бейімделу және интеграциялық қызметтер – қоғамға бейімделу және ықпалдасу мақсатында қандастар мен олардың отбасы мүшелеріне көрсетілетін қызметтер кешені (ақпараттық, заңдық, әлеуметтік, медициналық және білім беру);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) "бір өтініш" қағидаты – бір өтініш негізінде көрсетілетін бірнеше мемлекеттік қызметтердің жиынтығын көздейтін Мемлекеттік қызмет көрсету нысаны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) "Жеке тұлғалар" мемлекеттік деректер қоры" ақпараттық жүйесі (бұдан әрі – ЖТ МДҚ) – азаматтық жай-күйді сәйкестендіру және айқындау үшін жеткілікті Қазақстан Республикасының жеке тұлғалары туралы ақпаратты тіркеу мен сақтаудың бірыңғай жүйесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) "Көші-қон полициясы" ақпараттық жүйесі (бұдан әрі – "Көші-қон полициясы" АЖ) – шетелдіктерді, босқындарды және азаматтығы жоқ адамдарды есепке алу, тіркеу қызметін автоматтандыруға арналған Қазақстан Республикасы Ішкі істер министрлігінің ақпараттық жүйесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1089,50 +1403,156 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Қазақстан Республикасының шет елдердегі мекемелері – Қазақстан Республикасының шет елде орналасқан дипломатиялық және оларға теңестірілген өкілдіктері, сондай-ақ консулдық мекемелері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) қандас – бұрын Қазақстан Республикасының азаматтығында болмаған, халықтың көші-қоны мәселелері жөніндегі уәкілетті орган белгілеген тәртіппен тиісті мәртебе алған этникалық қазақ және (немесе) оның ұлты қазақ отбасы мүшелер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) "Қандас" автоматтандырылған ақпараттық жүйесі (бұдан әрі – "Қандас" ААЖ) – этникалық қазақтар мен қандастар үшін мемлекеттік қызмет көрсету процесін автоматтандыруға арналған әлеуметтік-еңбек саласының бірыңғай ақпараттық жүйесі құрамындағы жүйе;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1169,108 +1589,214 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалған өңірлер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) "migration.enbek.kz" көші-қон қызметтерін көрсетудің бірыңғай порталы – көшіп-қонушылардың есебі мен қозғалысын, сондай-ақ көші-қон саласында қызметтер ұсынудың мониторингін қамтамасыз ететін Электрондық еңбек биржасы (enbek.kz) цифрлық экожүйесінің кіші жүйесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) "migration.enbek.kz" көші-қон қызметтерін көрсетудің бірыңғай порталының мобильді қосымшасы (бұдан әрі – мобильді қосымша) – ұялы байланыстың абоненттік құрылғысында орнатылған және іске қосылған әрі ұялы байланыс, Интернет арқылы электрондық нысанда көрсетілетін мемлекеттік қызметтер мен функцияларға қол жеткізуді ұсынатын бағдарламалық өнім;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      15) өтініш беруші – қандас мәртебесін алуға және қандастарды қабылдаудың өңірлік квотасына енгізуге үміткер этникалық қазақтар қатарындағы жеке тұлға және оның отбасы мүшелері (бар болса) не Қазақстан Республикасының Әлеуметтік </w:t>
-[...9 lines deleted...]
-        <w:t>кодексіне</w:t>
+      15) өтініш беруші – қандас мәртебесін алуға және қандастарды қабылдаудың өңірлік квотасына енгізуге үміткер этникалық қазақтар қатарындағы жеке тұлға және оның отбасы мүшелері (ол болған жағдайда) не Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Әлеуметтік кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік көрсетілетін қызметтерді және жұмыспен қамтуға жәрдемдесудің белсенді шараларын алуға үміткер қандастар, қандастардың жесірлері және ортақ балалары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1279,50 +1805,156 @@
       16) халықтың көші-қоны мәселелері жөніндегі уәкілетті орган – өз құзыреті шегінде халықтың көші-қоны саласындағы басшылықты, көші-қон процестерін реттеуді, халықтың көші-қоны саласындағы жұмысты үйлестіруді және мемлекеттік саясатты іске асыруды жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган – облыстың, республикалық маңызы бар қалалардың, астананың халықты әлеуметтік қорғау және жұмыспен қамту саласындағы бағыттарын айқындайтын жергілікті атқарушы органы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      17-1) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17-1) "электрондық үкіметтің" веб-порталы – нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесі болатын ақпараттық жүйе;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1411,51 +2043,156 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Қандас мәртебесін беру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Өтініш беруші осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1470,51 +2207,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша "migration.enbek.kz" көші-қон қызметтерін көрсетудің бірыңғай порталы арқылы, ақпараттандыру объектілері арқылы: мобильді қосымшасы, Қазақстан Республикасының шет елдердегі мекемесі, Мемлекеттік корпорация не www.egov.kz "электрондық үкіметтің" веб-порталы арқылы осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Қандас мәртебесін беру немесе ұзарту" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде (бұдан әрі-тізбе) көрсетілген құжаттарды қоса бере отырып, қандас мәртебесін беру туралы өтінішті (бұдан әрі – өтініш) береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1532,91 +2268,187 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "migration.enbek.kz" көші-қон қызметтерін көрсетудің бірыңғай порталы немесе мобильді қосымшасы арқылы берілген өтініш осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш берушіні оның өтінішін тіркеу туралы хабардар ете отырып, халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органдардың қарауы үшін "Қандас" ААЖ-ға түседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1634,91 +2466,187 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақтың бірінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Қазақстан Республикасының шет елдердегі мекемелері арқылы берілген өтінішті Қазақстан Республикасының шет елдердегі мекемесінің қызметкері "Қандас" ААЖ-да тіркейді және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш берушіні оның өтінішін тіркеу туралы хабардар ете отырып, "Қандас" ААЖ арқылы халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорацияға жүгінген кезде құжаттарды қабылдау күні мемлекеттік қызмет көрсету мерзіміне кірмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1811,70 +2739,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="16"/>
+    <w:bookmarkStart w:name="z65" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1. Жергілікті атқарушы орган өтініш келіп түскен күннен кейін бір жұмыс күні ішінде келіп түскен құжаттарды қарайды және өтініш беруші ұсынған құжаттар топтамасының толықтығы мен дұрыстығын тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Толық емес пакетті және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде жергілікті атқарушы орган Тізбеге сәйкес өтінішті қабылдаудан бас тартады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1949,126 +2877,232 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган өтініш келіп түскен күннен кейін бір жұмыс күні ішінде өтініш берушінің Қазақстан Республикасының аумағында құқық бұзушылықтар жасағаны туралыр айып келтіретін мәліметтердің және оның террористік немесе экстремистік ұйымдарға тиесілігі туралы өзге де ақпараттың болуын тексеру үшін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тиісті өңірлердің ішкі істер органдарының, ұлттық қауіпсіздік органдарының аумақтық бөлімшелеріне;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Бас прокуратураның Құқықтық статистика және арнайы есепке алу комитетінің ақпараттық жүйесі арқылы сұрау салулар жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Ішкі істер органдарының, ұлттық қауіпсіздік органдарының аумақтық бөлімшелері өтініш берушілердің құжаттар топтамасын алған күннен кейін жиырма жұмыс күні ішінде халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органға өтініш берушінің Қазақстан Республикасының аумағында құқық бұзушылықтар жасағаны туралы айыптаушы мәліметтердің және оның террористік немесе экстремистік ұйымдарға тиесілігі туралы өзге де ақпараттың болуы немесе болмауы туралы ақпарат жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2087,70 +3121,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган аумақтық бөлімшелерден ішкі істер органдарынан және Ұлттық қауіпсіздік органдарынан ақпарат келіп түскен күннен кейін үш жұмыс күні ішінде өзіне қоса берілген құжаттармен бірге өтінішті Комиссияның қарауына береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2169,90 +3203,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="20"/>
+    <w:bookmarkStart w:name="z66" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8-1. Көрсетілетін қызметті алушының таңдауы бойынша мемлекеттік көрсетілетін қызмет осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2 қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Қандас мәртебесін беру немесе ұзарту" мемлекеттік көрсетілетін қызметімен (бұдан әрі – "бір өтініш" қағидаты бойынша мемлекеттік көрсетілетін қызмет) жиынтығында "бір өтініш" қағидаты бойынша көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызмет жеке тұлғаларға тегін көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2363,70 +3397,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Комиссия өтініш келіп түскен күннен кейін үш жұмыс күні ішінде оны қарайды және өтініш берушіге қандас мәртебесін беруден бас тарту туралы немесе қандас мәртебесін беру туралы ұсыныс шығару туралы мынадай шарттарды ескере отырып:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Қазақстан Республикасы Әлеуметтік кодексінің 112-бабы 3-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2633,90 +3667,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="22"/>
+    <w:bookmarkStart w:name="z67" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9-1. Ұсынылған құжаттар бойынша уәжделген ескертулер туралы шешім қабылдаған кезде көрсетілетін қызметті берушінің орындаушысы Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>73-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушыға мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ көрсетілетін қызметті алушыға алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізудің уақыты мен орны (тәсілі) туралы хабарлама (портал, электрондық пошта, SMS арқылы) жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау хабарлама жіберілген сәттен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2807,70 +3841,176 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган Комиссия ұсыным шығарған күннен кейін бір жұмыс күні ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2887,62 +4027,274 @@
         <w:t xml:space="preserve"> сәйкес өтініш берушіге қандас мәртебесін беру немесе беруден бас тарту туралы шешім қабылдайды және "Қандас" ААЖ арқылы қабылданған шешімді өтініш берушіге, Қазақстан Республикасының шет елдегі мекемесіне не Мемлекеттік корпорацияға жібереді; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өтініш берушіге қандас мәртебесін беру туралы шешім қабылдаған кезде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) тармақшаның екінші абзацы жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтініш берушінің және оның отбасы мүшелерінің деректерін (бар болса) "Жеке тұлға" мемлекеттік дерекқоры арқылы оның (олардың) жеке сәйкестендіру нөмірінің (бұдан әрі – ЖСН) болуы тұрғысынан тексереді және ЖТ МДҚ-да ЖСН болмаған кезде "Қандас" ААЖ арқылы "Көші-қон полициясы" АЖ-ға ЖСН генерациялау үшін электрондық сұрау салуды жібереді. ЖСН бар екені анықталған кезде жаңа ЖСН генерациялау жүзеге асырылмайды және қолда бар ЖСН пайдаланылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) тармақшаның ұшінші абзацы жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қандас" ААЖ арқылы өтініш берушіге, Қазақстан Республикасының шет елдердегі мекемесіне не Мемлекеттік корпорацияға өтініш берушіге қандас мәртебесін беру туралы шешім жібереді, ол өтініш беруші шешімде көрсетілген қоныстандыру өңіріне келген күні күшіне енеді, оған қоса беріледі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3095,70 +4447,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган өтініш беруші оған қандас мәртебесін беру туралы шешімде көрсетілген қоныстандыру өңіріне келген күннен кейін үш жұмыс күні ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бейімделу мен интеграцияның жеке жоспарына қол қояды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3175,50 +4527,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалған өңірлерге қоныстанған жағдайда әлеуметтік келісімшартқа қол қояды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11-тармақтың бірінші бөлігінің төртінші абзацы жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       қандас мәртебесі туралы шешімнің күшіне енгені туралы "Қандас" ААЖ-да белгісі бар осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -3289,109 +4747,109 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Қандас мәртебесін беруден және ұзартудан бас тарту негіздері Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20 бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Қандас мәртебесін ұзарту тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Қандас мәртебесін ұзарту үшін Қазақстан Республикасының азаматтығын оңайлатылған (тіркеу) тәртіппен алу мақсатында Қазақстан Республикасында тұрақты тұруға рұқсат алған бұйралаушылар әлеуметтік қорғау және халықты жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органға не Мемлекеттік корпорацияға осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3406,51 +4864,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өзіне бұрын берілген қандас мәртебесін ұзарту туралы өтініш береді осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тізбеде көрсетілген құжаттарды қоса бере отырып.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3469,130 +4927,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Мемлекеттік корпорацияға жүгінген кезде құжаттарды қабылдау күні мемлекеттік қызмет көрсету мерзіміне кірмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Құжаттарды қабылдайтын мемлекеттік корпорацияның қызметкері құжаттарды қабылдаған күні ұсынылған құжаттардың толықтығы мен қолданылу мерзімін тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Өтініш беруші мемлекеттік қызмет көрсетуге қойылатын талаптарға сәйкес құжаттарды ұсынған кезде Мемлекеттік корпорацияның қызметкері құжаттарды қабылдаған күні осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтініштің қабылданғаны туралы хабарлама береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3675,70 +5133,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="31"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган өтініш пен қоса берілген құжаттар келіп түскен күннен кейін 2 (екі) жұмыс күні ішінде қандас мәртебесін бір рет алты айдан аспайтын мерзімге ұзарту туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3864,71 +5322,167 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      22-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органның қандас мәртебесін ұзарту не ұзартудан бас тарту туралы шешімі өтініш берушіні кейіннен хабардар ету үшін "электрондық үкімет" шлюзі арқылы бір жұмыс күні ішінде Мемлекеттік корпорацияға жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3947,288 +5501,464 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Қандас мәртебесін ұзартудан бас тарту негіздері Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік қызметтер көрсету мәселелері бойынша шешімдерге, әрекеттерге (әрекетсіздікке) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Көші-қон саласында мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағым көрсетілетін қызметті беруші басшысының атына не Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25. Көрсетілетін қызметті берушінің атына келіп түскен өтініш берушінің шағымы "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ол тіркелген күннен бастап 5 (бес) жұмыс күні ішінде қаралуға тиіс. Шағымды тіркеу күні оны қарау мерзіміне кірмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 25-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен өтініш берушінің шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік қызметтер көрсету мәселелері бойынша шешімдерге, әрекеттерге (әрекетсіздікке) шағымдану тәртібі</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      27-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Мемлекеттік корпорация қызметкерлеріне қызмет көрсету кезінде олардың әрекетіне (әрекетсіздігіне) шағым оның басшысының атына не ақпараттандыру саласындағы уәкілетті органға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Мемлекеттік қызмет көрсету мәселелері бойынша жергілікті атқарушы органның шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағым Қазақстан Республикасының заңнамасына сәйкес жергілікті атқарушы орган басшысының атына не мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
-[...15 lines deleted...]
-      24. Көші-қон саласында мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағым көрсетілетін қызметті беруші басшысының атына не Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
+    <w:bookmarkStart w:name="z46" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Шағымды қарау мерзімі ұзартылған жағдайда шағымды қарау мерзімі ұзартылған сәттен бастап 3 (үш) жұмыс күні ішінде шағымды қарау өкілеттігі берілген лауазымды адам шағымды берген өтініш берушіге шағымды қарау мерзімі ұзартылғаны туралы жазбаша нысанда (шағымды қағаз жеткізгіште берген кезде) немесе электрондық нысанда (шағымды электрондық түрде берген кезде) шағымды қарауды ұзарту себептерін көрсете отырып хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkStart w:name="z47" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, сотта шағымдануға Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әкімшілік (сотқа дейінгі) тәртіппен шағымданғаннан кейін жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4262,490 +5992,386 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Кандас мәртебесін беру </w:t>
+              <w:t>Кандас мәртебесін беру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>немесе ұзарту қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(Мемлекеттік корпорация/шет</w:t>
+              <w:t>(Мемлекеттік корпорация/</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>елдердегі мекеменің атауы</w:t>
+              <w:t>этникалық қазақтың шыққан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>этникалық қазақтың шыққан</w:t>
+              <w:t>елдегі шетелдік мекеменің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>елдері)</w:t>
+              <w:t>атауы)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(лауазымы, тегі, аты,</w:t>
+              <w:t>(уәкілетті өкілдің лауазымы,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әкесінің аты (бар болса)</w:t>
+              <w:t>тегі, аты, әкесінің аты (ол</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>уәкілетті өкілдің)</w:t>
+              <w:t>болған жағдайда)) кімнен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>кімнен _____________________</w:t>
+              <w:t>_________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(тегі, аты, әкесінің аты </w:t>
+              <w:t>(өтініш берушінің тегі, аты,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(болған жағдайда</w:t>
+              <w:t>әкесінің аты (ол болған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>өтініш берушінің)</w:t>
+              <w:t>жағдайда))</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(мекен-жайы бойынша тұратын)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кандас мәртебесін беру туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 31.07.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 289</w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -4769,51 +6395,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Т. А. Ә. (бар болса)</w:t>
+Т. А. Ә. (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5175,51 +6801,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Т. А. Ә. (бар болса)</w:t>
+Т. А. Ә. (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6019,52 +7645,52 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Тарихи отанымда тұрақты тұру мақсатында Қазақстан Республикасына жоспарланып отырған келуіме байланысты маған және менің отбасымның мүшелеріне (бар болса) қандас мәртебесін беруді сұраймын. </w:t>
+        <w:t>
+      Тарихи отанымда тұрақты тұру мақсатында Қазақстан Республикасына жоспарланып отырған келуіме байланысты маған және менің отбасымның мүшелеріне (бар болса) қандас мәртебесін беруді сұраймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Көшудің мақсаты – қандастарды қоныстандыру үшін өңірлерге:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
@@ -6246,51 +7872,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- Аудан</w:t>
+Аудан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6469,52 +8095,70 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+Т.А.Ә. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Т.А.Ә. (бар болса)</w:t>
+(ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7644,51 +9288,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Көшудің мақсаты-жұмыс берушілердің шақыруы бойынша немесе этникалық қазақтар арасынан шыққан жеке кәсіпкерлер:</w:t>
+      3. Көшудің мақсаты – жұмыс берушілердің шақыруы бойынша немесе этникалық қазақтар арасынан шыққан жеке кәсіпкерлер:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -7740,51 +9384,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс берушінің уәкілетті өкілінің Т. А. Ә (бар болса)</w:t>
+Жұмыс берушінің уәкілетті өкілінің Т. А. Ә. (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8719,51 +10363,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Көшудің мақсаты – Қазақстан Республикасының жоғары оқу орындарында (бұдан әрі-ЖОО) оқитын этникалық қазақтар:</w:t>
+      4. Көшудің мақсаты – Қазақстан Республикасының жоғары оқу орындарында (бұдан әрі – ЖОО) оқитын этникалық қазақтар:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -8779,51 +10423,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ТАӘ</w:t>
+Т.А.Ә. (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9075,159 +10719,159 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Осымен қандас мәртебесін беру бойынша қызмет көрсету үшін қажетті менің дербес деректерімді жинауға және өңдеуге келісім беремін.</w:t>
-[...107 lines deleted...]
-      5)____________________________________</w:t>
+       Осымен қандас мәртебесін беру бойынша қызмет көрсету үшін қажетті менің дербес деректерімді жинауға және өңдеуге келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Өтінішке мынадай құжаттарды қоса беремін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ____________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ____________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ____________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ____________________________________:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ____________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мен келтірген мәліметтердің дұрыс екендігін куәландырамын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9272,106 +10916,310 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (өтініш беруші қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...36 lines deleted...]
-      20__ жылғы "__" ______________________________________________ </w:t>
+        <w:t>
+      Құжаттар қабылданды: _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Құжаттарды қабылдаған адамның тегі, аты, әкесінің аты (ол болған жағдайда), лауазымы).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ жылғы "__" ______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (құжаттарды қабылдаған адамның қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымшаның осы редакциясы 12.07.2026 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданыста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9407,1995 +11255,2213 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қандас мәртебесін беру немесе</w:t>
+              <w:t>Қандас мәртебесін беру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ұзарту қағидаларына</w:t>
+              <w:t>немесе ұзарту қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t xml:space="preserve">Нысан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z68" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.10.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 317</w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...28 lines deleted...]
-              <w:t xml:space="preserve"> Мемлекеттік көрсетілетін қызметтің атауы "Қандас мәртебесін беру немесе ұзарту қандас мәртебесін беру".  Мемлекеттік көрсетілетін қызметтің кіші түрінің атауы: 1. Жалпы тәртіпте мәртебе алу; 2. Қазақстан Республикасының шет елдердегі мекемелері арқылы қандас мәртебесін беруге жергілікті атқарушы органның келісімі негізінде мәртебе алу; 3. Мәртебені ұзарту;</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қандас мәртебесін беру немесе ұзарту </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдары көрсетеді.</w:t>
+1. Жалпы тәртіпте мәртебе алу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2. Қазақстан Республикасының шет елдердегі мекемелері арқылы қандас мәртебесін беруге жергілікті атқарушы органның келісімі негізінде мәртебе алу. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Мәртебені ұзарту.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету тәсілдері</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Қандас мәртебесін беруге өтінішті қабылдауды және мемлекеттік қызмет көрсету нәтижесін беруді</w:t>
-[...107 lines deleted...]
-2. Қандас мәртебесін ұзартуға өтінішті қабылдауды және мемлекеттік қызмет көрсету нәтижесін беруді халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган және Мемлекеттік корпорация жүзеге асырады.</w:t>
+Мемлекеттік қызметті облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдары көрсетеді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Қандас мәртебесін беру бойынша Мемлекеттік қызмет көрсету мерзімі - 30 жұмыс күні ішінде.</w:t>
+1. Қандас мәртебесін беруге өтінішті қабылдауды және мемлекеттік қызмет көрсету нәтижесін беруді</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. Қандас мәртебесін ұзарту бойынша Мемлекеттік қызмет көрсету мерзімі - 3 жұмыс күні ішінде.</w:t>
+- шет елдердегі мекемелер (Қазақстан Республикасынан тыс жерлерде тұратын этникалық қазақтар үшін);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құжаттар топтамасын тапсыру үшін күтудің рұқсат етілген ең ұзақ уақыты: көрсетілетін қызметті берушіде-30 минут, Мемлекеттік корпорацияда-15 минут;</w:t>
+- мобильді қосымшасы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушіде қызмет көрсетудің рұқсат етілген ең ұзақ уақыты-30 минут, Мемлекеттік корпорацияда-20 минут, "бір өтініш" қағидаты бойынша Мемлекеттік қызмет көрсету кезінде-60 минут.</w:t>
+- Мемлекеттік корпорация;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- "migration.enbek.kz" порталы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- www.egov.kz "электрондық үкіметтің" веб-порталы (бұдан әрі – веб-портал) арқылы жүзеге асырады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Қандас мәртебесін ұзартуға өтінішті қабылдауды және мемлекеттік қызмет көрсету нәтижесін беруді халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган және Мемлекеттік корпорация жүзеге асырады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттiк қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қағаз/ "бір өтініш" қағидаты бойынша көрсетілетін, электрондық (ішінара автоматтандырылған)</w:t>
+1. Қандас мәртебесін беру бойынша Мемлекеттік қызмет көрсету мерзімі - 30 жұмыс күні ішінде.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Қандас мәртебесін ұзарту бойынша Мемлекеттік қызмет көрсету мерзімі - 3 жұмыс күні ішінде.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құжаттар топтамасын тапсыру үшін күтудің рұқсат етілген ең ұзақ уақыты: көрсетілетін қызметті берушіде-30 минут, Мемлекеттік корпорацияда-15 минут;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушіде қызмет көрсетудің рұқсат етілген ең ұзақ уақыты-30 минут, Мемлекеттік корпорацияда-20 минут, "бір өтініш" қағидаты бойынша Мемлекеттік қызмет көрсету кезінде-60 минут.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>
-Мемлекеттік корпорация мемлекеттік корпорацияның ақпараттық жүйесінде 1 (бір) жыл ішінде құжаттардың сақталуын қамтамасыз етеді. Мемлекеттік корпорацияның қызметкері өтініш берушінің сұрау салуы бойынша Мемлекеттік корпорацияның ақпараттық жүйесінен түсіре отырып, жергілікті атқарушы органнан бұрын алынған қандас куәлігін береді. migration.enbek.kz порталында мемлекеттік қызмет көрсету нәтижесі жеке кабинетте көрсетіледі.</w:t>
+Қағаз/ "бір өтініш" қағидаты бойынша көрсетілетін, электрондық (ішінара автоматтандырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңнамасына сәйкес, мемлекеттік қызмет алушыдан мемлекеттік қызмет көрсету кезінде алынатын төлем мөлшері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті көрсетудің нәтижесі: қандас мәртебесін беру кезінде – қандас куәлігін беру, қандас мәртебесін ұзартқан жағдайда осы Қағидаларға 4-қосымшаға сәйкес жергілікті атқарушы органның шешімі. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Мемлекеттік қызмет жеке тұлғаларға тегін көрсетіледі.</w:t>
+Мемлекеттік корпорация мемлекеттік корпорацияның ақпараттық жүйесінде 1 (бір) жыл ішінде құжаттардың сақталуын қамтамасыз етеді. Мемлекеттік корпорацияның қызметкері өтініш берушінің сұрау салуы бойынша Мемлекеттік корпорацияның ақпараттық жүйесінен түсіре отырып, жергілікті атқарушы органнан бұрын алынған қандас куәлігін береді. "migration.enbek.kz" порталында мемлекеттік қызмет көрсету нәтижесі жеке кабинетте көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс кестесі:</w:t>
-[...107 lines deleted...]
-Мемлекеттік қызмет көрсету орындарының мекенжайлары мемлекеттік корпорацияның интернет-ресурсында орналастырылған: www.gov.kz.</w:t>
+Мемлекеттік қызмет жеке тұлғаларға тегін көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс кестесі:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті берушіде – www.enbek.gov.kz интернет-ресурсы "Мемлекеттік көрсетілетін қызметтер" бөлімінде орналастырылған.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру сағат 13.00-ден 14.30-ға дейін түскі үзіліспен сағат 9.00-ден 17.30-ға дейін. Мемлекеттік көрсетілетін қызмет алдын ала жазылусыз және жеделдетілген қызмет көрсетусіз кезек тәртібімен көрсетіледі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Мемлекеттік корпорацияда – Қазақстан Республикасының Еңбек кодексіне сәйкес мереке және демалыс күндерден басқа, өтініштерді қабылдау және мемлекеттік қызметтердің дайын нәтижелерін беру Мемлекеттік корпорация арқылы дүйсенбіден жұманы қоса алғанда сағат 9.00-ден 18.00-ге дейін үзіліссіз жүзеге асырылады, Мемлекеттік корпорацияның халыққа қызмет көрсету кезекші бөлімдерінде дүйсенбіден жұманы қоса алғанда сағат 9.00-ден 20.00-ге дейін және сенбі күні сағат 9.00-ден 13.00-ге дейін. Мемлекеттік қызмет тұрғылықты жері бойынша электрондық кезек тәртібімен, жеделдетілген қызмет көрсетусіз көрсетіледі, электрондық кезекті веб-портал арқылы брондауға болады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) веб-порталда, "migration.enbek.kz" порталында, мобильдік қосымшасында – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
- Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі </w:t>
-[...19 lines deleted...]
-          </w:tcPr>
+4) Қазақстан Республикасының шет елдердегі мекемелерінде өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 17.00-ге дейін. </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініш беруші келесі құжаттарды ұсынады:</w:t>
-[...201 lines deleted...]
-Өтініш берушілерден ақпараттық жүйелерден құжаттарды талап етуге жол берілмейді.</w:t>
+Мемлекеттік қызмет көрсету орындарының мекенжайлары мемлекеттік корпорацияның интернет-ресурсында орналастырылған: www.gov.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қандас мәртебесін беру не одан бас тарту туралы шешімді жергілікті атқарушы орган қабылдайды және осы Қағидалардың 4-қосымшасына сәйкес жергілікті атқарушы орган өтінішті тіркеген күннен кейін 30 жұмыс күні ішінде ресімдейді.</w:t>
+Өтініш беруші келесі құжаттарды ұсынады:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жергілікті атқарушы орган қандас мәртебесін беруден мынадай негіздер бойынша енгізуден бас тартады:</w:t>
+1. Қазақстан Республикасының шет елдердегі мекемесі не Мемлекеттік корпорация арқылы қандас мәртебесін беруге жергілікті атқарушы органның келісімі негізінде жалпы тәртіппен мәртебе мен мәртебе алу үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) үміткерлердің "Халықтың көші-қоны туралы" Заңның 20-бабы 1) тармақшасында белгіленген шарттарға сәйкес келмеуі;</w:t>
+1) өмірбаян (еркін түрде);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) өтініш беруші мемлекеттік қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) дұрыс еместігін анықтау;</w:t>
+2) өтініш берушінің және оның отбасы мүшелерінің жеке басын куәландыратын құжаттардың (бар болса) қазақ немесе орыс тілдеріне нотариалды куәландырылған аудармасымен;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) өтініш берушінің осы Қағидалардың 2-тармағының 18) тармақшасында көзделген шартқа сәйкестігін белгілейтін құжаттардың көшірмелері (туу туралы куәліктердің, шетелдік паспорттың, азаматтығы жоқ адамның куәлігінің көшірмелері, үміткерлердің ұлтын растайтын этникалық қазақтар шыққан елдің арнаулы органдарының басқа да ресми құжаттары), "Халықтың көші-қоны туралы" Қазақстан Республикасы Заңының 11-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11-1) тармақшасында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> көзделген оңайлатылған (тіркеу) тәртіппен Қазақстан Республикасының қандас және азаматтығы мәртебесін алуға үміткер адамдардың қазақ ұлтына тиесілігін айқындау жөніндегі комиссияның ұсынымы болмаған жағдайда.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) қандас мәртебесін беру және (немесе) қандастарды қабылдаудың өңірлік квотасына енгізу туралы қолдаухат беретін этникалық қазақтардың Қазақстан Республикасының аумағында құқық бұзушылықтар жасағаны туралы әшкерлейтін мәліметтердің және олардың террористік немесе экстремистік ұйымдарға тиесілігі туралы өзге де ақпараттың болуы;</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес ұсынылатын этникалық қазақтың қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы;</w:t>
+Салыстырып тексеру үшін құжаттар түпнұсқада және көшірмелерде ұсынылады, одан кейін құжаттардың түпнұсқалары (өмірбаянын қоспағанда) өтініш берушіге қайтарылады, сондай ақ мемлекеттік базалардан электрондық көшірмелер мен деректерді пайдалануға мүмкін болады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) қандастарды аумақтық-әкімшілік бірлікте қабылдаудың өңірлік квотасының болмауы немесе этникалық қазақтың қоныстандыру үшін ұсынылған аумақтық-әкімшілік бірліктен бас тартуы.</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> көзделген негіздер мемлекеттік қызмет көрсетуден бас тарту болып табылады.</w:t>
+Жеке басын куәландыратын құжаттар туралы мәліметтерді көрсетілетін қызметті беруші "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Мәртебені ұзарту үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өтініш беруші осы Қағидалардың 6-қосымшасына сәйкес өтініш береді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтініш берушілерден ақпараттық жүйелерден алынуы мүмкін құжаттарды талап етуге жол берілмейді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Мемлекеттік, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсетілетін қызметті көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
-[...2 lines deleted...]
-        </w:tc>
+Қандас мәртебесін беру не одан бас тарту туралы шешімді жергілікті атқарушы орган қабылдайды және осы Қағидалардың 4-қосымшасына сәйкес жергілікті атқарушы орган өтінішті тіркеген күннен кейін 30 жұмыс күні ішінде ресімдейді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті атқарушы орган қандас мәртебесін беруден және (немесе) қандастарды қабылдаудың өңірлік квотасына енгізуден мынадай негіздер бойынша бас тартады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) үміткерлердің "Халықтың көші-қоны туралы" Заңның 20-бабы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) тармақшасында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> белгіленген шарттарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) өтініш беруші мемлекеттік қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) дұрыс еместігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) қандас мәртебесін беру және (немесе) қандастарды қабылдаудың өңірлік квотасына енгізу туралы қолдаухат беретін этникалық қазақтардың Қазақстан Республикасының аумағында құқық бұзушылықтар жасағаны туралы әшкерлейтін мәліметтердің және олардың террористік немесе экстремистік ұйымдарға тиесілігі туралы өзге де ақпараттың болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-бабына сәйкес ұсынылатын этникалық қазақтың қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) қандастарды аумақтық-әкімшілік бірлікте қабылдаудың өңірлік квотасының болмауы немесе этникалық қазақтың қоныстандыру үшін ұсынылған аумақтық-әкімшілік бірліктен бас тартуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сондай-ақ, "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>19-1-бабында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> көзделген негіздер мемлекеттік қызмет көрсетуден бас тарту болып табылады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты Мемлекеттік қызмет көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы ала алады. Мемлекеттік қызмет көрсету мәселелері бойынша анықтамалық қызметтердің байланыс телефондары интернет-ресурста Көрсетілген www.gov.kz. "Мемлекеттік қызметтер" бөлімі, мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 1414, 8 800 080 7777.</w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты Мемлекеттік қызмет көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы ала алады. Мемлекеттік қызмет көрсету мәселелері бойынша анықтамалық қызметтердің байланыс телефондары интернет-ресурста Көрсетілген www.gov.kz. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Мемлекеттік қызметтер" бөлімі, мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заңнамада белгіленген тәртіппен өзіне-өзі қызмет көрсету, өз бетінше жүріп-тұру, бағдарлану қабілетін толық немесе ішінара жоғалтқан көрсетілетін қызметті алушыларға мемлекеттік қызметті көрсету үшін құжаттарды қабылдауды "1414", 8 800 080 7777 Бірыңғай байланыс орталығы арқылы жүгіну арқылы мемлекеттік корпорацияның қызметкері тұрғылықты жеріне барып жүргізеді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
@@ -11480,333 +13546,301 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>немесе ұзарту қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Үлгі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z53" w:id="43"/>
+    <w:bookmarkStart w:name="z53" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қандас мәртебесін беруге өтінішті қабылдау туралы  _______жылғы_______ _______  № _______ ХАБАРЛАМА</w:t>
-[...14 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> Қандас мәртебесін беруге өтінішті қабылдау туралы _______жылғы_______ _______ № _______ ХАБАРЛАМА</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Этникалық қазақтың өтініші туралы ____________________________ </w:t>
-[...107 lines deleted...]
-      хабарлаймыз ______________________ </w:t>
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Этникалық қазақтың өтініші туралы ___________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...36 lines deleted...]
-      кіріс хат-хабарлар ретінде № ______________ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ (күні) </w:t>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының аумағына тұрақты тұру үшін келуді жоспарлайтын оған</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      және оның отбасы мүшелеріне (бар болса) беру туралы __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (облыс, республикалық маңызы бар қалалар және Астана) қандас мәртебесі тіркелгенін</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      хабарлаймыз _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Қазақстан Республикасының жергілікті атқарушы органының/ шет елдердегі мекемесінің атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кіріс хат-хабарлар ретінде № _______ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ (күні)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       және заңда белгіленген тәртіппен және мерзімдерде қаралатын болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -11816,321 +13850,321 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішке мынадай құжаттарды қоса беремін:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1)______________________________________________________________;</w:t>
-[...107 lines deleted...]
-      -------------------------------------------------------------------------------------------------------- </w:t>
+      1)_____________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)_____________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ..)______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттар қабылданды ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (құжаттарды қабылдаған адамның тегі, аты, әкесінің аты (ол болған жағдайда), лауазымы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________ (қолы) / _________ (күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      -----------------------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (кесу сызығы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...126 lines deleted...]
-      Байланыс деректері __________________________________ _________ </w:t>
+        <w:t>
+      Қазақстан Республикасының шет елдердегі мекемелерінде қалады</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттарды қабылдау туралы хабарлама №______ жылғы ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (этникалық қазақтың тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Туған күні_______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрғылықты мекенжайы _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байланыс деректері __________________________________ _________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қолы) / _________ (күні)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -12216,102 +14250,160 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>немесе ұзарту қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z55" w:id="44"/>
+    <w:bookmarkStart w:name="z55" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қандас мәртебесін беру немесе беруден бас тарту не ұзарту туралы  20___ жылғы "__" ________  № ________ ШЕШІМ</w:t>
-[...14 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> Қандас мәртебесін беру немесе беруден бас тарту не ұзарту туралы 20___ жылғы "__" ________ № ________ ШЕШІМ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      __________________________________________________________________ </w:t>
-[...17 lines deleted...]
-                  (жергілікті атқарушы орган жанындағы комиссияның атауы)</w:t>
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________ (жергілікті атқарушы орган жанындағы комиссияның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Халықтың көші-қоны туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қандас мәртебесін беру туралы өтінішті қарап,</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -12325,51 +14417,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Т.А.Ә. (бар болса)</w:t>
+Т.А.Ә. (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12597,87 +14689,87 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _____________________________________________________________________</w:t>
-[...35 lines deleted...]
-      _______________________________________ шешім қабылдады</w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________ шешім қабылдады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қандас куәлігі өтініш беруші осы шешімде көрсетілген қоныстандыру өңіріне келген күннен кейін 3 күн ішінде берілетін болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -12686,70 +14778,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қандас мәртебесінің қолданылу мерзімі өтініш беруші осы шешімде көрсетілген қоныстандыру аймағына келген және қандас куәлігін алған күннен бастап күшіне енеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...18 lines deleted...]
-      (қолы/мөр орны)</w:t>
+        <w:t>
+      Басшы ________________ ___________________ (қолы/мөр орны)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12817,68 +14891,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>немесе ұзарту қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z57" w:id="45"/>
+    <w:bookmarkStart w:name="z57" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ҚАНДАС КУӘЛІГІ УДОСТОВЕРЕНИЕ КАНДАСА № _________ _____________________________________________________________________  (Жергілікті атқарушы органның атауы/наименование местного исполнительного органа)</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="45"/>
+        <w:t xml:space="preserve"> ҚАНДАС КУӘЛІГІ / УДОСТОВЕРЕНИЕ КАНДАСА № _________ _________________________________________________________________ (Жергілікті атқарушы органның атауы/наименование местного исполнительного органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 5-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12908,69 +15020,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(Тегі/Фамилия, Аты/Имя, Әкесінің аты (бар болса)/ Отчество</w:t>
+(Тегі/Фамилия, Аты/Имя, Әкесінің аты (ол</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(при его наличии))</w:t>
+болған жағдайда)/ Отчество (при его наличии))</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туған күні, айы, жылы/Дата рождения месяц год</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13016,162 +15128,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жынысы/Пол ________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Туған жері</w:t>
+Туған жері (елі)/Место рождения ____________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(елі)/Место рождения</w:t>
-[...53 lines deleted...]
-Гражданство _________</w:t>
+Азаматтығы/ Гражданство ____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қандас куәлігінің қолданылу мерзімі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Срок действия статуса қандаса с "_"___20__ж./г. бастап по "__"____20__ж./г. дейін</w:t>
+      Срок действия статуса қандаса с "__"___20__ж./г. бастап по "__"____20__ж./г. дейін</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -13311,105 +15369,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-р/с</w:t>
-[...1 lines deleted...]
-          </w:p>
+р/с № п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ п/п</w:t>
-[...35 lines deleted...]
-Тегі/Фамилия, Аты/Имя, Әкесінің аты (бар болса)/ Отчество (при его наличии)</w:t>
+Тегі/Фамилия, Аты/Имя, Әкесінің аты (ол болған жағдайда) / Отчество (при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14448,105 +16488,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жергілікті атқарушы орган басшысының (міндетін атқарушы адамның) электродық-цифрлық қол таңбасы Электронно-цифровая подпись руководителя местного исполнительного органа (лица исполняющего обязанность) __________________________</w:t>
+Жергілікті атқарушы орган басшысының (міндетін атқарушы адамның) электродық цифрлық қол таңбасы / электронная цифровая подпись руководителя местного исполнительного органа (лица исполняющего обязанность) __________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қандас мәртебесі берілген күн Дата присвоения статуса кандаса 20____ жылғы "___" _________</w:t>
-[...17 lines deleted...]
-"____" _______20____ года</w:t>
+Қандас мәртебесі берілген күн Дата присвоения статуса кандаса 20____ жылғы "___" _________ "____" _______20____ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -14613,671 +16635,580 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>немесе ұзарту қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>__________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(жергілікті атқарушы </w:t>
+              <w:t>(жергілікті атқарушы органның</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>органның атауы)</w:t>
+              <w:t>атауы)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>____________________________</w:t>
+              <w:t>___________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(Өтініш берушінің тегі, аты,</w:t>
+              <w:t>(өтініш берушінің тегі, аты,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әкесінің аты (бар болса)</w:t>
+              <w:t>әкесінің аты (ол болған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>жағдайда)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>___________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(мекенжайы бойынша тұратын)</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z59" w:id="46"/>
+    <w:bookmarkStart w:name="z59" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кандас мәртебесін ұзарту туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 6-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 31.07.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 289</w:t>
+      Ескерту. 6-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...36 lines deleted...]
-      шешімнің телнұсқасын беруді сұраймын.</w:t>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      байланысты маған және менің отбасымның мүшелеріне (бар болса) қандас</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мәртебесін ұзарту туралы шешімнің телнұсқасын беруді сұраймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының азаматтары болып табылмайтын отбасы мүшелері:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) жұбайы (зайыбы) _____________________________________________;</w:t>
-[...161 lines deleted...]
-      20__ жылғы "__" ________ ___________________ </w:t>
+      1) жұбайы (зайыбы) ______________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өтініш берушінің және жұбайының (зайыбының) ата-аналары ________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) балалар (оның ішінде асырап алынғандар) және олардың отбасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мүшелері ____________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) некеде тұрмайтын ата-анасы бір және ата-анасы бөлек аға-інілері</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мен апа-сіңлілері ______________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осымен қандас мәртебесін ұзарту бойынша қызмет көрсету үшін қажетті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      менің дербес деректерімді жинауға және өңдеуге келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ жылғы "___" ________ ___________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (өтініш берушінің қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өтініш қабылданды: _____________________________________________</w:t>
-[...53 lines deleted...]
-      (құжаттарды қабылдаған адамның қолы)</w:t>
+      Өтініш қабылданды: ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Құжаттарды қабылдаған адамның тегі, аты, әкесінің аты (ол болған жағдайда), лауазымы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ жылғы "__" _________ _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (құжаттарды қабылдаған адамның қолы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -15313,273 +17244,298 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қандас мәртебесін</w:t>
+              <w:t>Қандас мәртебесін беру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>беру немесе ұзарту</w:t>
-[...12 lines deleted...]
-              <w:t>қағидаларына</w:t>
+              <w:t>немесе ұзарту қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z61" w:id="47"/>
+    <w:bookmarkStart w:name="z61" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қандас мәртебесін ұзарту туралы өтінішті қабылдау туралы хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ________________________________________________________________ </w:t>
-[...143 lines deleted...]
-      (құжаттарды қабылдаған адамның тегі, аты, әкесінің аты (бар болса), лауазымы). </w:t>
+      Ескерту. 7-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда), этникалық қазақтың оған және оның</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отбасы мүшелеріне (бар болса) қандас мәртебесін беру туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініші__________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Мемлекеттік корпорацияның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қабылданғанын хабарлаймыз және ол заңда белгіленген тәртіппен және мерзімдерде қаралатын болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттарды қабылдаған ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (құжаттарды қабылдаған адамның тегі, аты, әкесінің аты (ол болған жағдайда),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лауазымы).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________ (қолы) / _________ (күні)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -15661,529 +17617,460 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>немесе ұзарту қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(Өтініш берушінің тегі, аты,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әкесінің аты (бар болса)</w:t>
+              <w:t>әкесінің аты (ол болған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>жағдайда)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>________</w:t>
+              <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(көрсетілетін қызметті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>алушының мекенжайы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z63" w:id="48"/>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Құжаттарды қабылдаудан бас тарту туралы № ____ ҚОЛХАТ ___________________ (түрін көрсету)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 8-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жергілікті атқарушы органының (мекенжайын көрсету) / "Азаматтарға арналған үкімет "Мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы филиалының № _ _ _ бөлімінің (мекенжайын көрсету) осы Қағидаларға 2-қосымшада көзделген тізбеге сәйкес құжаттардың және (немесе) қолданылу мерзімі өткен құжаттардың толық емес топтамасын ұсынуына байланысты, атап айтқанда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құжаттардың атауы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) __________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) __________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) …. .</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Жергілікті атқарушы орган қызметкерінің / Мемлекеттік корпорация</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметкерінің тегі, аты, әкесінің аты (ол болған жағдайда), қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алды: ________________________________ _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда) / көрсетілетін қызметті алушының қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" _________ 20___ жыл</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...28 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...232 lines deleted...]
-      "___" _________ 20___ жыл</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -16191,55 +18078,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>