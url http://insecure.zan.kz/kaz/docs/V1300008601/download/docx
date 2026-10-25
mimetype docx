--- v1 (2026-06-09)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2d97acc" w14:textId="2d97acc">
+    <w:p w14:paraId="c7fcab3" w14:textId="c7fcab3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -150,94 +150,156 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Халықтың көші-қоны туралы" 2011 жылғы 22 шілдедегі Қазақстан Республикасы Заңының 11-бабының </w:t>
+      "Халықтың көші-қоны туралы" Қазақстан Республикасының Заңының 11-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес </w:t>
+        <w:t xml:space="preserve"> сәйкес, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қоса беріліп отырған:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -822,74 +884,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z76" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Қандастарды бейімдеу және ықпалдастыру орталықтары қызметінің қағидалары (бұдан әрі - Қағидалар) "Халықтың көші-қоны туралы" 2011 жылғы 22 шілдедегі Қазақстан Республикасы Заңының (бұдан әрі - Заң) 11-бабының </w:t>
+      1. Осы Қандастарды бейімдеу және ықпалдастыру орталықтары қызметінің қағидалары (бұдан әрі – Қағидалар) "Халықтың көші-қоны туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 11-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және қандастарды бейімдеу және ықпалдастыру орталықтары қызметінің тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z77" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z78" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -902,94 +1026,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бейімдеу және ықпалдастыру қызметтері - қандастар мен олардың отбасы мүшелеріне қоғамға бейімдеу және ықпалдастыру мақсатында көрсетілетін қызметтер (ақпараттық, заңдық, әлеуметтік, медициналық және білім беру) кешені;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z79" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) қандастарды бейімдеу және ықпалдастыру орталығы (бұдан әрі - Орталық) - Қазақстан Республикасының заңнамасына сәйкес облыстың, республикалық маңызы бар қаланың, астананың жергілікті атқарушы органы құратын және қандастарға, олардың отбасы мүшелеріне бейімдеу және ықпалдастыру қызметтерін көрсетуге және олардың уақытша тұруына арналған заңды тұлға;</w:t>
+      2) қандастарды бейімдеу және ықпалдастыру орталығы (бұдан әрі – Орталық) – Қазақстан Республикасының заңнамасына сәйкес астананың, облыстың, республикалық маңызы бар қаланың жергілікті атқарушы органы құратын және қандастарға, олардың отбасы мүшелеріне бейімдеу және ықпалдастыру қызметтерін көрсетуге және олардың уақытша тұруына арналған заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z80" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) қандас - бұрын Қазақстан Республикасының азаматтығында болмаған, тарихи отанына келген және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіппен тиісті мәртебе алған этникалық қазақ және (немесе) оның ұлты қазақ отбасы мүшелері.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z81" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Орталық мемлекеттік мекеме болып табылады. Қазақстан Республикасының заңнамасына сәйкес бейімдеу және ықпалдастыру қызметтерін алу мақсатында қандастар мен олардың отбасы мүшелерінің уақытша тұруын қамтамасыз ету Орталықтың негізгі міндеті болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z82" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1598,74 +1784,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z64" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Уақытша орналастыру орталықтары қызметінің қағидалары (бұдан әрі - Қағидалар) "Халықтың көші-қоны туралы" 2011 жылғы 22 шілдедегі Қазақстан Республикасы Заңының 11-бабы </w:t>
+      1. Осы Уақытша орналастыру орталықтары қызметінің қағидалары (бұдан әрі - Қағидалар) "Халықтың көші-қоны туралы" Қазақстан Республикасы Заңының 11-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және уақытша орналастыру орталықтары қызметінің тәртібін анықтайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z65" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z66" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1698,100 +1946,120 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) уақытша орналастыру орталығы (бұдан әрі - Орталық) - этникалық қазақтар мен олардың отбасы мүшелерінің қандас мәртебесін алғанға дейін уақытша тұруына арналған тұрғын жай;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z68" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) этникалық қазақ - шетелде тұрақты тұратын ұлты қазақ шетелдік немесе азаматтығы жоқ адам.</w:t>
+      3) этникалық қазақ – ұлты қазақ шетел азаматы немесе азаматтығы жоқ адам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 16.03.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z69" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2000,55 +2268,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2374,31 +2642,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>