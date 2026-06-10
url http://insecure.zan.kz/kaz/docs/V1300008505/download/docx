--- v0 (2025-10-11)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4c8efd5" w14:textId="4c8efd5">
+    <w:p w14:paraId="3e2dbf0" w14:textId="3e2dbf0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -198,127 +198,139 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Ұлттық Банк</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Төрағасы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -1725,386 +1737,242 @@
         </w:rPr>
         <w:t xml:space="preserve">Күші жойылды - ҚР Ұлттық Банкі Басқармасының 27.08.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 212</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z175" w:id="17"/>
-[...138 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z181" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>19-тармақ</w:t>
-[...32 lines deleted...]
-    <w:bookmarkStart w:name="z181" w:id="22"/>
+        <w:t xml:space="preserve">22. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Күші жойылды - ҚР Ұлттық Банкі Басқармасының 17.07.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z186" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">22. </w:t>
-[...58 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">23. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Күші жойылды - ҚР Ұлттық Банкі Басқармасының 19.12.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 251</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2187,130 +2055,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2019 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z239" w:id="24"/>
+    <w:bookmarkStart w:name="z239" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Сақтандыру ұйымының сақтандыру қызметін жүзеге асыруына қойылатын талаптарды, оның ішінде сақтандыру нарығының қатысушыларымен өзара қарым-қатынастары жөніндегі талаптарды және сақтандыру агентінің делдалдық қызметті жүзеге асыруына өкілеттіктерін бекіту туралы" 2010 жылғы 1 наурыздағы № 25 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6164 тіркелген, "Егемен Қазақстан" газетінде 2010 жылғы 30 қазанда № 450-451 жарияланған) мынадай өзгеріс енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z240" w:id="25"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z240" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Сақтандыру ұйымының сақтандыру қызметін жүзеге асыруына қойылатын талаптар, оның ішінде сақтандыру нарығының қатысушыларымен өзара қарым-қатынастары жөніндегі талаптар және сақтандыру агентінің делдалдық қызметті жүзеге асыруына </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>өкілеттіктерінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2354,50 +2222,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       " </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2439,101 +2308,102 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z242" w:id="26"/>
+    <w:bookmarkStart w:name="z242" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бағаны мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2575,51 +2445,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z243" w:id="27"/>
+    <w:bookmarkStart w:name="z243" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2634,52 +2504,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Күші жойылды - ҚР Ұлттық Банкі Басқармасының 03.02.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z247" w:id="28"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z247" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2694,181 +2564,181 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Күші жойылды - ҚР Ұлттық Банкі Басқармасының 08.08.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 171</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z250" w:id="29"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z250" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Күші жойылды – ҚР Ұлттық Банкі Басқармасының 26.12.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 310</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z253" w:id="30"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z253" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Қазақстан Республикасының Ұлттық Банкі Басқармасының "Банктің, банк холдингінің ірі қатысушысы, сақтандыру (қайта сақтандыру) ұйымының ірі қатысушысы, сақтандыру холдингінің, жинақтаушы зейнетақы қорының немесе зейнетақы активтерін инвестициялық басқаруды жүзеге асыратын ұйымының ірі қатысушысы мәртебесін иеленуге келісімді беру, беруден бас тарту, қайтарып алу қағидаларын бекіту туралы" 2012 жылғы 24 ақпандағы № 67 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7552 тіркелген, "Егемен Қазақстан" газетінде 2012 жылғы 19 маусымда № 191-192 (27010-27011) жарияланған) мынадай өзгеріс енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z254" w:id="31"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z254" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Банктің, банк холдингінің ірі қатысушысы, сақтандыру (қайта сақтандыру) ұйымының ірі қатысушысы, сақтандыру холдингінің, жинақтаушы зейнетақы қорының немесе зейнетақы активтерін инвестициялық басқаруды жүзеге асыратын ұйымының ірі қатысушысы мәртебесін иеленуге келісімді беру, беруден бас тарту, қайтарып алу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2881,51 +2751,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> алып тасталсын. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z256" w:id="32"/>
+    <w:bookmarkStart w:name="z256" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2940,52 +2810,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Күші жойылды - ҚР Ұлттық Банкі Басқармасының 27.08.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 235</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z264" w:id="33"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z264" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3000,52 +2870,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Күші жойылды - ҚР Ұлттық Банкі Басқармасының 26.02.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z272" w:id="34"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z272" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3060,51 +2930,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Күші жойылды - ҚР Ұлттық Банкі Басқармасының 27.08.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 212</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3241,51 +3111,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (16.12.2020 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z297" w:id="35"/>
+    <w:bookmarkStart w:name="z297" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3300,51 +3170,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Күші жойылды - ҚР Ұлттық Банкі Басқармасының 25.02.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5756,90 +5626,90 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нормативтік құқықтық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>актілерінің тізбесіне 14-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z607" w:id="36"/>
+    <w:bookmarkStart w:name="z607" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Күші жойылды - ҚР Ұлттық Банкі Басқармасының 2014.08.27 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 167</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5941,77 +5811,2640 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>актілерінің тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>15-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z665" w:id="37"/>
+    <w:bookmarkStart w:name="z665" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Күші жойылды - ҚР Ұлттық Банкі Басқармасының 2014.08.27 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 167</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өзгерістер енгізілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативтік құқықтық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды – ҚР Ұлттық Банкі Басқармасының 19.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 196</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2020 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өзгерістер енгізілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативтік құқықтық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы Қаржы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нарығын және қаржы ұйымдарын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реттеу мен қадағалау агенттігі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Басқармасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2006 жылғы 23 қыркүйектегі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 216 қаулысына қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (депозиттерге міндетті кепілдік беруді жүзеге асыратын ұйымның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні "____"__________ 20___ жыл</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z674" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екінші деңгейдегі банк ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (банктің толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (бұдан әрі - Банк) оның атынан _____________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (лауазымы, фамилиясы, аты-жөні)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________ негізінде іс-қимыл жасай,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Жарғы немесе өзге құжат)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отырып, депозиттерге кепілдік беру жүйесіне қосылу үшін банктің қосылу шартына қосылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаржы ұйымдарын бақылау мен қадағалау жөніндегі уәкілетті орган</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      берген банк операцияларын, оған депозиттерді қабылдау, жеке</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұлғалардың банктік шоттарын ашу және жүргізу жөніндегі операциялары</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      енетін № _____ "____"_____________ 20____ жылғы лицензиясын, Банк</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "____" ____________ 20____ жылы алды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банк "Қазақстан Республикасының екінші деңгейдегі банктерінде</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орналастырылған депозиттерге міндетті кепілдік беру туралы" Қазақстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Республикасының 2006 жылғы 7 шілдедегі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және қосылу шартында</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қарастырылған қатысушы банктің міндеттемелерін өзіне алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банк деректемелері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (банктің заңды тұлғаның мемлекеттік тіркеу (қайта тіркеу)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      анықтамасына немесе куәлігіне сәйкес мемлекеттік және орыс</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тілдеріндегі ресми толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (заңды тұлғаның мемлекеттік тіркеу (қайта тіркеу) анықтамасының</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      немесе куәлігінің нөмірі және күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (заңды мекен-жайы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (нақты мекен-жайы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Қазақстан Республикасының Ұлттық Банкіндегі корреспонденттік</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шот нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (банктік бірегейлендіру коды)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________ __________________ __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Лауазымы Қолы Фамилиясы, аты-жөні</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Мөр орны</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өзгерістер енгізілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативтік құқықтық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z676" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Ұлттық Банкі Басқармасының 2014.07.16 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк жиырма бiр күн өткен соң қолданысқа енгiзiледi) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өзгерістер енгізілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативтік құқықтық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>19-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ислам арнайы қаржы компаниясын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ерікті қайта құруға немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>таратуға рұқсат беру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ережесіне қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z681" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z682" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ислам арнайы қаржы компаниясын ерікті қайта құруға немесе</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>таратуға рұқсат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (уәкілетті органның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтамаға</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      немесе куәлікке сәйкес ислам арнайы қаржы компаниясының атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ислам арнайы қаржы компаниясын ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы куәліктің</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нөмірі, ислам арнайы қаржы компаниясының заңды тұлғаны мемлекеттік</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тіркеу (қайта тіркеу) туралы анықтамаға немесе куәлікке сәйкес</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орналасқан орны)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ерікті ______________________________________________ рұқсат береді. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қайта құруға немесе таратуға)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті органның</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      басшысы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (басшының орынбасары)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өзгерістер енгізілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативтік құқықтық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Ұлттық Банкі Басқармасының 19.12.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өзгерістер енгізілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативтік құқықтық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>21-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Ұлттық Банкі Басқармасының 19.12.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өзгерістер енгізілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативтік құқықтық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>22-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z692" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды – ҚР Ұлттық Банкі Басқармасының 26.12.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 310</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -6058,60 +8491,50 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-              </w:rPr>
               <w:t>Өзгерістер енгізілетін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -6120,2703 +8543,150 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>актілерінің тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>16-қосымша</w:t>
+              <w:t>23-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...2377 lines deleted...]
-    <w:bookmarkStart w:name="z692" w:id="42"/>
+    <w:bookmarkStart w:name="z695" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Күші жойылды – ҚР Ұлттық Банкі Басқармасының 26.12.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 310</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-[...174 lines deleted...]
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9142,31 +9012,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>