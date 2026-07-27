--- v1 (2026-06-10)
+++ v2 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3e2dbf0" w14:textId="3e2dbf0">
+    <w:p w14:paraId="70dd692" w14:textId="70dd692">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2591,627 +2591,3573 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Күші жойылды – ҚР Ұлттық Банкі Басқармасының 26.12.2016 </w:t>
+        <w:t>Күші</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жойылды</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ұлттық</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Банкі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Басқармасының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 26.12.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 310</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ресми</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жарияланған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>күнінен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кейін</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>күнтізбелік</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> он </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>күн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>өткен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>соң</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z253" w:id="25"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z256" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>15-тармақ</w:t>
-[...12 lines deleted...]
-    <w:bookmarkStart w:name="z256" w:id="27"/>
+        <w:t xml:space="preserve">31. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Күші жойылды - ҚР Ұлттық Банкі Басқармасының 27.08.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 235</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z264" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">31. </w:t>
-[...33 lines deleted...]
-    <w:bookmarkStart w:name="z264" w:id="28"/>
+        <w:t xml:space="preserve">32. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Күші жойылды - ҚР Ұлттық Банкі Басқармасының 26.02.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z272" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">32. </w:t>
-[...33 lines deleted...]
-    <w:bookmarkStart w:name="z272" w:id="29"/>
+        <w:t xml:space="preserve">33. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Күші жойылды - ҚР Ұлттық Банкі Басқармасының 27.08.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 212</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">34. Күші жойылды – ҚР Ұлттық Банкі Басқармасының 30.03.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2019 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">35. Күші жойылды – ҚР Ұлттық Банкі Басқармасының 27.08.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 149</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">36. Күші жойылды - ҚР Ұлттық Банкі Басқармасының 27.10.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (16.12.2020 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z297" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">33. </w:t>
-[...26 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">37. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Күші жойылды - ҚР Ұлттық Банкі Басқармасының 25.02.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өзгерістер енгізілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативтік құқықтық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актілерінің тізбесіне 1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Ұлттық Банк Басқармасы төрағасының 23.04.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өзгеріс енгізілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативтік құқықтық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Ұлттық Банк Басқармасы төрағасының 23.04.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өзгерістер енгізілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нормативтік құқықтық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды – ҚР Ұлттық Банкі Басқармасының 27.03.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 53</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өзгерістер енгізілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нормативтік құқықтық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды – ҚР Ұлттық Банкі Басқармасының 27.03.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 53</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өзгерістер енгізілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нормативтік құқықтық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Ұлттық Банкі Басқармасының 29.02.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өзгерістер енгізілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нормативтік құқықтық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Ұлттық Банкі Басқармасының 29.02.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өзгерістер енгізілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативтік құқықтық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Ұлттық Банкі Басқармасының 29.02.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өзгерістер енгізілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативтік құқықтық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Ұлттық Банкі Басқармасының 29.04.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өзгерістер енгізілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативтік құқықтық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Ұлттық Банкі Басқармасының 29.04.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өзгерістер енгізілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативтік құқықтық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Ұлттық Банкі Басқармасының 29.04.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өзгерістер енгізілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативтік құқықтық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Ұлттық Банкі Басқармасының 29.04.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өзгерістер енгізілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативтік құқықтық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Ұлттық Банкі Басқармасының 29.04.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өзгерістер енгізілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативтік құқықтық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актілерінің тізбесіне 13-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Ұлттық Банкі Басқармасының 2014.10.22 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 210</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өзгерістер енгізілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативтік құқықтық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актілерінің тізбесіне 14-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z607" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Ұлттық Банкі Басқармасының 2014.08.27 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 167</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:p>
-[...191 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өзгерістер енгізілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативтік құқықтық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z665" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      Ескерту. Күші жойылды - ҚР Ұлттық Банкі Басқармасының 2014.08.27 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 167</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3248,131 +6194,154 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Өзгерістер енгізілетін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нормативтік құқықтық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>актілерінің тізбесіне 1-қосымша</w:t>
+              <w:t>актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Күші жойылды - ҚР Ұлттық Банк Басқармасы төрағасының 23.04.2014 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      Ескерту. Күші жойылды – ҚР Ұлттық Банкі Басқармасының 19.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 196</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2020 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3408,61 +6377,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-              <w:t>Өзгеріс енгізілетін</w:t>
+              <w:t>Өзгерістер енгізілетін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3470,92 +6429,942 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>актілерінің тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2-қосымша</w:t>
+              <w:t>17-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы Қаржы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нарығын және қаржы ұйымдарын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реттеу мен қадағалау агенттігі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Басқармасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2006 жылғы 23 қыркүйектегі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 216 қаулысына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (депозиттерге міндетті кепілдік беруді жүзеге асыратын ұйымның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні "____"__________ 20___ жыл</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z674" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екінші деңгейдегі банк ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (банктің толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (бұдан әрі - Банк) оның атынан _____________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (лауазымы, фамилиясы, аты-жөні)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________ негізінде іс-қимыл жасай,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Жарғы немесе өзге құжат)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отырып, депозиттерге кепілдік беру жүйесіне қосылу үшін банктің қосылу шартына қосылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаржы ұйымдарын бақылау мен қадағалау жөніндегі уәкілетті орган</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      берген банк операцияларын, оған депозиттерді қабылдау, жеке</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұлғалардың банктік шоттарын ашу және жүргізу жөніндегі операциялары</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      енетін № _____ "____"_____________ 20____ жылғы лицензиясын, Банк</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "____" ____________ 20____ жылы алды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банк "Қазақстан Республикасының екінші деңгейдегі банктерінде</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орналастырылған депозиттерге міндетті кепілдік беру туралы" Қазақстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Күші жойылды - ҚР Ұлттық Банк Басқармасы төрағасының 23.04.2014 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      Республикасының 2006 жылғы 7 шілдедегі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және қосылу шартында</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қарастырылған қатысушы банктің міндеттемелерін өзіне алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банк деректемелері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (банктің заңды тұлғаның мемлекеттік тіркеу (қайта тіркеу)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      анықтамасына немесе куәлігіне сәйкес мемлекеттік және орыс</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тілдеріндегі ресми толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (заңды тұлғаның мемлекеттік тіркеу (қайта тіркеу) анықтамасының</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      немесе куәлігінің нөмірі және күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (заңды мекен-жайы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (нақты мекен-жайы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Қазақстан Республикасының Ұлттық Банкіндегі корреспонденттік</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шот нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (банктік бірегейлендіру коды)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________ __________________ __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Лауазымы Қолы Фамилиясы, аты-жөні</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Мөр орны</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3591,2307 +7400,145 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-              </w:rPr>
               <w:t>Өзгерістер енгізілетін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нормативтік құқықтық</w:t>
+              <w:t>нормативтік құқықтық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>актілерінің тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3-қосымша</w:t>
+              <w:t>18-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z676" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Күші жойылды – ҚР Ұлттық Банкі Басқармасының 27.03.2017 </w:t>
-[...2172 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      Ескерту. Күші жойылды - ҚР Ұлттық Банкі Басқармасының 2014.07.16 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк жиырма бiр күн өткен соң қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5990,92 +7637,550 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>актілерінің тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>16-қосымша</w:t>
+              <w:t>19-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ислам арнайы қаржы компаниясын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ерікті қайта құруға немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>таратуға рұқсат беру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ережесіне қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...10 lines deleted...]
-          <w:color w:val="ff0000"/>
+    <w:bookmarkStart w:name="z681" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z682" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ислам арнайы қаржы компаниясын ерікті қайта құруға немесе</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>таратуға рұқсат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (уәкілетті органның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтамаға</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      немесе куәлікке сәйкес ислам арнайы қаржы компаниясының атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ислам арнайы қаржы компаниясын ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы куәліктің</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нөмірі, ислам арнайы қаржы компаниясының заңды тұлғаны мемлекеттік</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тіркеу (қайта тіркеу) туралы анықтамаға немесе куәлікке сәйкес</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орналасқан орны)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Күші жойылды – ҚР Ұлттық Банкі Басқармасының 19.11.2019 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (01.01.2020 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      ерікті ______________________________________________ рұқсат береді. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қайта құруға немесе таратуға)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті органның</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      басшысы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (басшының орынбасары)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6163,942 +8268,92 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>актілерінің тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>17-қосымша</w:t>
-[...129 lines deleted...]
-              <w:t>№ 216 қаулысына қосымша</w:t>
+              <w:t>20-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...323 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Республикасының 2006 жылғы 7 шілдедегі </w:t>
-[...415 lines deleted...]
-       Мөр орны</w:t>
+      Ескерту. Күші жойылды - ҚР Ұлттық Банкі Басқармасының 19.12.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7134,50 +8389,60 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Өзгерістер енгізілетін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -7186,96 +8451,94 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>актілерінің тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>18-қосымша</w:t>
+              <w:t>21-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z676" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Күші жойылды - ҚР Ұлттық Банкі Басқармасының 2014.07.16 </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="34"/>
+      Ескерту. Күші жойылды - ҚР Ұлттық Банкі Басқармасының 19.12.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7371,552 +8634,96 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>актілерінің тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>19-қосымша</w:t>
-[...103 lines deleted...]
-              <w:t>ережесіне қосымша</w:t>
+              <w:t>22-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z681" w:id="35"/>
-[...15 lines deleted...]
-      Нысан</w:t>
+    <w:bookmarkStart w:name="z692" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды – ҚР Ұлттық Банкі Басқармасының 26.12.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 310</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z682" w:id="36"/>
-[...370 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8002,691 +8809,150 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>актілерінің тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>20-қосымша</w:t>
+              <w:t>23-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...365 lines deleted...]
-    <w:bookmarkStart w:name="z692" w:id="37"/>
+    <w:bookmarkStart w:name="z695" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Күші жойылды – ҚР Ұлттық Банкі Басқармасының 26.12.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 310</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-[...174 lines deleted...]
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>