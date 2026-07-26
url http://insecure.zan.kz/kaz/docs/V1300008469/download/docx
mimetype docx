--- v1 (2026-03-14)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="edcc2bb" w14:textId="edcc2bb">
+    <w:p w14:paraId="40a22d0" w14:textId="40a22d0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -107,62 +107,168 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Әділет министрінің 2013 жылғы 06 мамырдағы № 156 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2013 жылы 17 мамырда № 8469 тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда - ҚР Әділет министрінің 22.01.2026 </w:t>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Бұйрықтың тақырыбы жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда - ҚР Әділет министрінің 22.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -284,50 +390,156 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қоса беріліп отырған:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) тармақша жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Жаңадан құрылған жылжымайтын мүлікке жылжымайтын мүліктің сәйкестендіру және техникалық мәліметтерін құқықтық кадастрдың ақпараттық жүйесіне енгізу, жылжымайтын мүлікке мемлекеттік техникалық зерттеп-қарауды жүргізу қағидалары мен мерзімдері және "Жылжымайтын мүлік объектісінің кадастрлық паспортының телнұсқасын беру" мемлекеттік қызмет көрсету қағидалары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -796,233 +1008,549 @@
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жаңадан құрылған жылжымайтын мүлікке жылжымайтын мүліктің сәйкестендіру және техникалық мәліметтерін құқықтық кадастрдың ақпараттық жүйесіне енгізу, жылжымайтын мүлікке мемлекеттік техникалық зерттеп-қарауды жүргізу қағидалары мен мерзімдері және "Жылжымайтын мүлік объектісінің кадастрлық паспортының телнұсқасын беру" мемлекеттік қызмет көрсету қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Ескерту. Қағидалары мен мерзімдері жаңа редакцияда – ҚР Әділет министрінің 29.06.2023 </w:t>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Қағидалардың тақырыбы жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар жаңа редакцияда – ҚР Әділет министрінің 29.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 426</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2023 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z93" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-бөлім. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z94" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы жаңадан құрылған жылжымайтын мүлікке жылжымайтын мүліктің сәйкестендіру және техникалық мәліметтерін құқықтық кадастрдың ақпараттық жүйесіне енгізу, жылжымайтын мүлікке мемлекеттік техникалық зерттеп-қарауды жүргізу қағидалары мен мерзімдерің және "Жылжымайтын мүлік объектісінің кадастрлық паспортының телнұсқасын беру" мемлекеттік қызмет көрсету қағидалары "Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу туралы" (бұдан әрі - Заң) және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңдарына сәйкес әзірленді және жаңадан құрылған жылжымайтын мүлікке жылжымайтын мүліктің сәйкестендіру және техникалық мәліметтерін құқықтық кадастрдың ақпараттық жүйесіне енгізу тәртібі мен мерзімдерін айқындайды, жаңадан құрылған жылжымайтын мүліктің сәйкестендіру және техникалық мәліметтерінің сәйкессіздіктерін белгілеу және "Жаңадан құрылған жылжымайтын мүлікке ғимараттардың, құрылыстардың және (немесе) олардың құрамдас бөліктерінің сәйкестендіру және техникалық мәліметтерін жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының ақпараттық жүйесіне енгізу жылжымайтын мүлік объектісінің кадастрлық паспортын және жаңадан құрылған жылжымайтын мүлікке жүргізілген мемлекеттік техникалық зерттеп-қарау қорытындылары бойынша сәйкестендіру және техникалық мәліметтердің алшақтықтарын белгілеу туралы қорытындыны беру" және "Жылжымайтын мүлік объектісінің кадастрлық паспортының телнұсқасын беру".</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Әділет министрінің 22.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Ережеде мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жылжымайтын мүлікке (жылжымайтын заттар) жер учаскелері, ғимараттар, құрылыстар, көпжылдық екпелер және жермен тығыз байланысты өзге мүлік, яғни орнынан олардың мақсатына сай емес шығынсыз ауыстыру мүмкін болмайтын объектілер жатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) далалық жұмыстар - жылжымайтын мүлік объектісінің орналасқан жеріне маманмен абрис жасай отырып, жылжымайтын мүлік объектісін өлшеу бойынша жұмыстар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Әділет министрінің 22.01.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 65</w:t>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      3) тармақша жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="7"/>
-[...54 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) камералдық жұмыстар - жылжымайтын мүлік объектісінің барлық ауданы мен көлемін есептеу, жер учаскесін және қабаттық жоспарды сызу, кадастрлық паспорт нысандарын толтыру, түгендеу ісін қалыптастыру, ақпараттық жүйелерге деректерді енгізу бойынша жұмыстар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1105,164 +1633,496 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) тұрғын емес үй-жай – кондоминиум объектісінің ортақ мүлкін қоспағанда, көппәтерлі тұрғын үйдегі құрылыс, санитариялық, экологиялық, өртке қарсы және басқа да міндетті нормалар мен қағидаларға сәйкес келетін, жоба сатысында көзделген, егер Қазақстан Республикасының заңнамасында өзгеше көзделмесе, шекаралары қабырғалардың, еденнің және төбенің (қабатаралық жабындылардың) ішкі беттері болып табылатын, тұрақты тұрудан өзге мақсаттарда (кеңсе, дүкен, кафе, қонақүй, хостел және халыққа қызмет көрсету саласының басқа да объектілері) пайдаланылатын және дара (бөлек) меншіктегі жеке ішкі кеңістік;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) орынтұрақ орны – паркингте (болған кезде гаражда) автокөлік құралын қоюға арналған, тұрғын емес үй-жай болып табылмайтын және дара (бөлек) меншіктегі орын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z96" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Құқық белгілеуші құжатта қамтылған сәйкестендіру және техникалық мәліметтердің жаңадан құрылған жылжымайтын мүліктің нақты деректерімен алшақтықтарын белгілеу мақсатында құқық иесі тіркеуші органға осындай алшақтықтарды анықтау үшін өтініш беруге құқылы, оның нәтижелері бойынша уәкілетті орган белгілеген нысан бойынша қорытынды ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алшақтықтарды анықтау жүргізілген мемлекеттік техникалық тексеру қорытындысы бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Жаңадан құрылған жылжымайтын мүлікке ғимараттардың, құрылыстардың және (немесе) олардың құрамдас бөліктерінің сәйкестендіру және техникалық мәліметтерін құқықтық кадастрға енгізу, жылжымайтын мүлік объектілерінің кадастрлық паспортын және жаңадан құрылған жылжымайтын мүлік объектісіне жүргізілген мемлекеттік техникалық зерттеп-қарауды жүргізу қорытындылары бойынша сәйкестендіру және техникалық мәліметтердің алшақтығын белгілеу туралы қорытындыны беру" және "Жылжымайтын мүлік объектісінің кадастрлық паспортының телнұсқасын беру" мемлекеттік қызметтерін "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі – жылжымайтын мүлік объектісінің орналасқан жері бойынша көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-бөлімнің тақырыбы жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-бөлім. "Жаңадан құрылған жылжымайтын мүлікке ғимараттардың, құрылыстардың және (немесе) олардың құрамдастарының сәйкестендіру және техникалық мәліметтерін құқықтық кадастрға енгізу, жылжымайтын мүлік объектілерінің кадастрлық паспортын беру және жаңадан құрылған жылжымайтын мүлік объектісіне жүргізілген мемлекеттік техникалық тексеру қорытындылары бойынша сәйкестендіру және техникалық мәліметтердің алшақтығын белгілеу туралы қорытынды беру" мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z98" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1–қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Жаңадан құрылған жылжымайтын мүлікке ғимараттардың, құрылыстардың және (немесе) олардың құрамдас бөліктерінің сәйкестендіру және техникалық мәліметтерін жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының ақпараттық жүйесіне енгізу жылжымайтын мүлік объектісінің кадастрлық паспортын және жаңадан құрылған жылжымайтын мүлікке жүргізілген мемлекеттік техникалық зерттеп-қарау қорытындылары бойынша сәйкестендіру және техникалық мәліметтердің алшақтықтарын белгілеу туралы қорытындыны беру" мемлекеттік көрсетілетін қызмет тізбесінде (бұдан әрі - № 1 Тізбе) келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы ғимараттардың, құрылыстардың және (немесе) олардың құрамдас бөліктерінің сәйкестендіру және техникалық мәліметтерін жаңадан құрылған жылжымайтын мүлікке жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының ақпараттық жүйесіне енгізу жөнінде өтініш береді, жылжымайтын мүлік объектісінің кадастрлық паспортын және "электрондық үкімет" веб-порталы арқылы № 1 Тізбенің 8-тармағына сәйкес құжаттарды қоса бере отырып, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1552,111 +2412,207 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z99" w:id="11"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мемлекеттік қызметті көрсету мерзімі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z114" w:id="12"/>
+    <w:bookmarkStart w:name="z114" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жаңадан құрылған жылжымайтын мүлікке ғимараттардың, құрылыстардың және (немесе) олардың құрамдас бөліктерінің сәйкестендіру және техникалық мәліметтерін жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының ақпараттық жүйесіне енгізу - бір жұмыс күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z115" w:id="13"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z115" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жылжымайтын мүлік объектілерінің кадастрлық паспортын және жылжымайтын мүлік объектісінің түріне байланысты жаңадан құрылған жылжымайтын мүлік объектісіне жүргізілген мемлекеттік техникалық зерттеп-қарау қорытындылары бойынша сәйкестендіру және техникалық мәліметтердің алшақтығын белгілеу туралы қорытындыны беру:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пәтерлер, жатақханалардағы бөлмелер үшінші жұмыс күніне беріледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1821,70 +2777,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="14"/>
+    <w:bookmarkStart w:name="z100" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1. Тізбенің 9-тармағында көзделген негіздер бойынша мемлекеттік қызметті көрсетуден бас тарту үшін негіздер болған жағдайда көрсетілетін қызметті беруші:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       үш күннен кем мерзім белгіленген мемлекеттік көрсетілетін қызметтер бойынша мемлекеттік қызмет көрсетуден бас тарту туралы хабарлама қалыптастырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1992,71 +2948,167 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z101" w:id="15"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Мемлекеттік қызметті көрсету нәтижесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының ақпараттық жүйесіне жаңадан құрылған жылжымайтын мүлікке ғимараттардың, құрылыстардың және (немесе) олардың құрамдас бөліктерінің сәйкестендіру және техникалық мәліметтерін енгізу туралы хабарлама не мемлекеттік қызмет көрсетуден бас тарту туралы хабарлама;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2185,88 +3237,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z104" w:id="16"/>
+    <w:bookmarkStart w:name="z104" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-бөлім. Мемлекеттік техникалық тексеру жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z105" w:id="17"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z105" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Жылжымайтын мүлікті мемлекеттік техникалық зерттеп-қарау барысында жылжымайтын мүліктің бірыңғай мемлекеттік кадастрын жүргізу үшін қажетті ғимараттардың, құрылыстардың және (немесе) олардың құрамдас бөліктерінің техникалық, сәйкестендіру сипаттамалары айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жылжымайтын мүлікті мемлекеттік техникалық зерттеп-қарау мынадай тәртіппен жүргізіледі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2427,50 +3479,156 @@
       7) жылжымайтын мүлік объектісіне кадастрлық паспортты дайындайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) дайындалған кадастрлық паспорт басшымен келісіледі және қол қойылады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9) тармақша жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) барлық жаңа және өтелген материалдар осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2691,128 +3849,242 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z106" w:id="18"/>
+    <w:bookmarkStart w:name="z106" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-бөлім. "Жылжымайтын мүлік объектісінің кадастрлық паспортының телнұсқасын беру" мемлекеттік қызмет көрсету тәртібі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z107" w:id="19"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z107" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2–қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Жылжымайтын мүлік объектісінің кадастрлық паспортының телнұсқасын беру" мемлекеттік қызмет тізбесінде (бұдан әрі - № 2 Тізбеде) келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z108" w:id="20"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру "электрондық үкіметтің": www.egov.kz (бұдан әрі – портал) веб-порталы арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызмет көрсету бойынша рәсімді (іс-қимылды) бастауға көрсетілетін қызметті алушының № 2 Тізбенің 8-тармағында көзделген тізбеге сәйкес құжаттар топтамасымен көрсетілетін қызметті берушіге өтініші негіз болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2921,70 +4193,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="21"/>
+    <w:bookmarkStart w:name="z109" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Мемлекеттік қызметті көрсету мерзімі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пәтерлер, жатақханалардағы бөлмелер, жеке тұрғын үйлер, жеке гараждар, саяжай құрылыстары бірінші жұмыс күні;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2995,70 +4267,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жалпы ауданы 1000 шаршы метрге дейінгі қалған жылжымайтын мүлік объектілері екінші жұмыс күні беріледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жалпы ауданы 1000 шаршы метрден асатын жылжымайтын мүлік объектілері үшінші жұмыс күні беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="22"/>
+    <w:bookmarkStart w:name="z110" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Мемлекеттік қызметті көрсету нәтижесі - "Телнұсқа" электрондық белгісі бар жылжымайтын мүлік кадастрлық паспортының телнұсқасы не мемлекеттік қызметті көрсетуден бас тарту туралы хабарлама көрсетілетін қызметті алушының жеке кабинетіне жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3077,70 +4349,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z111" w:id="23"/>
+    <w:bookmarkStart w:name="z111" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Тізбенің 9-тармағында көзделген негіздер бойынша мемлекеттік қызметті көрсетуден бас тарту үшін негіздер болған жағдайда көрсетілетін қызметті беруші:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       үш күннен кем мерзім белгіленген мемлекеттік көрсетілетін қызметтер бойынша мемлекеттік қызмет көрсетуден бас тартуды қалыптастырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3205,88 +4477,88 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші мемлекеттік қызметті көрсету туралы шешім қабылдайды немесе дәлелді бас тартуды қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты өтініштерді қабылдауды және мемлекеттік қызмет көрсету нәтижелерін беруді жүзеге асыратын ұйымдарға және, оның ішінде Бірыңғай байланыс орталығына үш жұмыс күні ішінде жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="24"/>
+    <w:bookmarkStart w:name="z112" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-бөлім. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің және оның қызметкерлерінің шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z113" w:id="25"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z113" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Көрсетілетін қызметті берушінің және (немесе) олардың қызметкерлерінің мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағым көрсетілетін қызметті беруші басшысының атына беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтерді тікелей көрсететін көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы оны тіркеген күннен бастап бес жұмыс күні ішінде қарауға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3367,50 +4639,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте көрсетілетін қызметті беруші, лауазымды адам, шешімге, әрекетке (әрекетсіздікке) шағым жасайды, егер ол үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер заңда өзгеше көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3647,105 +5035,112 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z116" w:id="26"/>
+    <w:bookmarkStart w:name="z116" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының ақпараттық жүйесіне жаңадан құрылған жылжымайтын мүлікке ғимараттардың, құрылыстардың және (немесе) олардың құрамдас бөліктерінің сәйкестендіру және техникалық мәліметтерін енгізу, жылжымайтын мүлік объектісінің кадастрлық паспортын және жаңадан құрылған жылжымайтын мүлікке жүргізілген мемлекеттік техникалық зерттеп-қарау қорытындылары бойынша сәйкестендіру және техникалық мәліметтердің алшақтықтарын белгілеу туралы қорытынды беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Әділет министрінің 22.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -5590,50 +6985,155 @@
               <w:t>
 Цифрлық құжаттар қызметі мобильді қосымшада және пайдаланушылардың ақпараттық жүйелерінде рұқсат етілген пайдаланушылар үшін қолжетімді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Цифрлық құжатты пайдалану үшін пайдаланушылардың мобильді қосымшасында және ақпараттық жүйелерінде қолжетімді әдістермен авторизациядан өту, бұдан әрі "Цифрлық құжаттар" бөлімінде одан әрі пайдалану үшін қажетті құжатты қарау қажет.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5868,105 +7368,112 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z117" w:id="27"/>
+    <w:bookmarkStart w:name="z117" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жылжымайтын мүлік объектісінің кадастрлық паспортының телнұсқасын беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Әділет министрінің 22.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -7413,50 +8920,155 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету орындарының мекенжайлары көрсетілетін қызметті берушінің – www.gov.kz интернет-ресурсында орналастырылған. Көрсетілетін қызметті алушы ұялы байланыс операторы ұсынған көрсетілетін қызметті алушының абоненттік нөмірін тіркеген және порталдың есептік жазбасына қосқан жағдайда ЭЦҚ болған немесе бір реттік құпия сөз пайдаланылған жағдайда мемлекеттік қызметті портал арқылы электрондық нысанда алады. Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты порталдың "жеке кабинеті", сондай-ақ бірыңғай байланыс орталығы арқылы қашықтықтан қол жеткізу режимінде алады. Цифрлық құжаттар қызметі мобильді қосымшада және пайдаланушылардың ақпараттық жүйелерінде рүқсат етілген пайдаланушылар үшін қолжетімді. Цифрлық құжатты пайдалану үшін пайдаланушылардың мобильді қосымшасында және ақпараттық жүйелерінде қолжетімді әдістермен авторизациядан өту, бұдан әрі "Цифрлық құжаттар" бөлімінде одан әрі пайдалану үшін қажетті құжатты қарау қажет.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-қосымшаның жоғарғы оң жақ бұрышы жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8391,50 +10003,166 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: деректердің болмауы жағдайында сызық қойылады.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9477,50 +11205,166 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _______________ "___" ________ 20__ ж. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қолы)</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10689,50 +12533,166 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _______________ "___" ________ 20__ ж. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қолы)</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11775,50 +13735,166 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _______________ "___" ________ 20__ ж. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қолы)</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-қосымшаның жоғарғы оң жақ бұрышы жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12373,50 +14449,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтініш беруші ___________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексерді _______________ Бөлімнің басшысы ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-қосымшаның жоғарғы оң жақ бұрышы жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13345,50 +15537,166 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (жеке қолы) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___"______________20 __ жыл.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-қосымшаның жоғарғы оң жақ бұрышы жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17573,50 +19881,166 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтініш беруші: ___________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орындаушының қолы: ____________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-қосымшаның жоғарғы оң жақ бұрышы жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19685,68 +22109,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(қызмет алушының мекенжайы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z118" w:id="28"/>
+    <w:bookmarkStart w:name="z118" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қолхат құжаттарды қабылдаудан бас тарту туралы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 11-қосымша алып тасталды - ҚР Әділет министрінің 22.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19914,472 +22338,472 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Ереженің оң жақ жоғарғы бұрышы жаңа редакцияда – ҚР Әділет министрінің 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 355</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бастапқы және кейінгі жылжымайтын мүлік объектілеріне</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>кадастрлық нөмірлер беру ережесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z40" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-тараудың тақырыбы жаңа редакцияда – ҚР Әділет министрінің 19.07.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 402</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:bookmarkStart w:name="z41" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы Ереже бастапқы және кейінгі жылжымайтын мүлік объектілеріне кадастрлық нөмірлер беру тәртібін белгілейді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z42" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Бастапқы және кейінгі жылжымайтын мүлік объектілеріне кадастрлық нөмірлер беруді оның орналасқан жері бойынша Мемлекеттік корпорация жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Әділет министрінің 28.01.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.03.2016 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Жылжымайтын мүлік объектілері кадастрлық нөмірлер беру мақсаттарында екі топқа бөлінеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ғимараттар, құрылыстар, ғимарат-үйлер (бастапқы объектілер);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құрамдас ғимараттар, ғимарат-үйлер, құрылыстар: тұрғын, тұрғын емес үй-жайлар, оның ішінде бөлмелер, жапсыра және іштен жапсыра салынған тұрғын және тұрғын емес үй-жайлар және ғимараттардың, құрылыстардың, ғимарат-үйлердің басқа да құрамдас бөліктері (кейінгі объектілер).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Жылжымайтын мүлік объектілеріне кадастрлық нөмірлер құруға облыстардың немесе республикалық маңызы бар қалалардың кодтарынан бастап нақты жылжымайтын объектісінің кодына дейінгі сатылау принципі негіз болып қаланған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z45" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Жер учаскелерінде орналасқан әрбір бастапқы және кейінгі жылжымайтын мүлік объектісінің қайталанбайтын кадастрлық нөмірі болады, ол жер учаскелерін әкімшілік-аумақтық бірліктерді немесе есептік кварталдарды қосуға немесе бөлуге байланысты кадастрлық нөмірлердің құрамдас бөлігінің өзгеруінен басқа жағдайларда осы жылжымайтын мүлік объектісінің бірыңғай құқық объекті ретінде өзгермеуі тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z46" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Бастапқы немесе кейінгі бірыңғай құқық объекті ретінде қосудың немесе бөлудің нәтижесінде өз жұмысын тоқтатқан кезде жаңадан құрылған объектілерге жаңа кадастрлық нөмірлер беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z47" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Бастапқы немесе кейінгі объектілердің жұмысы тоқтаған кезде оларға берілген кадастрлық нөмір басқа объектіге берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z48" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Жер учаскелерінің кадастрлық нөмірінің болмауы бастапқы объектіге кадастрлық нөмір беруден бас тартуға негіз болмайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z42" w:id="32"/>
-[...15 lines deleted...]
-      2. Бастапқы және кейінгі жылжымайтын мүлік объектілеріне кадастрлық нөмірлер беруді оның орналасқан жері бойынша Мемлекеттік корпорация жүзеге асырады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл жағдайда бастапқы объектіге кадастрлық нөмір беру үшін уақытша кадастрлық нөмір құралады, онда жер учаскелерінің кадастрлық нөмірлерінің орнына нөлдер қолданылады, ал ғимараттарға, ғимарат-үйлерге, құрылыстарға есептік кварталдың шеңберінде бірегей нөмірлер беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Кейінгі объектілерді және олардың бөліктерін тіркеу кезінде барлық жағдайларда да ғимараттың, құрылыстың, ғимарат-үйлердің кадастрлық нөмірінің болуы талап етіледі. Егер ғимаратқа, құрылысқа, ғимарат-үйге кадастрлық нөмір берілмеген болса, онда бұл нөмір осы Ережеге сәйкес оның құрамындағы кейінгі объектінің бастапқысын есепке алу кезінде беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:p>
-[...77 lines deleted...]
-      3. Жылжымайтын мүлік объектілері кадастрлық нөмірлер беру мақсаттарында екі топқа бөлінеді:</w:t>
+    <w:bookmarkStart w:name="z50" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Әртүрлі есептік кварталдарда орналасқан ғимаратқа, құрылысқа, ғимарат-үйге кварталдың нөмірін көрсетумен бір кадастрлық нөмір беріледі, онда ғимараттың, құрылыстың, ғимарат-үйдің көп бөлігі немесе негізгі бөлігі орналасады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:p>
-[...51 lines deleted...]
-      4. Жылжымайтын мүлік объектілеріне кадастрлық нөмірлер құруға облыстардың немесе республикалық маңызы бар қалалардың кодтарынан бастап нақты жылжымайтын объектісінің кодына дейінгі сатылау принципі негіз болып қаланған.</w:t>
+    <w:bookmarkStart w:name="z51" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Бастапқы және кейінгі жылжымайтын мүлік объектілеріне кадастрлық нөмір беруге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z45" w:id="35"/>
-[...156 lines deleted...]
-    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) мемлекеттік жер кадастры мәліметтері бойынша осы ереженің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20410,90 +22834,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бастапқы жылжымайтын мүлік объектісінің жоспары (қажет болған кезде қабат бойынша);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қажет болған кезде кейінгі жылжымайтын мүлік объектісінің жоспары негіз болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="42"/>
+    <w:bookmarkStart w:name="z52" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Жылжымайтын мүлік объектісіне меншік құқығының немесе басқа құқықтың бір тұлғадан екінші тұлғаға ауысуы оның кадастрлық нөмірін қайта қарауға негіз болып табылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z53" w:id="43"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z53" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Бастапқы және кейінгі жылжымайтын мүлік объектісінің кадастрлық нөмірі мынадай құрылымнан тұрады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       АА: ВВВ: ССС: Д...Д: И...И: К...К,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20632,126 +23056,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       И...И – бастапқы объектінің нөмірі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К...К - бастапқы объект ішіндегі кейінгі объектінің нөмірі, яғни: пәтердің, жапсыра салынған үй-жайдың, бөлменің, тұрғын немесе тұрғын емес ғимараттың ішіндегі тұрғын емес үй-жайдың және жылжымайтын мүлік объектісінің басқа да құрамдас бөліктерінің нөмірі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="44"/>
+    <w:bookmarkStart w:name="z54" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Бастапқы жылжымайтын мүлік объектілеріне кадастрлық нөмірлер беру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-тараудың тақырыбы жаңа редакцияда – ҚР Әділет министрінің 19.07.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 402</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="45"/>
+    <w:bookmarkStart w:name="z55" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Бастапқы жылжымайтын мүлік объектісінің кадастрлық нөмірі бастапқы жылжымайтын мүлік объектісі орналасқан жер учаскесінің кадастрлық нөмірінен және осы жер учаскесінің шеңберінде қайталанбайтын бастапқы жылжымайтын мүлік объектісінің реттік нөмірінен (кодынан) мынадай үлгіде құрылады: 20:015:004:165:1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мұндағы 20:015:004:165 - жер учаскесінің кадастрлық нөмірі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20860,434 +23284,434 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2023 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="46"/>
+    <w:bookmarkStart w:name="z56" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Жер учаскесінде екі немесе одан да көп бастапқы жылжымайтын мүлік объектілері орналасқан жағдайларда, олардың әрқайсысына сол жер учаскесіне жеке арналған кадастрлық нөмір мына ретте беріледі:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20:015:004:165:1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20:015:004:165:2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20:015:004:165:3</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Бастапқы жылжымайтын мүлік объектілеріне кадастрлық нөмірлер беру еркін дәйектілікпен жүргізіледі, ол бастапқы жылжымайтын мүлік объектісінің анық сәйкестігін және оны жер учаскесі жоспарында жедел іздестіруді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z58" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Әкімшілік-аумақтық бірліктерді немесе есептік кварталдарды, жер учаскелерін бөлуге немесе қосуға, бастапқы объектіні бөлу немесе оның басқа бастапқы объектілермен қосылуына байланысты кадастрлық нөмірдің құрамдас бөлігінің өзгеруін қоспағанда, бастапқы жылжымайтын мүлік объектілерінің кадастрлық нөмірі осы жылжымайтын мүлік объектісінің бірыңғай құқық объектісі ретінде барлық уақыттары ішінде өзгермейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z59" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Бастапқы жылжымайтын мүлік объектісінің бірыңғай құқық объектісі ретінде оның бөлінуі немесе объектілермен қосылуы нәтижесінде жұмысын тоқтатқан кезде жаңадан құрылған бастапқы жылжымайтын объектілерге жаңа кадастрлық нөмірлер беріледі. Алдыңғы (ескі) кадастрлық нөмірдің жылжымайтын мүлік объектілерін сәйкестендіру үшін қайтадан пайдалануға жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z60" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. 20:015:004:165:1 кадастрлық нөмірлері бар бастапқы жылжымайтын мүлік объектісін бөлу кезінде, жаңадан құрылған жылжымайтын мүлік объектілерінің екі бастапқы объектілеріне еркін түрдегі дәйектілікпен мынадай кадастрлық нөмірлер беріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20:015:004:165:2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20:015:004:165:3.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. 20:015:004:165:2 және 20:015:004:165:3 кадастрлық нөмірлері бар екі жылжымайтын мүлік объектісі қосылған кезде жаңадан құрылған жылжымайтын мүлік объектісіне мынадай кадастрлық нөмір беріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20:015:004:165:4</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Негізгі ғимаратқа, құрылысқа, ғимарат-үйге көмекші болып саналатын (қызметтік мақсаттағы) жер учаскелерінде орналасқан ғимаратқа, құрылысқа, ғимарат-үйге кадастрлық нөмірлер берілмеуі мүмкін (әдетте жеке үйлерде). Мұндай объектілерді сәйкестендіру жер учаскесінің кадастрлық нөмірі немесе бастапқы жылжымайтын мүлік объектісінің кадастрлық нөмірі (жер учаскесіндегі негізгі ғимарат) бойынша және оларды тіркеу құжаттарында және құқықтық кадастрда тізу арқылы жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z63" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Көмекші (қызметтік мақсаттағы) ғимараттарға, құрылыстарға, ғимарат-үйлерге қажет болған жағдайларда мұндай құрылысқа құқық иесінің дербес құқық белгіленетін тиісті құжаттары бар болған кезде (мысалы, көмекші құрылысты иеліктен айырған кезде) кадастрлық нөмір беріледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:p>
-[...69 lines deleted...]
-      16. Бастапқы жылжымайтын мүлік объектілеріне кадастрлық нөмірлер беру еркін дәйектілікпен жүргізіледі, ол бастапқы жылжымайтын мүлік объектісінің анық сәйкестігін және оны жер учаскесі жоспарында жедел іздестіруді қамтамасыз етеді.</w:t>
+    <w:bookmarkStart w:name="z64" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Кейінгі жылжымайтын мүлік объектілеріне кадастрлық нөмірлер беру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z58" w:id="48"/>
-[...190 lines deleted...]
-    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-тараудың тақырыбы жаңа редакцияда – ҚР Әділет министрінің 19.07.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 402</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="55"/>
+    <w:bookmarkStart w:name="z65" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Кадастрлық нөмір ғимараттағы, құрылыстағы, ғимарат-үйлердегі үй-жайға, егер ол үй-жай бөлінген меншікте болса (басқа да бөлінген мүліктік құқықта) және бастапқы жылжымайтын мүлік объектісінің құрамындағы кейінгі жылжымайтын объект ретінде бөлінген жағдайда ғана беріледі. Егер ішінде бірнеше үй-жайлар бар ғимарат бір құқық иесіне жататын болса, бастапқы объектінің құрамында кейінгі объект құралмайды. Бұл жағдайда кадастрлық нөмір тек бастапқы жылжымайтын мүлік объектісіне беріледі. Жеке үй-жайлар бастапқы объектілер құрамында екі немесе одан да көп тұлғалардың бөлек меншігінде (басқа да мүліктік құқықтағы) тұрған жағдайда, кейінгі объектілер оларға кадастрлық нөмір берумен бастапқы объектінің құрамында құрылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z66" w:id="56"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z66" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Бастапқы жылжымайтын мүлік объектісінің кадастрлық нөмірі жоқ болған кезде кейінгі жылжымайтын мүлік объектісіне кадастрлық нөмір берілмейді. Егер ғимаратқа, құрылысқа, ғимарат-үйге бастапқы жылжымайтын мүлік объектісіне кадастрлық нөмір берілмесе, онда бұл нөмір ғимаратқа, құрылысқа, ғимарат-үйге алғашқысына оның құрамындағы кейінгі жылжымайтын мүлік объектісіне жоғарыда аталған ережелер бойынша кадастрлық нөмір берілген кезде беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z67" w:id="57"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z67" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Кейінгі жылжымайтын мүлік объектісінің кадастрлық нөмірі бастапқы жылжымайтын мүліктің кадастрлық нөмірінен және осы бастапқы жылжымайтын мүлік объектісінің шеңберінде қайталанбайтын кейінгі жылжымайтын мүлік объектісінің реттік нөмірінен (кодынан) мына ретте құрылады: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20:015:004:165:1:25 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21452,244 +23876,244 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2023 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="58"/>
+    <w:bookmarkStart w:name="z68" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Бастапқы жылжымайтын мүлік объектісінің (ғимарат, құрылыс, ғимарат-үйдің) құрамында орналасқан кейінгі жылжымайтын мүлік объектісіне реттік нөмір беру еркін түрдегі дәйектілікпен жүргізіледі, ол, кейінгі жылжымайтын мүлік объектісінің сәйкестігін және бастапқы объектінің жоспарында оны жедел іздестірілуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кейінгі жылжымайтын объектінің реттік нөмірі (коды) ретінде, егер мұндай нөмір сол бастапқы жылжымайтын мүлік объектісінің жеке нөмірі болып табылатын болса, пошталық мекенжайы бойынша үй-жайдың нөмірін пайдалануға болады. Кейінгі жылжымайтын объектіні бөлген немесе қосқан жағдайда мұндай кадастрлық нөмір жойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="59"/>
+    <w:bookmarkStart w:name="z69" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Кейінгі жылжымайтын мүлік объектілердің реттік нөмірлері (кодтары) әрбір бастапқы жылжымайтын мүлік объектісінің құрамында бірден және одан жоғары тағайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z70" w:id="60"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z70" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Әкімшілік-аумақтық бірліктерді немесе есептік кварталдарды, жер учаскелерін бөлуге немесе қосуға, бастапқы объектіні бөлуге немесе оны қосуға, кейінгі бөліктерінің жылжымайтын мүлік объектісін бөлуге немесе қосуға байланысты кадастрлық нөмірдің құрамдас өзгеруін қоспағанда, кейінгі жылжымайтын мүлік объектілерінің кадастрлық нөмірі осы жылжымайтын мүлік объектісінің бірыңғай құқық объектісі ретінде барлық уақыттары ішінде өзгермейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z71" w:id="61"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z71" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Кейінгі жылжымайтын мүлік объектілерінің бірыңғай құқық объектісі ретінде қосылуы немесе бөлінуі нәтижесінде өз жұмысын тоқтатқан кезде, жаңадан құрылған кейінгі объектілерге жаңа кадастрлық нөмірлер беріледі, әдетте олар осы бастапқы жылжымайтын мүлік объектісінің шеңберінде берілген кадастрлық нөмірден кейінгі нөмірлер болады. Алдыңғы (ескі) кадастрлық нөмірлерді кейінгі жылжымайтын мүлік объектілерін сәйкестендіру үшін қайтадан пайдалануға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z72" w:id="62"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z72" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Бастапқы және кейінгі жылжымайтын мүлік объектілеріне уақытша кадастрлық нөмірлер беру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-тараудың тақырыбы жаңа редакцияда – ҚР Әділет министрінің 19.07.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 402</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="63"/>
+    <w:bookmarkStart w:name="z73" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Бастапқы және кейінгі жылжымайтын мүлік объектілеріне уақытша кадастрлық нөмір жер учаскелерінің кадастрлық нөмірі болмаған жағдайларда беріледі (мысалы, жер учаскелеріне құқықтар жылжымайтын мүлікке мемлекеттік тіркеу жүйесі енгізілгенге дейін пайда болса және мемлекеттік тіркеусіз пайда болған деп танылса).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z74" w:id="64"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z74" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Бастапқы және кейінгі жылжымайтын мүлік объектілеріне кадастрлық нөмір беруді жүзеге асыратын кәсіпорын, жер учаскесінің кадастрлық нөмірі болмаған кезде жер учаскесі нөміріне сәйкес кадастрлық нөмірге арналған бөлігінде үш нөл қояды. Бұл ретте, бастапқы жылжымайтын мүлік объектісінің уақытша кадастрлық нөмірі ретінде есептік квартал шеңберінде бөлгіш арқылы дәйекті түрде жазылатын көшенің (шағын ауданның) кодын, егер бұл нөмір жиынтығы осы есептік квартал үшін бірегей болып табылса ғимараттың, құрылыстың, ғимарат-үйдің пошталық мекенжайы мен бастапқы жылжымайтын мүлік объектісінің түгендеу нөмірлерін пайдалануға болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жазылғандарды ескерумен, уақытша кадастрлық нөмір құрылымы мынадай болады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21700,150 +24124,150 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бастапқы объект үшін - 20:015:004:000:(123:12А:4/53687);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кейінгі объекті үшін - 20:015:004:000 (123:12А:4/53687):37 (123:12А:4/43687) - ғимараттың, құрылыстың немесе ғимарат-үйдің уақытша нөмірін көрсететін кадастрлық нөмірдің бөлігі; 37 - кейінгі объектіні сәйкестендіру үшін бастапқы объектінің уақытша кадастрлық нөміріне бөлгіш арқылы қосылатын, бастапқы объектінің шеңберінде тұрғын және тұрғын емес үй-жайдың бірегей кодын көрсететін уақытша кадастрлық нөмірдің бөлігі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="65"/>
+    <w:bookmarkStart w:name="z75" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Жер учаскесіне кадастрлық нөмір берілгеннен кейін, объектіге осы Ережеде белгіленген тәртіпте тұрақты кадастрлық нөмір беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z76" w:id="66"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z76" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Кадастрлық нөмір берілгеннен кейін бастапқы және кейінгі жылжымайтын мүлік объектілері жер учаскесінің уақытша кадастрлық нөмірлері жойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z77" w:id="67"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z77" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. Бастапқы және кейінгі жылжымайтын мүлік объектілеріне кадастрлық нөмірлер беру туралы жазба осы Ереженің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген нысан бойынша кадастрлық нөмір берудің Есеп парағында жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z78" w:id="68"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z78" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Бастапқы және кейінгі жылжымайтын мүлік объектілеріне кадастрлық нөмірлер беруге арналған Есеп парағы әрбір жер учаскесіне жеке толтырылады және тиісті түгендеу ісінде сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -21935,88 +24359,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>беру ережесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z80" w:id="69"/>
+    <w:bookmarkStart w:name="z80" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z81" w:id="70"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z81" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кадастрлық нөмірлер беруге арналған есеп парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -22706,55 +25130,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -23080,31 +25504,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>