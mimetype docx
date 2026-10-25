--- v2 (2026-07-26)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="40a22d0" w14:textId="40a22d0">
+    <w:p w14:paraId="39a32f2" w14:textId="39a32f2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,209 +76,141 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Жаңадан құрылған жылжымайтын мүлікке жылжымайтын мүліктің сәйкестендіру және техникалық мәліметтерін құқықтық кадастрдың ақпараттық жүйесіне енгізу, жылжымайтын мүлікке мемлекеттік техникалық зерттеп-қарауды жүргізу қағидалары мен мерзімдерін, "Жылжымайтын мүлік объектісінің кадастрлық паспортының телнұсқасын беру" мемлекеттік қызмет көрсету қағидаларың және Бастапқы және кейінгі жылжымайтын мүлік объектілеріне кадастрлық нөмір беру қағидаларын бекіту туралы</w:t>
+        <w:t>Жаңадан құрылған жылжымайтын мүлікке жылжымайтын мүліктің сәйкестендіру және техникалық мәліметтерін құқықтық кадастрдың цифрлық жүйесіне енгізу, жылжымайтын мүлікке мемлекеттік техникалық зерттеп-қарауды жүргізу қағидалары мен мерзімдерін, "Жылжымайтын мүлік объектісінің кадастрлық паспортының телнұсқасын беру" мемлекеттік қызмет көрсету қағидаларың және Бастапқы және кейінгі жылжымайтын мүлік объектілеріне кадастрлық нөмір беру қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Әділет министрінің 2013 жылғы 06 мамырдағы № 156 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2013 жылы 17 мамырда № 8469 тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Бұйрықтың тақырыбы жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+        <w:t>№ 278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 278</w:t>
-[...57 lines deleted...]
-        <w:t xml:space="preserve">      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда - ҚР Әділет министрінің 22.01.2026 </w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда - ҚР Әділет министрінің 22.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу туралы" Қазақстан Республикасы Заңының 18-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -394,303 +326,237 @@
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қоса беріліп отырған:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Жаңадан құрылған жылжымайтын мүлікке жылжымайтын мүліктің сәйкестендіру және техникалық мәліметтерін құқықтық кадастрдың цифрлық жүйесіне енгізу, жылжымайтын мүлікке мемлекеттік техникалық зерттеп-қарауды жүргізу қағидалары мен мерзімдері және "Жылжымайтын мүлік объектісінің кадастрлық паспортының телнұсқасын беру" мемлекеттік қызмет көрсету қағидалары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Жылжымайтын мүліктің бастапқы және кейінгі объектілеріне кадастрлық нөмір беру ережесі бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Әділет министрінің 30.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 355</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       2. Қазақстан Республикасы Әділет министрлігінің Тіркеу қызметі және заң қызметін ұйымдастыру департаменті осы бұйрықты мемлекеттік тіркеуді және оны заңнамада белгіленген тәртіппен ресми жариялануын қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      1) тармақша жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Әділет министрінің 28.01.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
-          <w:sz w:val="28"/>
-[...198 lines deleted...]
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.03.2016 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -993,1152 +859,742 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жаңадан құрылған жылжымайтын мүлікке жылжымайтын мүліктің сәйкестендіру және техникалық мәліметтерін құқықтық кадастрдың ақпараттық жүйесіне енгізу, жылжымайтын мүлікке мемлекеттік техникалық зерттеп-қарауды жүргізу қағидалары мен мерзімдері және "Жылжымайтын мүлік объектісінің кадастрлық паспортының телнұсқасын беру" мемлекеттік қызмет көрсету қағидалары</w:t>
+        <w:t xml:space="preserve"> Жаңадан құрылған жылжымайтын мүлікке жылжымайтын мүліктің сәйкестендіру және техникалық мәліметтерін құқықтық кадастрдың цифрлық жүйесіне енгізу, жылжымайтын мүлікке мемлекеттік техникалық зерттеп-қарауды жүргізу қағидалары мен мерзімдері және "Жылжымайтын мүлік объектісінің кадастрлық паспортының телнұсқасын беру" мемлекеттік қызмет көрсету қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалардың тақырыбы жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда – ҚР Әділет министрінің 29.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 426</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2023 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z93" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-бөлім. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z94" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы жаңадан құрылған жылжымайтын мүлікке жылжымайтын мүліктің сәйкестендіру және техникалық мәліметтерін құқықтық кадастрдың цифрлік жүйесіне енгізу, жылжымайтын мүлікке мемлекеттік техникалық зерттеп-қарауды жүргізу қағидалары мен мерзімдерің және "Жылжымайтын мүлік объектісінің кадастрлық паспортының телнұсқасын беру" мемлекеттік қызмет көрсету қағидалары "Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу туралы" (бұдан әрі - Заң) және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңдарына сәйкес әзірленді және жаңадан құрылған жылжымайтын мүлікке жылжымайтын мүліктің сәйкестендіру және техникалық мәліметтерін құқықтық кадастрдың цифрлық жүйесіне енгізу тәртібі мен мерзімдерін айқындайды, жаңадан құрылған жылжымайтын мүліктің сәйкестендіру және техникалық мәліметтерінің сәйкессіздіктерін белгілеу және "Жаңадан құрылған жылжымайтын мүлікке ғимараттардың, құрылыстардың және (немесе) олардың құрамдас бөліктерінің сәйкестендіру және техникалық мәліметтерін жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының цифрлық жүйесіне енгізу жылжымайтын мүлік объектісінің кадастрлық паспортын және жаңадан құрылған жылжымайтын мүлікке жүргізілген мемлекеттік техникалық зерттеп-қарау қорытындылары бойынша сәйкестендіру және техникалық мәліметтердің алшақтықтарын белгілеу туралы қорытындыны беру" және "Жылжымайтын мүлік объектісінің кадастрлық паспортының телнұсқасын беру".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Ережеде мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жылжымайтын мүлікке (жылжымайтын заттар) жер учаскелері, ғимараттар, құрылыстар, көпжылдық екпелер және жермен тығыз байланысты өзге мүлік, яғни орнынан олардың мақсатына сай емес шығынсыз ауыстыру мүмкін болмайтын объектілер жатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) далалық жұмыстар - жылжымайтын мүлік объектісінің орналасқан жеріне маманмен абрис жасай отырып, жылжымайтын мүлік объектісін өлшеу бойынша жұмыстар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) камералдық жұмыстар - жылжымайтын мүлік объектісінің барлық ауданы мен көлемін есептеу, жер учаскесін және қабаттық жоспарды сызу, кадастрлық паспорт нысандарын толтыру, түгендеу ісін қалыптастыру, цифрлық жүйелерге деректерді енгізу бойынша жұмыстар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) абрис - жер учаскесінің, күрделі құрылыстың (ғимараттың, имараттың), оқшауланған үй-жайдың, аяқталмаған консервацияланған күрделі құрылыстың (ғимараттың, имараттың) схемалық жоспары, тұрақ орны-жылжымайтын мүлік объектісінің және оның құрылымдық элементтерінің контурлары, өлшеу нәтижелері, жылжымайтын мүлік объектісінің нақты жоспарын жасау үшін қажетті атаулар мен басқа да мәліметтер көрсетілетін орын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) техникалық сипаттамалар - құқықтық кадастрды жүргізу үшін қажетті мемлекеттік техникалық тексеру немесе қайта жаңарту, қайта жоспарлау, қайта жабдықтау нәтижесінде жылжымайтын мүлік объектісінің құрылымдық элементтерінің сипаттамасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) кадастрлық нөмір - жеке, Қазақстан Республикасының аумағында қайталанбайтын, жылжымайтын мүлік объектісінің нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) тұрғынжай – тұрақты тұруға арналған және соған пайдаланылатын, белгіленген құрылыс, санитариялық, экологиялық, өртке қарсы және басқа да міндетті нормалар мен қағидаларға сай келетін жеке тұрғын үй бірлігі (дара тұрғын үй, пәтер, жатақханадағы бөлме, модульдік (мобильді) тұрғын үй);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) тұрғын емес үй-жай – кондоминиум объектісінің ортақ мүлкін қоспағанда, көппәтерлі тұрғын үйдегі құрылыс, санитариялық, экологиялық, өртке қарсы және басқа да міндетті нормалар мен қағидаларға сәйкес келетін, жоба сатысында көзделген, егер Қазақстан Республикасының заңнамасында өзгеше көзделмесе, шекаралары қабырғалардың, еденнің және төбенің (қабатаралық жабындылардың) ішкі беттері болып табылатын, тұрақты тұрудан өзге мақсаттарда (кеңсе, дүкен, кафе, қонақүй, хостел және халыққа қызмет көрсету саласының басқа да объектілері) пайдаланылатын және дара (бөлек) меншіктегі жеке ішкі кеңістік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) орынтұрақ орны – паркингте (болған кезде гаражда) автокөлік құралын қоюға арналған, тұрғын емес үй-жай болып табылмайтын және дара (бөлек) меншіктегі орын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) мемлекеттік көрсетілетін қызмет нәтижесіне автоматтандырылған қол қою – барлық қажетті деректер мен растаулар цифрлық объектілерден және жүйелерден алынған жағдайда көрсетілетін қызметті берушінің қатысуынсыз мемлекеттік көрсетілетін қызметтің электрондық нәтижесіне электрондық цифрлық қолтаңбаны автоматтандырылған түрде қою.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Қағидалардың тақырыбы жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі); 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 988</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Құқық белгілеуші құжатта қамтылған сәйкестендіру және техникалық мәліметтердің жаңадан құрылған жылжымайтын мүліктің нақты деректерімен алшақтықтарын белгілеу мақсатында құқық иесі тіркеуші органға осындай алшақтықтарды анықтау үшін өтініш беруге құқылы, оның нәтижелері бойынша уәкілетті орган белгілеген нысан бойынша қорытынды ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алшақтықтарды анықтау жүргізілген мемлекеттік техникалық тексеру қорытындысы бойынша жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Жаңадан құрылған жылжымайтын мүлікке ғимараттардың, құрылыстардың және (немесе) олардың құрамдас бөліктерінің сәйкестендіру және техникалық мәліметтерін құқықтық кадастрға енгізу, жылжымайтын мүлік объектілерінің кадастрлық паспортын және жаңадан құрылған жылжымайтын мүлік объектісіне жүргізілген мемлекеттік техникалық зерттеп-қарауды жүргізу қорытындылары бойынша сәйкестендіру және техникалық мәліметтердің алшақтығын белгілеу туралы қорытындыны беру" және "Жылжымайтын мүлік объектісінің кадастрлық паспортының телнұсқасын беру" мемлекеттік қызметтерін "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі – жылжымайтын мүлік объектісінің орналасқан жері бойынша көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z97" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-бөлім. "Жаңадан құрылған жылжымайтын мүлікке қатысты ғимараттардың, құрылыстардың және (немесе) олардың құрамдас бөліктерінің сәйкестендіру және техникалық мәліметтерін жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының цифрлық жүйесіне енгізу, жылжымайтын мүлік объектісінің кадастрлық паспортын және жаңадан құрылған жылжымайтын мүлік объектісіне жүргізілген мемлекеттік техникалық зерттеу қорытындылары бойынша сәйкестендіру және техникалық мәліметтердегі сәйкессіздіктерді белгілеу туралы қорытынды беру"мемлекеттік қызмет көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қолданысқа</w:t>
+        <w:t xml:space="preserve">
+      Ескерту. 2-бөлімнің тақырыбы жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t>№ 278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Қағидалар жаңа редакцияда – ҚР Әділет министрінің 29.06.2023 </w:t>
-[...921 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1–қосымшаға</w:t>
-[...11 lines deleted...]
-    </w:p>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Жаңадан құрылған жылжымайтын мүлікке ғимараттардың, құрылыстардың және (немесе) олардың құрамдас бөліктерінің сәйкестендіру және техникалық мәліметтерін құқықтық кадастрға енгізу, жылжымайтын мүлік объектілерінің кадастрлық паспортын және жаңадан құрылған жылжымайтын мүлік объектісіне жүргізілген мемлекеттік техникалық зерттеп-қарау қорытындылары бойынша сәйкестендіру және техникалық мәліметтердің алшақтығын белгілеу туралы қорытындыны беру" мемлекеттік көрсетілетін қызмет тізбесінде (бұдан әрі - № 1 Тізбе) келтірілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы ғимараттардың, құрылыстардың және (немесе) олардың құрамдас бөліктерінің сәйкестендіру және техникалық мәліметтерін жаңадан құрылған жылжымайтын мүлікке жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының ақпараттық жүйесіне енгізу жөнінде өтініш береді, жылжымайтын мүлік объектісінің кадастрлық паспортын және "электрондық үкімет" веб-порталы арқылы № 1 Тізбенің 8-тармағына сәйкес құжаттарды қоса бере отырып, осы Қағидаларға </w:t>
+      Мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы ғимараттардың, құрылыстардың және (немесе) олардың құрамдас бөліктерінің сәйкестендіру және техникалық мәліметтерін жаңадан құрылған жылжымайтын мүлікке жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының цифрлық жүйесіне енгізу жөнінде мемлекеттік қызмет көрсетуге өтініш береді, жылжымайтын мүлік объектісінің кадастрлық паспортын және "цифрлық үкімет" веб-порталы арқылы № 1 Тізбенің 8-тармағына сәйкес құжаттарды қоса бере отырып, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жаңадан құрылған жылжымайтын мүлік объектісіне жүргізілген мемлекеттік техникалық зерттеп-қарау қорытындылары бойынша сәйкестендіру және техникалық мәліметтердің алшақтықтарын белгілеу туралы қорытынды беру: www.egov.kz (бұдан әрі – портал).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -2168,1157 +1624,1413 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көрсетілетін қызметті алушының "жеке кабинетінде" нәтижені алу орны мен күні көрсетіле отырып, мемлекеттік қызметті көрсету үшін сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушының ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісімі электрондық цифрлық қолтаңбамен (бұдан әрі – ЭЦҚ) расталады не ұялы байланыстың абоненттік құрылғысы арқылы алынады.</w:t>
-[...53 lines deleted...]
-      Көрсетілетін қызметті берушінің жылжымайтын мүлік объектілерін техникалық зерттеп-қарау бөлімінің қызметкері мынадай әрекеттерді жасайды:</w:t>
+      Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушының цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісімі электрондық цифрлық қолтаңбамен (бұдан әрі – ЭЦҚ) расталады не ұялы байланыстың абоненттік құрылғысы арқылы алынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілген қызметті алушы қолданылу мерзімі өткен құжаттарды ұсынған, сондай-ақ осы Қағидалардың 4-2-тармағына сәйкес бұзушылықтарды жоймаған жағдайларда көрсетілетін қызметті беруші құжаттарды одан әрі қараудан бас тарту туралы хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жылжымайтын мүлік объектілерін техникалық зерттеп-қарау бөлімі архивінің қызметкері, түгендеу істерін іздестіруді және жауапты орындаушыға беруді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті берушінің жылжымайтын мүлік объектілерін техникалық тексеру бөлімінің қызметкері келесі әрекеттерді жасайды:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жаңадан құрылған жылжымайтын мүлікке ғимараттардың, құрылыстардың және (немесе) олардың құрамдас бөліктерін сәйкестендіру және техникалық мәліметтерін дерекқорға енгізу бойынша:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының ақпараттық жүйесіне жаңадан құрылған жылжымайтын мүлікке ғимараттардың, құрылыстардың және (немесе) олардың құрамдас бөліктерінің сәйкестендіру және техникалық мәліметтерін енгізеді;</w:t>
-[...17 lines deleted...]
-      көрсетілетін қызметті алушының жеке кабинетіне жаңадан құрылған жылжымайтын мүлікке ғимараттардың, құрылыстардың және (немесе) олардың құрамдас бөліктерінің сәйкестендіру және техникалық мәліметтерін жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының ақпараттық жүйесіне енгізу туралы хабарлама жіберіледі;</w:t>
+      жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының цифрлық жүйесіне жаңадан құрылған жылжымайтын мүлікке ғимараттардың, құрылыстардың және (немесе) олардың құрамдас бөліктерінің сәйкестендіру және техникалық мәліметтерін енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілетін қызметті алушының жеке кабинетіне ғимараттардың, құрылыстардың және (немесе) олардың құрамдас бөліктерінің сәйкестендіру және техникалық мәліметтерін жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының цифрлық жүйесіне енгізу туралы хабарлама жіберіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жылжымайтын мүлік объектілерінің кадастрлық паспортын және жаңадан құрылған жылжымайтын мүлік объектісіне жүргізілген мемлекеттік техникалық зерттеп-қарау қорытындылары бойынша сәйкестендіру және техникалық мәліметтердің алшақтығын белгілеу туралы қорытындыны дайындау бойынша әзірленген кадастрлық паспортты және қорытындыны басшылыққа келісуге және қол қоюға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жеке кабинетке жылжымайтын мүлік объектісін мемлекеттік техникалық зерттеп-қарау бойынша орындалған жұмыс үшін қосымша ақы төлеу қажеттігі туралы хабарлама жіберіледі.</w:t>
-[...17 lines deleted...]
-      Жылжымайтын мүлік объектісіне кадастрлық паспортты беру және жаңадан құрылған жылжымайтын мүлік объектісіне жүргізілген мемлекеттік техникалық зерттеп-қарау қорытындылары бойынша сәйкестендіру және техникалық мәліметтердің алшақтығын белгілеу туралы қорытындыны беру тәртібі мен процесі осы Қағиданың 3-тарауымен регламенттелген.</w:t>
+      Жеке кабинетіне жылжымайтын мүлік объектісін мемлекеттік техникалық зерттеп-қарау бойынша орындалған жұмыс үшін қосымша ақы төлеу қажеттігі туралы хабарлама жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жылжымайтын мүлік объектісіне кадастрлық паспортты беру және жаңадан құрылған жылжымайтын мүлік объектісіне жүргізілген мемлекеттік техникалық тексеру қорытындылары бойынша сәйкестендіру және техникалық мәліметтердің алшақтығын белгілеу туралы қорытындыны беру тәртібі мен процесі осы Қағиданың 3-тарауымен регламенттелген.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті берушінің басшылығы ЭЦҚ арқылы мемлекеттік көрсетілетін қызмет нәтижесіне қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Әділет министрінің 22.01.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Әділет министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 988</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z119" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1. Мемлекеттік көрсетілетін қызмет электрондық нысанда көрсетілген кезде мемлекеттік көрсетілетін қызметтің нәтижесі цифрлық объектілерден және цифрлық жүйелерден барлық қажетті деректер мен растаулар алынған жағдайда көрсетілетін қызметті берушінің қатысуынсыз электрондық цифрлық қолтаңбаны қою арқылы автоматтандырылған режимде қол қойылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-бөлім 4-1-тармақпен толықтырылды - ҚР Әділет министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 988</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z120" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4-2. Көрсетілетін қызметті беруші "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-2-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсету мерзімін тоқтата тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік қызмет көрсету мерзімін тоқтата тұру осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша Мемлекеттік көрсетілетін қызметті көрсету процесін тоқтата тұру туралы көрсетілетін қызметті беруші көрсетілетін қызметті алушыға хабарлама жіберген күннен басталады. Мемлекеттік қызмет көрсету мерзімінің өтуі көрсетілетін қызметті беруші мемлекеттік қызмет көрсету процесін қайта бастау туралы шешім шығарған күннен бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші мемлекеттік қызмет көрсету процесін мынадай жағдайларда тоқтатады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) азамат қайтыс болған (оның ішінде қайтыс болды деп жарияланған) немесе заңды тұлға қайта ұйымдастырылған, таратылған жағдайда, егер көрсетілетін қызметті алушылардың тиісті материалдық немесе материалдық емес игіліктерді алуға құқықтары құқықтық мирасқорлыққа жол берсе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) азамат Қазақстан Республикасының заңдарында белгіленген тәртіппен әрекетке қабілетсіз және (немесе) әрекет қабілеті шектеулі деп танылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік органдар, сот қарайтын мәселелер шешілгенге дейін немесе Қазақстан Республикасының заңнамасында көзделген өзге де тәртіппен мемлекеттік қызмет көрсету мүмкін болмаған жағдайларда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған, олар нысаны мен мазмұны бойынша талаптарға сәйкес келмеген, Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 9-тармағында көзделген тізбеге сәйкес құжаттардың толық емес топтамасы ұсынылған жағдайда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)-3) тармақшаларда берілген ақпарат мемлекеттік органдардың цифрлық жүйелерін интеграциялау арқылы көрсетілетін қызметті берушіге келіп түсуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы анықталған кемшіліктер тоқтата тұру мерзімі шегінде жойылғаннан кейін құжаттарды қайта ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету процесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы тармақтың үшінші бөлігінің 1) және 2) тармақшаларында көзделген жағдайларда – тиісті адамның құқықтық мирасқоры анықталғанға немесе әрекетке қабілетсіз адамға қорғаншы тағайындалғанға дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы тармақтың үшінші бөлігінің 3) тармақшасында көзделген жағдайларда – мемлекеттік орган ұстанымды айқындағанға дейін немесе сот актісі заңды күшіне енгенге дейін немесе мәселе Қазақстан Республикасының заңнамасында көзделген өзге де тәртіппен шешілгенге дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы тармақтың үшінші бөлігінің 4) тармақшасында көзделген жағдайларда – анықталған кемшіліктер көрсетілетін қызметті беруші белгілеген мерзімде жойылғанға дейін тоқтатыла тұрады."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың алтыншы бөлігінің 3) тармақшасында көзделген тоқтата тұру мерзімі Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 5-тармағында белгіленген тиісті мемлекеттік қызмет көрсетудің жалпы мерзімінен аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші көрсетілетін қызметті алушының өтінішхаты бойынша немесе өз бастамасы бойынша мемлекеттік қызмет көрсету процесін мынадай жағдайларда тоқтата:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қызмет көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күш әсер еткен жағдайда, мемлекеттік қызмет көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күш әрекеті деп төтенше жағдайдың енгізілуі, табиғи және техногендік сипаттағы төтенше жағдайдың туындау қаупі немесе туындауы түсініледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті алушы заңды өкілдерінің көрсетілетін қызметті алу жағдайларын қоспағанда, оның мемлекеттік қызмет көрсету мерзімінен асатын мерзімде қызметтік іссапарда, медициналық ұйымда стационарлық емделуде болған жағдайда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-бөлім 4-2-тармақпен толықтырылды - ҚР Әділет министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 988</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z99" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Мемлекеттік қызметті көрсету мерзімі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жаңадан құрылған жылжымайтын мүлікке ғимараттардың, құрылыстардың және (немесе) олардың құрамдас бөліктерінің сәйкестендіру және техникалық мәліметтерін жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының цифрлық жүйесіне енгізу - бір жұмыс күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жылжымайтын мүлік объектілерінің кадастрлық паспортын және жылжымайтын мүлік объектісінің түріне байланысты жаңадан құрылған жылжымайтын мүлік объектісіне жүргізілген мемлекеттік техникалық зерттеп-қарау қорытындылары бойынша сәйкестендіру және техникалық мәліметтердің алшақтығын белгілеу туралы қорытындыны беру:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пәтерлер, жатақханалардағы бөлмелер үшінші жұмыс күніне беріледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке тұрғын үйлер, жеке гараждар, саяжай құрылыстары бесінші жұмыс күніне беріледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жалпы ауданы 1000 шаршы метрге дейінгі қалған жылжымайтын мүлік объектілері жетінші жұмыс күні беріледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жалпы ауданы 1000 шаршы метрден асатын объектілер оныншы жұмыс күніне беріледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші күрделілік санатына жататын осы тармақшаның екі және үш абзацтарында көрсетілген жылжымайтын мүлік объектілерін қоспағанда, жылжымайтын мүлік объектілері бесінші жұмыс күні беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жылжымайтын мүлік объектісінің бірінші күрделілік санатына Қазақстан Республикасы Әділет министрінің 2023 жылғы 9 маусымдағы № 367 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32746 болып тіркелген) Жылжымайтын мүлік объектілерін мемлекеттік техникалық зерттеп-қарау жөніндегі нұсқаулыққа сәйкес төрт үй-жайдан аспайтын тік бұрышты нысандағы құрылыстар жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мерзімді одан әрі ұзарту көрсетілетін қызметті алушымен келісім бойынша объектінің күрделілік санатына байланысты жүргізіледі, бұл ретте жалпы мерзім көрсетілетін қызметті алушы жүгінген күннен бастап екі айдан аспайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z100" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1. Тізбенің 9-тармағында көзделген негіздер бойынша мемлекеттік қызметті көрсетуден бас тарту үшін негіздер болған жағдайда көрсетілетін қызметті беруші:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үш күннен кем мерзім белгіленген мемлекеттік көрсетілетін қызметтер бойынша мемлекеттік қызмет көрсетуден бас тарту туралы хабарлама қалыптастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үш күндік мерзімнен асатын мемлекеттік көрсетілетін қызметтер бойынша көрсетілетін қызметті беруші көрсетілетін қызметті алушыны мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ көрсетілетін қызметті алушыға алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны жөнінде хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алдын ала шешім бойынша көрсетілетін қызметті алушының қарсылығын көрсетілетін қызметті беруші оны алған күннен бастап 2 (екі) жұмыс күні ішінде қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші мемлекеттік қызметті көрсету туралы шешім қабылдайды не мемлекеттік қызметті көрсетуден бас тарту туралы хабарлама қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-1-тармақ жаңа редакцияда - ҚР Әділет министрінің 22.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z101" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Мемлекеттік қызметті көрсету нәтижесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының цифрлық жүйесіне жаңадан құрылған жылжымайтын мүлікке ғимараттардың, құрылыстардың және (немесе) олардың құрамдас бөліктерінің сәйкестендіру және техникалық мәліметтерін енгізу туралы хабарлама не мемлекеттік қызмет көрсетуден бас тарту туралы хабарлама;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жылжымайтын мүлік объектісінің кадастрлық паспорты не мемлекеттік қызмет көрсетуден бас тарту туралы хабарлама;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кадастрлық паспортты қоса бере отырып жаңадан құрылған жылжымайтын мүліктің сәйкестендіру және техникалық мәліметтерінің сәйкессіздігін белгілеу туралы қорытынды не мемлекеттік қызмет көрсетуден бас тарту туралы хабарлама.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ғимараттардың, құрылыстардың және (немесе) олардың құрамдас бөліктерінің жаңадан құрылған жылжымайтын мүлікке сәйкестендіру және техникалық мәліметтерінің жүргізілген техникалық зерттеп-қарау қорытындылары бойынша алшақтықтарын белгілеу туралы қорытынды осы Қағидаларға 3-қосымшаға сәйкес нысан бойынша ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте Жылжымайтын мүлік объектілерінің кадастрлық паспортын және жаңадан құрылған жылжымайтын мүлік объектісіне жүргізілген мемлекеттік техникалық зерттеп-қарау қорытындылары бойынша сәйкестендіру және техникалық мәліметтердің алшақтығын белгілеу туралы қорытындыны жылжымайтын мүлік объектілерінің кадастрлық паспортын бергені үшін қосымша ақы төленгеннен кейін көрсетілетін қызметті алушының жеке кабинетіне жіберіледі, ал заңды тұлғалармен қызметтерді көрсетуге шарт жасалған кезде қосымша қол қойылған орындалған жұмыстар актісі ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...267 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z104" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...521 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-бөлім. Мемлекеттік техникалық тексеру жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z105" w:id="11"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z105" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Жылжымайтын мүлікті мемлекеттік техникалық зерттеп-қарау барысында жылжымайтын мүліктің бірыңғай мемлекеттік кадастрын жүргізу үшін қажетті ғимараттардың, құрылыстардың және (немесе) олардың құрамдас бөліктерінің техникалық, сәйкестендіру сипаттамалары айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жылжымайтын мүлікті мемлекеттік техникалық зерттеп-қарау мынадай тәртіппен жүргізіледі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3479,1086 +3191,1236 @@
       7) жылжымайтын мүлік объектісіне кадастрлық паспортты дайындайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) дайындалған кадастрлық паспорт басшымен келісіледі және қол қойылады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) барлық жаңа және өтелген материалдар осы Қағидаларға 8-қосымшаға сәйкес бірыңғай түгендеу ісіне қалыптастырылады, өтелген материалдар жойылмайды, ал хронологиялық тәртіппен түгендеу ісіне тігіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алшақтықтарды анықтау жылжымайтын мүлікті мемлекеттік техникалық зерттеп-қарау негізінде жүзеге асырылады. Анықталған сәйкессіздіктер туралы мәліметтер жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының цифрлық жүйесіне енгізіледі және жылжымайтын мүлік объектісінің кадастрлық паспортын қоса бере отырып, осы Қағидаларға 3-қосымшаға сәйкес нысан бойынша өзгерістер фактілері көрсетіле отырып қорытынды дайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кадастрлық паспортта жылжымайтын мүліктің негізгі объектісінің техникалық сипаттамалары осы Қағидаларға 9-қосымшаға сәйкес нысан бойынша және осы Қағидаларға 10-қосымшаға сәйкес нысан бойынша қызметтік (шаруашылық) құрылыстар мен құрылысжайлардың техникалық сипаттамалары толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жылжымайтын мүлік объектісінің меншік иесі ауысқан кезде кадастрлық паспорт заңды күшін сақтайды, өйткені бастапқы немесе кейінгі объектінің техникалық, сәйкестендіру сипаттамаларын қамтитын құжат болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жергілікті өкілді және атқарушы органдардың бірлескен шешімі бойынша болып жатқан жылжымайтын мүліктің сәйкестендіру сипаттамалары өзгерген кезде, оның ішінде елді мекендердің атауы, көшелердің атауы, сондай-ақ ғимараттардың, өзге де құрылыстардың (мекенжайлардың) реттік нөмірі немесе кадастрлық нөмірлер өзгерген кезде Мемлекеттік корпорация 1 жұмыс күні ішінде сол орынға бармай, өтеусіз негізде кадастрлық паспортқа түзетулер енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құқық белгілейтін құжатта қамтылған жаңадан құрылған жылжымайтын мүліктің сәйкестендіру және техникалық мәліметтерінің нақты деректерімен алшақтығын анықтау мақсатында құқық иеленуші көрсетілетін қызметті берушіге осындай алшақтықтарды анықтау үшін өтініш беруге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жылжымайтын мүлікті мемлекеттік техникалық зерттеп-қарау барысында көрсетілетін қызметті беруші жылжымайтын мүліктің бірыңғай мемлекеттік кадастрын жүргізу үшін қажетті ғимараттардың, құрылысжайлардың және (немесе) олардың құрамдас бөліктерінің техникалық, сәйкестендіру сипаттамаларын айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Әділет министрінің 22.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...269 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z106" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-бөлім. "Жылжымайтын мүлік объектісінің кадастрлық паспортының телнұсқасын беру" мемлекеттік қызмет көрсету тәртібі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z107" w:id="13"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z107" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2–қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Жылжымайтын мүлік объектісінің кадастрлық паспортының телнұсқасын беру" мемлекеттік қызмет тізбесінде (бұдан әрі - № 2 Тізбеде) келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z108" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру "цифрлық үкіметтің": www.egov.kz (бұдан әрі – портал) веб-порталы арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету бойынша рәсімді (іс-қимылды) бастауға көрсетілетін қызметті алушының № 2 Тізбенің 10-тармағында көзделген тізбеге сәйкес құжаттар топтамасымен көрсетілетін қызметті берушіге өтініші негіз болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілген қызметті алушы қолданылуы мерзімі өткен құжаттарды ұсынған, сондай-ақ осы Қағидалардың 9-1-тармағына сәйкес бұзушылықтарды жоймаған жағдайларда көрсетілетін қызметті беруші құжаттарды одан әрі қараудан бас тарту туралы хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жылжымайтын мүлік объектілерін техникалық зерттеп-қарау бөлімі архивінің қызметкері түгендеу істерін іздестіруді және жауапты орындаушыға беруді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті берушінің жауапты орындаушысы телнұсқа беруден бас тарту үшін негіз болмаған жағдайда, жылжымайтын мүлік объектісің кадастрлық паспортын түгендеу ісінен көшірмесін шығарады, басшылыққа қол қою үшін жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті берушінің басшылығы одан әрі мемлекеттік көрсетілетін қызмет нәтижесіне ЭЦҚ пайдалана отырып қол қояды.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Әділет министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 988</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z121" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9-1. Көрсетілетін қызметті беруші "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-2-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсету мерзімін тоқтата тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік қызмет көрсету мерзімін тоқтата тұру осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша Мемлекеттік көрсетілетін қызметті көрсету процесін тоқтата тұру туралы көрсетілетін қызметті беруші көрсетілетін қызметті алушыға хабарлама жіберген күннен басталады. Мемлекеттік қызмет көрсету мерзімінің өтуі көрсетілетін қызметті беруші мемлекеттік қызмет көрсету процесін қайта бастау туралы шешім шығарған күннен бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші мемлекеттік қызмет көрсету процесін мынадай жағдайларда тоқтатады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) азамат қайтыс болған (оның ішінде қайтыс болды деп жарияланған) немесе заңды тұлға қайта ұйымдастырылған, таратылған жағдайда, егер көрсетілетін қызметті алушылардың тиісті материалдық немесе материалдық емес игіліктерді алуға құқықтары құқықтық мирасқорлыққа жол берсе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) азамат Қазақстан Республикасының заңдарында белгіленген тәртіппен әрекетке қабілетсіз және (немесе) әрекет қабілеті шектеулі деп танылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік органдар, сот қарайтын мәселелер шешілгенге дейін немесе Қазақстан Республикасының заңнамасында көзделген өзге де тәртіппен мемлекеттік қызмет көрсету мүмкін болмаған жағдайларда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған, олар нысаны мен мазмұны бойынша талаптарға сәйкес келмеген, Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 9-тармағында көзделген тізбеге сәйкес құжаттардың толық емес топтамасы ұсынылған жағдайда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)-3) тармақшаларда берілген ақпарат мемлекеттік органдардың цифрлық жүйелерін интеграциялау арқылы көрсетілетін қызметті берушіге келіп түсуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы анықталған кемшіліктер тоқтата тұру мерзімі шегінде жойылғаннан кейін құжаттарды қайта ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету процесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы тармақтың үшінші бөлігінің 1) және 2) тармақшаларында көзделген жағдайларда – тиісті адамның құқықтық мирасқоры анықталғанға немесе әрекетке қабілетсіз адамға қорғаншы тағайындалғанға дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы тармақтың үшінші бөлігінің 3) тармақшасында көзделген жағдайларда – мемлекеттік орган ұстанымды айқындағанға дейін немесе сот актісі заңды күшіне енгенге дейін немесе мәселе Қазақстан Республикасының заңнамасында көзделген өзге де тәртіппен шешілгенге дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы тармақтың үшінші бөлігінің 4) тармақшасында көзделген жағдайларда – анықталған кемшіліктер көрсетілетін қызметті беруші белгілеген мерзімде жойылғанға дейін тоқтатыла тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың алтыншы бөлігінің 3) тармақшасында көзделген тоқтата тұру мерзімі Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 5-тармағында белгіленген тиісті мемлекеттік қызмет көрсетудің жалпы мерзімінен аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші көрсетілетін қызметті алушының өтінішхаты бойынша немесе өз бастамасы бойынша мемлекеттік қызмет көрсету процесін мынадай жағдайларда тоқтатады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қызмет көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күш әсер еткен жағдайда. Мемлекеттік қызмет көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күш әрекеті деп төтенше жағдайдың енгізілуі, табиғи және техногендік сипаттағы төтенше жағдайдың туындау қаупі немесе туындауы түсініледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті алушы заңды өкілдерінің көрсетілетін қызметті алу жағдайларын қоспағанда, оның мемлекеттік қызмет көрсету мерзімінен асатын мерзімде қызметтік іссапарда, медициналық ұйымда стационарлық емделуде болған жағдайда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      9-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-бөлім 9-1-тармақпен толықтырылды - ҚР Әділет министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 988</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 278</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z109" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Мемлекеттік қызметті көрсету мерзімі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пәтерлер, жатақханалардағы бөлмелер, жеке тұрғын үйлер, жеке гараждар, саяжай құрылыстары бірінші жұмыс күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жалпы ауданы 1000 шаршы метрге дейінгі қалған жылжымайтын мүлік объектілері екінші жұмыс күні беріледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жалпы ауданы 1000 шаршы метрден асатын жылжымайтын мүлік объектілері үшінші жұмыс күні беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z110" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Мемлекеттік қызметті көрсету нәтижесі - "Телнұсқа" электрондық белгісі бар жылжымайтын мүлік кадастрлық паспортының телнұсқасы не мемлекеттік қызметті көрсетуден бас тарту туралы хабарлама көрсетілетін қызметті алушының жеке кабинетіне жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Әділет министрінің 22.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қолданысқа</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...106 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z111" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Тізбенің 9-тармағында көзделген негіздер бойынша мемлекеттік қызметті көрсетуден бас тарту үшін негіздер болған жағдайда көрсетілетін қызметті беруші:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үш күннен кем мерзім белгіленген мемлекеттік көрсетілетін қызметтер бойынша мемлекеттік қызмет көрсетуден бас тартуды қалыптастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үш күндік мерзімнен асатын мемлекеттік көрсетілетін қызметтер бойынша көрсетілетін қызметті беруші көрсетілетін қызметті алушыны мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ көрсетілетін қызметті алушыға алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны жөнінде хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 жұмыс күні бұрын жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алдын ала шешім бойынша көрсетілетін қызметті алушының қарсылығын көрсетілетін қызметті беруші оны алған күннен бастап 2 жұмыс күні ішінде қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші мемлекеттік қызметті көрсету туралы шешім қабылдайды немесе дәлелді бас тартуды қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты өтініштерді қабылдауды және мемлекеттік қызмет көрсету нәтижелерін беруді жүзеге асыратын ұйымдарға және, оның ішінде Бірыңғай байланыс орталығына үш жұмыс күні ішінде жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...345 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-бөлім. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің және оның қызметкерлерінің шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z113" w:id="18"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z113" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Көрсетілетін қызметті берушінің және (немесе) олардың қызметкерлерінің мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағым көрсетілетін қызметті беруші басшысының атына беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтерді тікелей көрсететін көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы оны тіркеген күннен бастап бес жұмыс күні ішінде қарауға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4639,166 +4501,50 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте көрсетілетін қызметті беруші, лауазымды адам, шешімге, әрекетке (әрекетсіздікке) шағым жасайды, егер ол үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер заңда өзгеше көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
-      </w:r>
-[...114 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4834,313 +4580,301 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Жаңадан құрылған </w:t>
+              <w:t>Жаңадан құрылған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>жылжымайтын мүлікке</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жылжымайтын мүліктің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкестендіру және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">техникалық мәліметтерін </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">құқықтық кадастрдың </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ақпараттық жүйесіне енгізу,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">жылжымайтын мүлікке </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жылжымайтын мүліктің </w:t>
+              <w:t>мемлекеттік техникалық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">сәйкестендіру және техникалық </w:t>
+              <w:t>зерттеп-қарауды жүргізу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мәліметтерін құқықтық </w:t>
+              <w:t>қағидалары мен мерзімдерін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">кадастрдың ақпараттық </w:t>
+              <w:t>және "Жылжымайтын мүлік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жүйесіне енгізу, жылжымайтын </w:t>
+              <w:t>объектісінің кадастрлық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мүлікке мемлекеттік техникалық </w:t>
+              <w:t>паспортының телнұсқасын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">зерттеп-қарауды жүргізу </w:t>
-[...64 lines deleted...]
-              <w:t xml:space="preserve">беру" мемлекеттік қызмет </w:t>
+              <w:t>беру" мемлекеттік қызмет</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z116" w:id="19"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - ҚР Әділет министрінің 22.01.2026 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Әділет министрінің 30.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 65</w:t>
+        <w:t>№ 988</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -5155,51 +4889,61 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтің атауы: "Жаңадан құрылған жылжымайтын мүлікке ғимараттардың, құрылыстардың және (немесе) олардың құрамдас бөліктерінің сәйкестендіру және техникалық мәліметтерін, жылжымайтын мүлік объектісінің кадастрлық паспортын және жаңадан құрылған жылжымайтын мүлік объектісіне жүргізілген мемлекеттік техникалық зерттеп-қарау қорытындылары бойынша сәйкестендіру және техникалық мәліметтердің алшақтықтарын белгілеу туралы қорытынды беру"</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5231,88 +4975,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметтің атауы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жылжымайтын мүлік объектісінің орналасқан жері бойынша "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы.</w:t>
+Жаңадан құрылған жылжымайтын мүлікке ғимараттардың, құрылыстардың және (немесе) олардың құрамдас бөліктерінің сәйкестендіру және техникалық мәліметтерін жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының цифрлық жүйесіне енгізу, жылжымайтын мүлік объектісінің кадастрлық паспортын және жаңадан құрылған жылжымайтын мүлік объектісіне жүргізілген мемлекеттік техникалық зерттеп-қарау қорытындылары бойынша сәйкестендіру және техникалық мәліметтердің алшақтықтарын белгілеу туралы қорытынды беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5344,88 +5088,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- Мемлекеттік қызмет көрсету тәсілдері </w:t>
+              <w:t>
+Қызмет берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-"Электрондық үкіметтің" веб-порталы</w:t>
+              <w:t xml:space="preserve">
+Жылжымайтын мүлік объектісінің орналасқан жері бойынша "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5458,231 +5202,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің атауы (бар болса ):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушы құжаттар топтамасын тапсырған сәттен бастап:</w:t>
-[...143 lines deleted...]
-Мерзімді одан әрі ұзарту көрсетілетін қызметті алушының келісімі бойынша объектінің күрделілік санатына қарай жүргізіледі, бұл ретте жалпы мерзім көрсетілетін қызметті алушы өтініш берген күннен бастап екі айдан аспауға тиіс.</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5715,87 +5315,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Электрондық (ішінара автоматтандырылған).</w:t>
+              <w:t xml:space="preserve">
+"цифрлық үкіметтің" веб-порталы </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5828,179 +5428,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ғимараттардың, құрылыстардың және (немесе) олардың құрамдас бөліктерінің сәйкестендіру және техникалық мәліметтерін жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының ақпараттық жүйесіне енгізу туралы хабарлама не мемлекеттік қызмет көрсетуден бас тарту туралы хабарлама;</w:t>
+Көрсетілетін қызметті алушы құжаттар топтамасын тапсырған сәттен бастап:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жылжымайтын мүлік объектісінің кадастрлық паспорты не мемлекеттік қызмет көрсетуден бас тарту туралы хабарлама;</w:t>
+Жаңадан құрылған жылжымайтын мүлікке ғимараттардың, құрылыстардың және (немесе) олардың құрамдас бөліктерінің сәйкестендіру және техникалық мәліметтерін жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының цифрлық жүйесіне енгізу - бір жұмыс күні.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жылжымайтын мүлік объектісінің кадастрлық паспортын қоса бере отырып, жаңадан құрылған жылжымайтын мүліктің сәйкестендіру және техникалық мәліметтерінің алшақтықтарын белгілеу туралы қорытынды не мемлекеттік қызмет көрсетуден бас тарту туралы хабарлама.</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес нысан бойынша ресімделеді.</w:t>
+Жылжымайтын мүлік объектісінің түріне қарай жылжымайтын мүлік объектілерінің кадастрлық паспортын және жүргізілген техникалық зерттеп-қарау қорытындылары бойынша жаңадан құрылған жылжымайтын мүліктің сәйкестендіру және техникалық мәліметтерінің алшақтықтарын белгілеу туралы қорытынды беру:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бұл ретте жылжымайтын мүліктің кадастрлық паспортын қоса бере отырып, жүргізілген техникалық тексеру қорытындылары бойынша жаңадан құрылған жылжымайтын мүліктің сәйкестендіру және техникалық мәліметтерінің алшақтықтарын белгілеу туралы қорытынды көрсетілетін қызметті беруші жылжымайтын мүлік объектісінің кадастрлық паспортын қоса бере отырып, қорытынды бергені үшін қосымша төлемді растайтын құжатты береді, ал заңды тұлғалармен қызмет көрсету шартын жасасу кезінде олар қол қойған орындалған жұмыстар актісі қосымша ұсынылады.</w:t>
+пәтерлер, жатақханалардағы бөлмелер үшінші жұмыс күні беріледі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жеке тұрғын үйлер, жеке гараждар, саяжай құрылыстары бесінші жұмыс күні беріледі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жалпы ауданы 1000 шаршы метрге дейінгі қалған жылжымайтын мүлік объектілері жетінші жұмыс күніне беріледі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жалпы ауданы 1000 шаршы метрден асатын объектілер оныншы жұмыс күніне беріледі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы тармақшаның екінші және үшінші абзацтарында көрсетілген, күрделіліктің бірінші санатына жататын жылжымайтын мүлік объектілерін қоспағанда, жылжымайтын мүлік объектілері бесінші жұмыс күніне беріледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мерзімді одан әрі ұзарту көрсетілетін қызметті алушының келісімі бойынша объектінің күрделілік санатына қарай жүргізіледі, бұл ретте жалпы мерзім көрсетілетін қызметті алушы өтініш берген күннен бастап екі айдан аспауға тиіс.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6033,125 +5685,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>
-Төлем сондай-ақ портал арқылы "Электрондық үкіметтің" төлем шлюзі арқылы жүргізіледі.</w:t>
+Электрондық (ішінара цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6184,145 +5798,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің жұмыс кестесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...58 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес жұмыс уақыты, жексенбі және мереке күндері аяқталғаннан кейін жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+              <w:t>
+Ғимараттардың, құрылыстардың және (немесе) олардың құрамдас бөліктерінің сәйкестендіру және техникалық мәліметтерін жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының цифрлық жүйесіне енгізу туралы хабарлама не мемлекеттік қызмет көрсетуден бас тарту туралы хабарлама;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жылжымайтын мүлік объектісінің кадастрлық паспорты не мемлекеттік қызмет көрсетуден бас тарту туралы хабарлама ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жылжымайтын мүлік объектісінің кадастрлық паспортын қоса бере отырып, жаңадан құрылған жылжымайтын мүліктің сәйкестендіру және техникалық мәліметтерінің алшақтықтарын белгілеу туралы қорытынды не мемлекеттік қызмет көрсетуден бас тарту туралы хабарлама.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүргізілген техникалық зерттеп-қарау қорытындылары бойынша жаңадан құрылған жылжымайтын мүліктің сәйкестендіру және техникалық мәліметтерінің алшақтықтарын белгілеу туралы қорытынды осы Қағидаларға 3-қосымшаға сәйкес нысан бойынша ресімделеді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұл ретте Жылжымайтын мүлік объектісінің кадастрлық паспортын қоса бере отырып, жүргізілген техникалық зерттеп-қарау қорытындылары бойынша жаңадан құрылған жылжымайтын мүліктің сәйкестендіру және техникалық мәліметтерінің алшақтықтарын белгілеу туралы қорытындыны) көрсетілетін қызметті беруші жылжымайтын мүлік объектісінің кадастрлық паспортын қоса бере отырып, қорытынды бергені үшін қосымша ақы төленгенін растайтын құжатты береді, ал заңды тұлғалармен қызметтер көрсетуге шарт жасасу кезінде оған қол қойылған орындалған жұмыстардың актісін қосымша ұсынады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6355,285 +5983,143 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жүгінген кезде:</w:t>
+Мемлекеттік қызмет жеке және заңды тұлғаларға ақылы түрде көрсетіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік көрсетілетін қызмет үшін төлем Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2024 жылғы 16 қаңтардағы № 21/НҚ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген Ғимараттардың, құрылыстардың және (немесе) олардың құрамдастарының жаңадан құрылған жылжымайтын мүлікке сәйкестендіру және техникалық мәліметтерін құқықтық кадастр цифрлық жүйесіне енгізу және ғимараттарды, құрылыстардың және (немесе) олардың құрамдастарын мемлекеттік техникалық зерттеп-қарау бойынша мемлекеттік монополияға жатқызылған "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы өндіретін және (немесе) өткізетін тауарларға (жұмыстарға, көрсетілетін қызметтерге) бағаларына (бұдан әрі – тауарлардың (жұмыстардың, көрсетілетін қызметтердің) бағасы) сәйкес айқындалады</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жаңадан құрылған жылжымайтын мүлікке ғимараттардың, құрылыстардың және (немесе) олардың құрамдас бөліктерінің сәйкестендіру және техникалық мәліметтерін жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының ақпараттық жүйесіне енгізу бойынша:</w:t>
-[...179 lines deleted...]
-Заңды тұлғаны тіркеу (қайта тіркеу) туралы, жеке тұлғаның жеке басын куәландыратын құжат туралы, жүргізілген төлемді растау мәліметтерді көрсетілетін қызметті беруші "электрондық үкіметтің" шлюзі арқылы мемлекеттік ақпараттық жүйелерден алады.</w:t>
+Төлем сондай-ақ портал арқылы "Цифрлық үкіметтің" төлем шлюзі арқылы жүргізіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6666,179 +6152,163 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздеме</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және цифрлық объектілердің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+1) Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда, жылжымайтын мүлікке құқықты мемлекеттік тіркеуді жүзеге асыратын мемлекеттік корпорацияның филиалдарында - дүйсенбіден бастап жұманы қоса алғанда сағат 9.00-ден 18.30-ға дейін, түскі үзіліс сағат 13.00-ден 14.30-ға дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-1) мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) олардағы қамтылған деректердің (мәліметтердің) дәйексіздігін анықтау;</w:t>
-[...53 lines deleted...]
-4) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген шешімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша;</w:t>
+Егер мемлекеттік көрсетілетін қызметті берушінің жұмыс күні аяқталғанға дейін екі сағат бұрын мемлекеттік қызмет көрсету туралы өтініш келіп түссе, мерзім келесі жұмыс күнінен бастап есептеледі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-5) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге ұсынылатын келісімінің болмауы.</w:t>
+2) порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес жұмыс уақыты, жексенбі және мереке күндері аяқталғаннан кейін жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6871,269 +6341,610 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып өзге де талаптар</w:t>
+ Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету орындарының мекенжайлары көрсетілетін қызметті берушінің - www.gov.kz интернет-ресурсында орналастырылған.</w:t>
+жүгінген кезде:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушы ұялы байланыс операторы ұсынған көрсетілетін қызметті алушының абоненттік нөмірін тіркеген және порталдың есептік жазбасына қосқан жағдайда ЭЦҚ болған немесе бір реттік құпия сөз пайдаланылған жағдайда мемлекеттік қызметті портал арқылы электрондық нысанда алады.</w:t>
+жаңадан құрылған жылжымайтын мүлікке ғимараттардың, құрылыстардың және (немесе) олардың құрамдас бөліктерінің сәйкестендіру және техникалық мәліметтерін жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының цифрлық жүйесіне енгізу бойынша:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ұялы байланыс операторы ұсынған көрсетілетін қызметті алушының абоненттік нөмірі тіркелген және порталдың есептік жазбасына қосылған жағдайда ЭЦҚ немесе бір реттік парольмен куәландырылған электрондық құжат нысанындағы сұрау салу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жылжымайтын мүлік объектісін пайдалануға қабылдау актісінің және жер учаскесіне сәйкестендіру құжатының электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЦҮТШ арқылы жүргізілген төлемді қоспағанда, төлемді растайтын құжаттың электрондық көшірмесі; жылжымайтын мүлік объектілерінің кадастрлық паспортын және жаңадан құрылған жылжымайтын мүлік объектісіне жүргізілген мемлекеттік техникалық зерттеп-қарау қорытындылары бойынша сәйкестендіру және техникалық мәліметтердің алшақтықтарын белгілеу туралы қорытындыны беру бойынша: ұялы байланыс операторы ұсынған көрсетілетін қызметті алушының абоненттік нөмірі тіркелген және порталдың есептік жазбасына қосылған жағдайда ЭЦҚ немесе бір реттік парольмен куәландырылған электрондық құжат нысанындағы сұрау салу; жер учаскесіне сәйкестендіру құжатының электрондық көшірмесін қоса бере отырып жылжымайтын мүлік объектісіне құқық белгілейтін құжаттың электрондық көшірмесі бар болса;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЦҮТШ арқылы жүргізілген төлемді қоспағанда, жылжымайтын мүлік объектісінің кадастрлық паспортын бергені үшін төлемді растайтын құжаттың электрондық көшірмесі екі кезеңде ұсынылады: мемлекеттік қызметті көрсетуге өтініш берген кезде төлем Тауарларға (жұмыстарға, көрсетілетін қызметтерге) бағаларға сәйкес жылжымайтын мүлік объектісін мемлекеттік техникалық зерттеп-қарау жөніндегі қызметтің базалық құны түрінде жүргізіледі; мемлекеттік көрсетілетін қызметтің нәтижесін алған кезде тауарларға (жұмыстарға, көрсетілетін қызметтерге) бағаларға сәйкес жылжымайтын мүлік объектісін мемлекеттік техникалық зерттеп-қарау бойынша орындалған жұмыс үшін толық төлем (қосымша ақы) жүргізіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңды тұлғаны тіркеу (қайта тіркеу) туралы, жеке тұлғаның жеке басын куәландыратын құжат туралы, жүргізілген төлемді растау мәліметтерді көрсетілетін қызметті беруші "цифрлық үкіметтің" шлюзі арқылы мемлекеттік цифрлық жүйелерден алады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Заңнамасына сәйкес мемлекеттік қызмет көрсетуден бас тарту негіздемелері және оның кіші түрлері (бар болса)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
- Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты порталдың "жеке кабинеті", сондай-ақ Бірыңғай байланыс орталығы арқылы қашықтан қол жеткізу режимінде алады. </w:t>
-[...1 lines deleted...]
-          </w:p>
+5) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+6) "Мемлекеттік және әлеуметтік жауапты көрсетілетін қызметтер туралы" Заңның </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18-2-бабы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2-тармағының 4) тармақшасында көзделген негіз бойынша мемлекеттік қызмет көрсетуді тоқтата тұру мерзімі өткеннен кейін анықталған кемшіліктердің жойылмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық құжаттар қызметі мобильді қосымшада және пайдаланушылардың ақпараттық жүйелерінде рұқсат етілген пайдаланушылар үшін қолжетімді.</w:t>
-[...1 lines deleted...]
-          </w:p>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық құжатты пайдалану үшін пайдаланушылардың мобильді қосымшасында және ақпараттық жүйелерінде қолжетімді әдістермен авторизациядан өту, бұдан әрі "Цифрлық құжаттар" бөлімінде одан әрі пайдалану үшін қажетті құжатты қарау қажет.</w:t>
+Көрсетілетін мемлекеттік қызмет көрсету ерекшеліктері ескерілген өзге де талаптар, оның ішінде мемлекеттік корпорация арқылы және электрондық нысанда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету орындарының мекенжайлары көрсетілетін қызметті берушінің-www.gov.kz.интернет-ресурсында орналастырылған</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы ұялы байланыс операторы ұсынған көрсетілетін қызметті алушының абоненттік нөмірін тіркеген және порталдың есептік жазбасына қосқан жағдайда ЭЦҚ болған немесе бір реттік құпиясөз пайдаланылған жағдайда мемлекеттік қызметті портал арқылы электрондық нысанда алады. Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты порталдың "жеке кабинеті", сондай-ақ бірыңғай байланыс орталығы арқылы қашықтан қол жеткізу режимінде алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цифрлық құжаттар қызметі мобильді қосымшада және пайдаланушылардың цифрлық жүйелерінде рұқсат етілген пайдаланушылар үшін қол жетімді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цифрлық құжатты пайдалану үшін пайдаланушылардың мобильді қосымшасында және цифрлық жүйелерінде қолжетімді әдістермен авторизациядан өту, бұдан әрі "цифрлық құжаттар" бөліміне өту, одан әрі пайдалану үшін қажетті құжатты қарау қажет.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...103 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7167,313 +6978,288 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Жаңадан құрылған </w:t>
+              <w:t>Жаңадан құрылған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жылжымайтын мүлікке </w:t>
+              <w:t>жылжымайтын мүлікке</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жылжымайтын мүліктің </w:t>
+              <w:t>жылжымайтын мүліктің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">сәйкестендіру және техникалық </w:t>
+              <w:t>сәйкестендіру және техникалық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мәліметтерін құқықтық </w:t>
+              <w:t>мәліметтерін құқықтық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">кадастрдың ақпараттық </w:t>
+              <w:t>кадастрдың ақпараттық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жүйесіне енгізу, жылжымайтын </w:t>
+              <w:t>жүйесіне енгізу, жылжымайтын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мүлікке мемлекеттік техникалық </w:t>
+              <w:t>мүлікке мемлекеттік техникалық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">зерттеп-қарауды жүргізу </w:t>
+              <w:t>зерттеп-қарауды жүргізу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қағидалары мен мерзімдерін </w:t>
+              <w:t>қағидалары мен мерзімдерін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">және "Жылжымайтын мүлік </w:t>
+              <w:t>және "Жылжымайтын мүлік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">объектісінің кадастрлық </w:t>
+              <w:t>объектісінің кадастрлық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">паспортының телнұсқасын </w:t>
+              <w:t>паспортының телнұсқасын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">беру" мемлекеттік қызмет </w:t>
+              <w:t>беру" мемлекеттік қызмет</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z117" w:id="20"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда - ҚР Әділет министрінің 22.01.2026 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Әділет министрінің 30.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 65</w:t>
+        <w:t>№ 988</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -7488,51 +7274,61 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтің атауы: "Жылжымайтын мүлік объектісінің кадастрлық паспортының телнұсқасын беру"</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7564,88 +7360,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметтің атауы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жылжымайтын мүлік объектісінің орналасқан жері бойынша "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы</w:t>
+Жылжымайтын мүлік объектісінің кадастрлық паспортының телнұсқасын беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7678,87 +7474,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету тәсілдері</w:t>
+Қызмет берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Электрондық үкіметтің" веб-порталы</w:t>
+Жылжымайтын мүлік объектісінің орналасқан жері бойынша "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7791,159 +7587,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің атауы (бар болса ):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушы құжаттар топтамасын тапсырған сәттен бастап:</w:t>
-[...71 lines deleted...]
-жалпы ауданы 1000 шаршы метрден асатын жылжымайтын мүлік объектілері үшінші жұмыс күні беріледі.</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7976,87 +7700,125 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Электрондық (ішінара автоматтандырылған).</w:t>
+              <w:t xml:space="preserve">
+"цифрлық үкіметтің" веб-порталы </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 1-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17-4) тармақшасында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> көзделген жағдайда көрсетілетін қызметті алушы мемлекеттік корпорация арқылы ол жойылған сәтке дейін өтініш беруге құқылы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8089,87 +7851,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-көрсетілетін қызметті алушының жеке кабинетіне "Телнұсқа" электрондық белгісі бар жылжымайтын мүлік объектісінің кадастрлық паспортының телнұсқасы не мемлекеттік қызметті көрсетуден бас тарту туралы хабарлама жіберіледі;</w:t>
+көрсетілетін қызметті алушы құжаттар топтамасын тапсырған сәттен бастап:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жылжымайтын мүлік кадастрлық паспортының телнұсқасын алу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пәтерлер, жатақханалардағы бөлмелер, жеке тұрғын үйлер, жеке гараждар, саяжай құрылыстары бірінші жұмыс күні;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жалпы ауданы 1000 шаршы метрге дейінгі қалған жылжымайтын мүлік объектілері екінші жұмыс күні беріледі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жалпы ауданы 1000 шаршы метрден асатын жылжымайтын мүлік объектілері үшінші жұмыс күні беріледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8202,125 +8036,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет жеке және заңды тұлғаларға ақылы түрде көрсетіледі.</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> бекітілген Ғимараттардың, құрылыстардың және (немесе) олардың құрамдастарының жаңадан құрылған жылжымайтын мүлікке сәйкестендіру және техникалық мәліметтерін құқықтық кадастр ақпараттық жүйесіне енгізу және ғимараттарды, құрылыстардың және (немесе) олардың құрамдастарын мемлекеттік техникалық тексеру бойынша мемлекеттік монополияға жатқызылған "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы өндіретін және (немесе) өткізетін тауарларға (жұмыстарға, көрсетілетін қызметтерге) бағаларына (бұдан әрі – тауарлардың (жұмыстардың, көрсетілетін қызметтердің) бағасы) сәйкес айқындалады. Төлем сондай-ақ портал арқылы "Электрондық үкіметтің" төлем шлюзі арқылы жүргізіледі</w:t>
+Электрондық (ішінара цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8353,145 +8149,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің жұмыс кестесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
- 1) Қазақстан Республикасының </w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес жұмыс уақыты, жексенбі және мереке күндері аяқталғаннан кейін жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады)</w:t>
+көрсетілетін қызметті алушының жеке кабинетіне "Телнұсқа" электрондық белгісі бар жылжымайтын мүлік объектісінің кадастрлық паспортының телнұсқасы не мемлекеттік қызметті көрсетуден дәлелді бас тарту хабарлама жіберіледі; </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8524,123 +8262,143 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтер тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ұялы байланыс операторы ұсынған көрсетілетін қызметті алушының абоненттік нөмірін тіркеген және порталдың есептік жазбасына қосқан жағдайда, ЭЦҚ-мен немесе бір реттік құпия сөзбен куәландырылған электрондық құжат нысанындағы сұрау салу;</w:t>
+Мемлекеттік қызмет жеке және заңды тұлғаларға ақылы көрсетіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік көрсетілетін қызмет үшін төлем Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2024 жылғы 16 қаңтардағы № 21/НҚ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген Ғимараттардың, құрылыстардың және (немесе) олардың құрамдастарының жаңадан құрылған жылжымайтын мүлікке сәйкестендіру және техникалық мәліметтерін құқықтық кадастр цифрлық жүйесіне енгізу және ғимараттарды, құрылыстардың және (немесе) олардың құрамдастарын мемлекеттік техникалық зерттеп-қарау бойынша мемлекеттік монополияға жатқызылған "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы өндіретін және (немесе) өткізетін тауарларға (жұмыстарға, көрсетілетін қызметтерге) бағаларына (бұдан әрі – тауарлардың (жұмыстардың, көрсетілетін қызметтердің) бағасы) сәйкес айқындалады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЭҮТШ арқылы жүргізілген төлемді қоспағанда, құқық белгілейтін құжаттың телнұсқасын беру үшін төлемді растайтын құжаттың электрондық көшірмесі.</w:t>
-[...17 lines deleted...]
-Заңды тұлғаны тіркеу (қайта тіркеу) туралы, жеке тұлғаның жеке басын куәландыратын құжат туралы, жүргізілген төлемді растау мәліметтерді көрсетілетін қызметті беруші "электрондық үкіметтің" шлюзі арқылы мемлекеттік ақпараттық жүйелерден алады.</w:t>
+Төлем сондай-ақ портал арқылы "цифрлық үкіметтің" төлем шлюзі арқылы жүргізіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8673,179 +8431,163 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және цифрлық объектілердің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+1) Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда, жылжымайтын мүлікке құқықты мемлекеттік тіркеуді жүзеге асыратын мемлекеттік корпорацияның филиалдарында - дүйсенбіден бастап жұманы қоса алғанда сағат 9.00-ден 18.30-ға дейін, түскі үзіліс сағат 13.00-ден 14.30-ға дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-1) мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дәйексіздігін анықтау;</w:t>
-[...53 lines deleted...]
-4) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген шешімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша;</w:t>
+Егер мемлекеттік көрсетілетін қызметті берушінің жұмыс күні аяқталғанға дейін екі сағат бұрын мемлекеттік қызмет көрсету туралы өтініш келіп түссе, мерзім келесі жұмыс күнінен бастап есептеледі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-5) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге ұсынылатын келісімінің болмауы.</w:t>
+2) порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес жұмыс уақыты, жексенбі және мереке күндері аяқталғаннан кейін жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8878,197 +8620,556 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып өзге де талаптар</w:t>
+ Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету орындарының мекенжайлары көрсетілетін қызметті берушінің – www.gov.kz интернет-ресурсында орналастырылған. Көрсетілетін қызметті алушы ұялы байланыс операторы ұсынған көрсетілетін қызметті алушының абоненттік нөмірін тіркеген және порталдың есептік жазбасына қосқан жағдайда ЭЦҚ болған немесе бір реттік құпия сөз пайдаланылған жағдайда мемлекеттік қызметті портал арқылы электрондық нысанда алады. Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты порталдың "жеке кабинеті", сондай-ақ бірыңғай байланыс орталығы арқылы қашықтықтан қол жеткізу режимінде алады. Цифрлық құжаттар қызметі мобильді қосымшада және пайдаланушылардың ақпараттық жүйелерінде рүқсат етілген пайдаланушылар үшін қолжетімді. Цифрлық құжатты пайдалану үшін пайдаланушылардың мобильді қосымшасында және ақпараттық жүйелерінде қолжетімді әдістермен авторизациядан өту, бұдан әрі "Цифрлық құжаттар" бөлімінде одан әрі пайдалану үшін қажетті құжатты қарау қажет.</w:t>
+ұялы байланыс операторы ұсынған көрсетілетін қызметті алушының абоненттік нөмірін тіркеген және порталдың есептік жазбасына қосқан жағдайда, ЭЦҚ-мен немесе бір реттік парольмен куәландырылған электрондық құжат нысанындағы сұрау салу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЦҮТШ арқылы жүргізілген төлемді қоспағанда, құқық белгілейтін құжаттың телнұсқасын беру үшін төлемді растайтын құжаттың электрондық көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңды тұлғаны тіркеу (қайта тіркеу) туралы, жеке тұлғаның жеке басын куәландыратын құжат туралы, жүргізілген төлемді растау мәліметтерді көрсетілетін қызметті беруші "цифрлық үкіметтің" шлюзі арқылы мемлекеттік цифрлық жүйелерден алады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Заңнамасына сәйкес мемлекеттік қызмет көрсетуден бас тарту негіздемелері және оның кіші түрлері (бар болса)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+6) "Мемлекеттік және әлеуметтік жауапты көрсетілетін қызметтер туралы" Заңның </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18-2-бабы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2-тармағының 4) тармақшасында көзделген негіз бойынша мемлекеттік қызмет көрсетуді тоқтата тұру мерзімі өткеннен кейін анықталған кемшіліктердің жойылмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін мемлекеттік қызмет көрсету ерекшеліктері ескерілген өзге де талаптар, оның ішінде мемлекеттік корпорация арқылы және электрондық нысанда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету орындарының мекенжайлары көрсетілетін қызметті берушінің – www.gov.kz интернет-ресурсында орналастырылған.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы ұялы байланыс операторы ұсынған көрсетілетін қызметті алушының абоненттік нөмірін тіркеген және порталдың есептік жазбасына қосқан жағдайда ЭЦҚ болған немесе бір реттік құпия сөз пайдаланылған жағдайда мемлекеттік қызметті портал арқылы электрондық нысанда алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты порталдың "жеке кабинеті", сондай-ақ бірыңғай байланыс орталығы арқылы қашықтықтан қол жеткізу режимінде алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цифрлық құжаттар қызметі мобильді қосымшада және пайдаланушылардың цифрлық жүйелерінде рүқсат етілген пайдаланушылар үшін қолжетімді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цифрлық құжатты пайдалану үшін пайдаланушылардың мобильді қосымшасында және цифрлық жүйелерінде қолжетімді әдістермен авторизациядан өту, бұдан әрі "Цифрлық құжаттар" бөлімінде одан әрі пайдалану үшін қажетті құжатты қарау қажет.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...103 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9115,220 +9216,233 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жаңадан құрылған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жылжымайтын мүлікке </w:t>
+              <w:t>жылжымайтын мүлікке</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жылжымайтын мүліктің </w:t>
+              <w:t>жылжымайтын мүліктің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">сәйкестендіру және техникалық </w:t>
+              <w:t>сәйкестендіру және техникалық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мәліметтерін құқықтық </w:t>
+              <w:t>мәліметтерін құқықтық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">кадастрдың ақпараттық </w:t>
+              <w:t>кадастрдың ақпараттық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жүйесіне енгізу, жылжымайтын </w:t>
+              <w:t>жүйесіне енгізу, жылжымайтын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мүлікке мемлекеттік техникалық </w:t>
+              <w:t>мүлікке мемлекеттік техникалық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">зерттеп-қарауды жүргізу </w:t>
+              <w:t>зерттеп-қарауды жүргізу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қағидалары мен мерзімдерін </w:t>
+              <w:t>қағидалары мен мерзімдерін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">және "Жылжымайтын мүлік </w:t>
+              <w:t>және "Жылжымайтын мүлік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">объектісінің кадастрлық </w:t>
+              <w:t>объектісінің кадастрлық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">паспортының телнұсқасын </w:t>
+              <w:t>паспортының телнұсқасын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">беру" мемлекеттік қызмет </w:t>
+              <w:t>беру" мемлекеттік қызмет</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсету қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -9349,804 +9463,610 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3-қосымша</w:t>
+              <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z124" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Жаңадан құрылған жылжымайтын мүлікке жылжымайтын мүліктің сәйкестендіру және техникалық мәліметтерін құқықтық кадастрдың ақпараттық жүйесіне енгізу, жылжымайтын мүлікке мемлекеттік техникалық зерттеп-қарауды жүргізу қағидалары мен мерзімдерін беру" мемлекеттік қызмет көрсету процесін тоқтата тұру туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ХАБАРЛАМА</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 3-қосымшаның оң жақ жоғарғы бұрышы жаңа редакцияда - ҚР Әділет министрінің 22.01.2026 </w:t>
+      Ескерту. Қағидалар 2-1-қосымшамен толықтырылды - ҚР Әділет министрінің 30.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 65</w:t>
+        <w:t>№ 988</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № ____ "____" ________ 20 жыл</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құрметті ____________________________!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сіздің</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "__________________________________________________________"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (мемлекеттік көрсетілетін қызметтің атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік қызметін көрсетуге арналған, № ________ "____" ________ 20 жылы тіркелген өтінішіңіз қаралды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының "Мемлекеттік және әлеуметтік жауапты көрсетілетін қызметтер туралы" Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-2-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсету процесі тоқтатылды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тоқтата тұру негізі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қажеттісін белгілеу):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ☐ азаматтың қайтыс болуы (оның ішінде қайтыс болды деп жариялануы) немесе заңды тұлғаның қайта ұйымдастырылуы, таратылуы, егер көрсетілетін қызметті алушылардың тиісті материалдық немесе материалдық емес игіліктерді алуға құқықтары құқықтық мирасқорлыққа жол берсе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ☐ Қазақстан Республикасының заңдарында белгіленген тәртіппен азаматтың әрекетке қабілетсіз және (немесе) әрекет қабілеті шектеулі деп танылуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ☐ мемлекеттік немесе әлеуметтік жауапты көрсетілетін қызметті мемлекеттік органдар, сот немесе Қазақстан Республикасының заңнамасында көзделген өзге де тәртіппен қаралатын мәселелер шешілгенге дейін көрсету мүмкін еместігі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ☐ көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателердің немесе дәлсіздіктердің анықталуы, олардың нысаны мен мазмұнына қойылатын талаптарға сәйкес келмеуі, мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіде көзделген тізбеге сәйкес құжаттар топтамасының толық ұсынылмауы және әлеуметтік жауапты көрсетілетін қызметті көрсету қағидаларына сәйкес келмеуі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тоқтата тұру себебі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (көрсетілетін қызметті беруші толтырады):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тоқтата тұру себептерін жою мерзімі: "_" ________ 20 жылға дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тоқтата тұруға негіз болған себептер жойылмаған жағдайда, өтініш қарауға қабылданбаған болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші: ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лауазымы: ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т.А.Ә.: _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолы: ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М.О. (бар болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...608 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...82 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -10209,220 +10129,233 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жаңадан құрылған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> жылжымайтын мүлікке </w:t>
+              <w:t>жылжымайтын мүлікке</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жылжымайтын мүліктің </w:t>
+              <w:t>жылжымайтын мүліктің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">сәйкестендіру және техникалық </w:t>
+              <w:t>сәйкестендіру және техникалық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мәліметтерін құқықтық </w:t>
+              <w:t>мәліметтерін құқықтық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">кадастрдың ақпараттық </w:t>
+              <w:t>кадастрдың ақпараттық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жүйесіне енгізу, жылжымайтын </w:t>
+              <w:t>жүйесіне енгізу, жылжымайтын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мүлікке мемлекеттік техникалық </w:t>
+              <w:t>мүлікке мемлекеттік техникалық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">зерттеп-қарауды жүргізу </w:t>
+              <w:t>зерттеп-қарауды жүргізу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қағидалары мен мерзімдерін </w:t>
+              <w:t>қағидалары мен мерзімдерін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">және "Жылжымайтын мүлік </w:t>
+              <w:t>және "Жылжымайтын мүлік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">объектісінің кадастрлық </w:t>
+              <w:t>объектісінің кадастрлық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">паспортының телнұсқасын </w:t>
+              <w:t>паспортының телнұсқасын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">беру" мемлекеттік қызмет </w:t>
+              <w:t>беру" мемлекеттік қызмет</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсету қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -10443,926 +10376,592 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4-қосымша</w:t>
+              <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z123" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Жылжымайтын мүлік объектісінің кадастрлық паспортының телнұсқасын беру" мемлекеттік қызмет көрсету процесін тоқтата тұру туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ХАБАРЛАМА</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 4-қосымшаның оң жақ жоғарғы бұрышы жаңа редакцияда - ҚР Әділет министрінің 22.01.2026 </w:t>
+      Ескерту. Қағидалар 2-2-қосымшамен толықтырылды - ҚР Әділет министрінің 30.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 65</w:t>
+        <w:t>№ 988</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Құқықтық кадастрдың ақпараттық жүйесіне жаңадан құрылған жылжымайтын мүлікке ғимараттардың, құрылыстардың және (немесе) олардың құрамдастарының сәйкестендіру және техникалық мәліметтерін енгізу бойынша Мемлекеттік қызмет көрсетуге өтініш</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № ____ "____" ________ 20 жыл</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құрметті ____________________________!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сіздің</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "__________________________________________________________"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (мемлекеттік көрсетілетін қызметтің атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік қызметін көрсетуге арналған, № ________ "____" ________ 20 жылы тіркелген өтінішіңіз қаралды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Жеке тұлғалар үшін: </w:t>
-[...799 lines deleted...]
-</w:t>
+      Қазақстан Республикасының "Мемлекеттік және әлеуметтік жауапты көрсетілетін қызметтер туралы" Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-2-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсету процесі тоқтатылды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тоқтата тұру негізі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қажеттісін белгілеу):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ☐ азаматтың қайтыс болуы (оның ішінде қайтыс болды деп жариялануы) немесе заңды тұлғаның қайта ұйымдастырылуы, таратылуы, егер көрсетілетін қызметті алушылардың тиісті материалдық немесе материалдық емес игіліктерді алуға құқықтары құқықтық мирасқорлыққа жол берсе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ☐ Қазақстан Республикасының заңдарында белгіленген тәртіппен азаматтың әрекетке қабілетсіз және (немесе) әрекет қабілеті шектеулі деп танылуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ☐ мемлекеттік немесе әлеуметтік жауапты көрсетілетін қызметті мемлекеттік органдар, сот немесе Қазақстан Республикасының заңнамасында көзделген өзге де тәртіппен қаралатын мәселелер шешілгенге дейін көрсету мүмкін еместігі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ☐ көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателердің немесе дәлсіздіктердің анықталуы, олардың нысаны мен мазмұнына қойылатын талаптарға сәйкес келмеуі, мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіде көзделген тізбеге сәйкес құжаттар топтамасының толық ұсынылмауы және әлеуметтік жауапты көрсетілетін қызметті көрсету қағидаларына сәйкес келмеуі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тоқтата тұру себебі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (көрсетілетін қызметті беруші толтырады):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тоқтата тұру себептерін жою мерзімі: "_" ________ 20 жылға дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тоқтата тұруға негіз болған себептер жойылмаған жағдайда, өтініш қарауға қабылданбаған болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші: ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лауазымы: ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т.А.Ә.: _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолы: ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М.О. (бар болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11398,1299 +10997,897 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Жаңадан құрылған </w:t>
+              <w:t>Жаңадан құрылған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жылжымайтын мүлікке </w:t>
+              <w:t>жылжымайтын мүлікке</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жылжымайтын мүліктің </w:t>
+              <w:t>жылжымайтын мүліктің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">сәйкестендіру және техникалық </w:t>
+              <w:t>сәйкестендіру және техникалық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мәліметтерін құқықтық </w:t>
+              <w:t>мәліметтерін құқықтық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">кадастрдың ақпараттық </w:t>
+              <w:t>кадастрдың цифрлық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жүйесіне енгізу, жылжымайтын </w:t>
+              <w:t>жүйесіне енгізу, жылжымайтын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мүлікке мемлекеттік техникалық </w:t>
+              <w:t>мүлікке мемлекеттік техникалық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">зерттеп-қарауды жүргізу </w:t>
+              <w:t>зерттеп-қарауды жүргізу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қағидалары мен мерзімдерін </w:t>
+              <w:t>қағидалары мен мерзімдерін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">және "Жылжымайтын мүлік </w:t>
+              <w:t>және "Жылжымайтын мүлік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">объектісінің кадастрлық </w:t>
+              <w:t>объектісінің кадастрлық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">паспортының телнұсқасын </w:t>
+              <w:t>паспортының телнұсқасын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">беру" мемлекеттік қызмет </w:t>
+              <w:t>беру" мемлекеттік қызмет</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсету қағидаларына</w:t>
             </w:r>
-          </w:p>
-[...62 lines deleted...]
-              <w:t>5-қосымша</w:t>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 5-қосымшаның оң жақ жоғарғы бұрышы жаңа редакцияда - ҚР Әділет министрінің 22.01.2026 </w:t>
+      Ескерту. 3-қосымшаның жоғарғы оң жақ бұрышы жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 65</w:t>
+        <w:t>№ 278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жылжымайтын мүлік объектілерінің кадастрлық паспортын беруге өтініш және жаңадан құрылған жылжымайтын мүлік объектісіне жүргізілген мемлекеттік техникалық тексеру қорытындылары бойынша сәйкестендіру және техникалық мәліметтердің алшақтығын белгілеу туралы қорытынды</w:t>
+        <w:t xml:space="preserve"> ________________________________________________________________  ("Азаматтарға арналған үкімет" мемлекеттік корпорациясы" КЕАҚ филиалы)  Жүргізілген техникалық тексеру қорытындысы бойынша жаңадан құрылған  жылжымайтын мүліктің сәйкестендіру және техникалық мәліметтерінің алшақтығын  белгілеу туралы ҚОРЫТЫНДЫ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Жеке тұлғалар үшін: </w:t>
+      1. Облыс ____________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Азаматтан (ЖСН) _____________ сенімді тұлға (ЖСН)___________________ </w:t>
+      2. Аудан _____________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (Т.А.Ә. (ол болған жағдайда) (бұдан әрі – Т.А.Ә.), туған жылы) </w:t>
+      3. Қала (кент, елді мекен) ______________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ________________________________________________________________ </w:t>
+      4. Қаладағы аудан ____________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (өкілеттігін куәландыратын құжаттың деректемелері) </w:t>
+      5. Мекенжайы ________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      негізінде _________ әрекет ету арқылы атынан </w:t>
+      6. Кадастрлық нөмірі __________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      заңды тұлғалар үшін: </w:t>
+      Мемлекеттік техникалық тексеру деректері негізінде </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Заңды тұлғаның толық атауы_______________________________________ </w:t>
+      ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мемлекеттік тіркеу күні және нөмірі _____________, БСН _______________ </w:t>
+      (нысанның атауы) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Заңды мекенжайы ________________________________________________ </w:t>
+      жаңадан құрылған жылжымайтын мүлік объектісінің сәйкестендіру және техникалық </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Т.А.Ә. (басшының немесе құзыретті өкілдік) </w:t>
+      мәліметтерінің алшақтығы анықталмаған сәйкестендіру және техникалық алшақтық </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ________________________________________________________________ </w:t>
+      анықталған жаңадан құрылған жылжымайтын мүлік объектісінің мәліметтері: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ________________________________________________________________ </w:t>
+      құрылыс алаңы ________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (өкілеттігін куәландыратын құжаттың деректемелері) </w:t>
+      текше метр жалпы ауданы _________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      негізінде _________________________________ әрекет ету арқылы атынан </w:t>
+      текше метр пайдалы ауданы _______________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Маған жылжымайтын мүлік объектілерінің кадастрлық паспортын және жаңадан </w:t>
+      текше метр тұрғын ауданы _________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      құрылған жылжымайтын мүлік объектісіне жүргізілген мемлекеттік техникалық </w:t>
+      текше метр негізгі ауданы _________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      тексеру қорытындылары бойынша сәйкестендіру және техникалық мәліметтердің </w:t>
+      текше метр балкондар/лоджиялар ауданы ___________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      алшақтығын белгілеу туралы қорытындыны беру жөнінде мемлекеттік қызметті </w:t>
+      текше метр негізгі (тұрғын) жайлардың саны/ құрамдастар саны </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ұсынуды сұраймын. </w:t>
+      ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Тексерілетін жылжымайтын мүлік объектісінің мекенжайы: </w:t>
+      қабаттылығы/қабаты __________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ________________________________________________________________ </w:t>
+      өзге техникалық сипаттамалары ________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қабылданған құжаттардың тізбесі (атауы, сериясы, қашан және кім берді): </w:t>
+      Өзгеріс келесінің нәтижесінде орын алды: ________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Төлем туралы құжат: түрі ______ № _________ күні ____________ _____ </w:t>
+      "____" _____________20__ жыл. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (жазумен) ______________________________________________ сомасына </w:t>
+      Филиалдың директоры: _______________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Жер учаскесіне сәйкестендіру құжаты қоса берілген жылжымайтын мүлікке құқық </w:t>
+      (тегі, аты және әкесінің аты (болған жағдайда), қолы) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      белгілейтін (құқық белгілейтін) құжаттар </w:t>
+      Бөлім басшысы: ______________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ________________________________________________________________ </w:t>
+      (тегі, аты және әкесінің аты (болған жағдайда), қолы) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Байланыс телефоны ____________________________________________ </w:t>
+      Мөрдің орны </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескертпе ________________________________________________________ </w:t>
+      Орындаушы: _________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Жұмыстарды орындағаннан кейін толық ақы төлеуге (қосымша ақы төлеуге) </w:t>
+      (тегі, аты және әкесінің аты (болған жағдайда), қолы) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      кепілдік беремін. </w:t>
-[...367 lines deleted...]
-</w:t>
+      ____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: деректердің болмауы жағдайында сызық қойылады.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12726,1173 +11923,910 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Жаңадан құрылған </w:t>
+              <w:t>Жаңадан құрылған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жылжымайтын мүлікке </w:t>
+              <w:t>жылжымайтын мүлікке</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жылжымайтын мүліктің </w:t>
+              <w:t>жылжымайтын мүліктің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">сәйкестендіру және техникалық </w:t>
+              <w:t>сәйкестендіру және техникалық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мәліметтерін құқықтық </w:t>
+              <w:t>мәліметтерін құқықтық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">кадастрдың ақпараттық </w:t>
+              <w:t>кадастрдың цифрлық жүйесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жүйесіне енгізу, жылжымайтын </w:t>
+              <w:t>енгізу, жылжымайтын мүлікке</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мүлікке мемлекеттік техникалық</w:t>
+              <w:t>мемлекеттік техникалық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> зерттеп-қарауды жүргізу </w:t>
+              <w:t>зерттеп-қарауды жүргізу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қағидалары мен мерзімдерін </w:t>
+              <w:t>қағидалары мен мерзімдерін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">және "Жылжымайтын мүлік </w:t>
+              <w:t>және "Жылжымайтын мүлік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">объектісінің кадастрлық </w:t>
+              <w:t>объектісінің кадастрлық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">паспортының телнұсқасын </w:t>
+              <w:t>паспортының телнұсқасын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">беру" мемлекеттік қызмет </w:t>
+              <w:t>беру" мемлекеттік қызмет</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсету қағидаларына</w:t>
             </w:r>
-          </w:p>
-[...62 lines deleted...]
-              <w:t>6-қосымша</w:t>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 6-қосымшаның оң жақ жоғарғы бұрышы жаңа редакцияда - ҚР Әділет министрінің 22.01.2026 </w:t>
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 65</w:t>
+        <w:t>№ 278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жылжымайтын мүлік объектісінің кадастрлық паспортының телнұсқасын беруге өтініш</w:t>
-[...683 lines deleted...]
-      _______________ "___" ________ 20__ ж. </w:t>
+        <w:t xml:space="preserve"> Құқықтық кадастрдың цифрлық жүйесіне жаңадан құрылған жылжымайтын мүлікке ғимараттардың, құрылыстардың және (немесе) олардың құрамдастарының сәйкестендіру және техникалық мәліметтерін енгізу бойынша Мемлекеттік қызмет көрсетуге өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке тұлғалар үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтан (ЖСН) _____________ сенімді тұлға (ЖСН)____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Т.А.Ә. (ол болған жағдайда) (бұдан әрі – Т.А.Ә.), туған жылы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (өкілеттігін куәландыратын құжаттың деректемелері)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      негізінде _________ әрекет ету арқылы атынан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңды тұлғалар үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Заңды тұлғаның толық атауы________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік тіркеу күні және нөмірі ______________, БСН ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Заңды мекенжайы ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т.А.Ә. (басшының немесе құзыретті өкілдік)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (өкілеттігін куәландыратын құжаттың деректемелері)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      негізінде __________________________________ әрекет ету арқылы атынан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Маған құқықтық кадастрдың цифрлық жүйесіне жаңадан құрылған жылжымайтын мүлікке ғимараттардың, құрылыстардың және (немесе) олардың құрамдас бөліктерінің сәйкестендіру және техникалық мәліметтерін енгізу жөніндегі мемлекеттік қызметті ұсынуды сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қабылданған құжаттардың тізбесі (атауы, сериясы, қашан және кім берді):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Төлем туралы құжат: түрі _______ № _______ күні ____________ _______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____ (прописью) _____________________________________________ сомасына</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. _____________________ жер учаскесіне сәйкестендіру құжатын қоса бере отырып,жылжымайтын мүлік объектісіне құқық белгілейтін құжаттың (құжаттардың) көшірмесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Байланыс телефоны _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің қолы _______________ күні "___" ____________20__ жыл</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қабылдады ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Қызметкердің Т.А.Ә. және қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       күні "___" ___________20__ жыл, уақыты: ____ сағат _______ минут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: Цифрлық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы өзі көрсеткен тұрғылықты жерінің (орналасқан жерінің)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мекенжайы, жұмыс орны, ұялы байланыстың абоненттік нөмірі, электрондық</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мекенжайы дұрыс екендігін, ал көрсетілген контактілерге жіберілген хабарлама</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (хабархат) тиісті және жеткілікті деп саналатындығын өзінің қолтаңбасымен растайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       _______________ "___" ________ 20__ ж.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қолы)</w:t>
-      </w:r>
-[...114 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13928,142 +12862,142 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Жаңадан құрылған </w:t>
+              <w:t>Жаңадан құрылған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жылжымайтын мүлікке </w:t>
+              <w:t>жылжымайтын мүлікке</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жылжымайтын мүліктің </w:t>
+              <w:t>жылжымайтын мүліктің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">сәйкестендіру және техникалық </w:t>
+              <w:t>сәйкестендіру және техникалық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мәліметтерін құқықтық </w:t>
+              <w:t>мәліметтерін құқықтық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">кадастрдың ақпараттық </w:t>
+              <w:t>кадастрдың цифрлық жүйесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жүйесіне енгізу, жылжымайтын </w:t>
+              <w:t>енгізу, жылжымайтын мүлікке</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мүлікке мемлекеттік техникалық </w:t>
+              <w:t>мемлекеттік техникалық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>зерттеп-қарауды жүргізу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14071,544 +13005,803 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>және "Жылжымайтын мүлік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> объектісінің кадастрлық </w:t>
+              <w:t>объектісінің кадастрлық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">паспортының телнұсқасын </w:t>
+              <w:t>паспортының телнұсқасын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">беру" мемлекеттік қызмет </w:t>
+              <w:t>беру" мемлекеттік қызмет</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсету қағидаларына</w:t>
             </w:r>
-          </w:p>
-[...62 lines deleted...]
-              <w:t>7-қосымша</w:t>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 7-қосымшаның оң жақ жоғарғы бұрышы жаңа редакцияда - ҚР Әділет министрінің 22.01.2026 </w:t>
+      Ескерту. 5-қосымша жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 65</w:t>
+        <w:t>№ 278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> АБРИСТ</w:t>
-[...331 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve"> Жылжымайтын мүлік объектілерінің кадастрлық паспортын беруге өтініш және жаңадан құрылған жылжымайтын мүлік объектісіне жүргізілген мемлекеттік техникалық тексеру қорытындылары бойынша сәйкестендіру және техникалық мәліметтердің алшақтығын белгілеу туралы қорытынды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке тұлғалар үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтан (ЖСН) _____________ сенімді тұлға (ЖСН)___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Т.А.Ә. (ол болған жағдайда) (бұдан әрі – Т.А.Ә.), туған жылы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (өкілеттігін куәландыратын құжаттың деректемелері)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      негізінде _________ әрекет ету арқылы атынан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңды тұлғалар үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Заңды тұлғаның толық атауы_______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік тіркеу күні және нөмірі _____________, БСН _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Заңды мекенжайы ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т.А.Ә. (басшының немесе құзыретті өкілдік)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (өкілеттігін куәландыратын құжаттың деректемелері)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      негізінде _________________________________ әрекет ету арқылы атынан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Маған жылжымайтын мүлік объектілерінің кадастрлық паспортын және жаңадан құрылған жылжымайтын мүлік объектісіне жүргізілген мемлекеттік техникалық тексеру қорытындылары бойынша сәйкестендіру және техникалық мәліметтердің алшақтығын белгілеу туралы қорытындыны беру жөнінде мемлекеттік қызметті ұсынуды сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тексерілетін жылжымайтын мүлік объектісінің мекенжайы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қабылданған құжаттардың тізбесі (атауы, сериясы, қашан және кім берді):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Төлем туралы құжат: түрі ______ № _________ күні ____________ _____</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жазумен) ______________________________________________ сомасына</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Жер учаскесіне сәйкестендіру құжаты қоса берілген жылжымайтын мүлікке құқық белгілейтін (құқық белгілейтін) құжаттар</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Байланыс телефоны ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыстарды орындағаннан кейін толық ақы төлеуге (қосымша ақы төлеуге) кепілдік беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің қолы ________________ күні "___" _________20 __ жыл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қабылдады _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Қызметкердің Т.А.Ә. (ол болға жағдайда) (бұдан әрі – Т.А.Ә.) және қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күні "___" _________ 20 __ жыл, уақыты: ____ сағат _______ минут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Маманның шыққан күні___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттың берілген күні _______________ Тізілімдік нөмірі _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: Цифрлық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін. Көрсетілетін қызметті алушы өзі көрсеткен тұрғылықты жерінің (орналасқан жерінің) мекенжайы, жұмыс орны, ұялы байланыстың абоненттік нөмірі, электрондық мекенжайы дұрыс екендігін, ал көрсетілген контактілерге жіберілген хабарлама (хабархат) тиісті және жеткілікті деп саналатындығын өзінің қолтаңбасымен растайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________ "___" ________ 20__ ж.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -14657,224 +13850,916 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жаңадан құрылған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> жылжымайтын мүлікке </w:t>
+              <w:t>жылжымайтын мүлікке</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жылжымайтын мүліктің </w:t>
+              <w:t>жылжымайтын мүліктің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">сәйкестендіру және техникалық </w:t>
+              <w:t>сәйкестендіру және техникалық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мәліметтерін құқықтық </w:t>
+              <w:t>мәліметтерін құқықтық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">кадастрдың ақпараттық </w:t>
+              <w:t>кадастрдың цифрлық жүйесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жүйесіне енгізу, жылжымайтын </w:t>
+              <w:t>енгізу, жылжымайтын мүлікке</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мүлікке мемлекеттік техникалық </w:t>
+              <w:t>мемлекеттік техникалық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">зерттеп-қарауды жүргізу </w:t>
+              <w:t>зерттеп-қарауды жүргізу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қағидалары мен мерзімдерін </w:t>
+              <w:t>қағидалары мен мерзімдерін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">және "Жылжымайтын мүлік </w:t>
+              <w:t>және "Жылжымайтын мүлік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">объектісінің кадастрлық </w:t>
+              <w:t>объектісінің кадастрлық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">паспортының телнұсқасын </w:t>
+              <w:t>паспортының телнұсқасын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">беру" мемлекеттік қызмет </w:t>
+              <w:t>беру" мемлекеттік қызмет</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсету қағидаларына</w:t>
             </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 6-қосымша жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жылжымайтын мүлік объектісінің кадастрлық паспортының телнұсқасын беруге өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке тұлғалар үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтан (ЖСН) _____________ сенімді тұлға (ЖСН)___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Т.А.Ә. (ол болған жағдайда) (бұдан әрі – Т.А.Ә.), туған жылы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (өкілеттігін куәландыратын құжаттың деректемелері)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      негізінде ________________________________ әрекет ету арқылы атынан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңды тұлғалар үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды тұлғаның толық атауы_______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік тіркеу күні және нөмірі _____________, БСН ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды мекенжайы _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т.А.Ә. (басшының немесе құзыретті өкілдік)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (өкілеттігін куәландыратын құжаттың деректемелері)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      негізінде _________________________________ әрекет ету арқылы атынан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жылжымайтын мүлік объектісінің кадастрлық паспортының телнұсқасын беруіңізді сұраймын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жылжымайтын мүлік нысанының мекенжайы: _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қабылданған құжаттар тізбесі: (атауы, сериясы, қашан және кім берді):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төлем туралы құжат: түрі _______ № _______ күні _________ __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жазумен) ______________________________________________ сомасына</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жылжымайтын мүлік объектісіне құқық белгілейтін (құқықты растайтын)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құжаттар (түпнұсқада) _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Байланыс телефоны _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің қолы _________________ күні "___" _________ 20__жыл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қабылдадым ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Қызметкердің Т.А.Ә. және қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күні "____" ___________20_жыл, уақыты: ____сағат _______ минут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттың берілген күні ___________ Тізілімдік нөмірі__________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы өзі көрсеткен тұрғылықты жерінің (орналасқан жерінің) мекенжайы, жұмыс орны, ұялы байланыстың абоненттік нөмірі, электрондық мекенжайы дұрыс екендігін, ал көрсетілген контактілерге жіберілген хабарлама (хабархат) тиісті және жеткілікті деп саналатындығын өзінің қолтаңбасымен растайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________ "___" ________ 20__ ж.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -14891,92 +14776,835 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>8-қосымша</w:t>
+              <w:t>Жаңадан құрылған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жылжымайтын мүлікке</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жылжымайтын мүліктің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкестендіру және техникалық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мәліметтерін құқықтық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кадастрдың цифрлық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүйесіне енгізу, жылжымайтын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мүлікке мемлекеттік техникалық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>зерттеп-қарауды жүргізу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидалары мен мерзімдерін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және "Жылжымайтын мүлік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>объектісінің кадастрлық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>паспортының телнұсқасын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беру" мемлекеттік қызмет</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсету қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 8-қосымшаның оң жақ жоғарғы бұрышы жаңа редакцияда - ҚР Әділет министрінің 22.01.2026 </w:t>
+      Ескерту. 7-қосымшаның жоғарғы оң жақ бұрышы жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 65</w:t>
+        <w:t>№ 278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> АБРИСТ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      апсырыстың нөмірі: ______________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Нысанның мекенжайы: ____________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Өтініш берушінің Т.А.Ә. (болған жағдайда): ___________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тексерілді (литер) ________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бұзылды (құрылыстар мен ғимараттар (литерлерді санамалау) __________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Салынған жылы __________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескертпе: _______________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Түсірілген жылы __________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Абристі маман құрастырды ________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Өтініш беруші ___________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тексерді _______________ Бөлімнің басшысы ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жаңадан құрылған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жылжымайтын мүлікке</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жылжымайтын мүліктің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкестендіру және техникалық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мәліметтерін құқықтық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кадастрдың цифрлық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүйесіне енгізу, жылжымайтын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мүлікке мемлекеттік техникалық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>зерттеп-қарауды жүргізу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидалары мен мерзімдерін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және "Жылжымайтын мүлік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>объектісінің кадастрлық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>паспортының телнұсқасын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беру" мемлекеттік қызмет</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсету қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 8-қосымшаның жоғарғы оң жақ бұрышы жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Архив ісі құжаттарының  № ____________________ ТІЗБЕСІ  (түгендеу нөмірі)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -15537,166 +16165,50 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (жеке қолы) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___"______________20 __ жыл.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...114 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15730,339 +16242,287 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Жаңадан құрылған </w:t>
+              <w:t>Жаңадан құрылған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жылжымайтын мүлікке </w:t>
+              <w:t>жылжымайтын мүлікке</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жылжымайтын мүліктің </w:t>
+              <w:t>жылжымайтын мүліктің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">сәйкестендіру және техникалық </w:t>
+              <w:t>сәйкестендіру және техникалық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мәліметтерін құқықтық </w:t>
+              <w:t>мәліметтерін құқықтық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">кадастрдың ақпараттық </w:t>
+              <w:t>кадастрдың цифрлық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жүйесіне енгізу, жылжымайтын </w:t>
+              <w:t>жүйесіне енгізу, жылжымайтын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мүлікке мемлекеттік техникалық </w:t>
+              <w:t>мүлікке мемлекеттік техникалық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">зерттеп-қарауды жүргізу </w:t>
+              <w:t>зерттеп-қарауды жүргізу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қағидалары мен мерзімдерін </w:t>
+              <w:t>қағидалары мен мерзімдерін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">және "Жылжымайтын мүлік </w:t>
+              <w:t>және "Жылжымайтын мүлік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">объектісінің кадастрлық </w:t>
+              <w:t>объектісінің кадастрлық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">паспортының телнұсқасын </w:t>
+              <w:t>паспортының телнұсқасын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">беру" мемлекеттік қызмет </w:t>
+              <w:t>беру" мемлекеттік қызмет</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсету қағидаларына</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 9-қосымшаның оң жақ жоғарғы бұрышы жаңа редакцияда - ҚР Әділет министрінің 22.01.2026 </w:t>
+      Ескерту. 9-қосымшаның жоғарғы оң жақ бұрышы жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 65</w:t>
+        <w:t>№ 278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жылжымайтын мүліктің негізгі объектісінің техникалық сипаттамасы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19881,166 +20341,50 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтініш беруші: ___________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орындаушының қолы: ____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...114 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -20087,274 +20431,274 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жаңадан құрылған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> жылжымайтын мүлікке </w:t>
+              <w:t>жылжымайтын мүлікке</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жылжымайтын мүліктің </w:t>
+              <w:t>жылжымайтын мүліктің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">сәйкестендіру және техникалық </w:t>
+              <w:t>сәйкестендіру және техникалық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мәліметтерін құқықтық </w:t>
+              <w:t>мәліметтерін құқықтық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">кадастрдың ақпараттық </w:t>
+              <w:t>кадастрдың цифрлық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жүйесіне енгізу, жылжымайтын </w:t>
+              <w:t>жүйесіне енгізу, жылжымайтын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мүлікке мемлекеттік техникалық </w:t>
+              <w:t>мүлікке мемлекеттік техникалық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">зерттеп-қарауды жүргізу </w:t>
+              <w:t>зерттеп-қарауды жүргізу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қағидалары мен мерзімдерін </w:t>
+              <w:t>қағидалары мен мерзімдерін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">және "Жылжымайтын мүлік </w:t>
+              <w:t>және "Жылжымайтын мүлік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">объектісінің кадастрлық </w:t>
+              <w:t>объектісінің кадастрлық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">паспортының телнұсқасын </w:t>
+              <w:t>паспортының телнұсқасын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">беру" мемлекеттік қызмет </w:t>
+              <w:t>беру" мемлекеттік қызмет</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 10-қосымшаның оң жақ жоғарғы бұрышы жаңа редакцияда - ҚР Әділет министрінің 22.01.2026 </w:t>
+      Ескерту. 10-қосымшаның жоғарғы оң жақ бұрышы жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 65</w:t>
+        <w:t>№ 278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қызметтік (шаруашылық) құрылыстар мен құрылыстардың техникалық сипаттамасы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -22109,68 +22453,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(қызмет алушының мекенжайы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z118" w:id="21"/>
+    <w:bookmarkStart w:name="z118" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қолхат құжаттарды қабылдаудан бас тарту туралы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 11-қосымша алып тасталды - ҚР Әділет министрінің 22.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22338,176 +22682,176 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Ереженің оң жақ жоғарғы бұрышы жаңа редакцияда – ҚР Әділет министрінің 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 355</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="22"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бастапқы және кейінгі жылжымайтын мүлік объектілеріне</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>кадастрлық нөмірлер беру ережесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z40" w:id="23"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-тараудың тақырыбы жаңа редакцияда – ҚР Әділет министрінің 19.07.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 402</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="24"/>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы Ереже бастапқы және кейінгі жылжымайтын мүлік объектілеріне кадастрлық нөмірлер беру тәртібін белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z42" w:id="25"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Бастапқы және кейінгі жылжымайтын мүлік объектілеріне кадастрлық нөмірлер беруді оның орналасқан жері бойынша Мемлекеттік корпорация жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22526,284 +22870,284 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.03.2016 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="26"/>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Жылжымайтын мүлік объектілері кадастрлық нөмірлер беру мақсаттарында екі топқа бөлінеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ғимараттар, құрылыстар, ғимарат-үйлер (бастапқы объектілер);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құрамдас ғимараттар, ғимарат-үйлер, құрылыстар: тұрғын, тұрғын емес үй-жайлар, оның ішінде бөлмелер, жапсыра және іштен жапсыра салынған тұрғын және тұрғын емес үй-жайлар және ғимараттардың, құрылыстардың, ғимарат-үйлердің басқа да құрамдас бөліктері (кейінгі объектілер).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="27"/>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Жылжымайтын мүлік объектілеріне кадастрлық нөмірлер құруға облыстардың немесе республикалық маңызы бар қалалардың кодтарынан бастап нақты жылжымайтын объектісінің кодына дейінгі сатылау принципі негіз болып қаланған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z45" w:id="28"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Жер учаскелерінде орналасқан әрбір бастапқы және кейінгі жылжымайтын мүлік объектісінің қайталанбайтын кадастрлық нөмірі болады, ол жер учаскелерін әкімшілік-аумақтық бірліктерді немесе есептік кварталдарды қосуға немесе бөлуге байланысты кадастрлық нөмірлердің құрамдас бөлігінің өзгеруінен басқа жағдайларда осы жылжымайтын мүлік объектісінің бірыңғай құқық объекті ретінде өзгермеуі тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z46" w:id="29"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Бастапқы немесе кейінгі бірыңғай құқық объекті ретінде қосудың немесе бөлудің нәтижесінде өз жұмысын тоқтатқан кезде жаңадан құрылған объектілерге жаңа кадастрлық нөмірлер беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z47" w:id="30"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Бастапқы немесе кейінгі объектілердің жұмысы тоқтаған кезде оларға берілген кадастрлық нөмір басқа объектіге берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z48" w:id="31"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Жер учаскелерінің кадастрлық нөмірінің болмауы бастапқы объектіге кадастрлық нөмір беруден бас тартуға негіз болмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл жағдайда бастапқы объектіге кадастрлық нөмір беру үшін уақытша кадастрлық нөмір құралады, онда жер учаскелерінің кадастрлық нөмірлерінің орнына нөлдер қолданылады, ал ғимараттарға, ғимарат-үйлерге, құрылыстарға есептік кварталдың шеңберінде бірегей нөмірлер беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="32"/>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Кейінгі объектілерді және олардың бөліктерін тіркеу кезінде барлық жағдайларда да ғимараттың, құрылыстың, ғимарат-үйлердің кадастрлық нөмірінің болуы талап етіледі. Егер ғимаратқа, құрылысқа, ғимарат-үйге кадастрлық нөмір берілмеген болса, онда бұл нөмір осы Ережеге сәйкес оның құрамындағы кейінгі объектінің бастапқысын есепке алу кезінде беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z50" w:id="33"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z50" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Әртүрлі есептік кварталдарда орналасқан ғимаратқа, құрылысқа, ғимарат-үйге кварталдың нөмірін көрсетумен бір кадастрлық нөмір беріледі, онда ғимараттың, құрылыстың, ғимарат-үйдің көп бөлігі немесе негізгі бөлігі орналасады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z51" w:id="34"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z51" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Бастапқы және кейінгі жылжымайтын мүлік объектілеріне кадастрлық нөмір беруге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) мемлекеттік жер кадастры мәліметтері бойынша осы ереженің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22834,90 +23178,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бастапқы жылжымайтын мүлік объектісінің жоспары (қажет болған кезде қабат бойынша);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қажет болған кезде кейінгі жылжымайтын мүлік объектісінің жоспары негіз болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="35"/>
+    <w:bookmarkStart w:name="z52" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Жылжымайтын мүлік объектісіне меншік құқығының немесе басқа құқықтың бір тұлғадан екінші тұлғаға ауысуы оның кадастрлық нөмірін қайта қарауға негіз болып табылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z53" w:id="36"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z53" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Бастапқы және кейінгі жылжымайтын мүлік объектісінің кадастрлық нөмірі мынадай құрылымнан тұрады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       АА: ВВВ: ССС: Д...Д: И...И: К...К,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -23056,126 +23400,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       И...И – бастапқы объектінің нөмірі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К...К - бастапқы объект ішіндегі кейінгі объектінің нөмірі, яғни: пәтердің, жапсыра салынған үй-жайдың, бөлменің, тұрғын немесе тұрғын емес ғимараттың ішіндегі тұрғын емес үй-жайдың және жылжымайтын мүлік объектісінің басқа да құрамдас бөліктерінің нөмірі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="37"/>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Бастапқы жылжымайтын мүлік объектілеріне кадастрлық нөмірлер беру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-тараудың тақырыбы жаңа редакцияда – ҚР Әділет министрінің 19.07.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 402</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="38"/>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Бастапқы жылжымайтын мүлік объектісінің кадастрлық нөмірі бастапқы жылжымайтын мүлік объектісі орналасқан жер учаскесінің кадастрлық нөмірінен және осы жер учаскесінің шеңберінде қайталанбайтын бастапқы жылжымайтын мүлік объектісінің реттік нөмірінен (кодынан) мынадай үлгіде құрылады: 20:015:004:165:1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мұндағы 20:015:004:165 - жер учаскесінің кадастрлық нөмірі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -23284,70 +23628,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2023 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="39"/>
+    <w:bookmarkStart w:name="z56" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Жер учаскесінде екі немесе одан да көп бастапқы жылжымайтын мүлік объектілері орналасқан жағдайларда, олардың әрқайсысына сол жер учаскесіне жеке арналған кадастрлық нөмір мына ретте беріледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20:015:004:165:1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -23358,360 +23702,360 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20:015:004:165:2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20:015:004:165:3</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="40"/>
+    <w:bookmarkStart w:name="z57" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Бастапқы жылжымайтын мүлік объектілеріне кадастрлық нөмірлер беру еркін дәйектілікпен жүргізіледі, ол бастапқы жылжымайтын мүлік объектісінің анық сәйкестігін және оны жер учаскесі жоспарында жедел іздестіруді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z58" w:id="41"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z58" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Әкімшілік-аумақтық бірліктерді немесе есептік кварталдарды, жер учаскелерін бөлуге немесе қосуға, бастапқы объектіні бөлу немесе оның басқа бастапқы объектілермен қосылуына байланысты кадастрлық нөмірдің құрамдас бөлігінің өзгеруін қоспағанда, бастапқы жылжымайтын мүлік объектілерінің кадастрлық нөмірі осы жылжымайтын мүлік объектісінің бірыңғай құқық объектісі ретінде барлық уақыттары ішінде өзгермейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z59" w:id="42"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z59" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Бастапқы жылжымайтын мүлік объектісінің бірыңғай құқық объектісі ретінде оның бөлінуі немесе объектілермен қосылуы нәтижесінде жұмысын тоқтатқан кезде жаңадан құрылған бастапқы жылжымайтын объектілерге жаңа кадастрлық нөмірлер беріледі. Алдыңғы (ескі) кадастрлық нөмірдің жылжымайтын мүлік объектілерін сәйкестендіру үшін қайтадан пайдалануға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z60" w:id="43"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z60" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. 20:015:004:165:1 кадастрлық нөмірлері бар бастапқы жылжымайтын мүлік объектісін бөлу кезінде, жаңадан құрылған жылжымайтын мүлік объектілерінің екі бастапқы объектілеріне еркін түрдегі дәйектілікпен мынадай кадастрлық нөмірлер беріледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20:015:004:165:2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20:015:004:165:3.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="44"/>
+    <w:bookmarkStart w:name="z61" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. 20:015:004:165:2 және 20:015:004:165:3 кадастрлық нөмірлері бар екі жылжымайтын мүлік объектісі қосылған кезде жаңадан құрылған жылжымайтын мүлік объектісіне мынадай кадастрлық нөмір беріледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20:015:004:165:4</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="45"/>
+    <w:bookmarkStart w:name="z62" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Негізгі ғимаратқа, құрылысқа, ғимарат-үйге көмекші болып саналатын (қызметтік мақсаттағы) жер учаскелерінде орналасқан ғимаратқа, құрылысқа, ғимарат-үйге кадастрлық нөмірлер берілмеуі мүмкін (әдетте жеке үйлерде). Мұндай объектілерді сәйкестендіру жер учаскесінің кадастрлық нөмірі немесе бастапқы жылжымайтын мүлік объектісінің кадастрлық нөмірі (жер учаскесіндегі негізгі ғимарат) бойынша және оларды тіркеу құжаттарында және құқықтық кадастрда тізу арқылы жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z63" w:id="46"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z63" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Көмекші (қызметтік мақсаттағы) ғимараттарға, құрылыстарға, ғимарат-үйлерге қажет болған жағдайларда мұндай құрылысқа құқық иесінің дербес құқық белгіленетін тиісті құжаттары бар болған кезде (мысалы, көмекші құрылысты иеліктен айырған кезде) кадастрлық нөмір беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z64" w:id="47"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z64" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Кейінгі жылжымайтын мүлік объектілеріне кадастрлық нөмірлер беру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-тараудың тақырыбы жаңа редакцияда – ҚР Әділет министрінің 19.07.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 402</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="48"/>
+    <w:bookmarkStart w:name="z65" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Кадастрлық нөмір ғимараттағы, құрылыстағы, ғимарат-үйлердегі үй-жайға, егер ол үй-жай бөлінген меншікте болса (басқа да бөлінген мүліктік құқықта) және бастапқы жылжымайтын мүлік объектісінің құрамындағы кейінгі жылжымайтын объект ретінде бөлінген жағдайда ғана беріледі. Егер ішінде бірнеше үй-жайлар бар ғимарат бір құқық иесіне жататын болса, бастапқы объектінің құрамында кейінгі объект құралмайды. Бұл жағдайда кадастрлық нөмір тек бастапқы жылжымайтын мүлік объектісіне беріледі. Жеке үй-жайлар бастапқы объектілер құрамында екі немесе одан да көп тұлғалардың бөлек меншігінде (басқа да мүліктік құқықтағы) тұрған жағдайда, кейінгі объектілер оларға кадастрлық нөмір берумен бастапқы объектінің құрамында құрылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z66" w:id="49"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z66" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Бастапқы жылжымайтын мүлік объектісінің кадастрлық нөмірі жоқ болған кезде кейінгі жылжымайтын мүлік объектісіне кадастрлық нөмір берілмейді. Егер ғимаратқа, құрылысқа, ғимарат-үйге бастапқы жылжымайтын мүлік объектісіне кадастрлық нөмір берілмесе, онда бұл нөмір ғимаратқа, құрылысқа, ғимарат-үйге алғашқысына оның құрамындағы кейінгі жылжымайтын мүлік объектісіне жоғарыда аталған ережелер бойынша кадастрлық нөмір берілген кезде беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z67" w:id="50"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z67" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Кейінгі жылжымайтын мүлік объектісінің кадастрлық нөмірі бастапқы жылжымайтын мүліктің кадастрлық нөмірінен және осы бастапқы жылжымайтын мүлік объектісінің шеңберінде қайталанбайтын кейінгі жылжымайтын мүлік объектісінің реттік нөмірінен (кодынан) мына ретте құрылады: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20:015:004:165:1:25 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -23876,244 +24220,244 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2023 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="51"/>
+    <w:bookmarkStart w:name="z68" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Бастапқы жылжымайтын мүлік объектісінің (ғимарат, құрылыс, ғимарат-үйдің) құрамында орналасқан кейінгі жылжымайтын мүлік объектісіне реттік нөмір беру еркін түрдегі дәйектілікпен жүргізіледі, ол, кейінгі жылжымайтын мүлік объектісінің сәйкестігін және бастапқы объектінің жоспарында оны жедел іздестірілуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кейінгі жылжымайтын объектінің реттік нөмірі (коды) ретінде, егер мұндай нөмір сол бастапқы жылжымайтын мүлік объектісінің жеке нөмірі болып табылатын болса, пошталық мекенжайы бойынша үй-жайдың нөмірін пайдалануға болады. Кейінгі жылжымайтын объектіні бөлген немесе қосқан жағдайда мұндай кадастрлық нөмір жойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="52"/>
+    <w:bookmarkStart w:name="z69" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Кейінгі жылжымайтын мүлік объектілердің реттік нөмірлері (кодтары) әрбір бастапқы жылжымайтын мүлік объектісінің құрамында бірден және одан жоғары тағайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z70" w:id="53"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z70" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Әкімшілік-аумақтық бірліктерді немесе есептік кварталдарды, жер учаскелерін бөлуге немесе қосуға, бастапқы объектіні бөлуге немесе оны қосуға, кейінгі бөліктерінің жылжымайтын мүлік объектісін бөлуге немесе қосуға байланысты кадастрлық нөмірдің құрамдас өзгеруін қоспағанда, кейінгі жылжымайтын мүлік объектілерінің кадастрлық нөмірі осы жылжымайтын мүлік объектісінің бірыңғай құқық объектісі ретінде барлық уақыттары ішінде өзгермейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z71" w:id="54"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z71" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Кейінгі жылжымайтын мүлік объектілерінің бірыңғай құқық объектісі ретінде қосылуы немесе бөлінуі нәтижесінде өз жұмысын тоқтатқан кезде, жаңадан құрылған кейінгі объектілерге жаңа кадастрлық нөмірлер беріледі, әдетте олар осы бастапқы жылжымайтын мүлік объектісінің шеңберінде берілген кадастрлық нөмірден кейінгі нөмірлер болады. Алдыңғы (ескі) кадастрлық нөмірлерді кейінгі жылжымайтын мүлік объектілерін сәйкестендіру үшін қайтадан пайдалануға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z72" w:id="55"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z72" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Бастапқы және кейінгі жылжымайтын мүлік объектілеріне уақытша кадастрлық нөмірлер беру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-тараудың тақырыбы жаңа редакцияда – ҚР Әділет министрінің 19.07.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 402</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="56"/>
+    <w:bookmarkStart w:name="z73" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Бастапқы және кейінгі жылжымайтын мүлік объектілеріне уақытша кадастрлық нөмір жер учаскелерінің кадастрлық нөмірі болмаған жағдайларда беріледі (мысалы, жер учаскелеріне құқықтар жылжымайтын мүлікке мемлекеттік тіркеу жүйесі енгізілгенге дейін пайда болса және мемлекеттік тіркеусіз пайда болған деп танылса).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z74" w:id="57"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z74" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Бастапқы және кейінгі жылжымайтын мүлік объектілеріне кадастрлық нөмір беруді жүзеге асыратын кәсіпорын, жер учаскесінің кадастрлық нөмірі болмаған кезде жер учаскесі нөміріне сәйкес кадастрлық нөмірге арналған бөлігінде үш нөл қояды. Бұл ретте, бастапқы жылжымайтын мүлік объектісінің уақытша кадастрлық нөмірі ретінде есептік квартал шеңберінде бөлгіш арқылы дәйекті түрде жазылатын көшенің (шағын ауданның) кодын, егер бұл нөмір жиынтығы осы есептік квартал үшін бірегей болып табылса ғимараттың, құрылыстың, ғимарат-үйдің пошталық мекенжайы мен бастапқы жылжымайтын мүлік объектісінің түгендеу нөмірлерін пайдалануға болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жазылғандарды ескерумен, уақытша кадастрлық нөмір құрылымы мынадай болады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -24124,150 +24468,150 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бастапқы объект үшін - 20:015:004:000:(123:12А:4/53687);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кейінгі объекті үшін - 20:015:004:000 (123:12А:4/53687):37 (123:12А:4/43687) - ғимараттың, құрылыстың немесе ғимарат-үйдің уақытша нөмірін көрсететін кадастрлық нөмірдің бөлігі; 37 - кейінгі объектіні сәйкестендіру үшін бастапқы объектінің уақытша кадастрлық нөміріне бөлгіш арқылы қосылатын, бастапқы объектінің шеңберінде тұрғын және тұрғын емес үй-жайдың бірегей кодын көрсететін уақытша кадастрлық нөмірдің бөлігі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="58"/>
+    <w:bookmarkStart w:name="z75" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Жер учаскесіне кадастрлық нөмір берілгеннен кейін, объектіге осы Ережеде белгіленген тәртіпте тұрақты кадастрлық нөмір беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z76" w:id="59"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z76" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Кадастрлық нөмір берілгеннен кейін бастапқы және кейінгі жылжымайтын мүлік объектілері жер учаскесінің уақытша кадастрлық нөмірлері жойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z77" w:id="60"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z77" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. Бастапқы және кейінгі жылжымайтын мүлік объектілеріне кадастрлық нөмірлер беру туралы жазба осы Ереженің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген нысан бойынша кадастрлық нөмір берудің Есеп парағында жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z78" w:id="61"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z78" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Бастапқы және кейінгі жылжымайтын мүлік объектілеріне кадастрлық нөмірлер беруге арналған Есеп парағы әрбір жер учаскесіне жеке толтырылады және тиісті түгендеу ісінде сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -24359,88 +24703,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>беру ережесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z80" w:id="62"/>
+    <w:bookmarkStart w:name="z80" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z81" w:id="63"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z81" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кадастрлық нөмірлер беруге арналған есеп парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -25130,55 +25474,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -25504,31 +25848,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>