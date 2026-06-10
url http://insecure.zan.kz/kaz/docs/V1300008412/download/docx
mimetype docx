--- v0 (2025-10-15)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="05d161b" w14:textId="05d161b">
+    <w:p w14:paraId="f580565" w14:textId="f580565">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,1277 +93,878 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кейбір нормативтік құқықтық актілерге екінші деңгейдегі банктердің бағалы қағаздар нарығындағы қызметінің мәселелері бойынша өзгерістер мен толықтыру енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасының Ұлттық Банкі Басқармасының 2013 жылғы 25 ақпандағы № 69 Қаулысы. Қазақстан Республикасының Әділет министрлігінде 2013 жылы 10 сәуірде № 8412 тіркелді</w:t>
+        <w:t>Қазақстан Республикасының Ұлттық Банкі Басқармасының 2013 жылғы 25 ақпандағы № 69 Қаулысы. Қазақстан Республикасының Әділет министрлігінде 2013 жылы 10 сәуірде № 8412 тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының нормативтік құқықтық актілерін жетілдіру мақсатында Қазақстан Республикасы Ұлттық Банкінің Басқармасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ҚАУЛЫ ЕТЕДІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Қоса беріліп отырған Қазақстан Республикасының екінші деңгейдегі банктердің бағалы қағаздар нарығындағы қызметінің мәселелері бойынша өзгерістер мен толықтыру енгізілетін нормативтік құқықтық актілерінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тізбесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі - Тізбе) бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Осы қаулы 2012 жылғы 5 қыркүйектен бастап қолданысқа енгізілетін Тізбенің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бесінші - он үшінші абзацтарын және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қоспағанда, алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұлттық Банк</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төрағасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Г. Марченко</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ұлттық Банкі Басқармасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2013 жылғы 25 ақпандағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 69 қаулысымен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бекітілген</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z13" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасының екінші деңгейдегі банктердің бағалы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>қағаздар нарығындағы қызметінің мәселелері бойынша өзгерістер</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>мен толықтыру енгізілетін нормативтік құқықтық актілерінің</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z17" w:id="4"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Күші жойылды - ҚР Ұлттық Банкі Басқармасының 03.02.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 17.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 70</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Күші жойылды - ҚР Ұлттық Банкі Басқармасының 03.02.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Қазақстан Республикасы Ұлттық Банкі Басқармасының "Банктің немесе банк холдингінің меншікті облигациялармен және осы банктің немесе банк холдингінің еншілес ұйымдары шығарған, міндеттемелеріне банк немесе банк холдингі кепілдік берген облигациялармен мәмілелер жасау қағидаларын бекіту туралы" 2012 жылғы 24 ақпандағы № 62 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7507 тіркелген, "Егемен Қазақстан" газетінде 2012 жылғы 24 мамырда № 261-266 (27340) жарияланған) мынадай өзгеріс енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z55" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Қоса беріліп отырған Қазақстан Республикасының екінші деңгейдегі банктердің бағалы қағаздар нарығындағы қызметінің мәселелері бойынша өзгерістер мен толықтыру енгізілетін нормативтік құқықтық актілерінің </w:t>
-[...23 lines deleted...]
-      </w:r>
+      көрсетілген қаулымен бекітілген Банктің немесе банк холдингінің меншікті облигациялармен және осы банктің немесе банк холдингінің еншілес ұйымдары шығарған, міндеттемелеріне банк немесе банк холдингі кепілдік берген облигациялармен мәмілелер жасау қағидаларында:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Осы қаулы 2012 жылғы 5 қыркүйектен бастап қолданысқа енгізілетін Тізбенің </w:t>
-[...1062 lines deleted...]
-    <w:bookmarkEnd w:id="3"/>
+      "4. Облигацияларды иемдену жөніндегі мәмілелер облигацияларды сатып алу күнінде қалыптасқан әділ нарықтық бағасы бойынша жүзеге асырылады.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1689,31 +1290,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>