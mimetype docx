--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f5e716e" w14:textId="f5e716e">
+    <w:p w14:paraId="34c824c" w14:textId="34c824c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,2129 +78,2405 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Алматы облысының Талғар ауданындағы "Akbulak Club Resort" кешенінің аумағында су қорғау аймақтары мен белдеулерін және оларды шаруашылықта 
-пайдалану режимін белгілеу туралы</w:t>
+        <w:t>Алматы облысының Талғар ауданындағы "Akbulak Club Resort" кешенінің аумағында су қорғау аймақтары мен белдеулерін және оларды шаруашылықта пайдалану режимін белгілеу туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Алматы облысы әкімдігінің 2012 жылғы 27 шілдедегі N 241 қаулысы. Алматы облысының Әділет департаментінде 2012 жылы 06 қыркүйекте N 2102 тіркелді</w:t>
+        <w:t>Алматы облысы әкімдігінің 2012 жылғы 27 шілдедегі N 241 қаулысы. Алматы облысының Әділет департаментінде 2012 жылы 06 қыркүйекте N 2102 тіркелді. Күші жойылды - Алматы облысы әкімдігінің 2026 жылғы 16 ақпандағы № 17 қаулысымен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      РҚАО ескертпесі.</w:t>
-[...2 lines deleted...]
-        <w:br/>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Алматы облысы әкімдігінің 16.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      РҚАО ескертпесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мәтінде авторлық орфография және пунктуация сақталған.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының 2003 жылғы 9 шілдедегі Су Кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>39-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасына және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>116-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағына, Қазақстан Республикасының 2001 жылғы 23 қаңтардағы "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының 27-бабы 1-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және Қазақстан Республикасы Үкіметінің 2004 жылғы 16 қаңтардағы N 42 "Су қорғау аймақтары мен белдеулерін белгілеу ережесін бекіту туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес облыс әкімдігі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚАУЛЫ ЕТЕДІ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Алматы облысының Талғар ауданындағы "Akbulak Club Resort" кешенінің аумағында Солдатская щель өзені мен Безымяный жылғасының бойына су қорғау аймақтары мен белдеулерін белгілеу жөніндегі Алматы облысының табиғи ресурстар және табиғатты пайдалануды реттеу басқармасы (С. Жухаев) бекітілген жобасының негізінде, су объектілерінің су қорғау аймақтары мен белдеулері </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес белгіленсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Алматы облысының Талғар ауданындағы "Akbulak Club Resort" кешенінің аумағында Солдатская щель өзені мен Безымяный жылғасының бойына су қорғау аймақтары мен белдеулері шеңберінде шаруашылықта пайдалану режимі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес белгіленсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Қазақстан Республикасының 2003 жылғы 9 шілдедегі Су Кодексінің </w:t>
-[...90 lines deleted...]
-      </w:r>
+      3. Алматы облысының жер қатынастары жөніндегі басқармасы (Б.И. Жүнісов) Қазақстан Республикасы Жер ресурстарын басқару жөніндегі агенттігінің "Жер ресурстары және жерге орналастыру мемлекеттік ғылыми-өндірістік орталығы" Республикалық мемлекеттік кәсіпорнының шаруашылық жүргізу құқығындағы Алматы еншілес мемлекеттік кәсіпорнымен (Ж. Ы.Умаров келісім бойынша) бірлесе отырып, бекітілген жобаларға сәйкес су қорғау аймақтары мен белдеулерінің шекарасын картографиялық материалдарға түсірсін және жер-есепке алу құжаттарына өзгертулер енгізсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы қаулының орындалуын бақылау облыс әкімінің орынбасары Т. Досымбековке жүктелсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z27" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Осы қаулы алғашқы ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алматы облысының әкiмi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+А. Мұсаханов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес белгіленсін.</w:t>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Алматы облысы әкімдігінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2012 жылғы 27 шілдедегі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Алматы облысының Талғар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ауданындағы "Akbulak Club Resort"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кешенінің аумағында су қорғау</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аймақтары мен белдеулерін және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оларды шаруашылықта пайдалану</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>режимін белгілеу туралы"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>241 қаулысына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Алматы облысының Талғар ауданындағы "Akbulak Club Resort"</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес белгіленсін.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>кешенінің аумағында Солдатская щель өзені мен Безымяный</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-      3. Алматы облысының жер қатынастары жөніндегі басқармасы (Б.И. Жүнісов) Қазақстан Республикасы Жер ресурстарын басқару жөніндегі агенттігінің "Жер ресурстары және жерге орналастыру мемлекеттік ғылыми-өндірістік орталығы" Республикалық мемлекеттік кәсіпорнының шаруашылық жүргізу құқығындағы Алматы еншілес мемлекеттік кәсіпорнымен (Ж. Ы.Умаров келісім бойынша) бірлесе отырып, бекітілген жобаларға сәйкес су қорғау аймақтары мен белдеулерінің шекарасын картографиялық материалдарға түсірсін және жер-есепке алу құжаттарына өзгертулер енгізсін.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>жылғасының бойына орналасқан су қорғау аймақтары мен</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...217 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 
-[...42 lines deleted...]
-    <w:bookmarkEnd w:id="2"/>
+        <w:t>белдеулерінің ені</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="753"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3153"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="753" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>N п/п</w:t>
+              <w:t>
+N п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5193" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Су объектілері</w:t>
+              <w:t>
+Су объектілері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3253" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Су қорғау</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>
+Су қорғау</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 аймақтарының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ені, метр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3153" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Су қорғау</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>
+Су қорғау</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 белдеулерінің</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ені, метр</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="753" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5193" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3253" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3153" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="753" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5193" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Солдатская щель өзені</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>
+Солдатская щель өзені</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (судың кемері орташа</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 көпжылдық деңгейін су</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тасыған кезеңде жағалау</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ернеуіне және суы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жайылған жер су қорғау</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 аймағы мен белдеулері</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 шекарасының ішіндегі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3253" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>500</w:t>
+              <w:t>
+500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3153" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>35</w:t>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="753" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5193" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Безымяный жылғасы (судың</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>
+Безымяный жылғасы (судың</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 кемері орташа көпжылдық</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 деңгейін су тасыған</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 кезеңде жағалау ернеуіне</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 және суы жайылған жер су</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қорғау аймағы мен</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 белдеулері шекарасының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ішіндегі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3253" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>500</w:t>
+              <w:t>
+500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3153" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>35</w:t>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
-[...15 lines deleted...]
-Алматы облысы әкімдігінің</w:t>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Алматы облысы әкімдігінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2012 жылғы 27 шілдедегі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Алматы облысының Талғар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ауданындағы "Akbulak Club Resort"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кешенінің аумағында су қорғау</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аймақтары мен белдеулерін және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оларды шаруашылықта пайдалану</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>режимін белгілеу туралы"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>241 қаулысына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Алматы облысының Талғар ауданындағы "Akbulak Club Resort"</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-2012 жылғы 27 шілдедегі</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>кешенінің аумағында Солдатская щель өзені мен Безымяный</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-"Алматы облысының Талғар</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>жылғасының бойына су қорғау аймақтары мен белдеулерін</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...102 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+        <w:t>шаруашылықта пайдалану режимі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы режим Қазақстан Республикасының Су Кодексіне, жер үсті су нысандарының су қорғау аймақтары мен белдеулерін жобалау жөніндегі техникалық нұсқаулықтарға сәйкес және бекітілген жобалар негізінде әзірленді.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Су қорғау белдеулерінің шегінде:</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) су объектілерінің сапалық және гидрологиялық жай-күйін нашарлататын (ластану, қоқыстану, сарқылу) шаруашылық қызметіне немесе өзге де қызметке;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) су шаруашылығы және су жинайтын құрылыстар мен олардың коммуникацияларын, көпірлерді, көпір құрылыстарын, айлақтарды, порттарды, пирстерді және су көлігі қызметіне байланысты өзге де көлік инфрақұрылымдары объектілерін, сондай-ақ су объектісіндегі рекреациялық аймақтарды қоспағанда, ғимараттар мен құрылыстарды салуға және пайдалануға;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бау-бақша егуге және саяжай салуға жер учаскелерін беруге.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) су объектілерінің және олардың су қорғау аймақтары мен белдеулерінің ластануын болғызбайтын құрылыстар және құрылғылармен қамтамасыз етілмеген қазіргі бар объектілерді пайдалануға.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жекелеген учаскелерді шалғындандыруға, егін егуге және ағаш отырғызуға арналған жерлерді өңдеуді қоспағанда, топырақ және өсімдік қабатын бұзатын жұмыстарды жүргізуге (оның ішінде жер жыртуға, мал жаюға, пайдалы қазбаларды өндіруге).</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) шатыр қалашықтарын, көлік құралдарының тұрақтарын, малдың жазғы жайылым қостарын орналастыруға.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) тыңайтқыштардың барлық түрлерін қолдануға тыйым салынады.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Су қорғау аймақтарының шегінде:</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) су объектілерін және олардың су қорғау аймақтары мен белдеулерінің ластануы мен қоқыстануын болғызбайтын құрылыстармен және құрылғылармен қамтамасыз етілмеген жаңа және реконструкцияланған объектілерді пайдалануға беруге;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ғимараттарға, құрылыстарға, коммуникацияларға және басқа да объектілерге реконструкция жүргізуге, сондай-ақ құрылыс, су түбін тереңдету және жарылыс жұмыстарын жүргізуге, пайдалы қазбалар өндіруге, кәбіл, құбыр және басқа да коммуникацияларды төсеуге, белгіленген тәртіппен жергілікті атқарушы органдармен, уәкілетті органмен, қоршаған ортаны қорғау саласындағы уәкілетті мемлекеттік органмен, жер ресурстарын басқару жөніндегі орталық уәкілетті органмен, энергиямен жабдықтау және халықтың санитарлық-эпидемиологиялық салауаттылығы саласындағы уәкілетті органдармен және басқа да мүдделі органдармен келісілген жобасы жоқ бұрғылау, жер қазу және өзге де жұмыстар жүргізуге.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тыңайтқыштар, пестицидтер, улы химикаттар мен мұнай өнімдерін сақтайтын қоймаларды, көлік құралдары мен ауыл шаруашылығы техникасына техникалық қызмет көрсету, оларды жуу пункттерін, механикалық шеберханаларды, тұрмыстық және өнеркәсіп қалдықтарын төгетін құрылғыны, аппаратураларды пестицидтермен және улы химикаттармен толтыратын алаңдарды, авиациялық-химиялық жұмыстар жүргізуге арналған ұшу-қону жолақтарын орналастыруға және салуға, сондай-ақ судың сапасына кері әсер ететін басқа да объектілерді орналастыруға.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мал шаруашылығы фермалары мен кешендерін, сарқынды су жинағыштарды, сарқынды сумен суарылатын егістіктерді, зираттарды, мал көмінділерін, сондай-ақ жерүсті және жерасты суларының микробпен ластану қаупіне себепші болатын басқа да объектілерді орналастыруға.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жүктелім нормасынан асырып мал жаюға, су тоғандарының режимін нашарлататын мал тоғыту мен санитариялық өңдеуге және шаруашылық қызметінің басқа да түрлеріне.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) су көздеріндегі су кемерінен екі мың метрге жетпейтін қашықтықта орналасқан ауыл шаруашылығы дақылдары мен орман екпелерін улы химикаттармен авиациялық өңдеу және авиация арқылы минералдық тыңайтқыштармен қоректендіру тәсілін қолдануға.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) концентрациясының пайдалану шегі белгіленбеген пестицидтерді қолдануға, қардың үстіне тыңайтқыш себуге, сондай-ақ залалсыздандырылмаған көң қосылған сарқынды суды және тұрақты хлорорганикалық улы химикаттарды тыңайтқыш ретінде пайдалануға тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2520,35 +2798,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>