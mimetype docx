--- v0 (2025-11-08)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a8453be" w14:textId="a8453be">
+    <w:p w14:paraId="fca24dc" w14:textId="fca24dc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -129,51 +129,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Тақырыбы жаңа редакцияда – Ақтөбе облысы әкімдігінің 19.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 462</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -208,415 +208,415 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Мәтінде авторлық орфография және пунктуация сақталған.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының Су кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>86-баптарына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Су қорғау аймақтары мен белдеулерi шекараларын белгiлеу қағидаларын бекiту туралы" Қазақстан Республикасы Су ресурстары және ирригация министрінің 2025 жылғы 9 маусымдағы № 120-НҚ (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 36238 тіркелген) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Ақтөбе облысының әкімдігі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚАУЛЫ ЕТЕДІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – Ақтөбе облысы әкімдігінің 08.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 204</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Бекітілген жобаның негізінде, ірі елді мекендер шекарасындағы (Ақтөбе, Алға, Қандыағаш, Мәртөк) Елек өзені мен оның салаларының су қорғау аймақтары мен белдеулері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ірі елді мекендер шекарасындағы (Ақтөбе, Алға, Қандыағаш, Мәртөк) Елек өзені мен оның салаларының су қорғау аймақтары мен белдеулерінің шаруашылық пайдалану режимі, осы қаулының қосымшасына сәйкес белгіленсін.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Ақтөбе облысы әкімдігінің 19.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 462</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Қазақстан Республикасының 2003 жылғы 9 шілдедегі Су кодексінің </w:t>
-[...97 lines deleted...]
-      </w:pPr>
+        <w:t>2. "Ақтөбе облысының табиғи ресурстар және табиғатты пайдалануды реттеу басқармасы" мемлекеттік мекемесі бекітілген жобалық құжаттаманы Ірі елді мекендер шекарасындағы (Ақтөбе, Алға, Қандыағаш, Мәртөк) Елек өзенінің ластануына, қоқысталуына және сарқылуына жол бермеу және су қорғау аймақтары мен белдеулерінің аумағын пайдалану режимін сақтауды қамтамасыз ету жөнінде іс-шаралар әзірлеу үшін Ақтөбе қаласы, Алға, Қандыағаш, Мәртөк аудандарының әкімдеріне тапсырсын.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Ақтөбе қаласының, Мұғалжар, Алға мен Мәртөк аудандарының әкімдеріне және пайдалануында құжаттаманы ірі елді мекендер шекарасындағы (Ақтөбе, Алға, Қандыағаш, Мәртөк) Елек өзені мен оның салаларының су қорғау аймақтары және белдеулері шегінде орналасқан жер алқаптары бар кәсіпорындардың, ұйымдардың және басқа да шаруашылық жүргізуші нысандардың басшыларына олардың ведомстволық бағыныстылығына және меншік нысанына қарамастан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бекітілген жобаға сәйкес су қорғау аймақтары және белдеулерінің шегінде орналасқан және олардың жай-күйіне зиянды әсер ететін нысандарды шығару немесе жою жөнінде жұмыстар жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      олардың тиісті санитарлық күйде күтіп ұсталуын, шаруашылықта пайдалану режимінің сақталуын, сондай-ақ су қорғау белгілерінің сақтығын қамтамасыз ету ұсынылсын.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – Ақтөбе облысы әкімдігінің 31.12.2015 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 488</w:t>
+        <w:t xml:space="preserve">      Ескерту. 3 тармақ жаңа редакцияда - Ақтөбе облысы әкімдігінің 19.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
-          <w:sz w:val="28"/>
-[...208 lines deleted...]
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 462</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -905,492 +905,434 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 жылғы 23 қарашадағы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 423 қаулысына қосымша</w:t>
+              <w:t>№ 423 қаулысына 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z40" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Су қорғау аймақтары мен белдеулерін шаруашылық пайдалану режимі</w:t>
+        <w:t xml:space="preserve"> Су қорғау аймақтары мен белдеулерін шаруашылықта пайдалану режимі мен ерекше жағдайлары</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымша жаңа редакцияда - Ақтөбе облысы әкімдігінің 08.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 204</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Су қорғау белдеулері шегінде шаруашылық қызметтің кез келген түріне, сондай-ақ шаруашылық және өзге де қызметті жүргізу үшін жер учаскелерін беруге тыйым салынады, бұл тыйымға мынадай жағдайлар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...405 lines deleted...]
-</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мыналарды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      су шаруашылығы құрылысжайлары мен олардың коммуникацияларын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көпірлерді, көпір құрылысжайларын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      айлақтарды, порттарды, пирстерді және су көлігі, балық ресурстары мен басқа да су жануарларын қорғау, балық аулау мен аквашаруашылық қызметіне байланысты өзге де инфрақұрылым объектілерін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      балық өсіретін тоғандарды, балық өсіретін бассейндер мен балық өсіретін объектілерді, сондай-ақ оларға коммуникацияларды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ғимараттар мен құрылысжайлардың күрделі құрылысынсыз балаларға арналған ойын және спорт алаңдарын, жағажайларды, аквапарктерді және басқа да рекреациялық аймақтарды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      су объектілері жай-күйінің көрсеткіштерін байқау пункттерін салу және пайдалану;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жағалауды нығайту, ағаш өсіру және көгалдандыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 1-тармақтың 1) тармақшасында рұқсат етілген қызмет кірмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Су қорғау аймақтары шегінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жерүсті су объектілерінің, су қорғау аймақтары мен белдеулерінің ластануы мен қоқыстануын болғызбайтын құрылысжайлармен және құрылғылармен қамтамасыз етілмеген жаңа және реконструкцияланған объектілерді пайдалануға беруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) автожанармай құю станцияларын, мұнай өнімдерін сақтауға арналған қоймаларды, көлік құралдары мен ауыл шаруашылығы техникасын техникалық қарап-тексеру, оларға қызмет көрсету, жөндеу және жуу пункттерін орналастыруға және салуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тыңайтқыштарды, пестицидтерді, улы химикаттарды, көңді сақтауға және оларды қолдануға арналған қоймалар мен алаңдарды орналастыруға және салуға тыйым салынады. Су қорғау аймағында мәжбүрлі санитариялық өңдеу жүргізу қажет болған кезде уыттылығы аз және орташа, жойылуы оңай пестицидтерді қолдануға жол беріледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тұрмыстық қатты және өнеркәсіптік қалдықтардың үйінділерін орналастыруға және жайғастыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) зираттарды орналастыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жүктеме нормасынан асатын ауыл шаруашылығы жануарларын жаюға, мал шаруашылықтарын, мал сою алаңдарын (ауыл шаруашылығы жануарларын сою алаңдарын), мал қорымдарын (биотермиялық шұңқырларды), пестицидтердің арнаулы қоймаларын (көмінділерін) және олардың ыдыстарын орналастыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) сарқынды суларды жинақтағыштарды, сарқынды сулармен суару алқаптарын, сондай-ақ жерүсті және жерасты суларының радиациялық, химиялық, микробиологиялық, токсикологиялық және паразитологиялық ластану қаупін туғызатын басқа да объектілерді орналастыруға тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -1772,31 +1714,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>