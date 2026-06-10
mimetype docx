--- v0 (2025-10-12)
+++ v1 (2026-06-10)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="93684c1" w14:textId="93684c1">
+    <w:p w14:paraId="cb38ecb" w14:textId="cb38ecb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,96 +85,172 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Болу қажеттілігі қаржы ұйымдарының, Қазақстан Республикасының бейрезиденті-банктері филиалдарының, Қазақстан Республикасының бейрезиденті-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының қызметін реттейтін Қазақстан Республикасының заңнамасына сәйкес талап етілетін заңды тұлғалар және елдер үшін ең төменгі рейтингіні, осы рейтингіні беретін рейтингілік агенттіктер тізбесін белгілеу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Қазақстан Республикасы Ұлттық Банкі Басқармасының 2012 жылғы 24 желтоқсандағы № 385 Қаулысы. Қазақстан Республикасының Әділет министрлігінде 2013 жылы 4 ақпанда № 8318 тіркелді.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Ұлттық Банкі Басқармасының 2012 жылғы 24 желтоқсандағы № 385 Қаулысы. Қазақстан Республикасының Әділет министрлігінде 2013 жылы 4 ақпанда № 8318 тіркелді. Күші жойылды - Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2026 жылғы 14 сәуірдегі № 64 қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 64</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қаулының тақырыбы жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 17.02.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z69" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы банктер және банк қызметi туралы" Республикасы Заңының (бұдан әрі - Банктер туралы заң) 8-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1394,68 +1472,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы қаулының 1-тармағы бірінші бөлігінің талаптары мыналарға:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) төменде көрсетілген барлық талаптарға сәйкес келетін:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1926,70 +2006,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="3"/>
+    <w:bookmarkStart w:name="z72" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1. Банктер туралы заңның 52-12-бабының 3-тармағының мақсаты үшін рейтингті осы қаулының 3-тармағында көрсетілген рейтингілік агенттіктердің бірі береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2008,70 +2088,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="4"/>
+    <w:bookmarkStart w:name="z17" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Рейтингілік агенттіктердің мынадай тізбесі белгіленсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Standard &amp; Poors;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2144,51 +2224,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.03.2018 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="5"/>
+    <w:bookmarkStart w:name="z40" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Осы қаулының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2203,111 +2283,111 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген рейтингілік агенттіктер рейтингілері сәйкестігінің салыстырмалы кестесі осы қаулының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z41" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z41" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Осы қаулының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасының нормативтік құқықтық актілерінің күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z42" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z42" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы қаулы 2012 жылғы 4 ақпаннан бастап қолданысқа енгізіледі және ресми жариялануға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -2551,68 +2631,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 385 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z44" w:id="8"/>
+    <w:bookmarkStart w:name="z44" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Рейтингілердің салыстырмалы кестесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 31.05.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5335,482 +5415,504 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 385 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z46" w:id="9"/>
+    <w:bookmarkStart w:name="z46" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының күші жойылды деп танылатын нормативтік құқықтық актілерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z47" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z47" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Болу қажеттілігі қаржы ұйымдарының қызметін реттейтін Қазақстан Республикасының заңнамасына сәйкес талап етілетін заңды тұлғалар үшін ең аз рейтингті, осы рейтингті беретін рейтинг агенттіктерінің тізбесін белгілеу, сондай-ақ Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының 2004 жылғы 25 қазандағы № 304 қаулысына өзгеріс енгізу туралы" 2006 жылғы 25 ақпандағы № 55 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4139 тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z48" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z48" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне өзгерістер енгізу және олардың күші жойылды деп тану туралы" 2006 жылғы 9 қаңтардағы № 20 қаулысы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4068 тіркелген, 2006 жылғы 17 ақпанда "Заң газеті" газетінде № 28-29 (835) жарияланған) 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z49" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z49" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қаржы рыногын және қаржы ұйымдарын реттеу және қадағалау мәселелері бойынша Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне өзгерістер енгізу туралы" 2004 жылғы 25 қазандағы № 304 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актілерін мемлекеттік тіркеу тізілімінде 2004 жылғы 1 желтоқсанда № 3236 тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z50" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z50" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Болу қажеттілігі қаржы ұйымдарының қызметін реттейтін Қазақстан Республикасының заңнамасына сәйкес талап етілетін Қазақстан Республикасының резиденті емес - заңды тұлғалар үшін ең аз рейтингті, осы рейтингті беретін рейтинг агенттіктерінің тізбесін белгілеу, сондай-ақ Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының 2004 жылғы 25 қазандағы № 304 қаулысына өзгеріс енгізу туралы" 2006 жылғы 25 ақпандағы № 55 қаулысына өзгеріс пен толықтыру енгізу туралы" 2006 жылғы 12 тамыздағы № 159 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4400 тіркелген, 2006 жылғы 24 қазанда "Заң газеті" газетінде № 187 (993) жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z51" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z51" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Болу қажеттілігі қаржы ұйымдарының қызметін реттейтін Қазақстан Республикасының заңнамасына сәйкес талап етілетін Қазақстан Республикасының резиденті емес - заңды тұлғалар үшін ең аз рейтингті, осы рейтингті беретін рейтинг агенттіктерінің тізбесін белгілеу, сондай-ақ Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының 2004 жылғы 25 қазандағы № 304 қаулысына өзгеріс енгізу туралы" 2006 жылғы 25 ақпандағы № 55 қаулысына толықтырулар мен өзгеріс енгізу туралы" 2007 жылғы 25 маусымдағы № 186 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4818 тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z52" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z52" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Болу қажеттілігі қаржы ұйымдарының қызметін реттейтін Қазақстан Республикасының заңнамасына сәйкес талап етілетін Қазақстан Республикасының резиденті емес - заңды тұлғалар үшін ең аз рейтингті, осы рейтингті беретін рейтинг агенттіктерінің тізбесін белгілеу, сондай-ақ Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының 2004 жылғы 25 қазандағы № 304 қаулысына өзгеріс енгізу туралы" 2006 жылғы 25 ақпандағы № 55 қаулысына толықтырулар мен өзгерістер енгізу туралы" 2007 жылғы 30 қарашадағы № 255 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5066 тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z53" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z53" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Болу қажеттілігі қаржы ұйымдарының қызметін реттейтін Қазақстан Республикасының заңнамасына сәйкес талап етілетін Қазақстан Республикасының резиденті емес - заңды тұлғалар үшін ең аз рейтингті, осы рейтингті беретін рейтинг агенттіктерінің тізбесін белгілеу, сондай-ақ Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының 2004 жылғы 25 қазандағы № 304 қаулысына өзгеріс енгізу туралы" 2006 жылғы 25 ақпандағы № 55 қаулысына өзгерістер мен толықтырулар енгізу туралы" 2008 жылғы 29 қазандағы № 163 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5390 тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z54" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z54" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Болу қажеттілігі қаржы ұйымдарының қызметін реттейтін Қазақстан Республикасының заңнамасына сәйкес талап етілетін Қазақстан Республикасының резиденті емес - заңды тұлғалар үшін ең аз рейтингті, осы рейтингті беретін рейтинг агенттіктерінің тізбесін белгілеу, сондай-ақ Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының 2004 жылғы 25 қазандағы № 304 қаулысына өзгеріс енгізу туралы" 2006 жылғы 25 ақпандағы № 55 қаулысына өзгерістер мен толықтыру енгізу туралы" 2009 жылғы 30 қарашадағы № 248 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6004 тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z55" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z55" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Болу қажеттілігі қаржы ұйымдарының қызметін реттейтін Қазақстан Республикасының заңнамасына сәйкес талап етілетін заңды тұлғалар үшін ең аз рейтингті, осы рейтингті беретін рейтинг агенттіктерінің тізбесін белгілеу, сондай-ақ Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының 2004 жылғы 25 қазандағы № 304 қаулысына өзгеріс енгізу туралы" 2006 жылғы 25 ақпандағы № 55 қаулысына өзгеріс енгізу туралы" 2010 жылғы 3 қыркүйектегі № 129 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6544 тіркелген). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6132,35 +6234,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>