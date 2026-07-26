--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cb38ecb" w14:textId="cb38ecb">
+    <w:p w14:paraId="85e53d9" w14:textId="85e53d9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -5864,55 +5864,55 @@
 </w:document>
 </file>
 
 <file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
           <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
           <w10:wrap type="square"/>
         </v:rect>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6241,31 +6241,31 @@
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
 </file>
 
 <file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>