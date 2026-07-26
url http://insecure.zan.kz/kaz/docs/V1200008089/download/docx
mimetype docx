--- v0 (2025-11-07)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="de0df3e" w14:textId="de0df3e">
+    <w:p w14:paraId="f04595a" w14:textId="f04595a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -290,62 +290,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы қаулы ресми жарияланған күнінен бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -353,51 +354,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Төраға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -410,51 +411,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қ. Тұрғанқұлов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -462,51 +463,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Хатшы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -1080,54 +1081,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) байқаушылар, сенім білдірілген адамдар және бұқаралық ақпарат құралдарының өкілдері үшін орындықтар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z28" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) кемінде екі компьютер (оперативтік жады кемінде 2 Гб процессор, офистік, антивирустық бағдарламалар менpdf форматында құжаттарды оқу және басып шығару үшін бағдарламалар орнатылған дербес компьютерлер мен жұмыс станцияларына арналған операциялық жүйе, олардың біреуі мүмкіндіктері шектеулі азаматтарға арналған.</w:t>
+      11) кемінде екі компьютер (оперативтік жады кемінде 2 Гб процессор, офистік, антивирустық бағдарламалар мен pdf форматында құжаттарды оқу және басып шығару үшін бағдарламалар орнатылған дербес компьютерлер мен жұмыс станцияларына арналған операциялық жүйе, олардың біреуі мүгедектігі бар адамдарға арналған.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z29" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Тұрақты сайлау жәшігі қалыңдығы 0,5 сантиметрден кем емес, биіктігі 90 сантиметр, ені 50х50 сантиметр мөлдір материалдан (оргшыныдан) жасалғанжәшікті білдіреді, жоғарғы қақпағында (ортасында) ұзындығы 15 сантиметр, ені 0,5 сантиметр дауыс беруге арналған бюллетеньдерді салуғаарналған ойығы бар, мөр басуға немесе пломба салуға арналған құрылғылары баржәшік пен қақпақ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1308,50 +1371,112 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағына сәйкес белгілеген дауыс беруге арналған үй-жайдағы (пункттегі) тәртіп ережелері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сайлау комиссиясының дауыс беру нәтижелері туралы хаттамасының көшірмесі (қорытындылары шығарылғаннан кейін).</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақтың алтыншы абзацында орыс тіліндегі мәтінге өзгеріс енгізіледі, қазақ тіліндегі мәтінге өзгеріс енгізілмейді - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z31" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Дауыс беруге арналған үй-жайда (пунктте) сайлау бюллетеньдерін беретін орындар белгіленіп, жасырын дауыс беруге арналған кабиналар дауыс беруге арналған тұрақты жәшік, дауыс беретін адамдар жәшікке жасырын дауыс беруге арналған кабиналар арқылы өтіп келетіндей, сондай-ақ сайлау комиссиясының мүшелері, байқаушылар, сенім білдірген адамдар және бұқаралық ақпарат құралдарының өкілдері сайлау жәшігін, жасырын дауыс беруге арналған кабиналарға кіруді және шығуды байқау мүмкіндігін қамтамасыз ете алатындай етіп қойылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1362,54 +1487,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дауыс беруге арналған үй-жайларда (пункттерде) сайлау құжаттамасының, жабдықтардың және өзге де материалдардың сақталуы қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z32" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Сайлау комиссияларының мүшелері орналасатын жерлерде "Төраға", "Төрағаның орынбасары", "Хатшы" жазулары, сондай-ақ әліпби әріптері немесе көшелердің атаулары және үйлердің нөмірлері бар көрсеткіштер, мәслихаттардың атаулары (Парламент Сенатының депутаттарын сайлау кезінде) орналастырылады.</w:t>
+      8. Сайлау комиссияларының мүшелері орналасатын жерлерде "Төраға", "Төрағаның орынбасары", "Хатшы" жазулары, сондай-ақ әліпби әріптері немесе көшелердің атаулары және үйлердің нөмірлері бар көрсеткіштер орналастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z33" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Дауыс беруге арналған үй-жайда (пунктте) сондай-ақ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z34" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1520,94 +1707,194 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) кеңселік керек-жарақтар (пакеттер, конверттер, қаптар, кеңселік желім, қайшы, буып-түюге арналған қағаз, жазуға арналған қағаз, сызғыштар, көк сиялы қаламдар, карындаштар, шпагат, қағаз тескіш құрал, степлер, антистеплер, степлердің тоғындары және өзге де керек-жарақтар) орналасады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z39" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Мүмкіндіктері шектеулі азаматтар үшін дауыс беруге арналған үй-жайды жарақтандыру ерекшеліктері</w:t>
+        <w:t xml:space="preserve"> 3-тарау. Мүгедектігі бар адамдар үшін дауыс беруге арналған үй-жайды жарақтандыру ерекшеліктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-тараудың тақырыбы жаңа редакцияда - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z40" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Дауыс беруге арналған үй-жайлар (пункттер) орналасатын ғимаратқа кіреберісте тұтқалар, төсеніштер, пандустар, сондай-ақ басқа да қажетті құрылғылар (уақытша рұқсат етіледі) көзделуі қажет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z41" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Дауыс беруге арналған үй-жайлар (пункттер) мүмкіндіктері шектеулі азаматтар үшін барынша қолжетімділікпен қамтамасызетіледі, бірінші қабаттарда орналасуы немесе басқа қабаттарға бару үшін көтеру тетіктері болуы тиіс.</w:t>
+      11. Дауыс беруге арналған үй-жайлар (пункттер) мүгедектігі бар адамдар үшін барынша қолжетімділікпен қамтамасыз етіледі, бірінші қабаттарда орналасуы немесе басқа қабаттарға бару үшін көтеру тетіктері болуы тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z42" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Дауыс беруге арналған үй-жайларда (пункттерде):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1617,177 +1904,257 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әр түрлі тактильді көрсеткіштер (мүмкіндігінше);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      тірек-қозғалыс аппараты функциялары бұзылған, соның ішінде кресло- арбаларды пайдаланатын сайлаушылардың қолжетімділігі ескерілген, жасырын дауыс беруге арналған кабина(лар);</w:t>
-[...36 lines deleted...]
-      1) мониторлы компьютер (диагоналі кемінде 54 сантиметр), онда мүмкіндіктері шектеулі азаматтар үшін бейімделген форматта осы Нұсқаулықтың 6-тармағында көрсетілген ақпарат орналасуы тиіс;</w:t>
+      тірек-қозғалыс аппараты функциялары бұзылған, соның ішінде кресло-арбаларды пайдаланатын сайлаушылардың қолжетімділігі ескерілген, жасырын дауыс беруге арналған кабина(лар);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мүгедектігі бар адамдар үшін төмендегілерді қамтитын арнайы жабдықталған орын (бұрыш) көзделуі қажет:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мониторлы компьютер (диагоналі кемінде 54 сантиметр), онда мүгедектігі бар адамдар үшін бейімделген форматта осы Нұсқаулықтың 6-тармағында көрсетілген ақпарат орналасуы тиіс;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) құлақаспаптар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қосымша жарықтандыру, ұлғайтқыштар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Жергiлiктi атқарушы органдар мүгедектігі бар адамдар үшін осы Нұсқаулықтың талаптарына сәйкес дауыс беруге арналған арнайы сайлау учаскелерiн құра алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z44" w:id="36"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1819,55 +2186,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2193,31 +2560,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>