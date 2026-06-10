--- v0 (2025-11-07)
+++ v1 (2026-06-10)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="59ba521" w14:textId="59ba521">
+    <w:p w14:paraId="6fdf5ce" w14:textId="6fdf5ce">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,118 +85,194 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қаржы ұйымдарының аудиторлық есебін жасау және оны Қазақстан Республикасының Ұлттық Банкіне ұсыну мерзімі туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Ұлттық Банкі Басқармасының 2012 жылғы 27 шілдедегі № 223 Қаулысы. Қазақстан Республикасы Әділет министрлігінде 2012 жылы 6 қыркүйекте № 7903 тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Ұлттық Банкі Басқармасының 2012 жылғы 27 шілдедегі № 223 Қаулысы. Қазақстан Республикасы Әділет министрлігінде 2012 жылы 6 қыркүйекте № 7903 тіркелді. Күші жойылды - Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 13 қыркүйектегі № 156 қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Ескерту. Күші жойылды – ҚР Ұлттық Банкі Басқармасының 13.09.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Кіріспе жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 28.11.2016 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+      Ескерту. Кіріспе жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 28.11.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 279</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Қазақстан Республикасының Ұлттық Банкі туралы" 1995 жылғы 30 наурыздағы Қазақстан Республикасының </w:t>
+      "Қазақстан Республикасының Ұлттық Банкі туралы" 1995 жылғы 30 наурыздағы Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес және "Аудиторлық қызмет туралы" 1998 жылғы 20 қарашадағы Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -230,193 +308,193 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Аудиторлық ұйымдар "Аудиторлық қызмет туралы" 1998 жылғы 20 қарашадағы Қазақстан Республикасының </w:t>
+      1. Аудиторлық ұйымдар "Аудиторлық қызмет туралы" 1998 жылғы 20 қарашадағы Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-бабының 2-тармағында көрсетілген қаржы ұйымдарының және "Қазақстанның Даму Банкі" акционерлік қоғамының қаржылық есептілігі бойынша аудиторлық есепті жасайды және оны есепті жылдан кейінгі жылғы 30 сәуірге дейінгі мерзімде Қазақстан Республикасының Ұлттық Банкіне ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 28.11.2016 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 28.11.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 279</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Қазақстан Республикасының Ұлттық Банкі Басқармасының "Қаржы ұйымдарының аудиторлық есебін жасау, оны қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау жөніндегі уәкілетті органға ұсыну мерзімдері туралы" 2007 жылғы 20 шілдедегі № 81 </w:t>
+      2. Қазақстан Республикасының Ұлттық Банкі Басқармасының "Қаржы ұйымдарының аудиторлық есебін жасау, оны қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау жөніндегі уәкілетті органға ұсыну мерзімдері туралы" 2007 жылғы 20 шілдедегі № 81 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">қаулысының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4867 тіркелген) күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі және 2012 жылғы 1 қаңтардан бастап туындаған қатынастарға қолданылады.</w:t>
+      3. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі және 2012 жылғы 1 қаңтардан бастап туындаған қатынастарға қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -587,63 +665,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -965,35 +1065,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>