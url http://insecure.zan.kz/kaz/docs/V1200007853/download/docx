--- v0 (2025-10-12)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1f8447b" w14:textId="1f8447b">
+    <w:p w14:paraId="8582a60" w14:textId="8582a60">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -150,94 +150,146 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Бағалы қағаздар рыногы туралы" 2003 жылғы 2 шілдедегі Қазақстан Республикасының </w:t>
-[...9 lines deleted...]
-        <w:t>Заңына</w:t>
+      "Бағалы қағаздар рыногы туралы" Қазақстан Республикасы Заңының 5-1-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Ұлттық Банкінің Басқармасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ҚАУЛЫ ЕТЕДІ</w:t>
-[...9 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жеке тұлғалар болып табылатын білікті инвесторлардың қаражаты есебінен ғана сатып алуға рұқсат етілген қаржы құралдарының мынадай тізбесі белгіленсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -417,149 +469,91 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> талабы тәуекелді инвестициялау қоры болып табылмайтын инвестициялық қордың қызметін Қазақстан Республикасының не шет мемлекеттің аумағында жүзеге асыратын, қор биржаларында және (немесе) тауар биржаларында айналысқа түспейтін туынды бағалы қағаздарға және (немесе) өзге де туынды қаржы құралдарына салған инвестицияларына қолданылмайды.</w:t>
+        <w:t>
+      2. Осы қаулының 1-тармағының 3) және 5) тармақшаларының талаптары инвестициялық қордың инвестицияларына қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...36 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.12.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 95</w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>