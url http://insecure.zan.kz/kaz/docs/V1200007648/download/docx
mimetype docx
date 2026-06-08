--- v0 (2025-10-08)
+++ v1 (2026-06-08)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9076d7c" w14:textId="9076d7c">
+    <w:p w14:paraId="2d8ce7c" w14:textId="2d8ce7c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,86 +85,173 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Банктік және сақтандыру холдингтерінің қаржылық есептілікті жариялау тәртібі мен мерзімдері туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Ұлттық Банкі Басқармасының 2012 жылғы 26 наурыздағы № 138 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2012 жылы 14 мамырда № 7648 тіркелді.</w:t>
+        <w:t>Қазақстан Республикасы Ұлттық Банкі Басқармасының 2012 жылғы 26 наурыздағы № 138 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2012 жылы 14 мамырда № 7648 тіркелді. Күші жойылды - Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2026 жылғы 30 сәуірдегі № 89 қаулысымен,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 89</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Қазақстан Республикасындағы банктер және банк қызметі туралы"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1995 жылғы 31 тамыздағы, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -187,355 +276,349 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Қазақстан Республикасының резиденттері болып табылатын банктік және сақтандыру холдингтері жыл сайын, Қазақстан Республикасының Ұлттық Банкіне (бұдан әрі - уәкілетті орган) жылдық қаржылық есептілікті ұсынғаннан кейін бір айдың ішінде бұқаралық ақпарат құралдарында:</w:t>
+      1. Қазақстан Республикасының резиденттері болып табылатын банктік және сақтандыру холдингтері жыл сайын, Қазақстан Республикасының Ұлттық Банкіне (бұдан әрі - уәкілетті орган) жылдық қаржылық есептілікті ұсынғаннан кейін бір айдың ішінде бұқаралық ақпарат құралдарында:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) еншілес ұйымдары жоқтары - аудиторлық ұйым растаған, қаржылық есептіліктің халықаралық стандарттарына сәйкес келетін шоғырландырылмаған жылдық бухгалтерлік балансты, пайда мен шығындар туралы есепті, ақша қаражатының қозғалысы туралы есепті, капиталдағы өзгерістер туралы есепті, түсіндірме жазбаны және аудиторлық есепті;</w:t>
+      1) еншілес ұйымдары жоқтары - аудиторлық ұйым растаған, қаржылық есептіліктің халықаралық стандарттарына сәйкес келетін шоғырландырылмаған жылдық бухгалтерлік балансты, пайда мен шығындар туралы есепті, ақша қаражатының қозғалысы туралы есепті, капиталдағы өзгерістер туралы есепті, түсіндірме жазбаны және аудиторлық есепті;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) еншілес ұйымдары барлары - аудиторлық ұйым растаған, қаржылық есептіліктің халықаралық стандарттарына сәйкес келетін шоғырландырылған жылдық бухгалтерлік балансты, пайда мен шығындар туралы есепті, ақша қаражатының қозғалысы туралы есепті, капиталдағы өзгерістер туралы есепті, түсіндірме жазбаны және аудиторлық есепті жарияласын.</w:t>
+      2) еншілес ұйымдары барлары - аудиторлық ұйым растаған, қаржылық есептіліктің халықаралық стандарттарына сәйкес келетін шоғырландырылған жылдық бухгалтерлік балансты, пайда мен шығындар туралы есепті, ақша қаражатының қозғалысы туралы есепті, капиталдағы өзгерістер туралы есепті, түсіндірме жазбаны және аудиторлық есепті жарияласын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармаққа өзгеріс енгізілді - ҚР Ұлттық Банкі Басқармасының 30.05.2016 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармаққа өзгеріс енгізілді - ҚР Ұлттық Банкі Басқармасының 30.05.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 127</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. алып тасталды - ҚР Ұлттық Банкі Басқармасының 28.01.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...52 lines deleted...]
-      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
+      3. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5090"/>
-        <w:gridCol w:w="7210"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5090" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ұлттық Банк</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7210" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5090" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Төрағасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7210" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Г. Марченко</w:t>
@@ -584,63 +667,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -962,35 +1067,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>