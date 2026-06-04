--- v0 (2025-10-01)
+++ v1 (2026-06-04)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9a60d47" w14:textId="9a60d47">
+    <w:p w14:paraId="673f918" w14:textId="673f918">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,861 +85,1095 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Банктік операциялардың жекелеген түрлерін жүзеге асыратын ұйымдарды лицензиялау ережесін бекіту және Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау жөніндегі уәкілетті мемлекеттік органының лицензиясы негізінде банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың жарғылық капиталының ең төменгі мөлшерлері туралы" 2006 жылғы 25 ақпандағы № 54 қаулысына толықтырулар енгізу туралы" 2007 жылғы 25 маусымдағы № 168 қаулысына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Ұлттық Банкі Басқармасының 2012 жылғы 26 наурыздағы № 123 Қаулысы. Қазақстан Республикасының Әділет министрлігінде 2012 жылы 10 мамырда № 7643 тіркелді. Күші жойылды - Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2026 жылғы 31 наурыздағы № 29 қаулысымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының нормативтік құқықтық актілерін жетілдіру мақсатында Қазақстан Республикасы Ұлттық Банкінің Басқармасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Банктік операциялардың жекелеген түрлерін жүзеге асыратын ұйымдарды лицензиялау ережесін бекіту және Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау жөніндегі уәкілетті мемлекеттік органының лицензиясы негізінде банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың жарғылық капиталының ең төменгі мөлшерлері туралы" 2006 жылғы 25 ақпандағы № 54 қаулысына толықтырулар енгізу туралы" 2007 жылғы 25 маусымдағы № 168 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4873 тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тақырып мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдарды лицензиялау ережесін бекіту туралы";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдарды лицензиялау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ережесін</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кіріспе мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Осы Банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдарды лицензиялау ережесі (бұдан әрі – Ереже) 1995 жылғы 31 тамыздағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Қазақстан Республикасындағы банктер және банк қызметі туралы"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі - Банктер туралы заң), 1995 жылғы 23 желтоқсандағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Жылжымайтын мүлік ипотекасы туралы"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі - Жылжымайтын мүлік ипотекасы туралы заң), 2003 жылғы 2 шілдедегі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Бағалы қағаздар рыногы туралы"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2003 жылғы 4 шілдедегі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Қаржы рыногы мен қаржылық ұйымдарды мемлекеттік реттеу және қадағалау туралы"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2007 жылғы 11 қаңтардағы  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Лицензиялау туралы"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі - Лицензиялау туралы заң) Қазақстан Республикасының Заңдарына сәйкес әзірленді және лицензиялау Қазақстан Республикасы Ұлттық Банкінің Қаржы нарығын және қаржы ұйымдарын бақылау мен қадағалау комитетінің (бұдан әрі - уәкілетті орган) құзыретіне кіретін банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың тәртібі мен талаптарын анықтайды.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3. Банктік емес ұйымға Банктер туралы заңда көзделген бір немесе бірнеше операцияларды жүргізуге арналған лицензия тек банктер ғана жүзеге асыра алатын банк операцияларын қоспай беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банктік емес ұйым жүзеге асыратын банктік заем операциясын басқа банктік операцияларының басқа түрлерін қосып атқаруға болмайды.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-тармақтар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "10. Банктер туралы Заңның 30-бабының 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген банк операцияларын жүргізуге лицензия қор биржасына, орталық депозитарийге, банкаралық ақша аудару жүйесінің операторына беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Банктер туралы Заңның 30-бабының 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген банк операцияларын қор биржасы, орталық депозитарий, осы көрсетілген заңды тұлғаларда Банктер туралы Заңның 30-бабының 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және (немесе) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) тармақшаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген банк операцияларын жүргізуге уәкілетті органның лицензиясы бар болғанда, жүзеге асырады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алып тасталсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы қаулы алғашқы ресми жарияланған күнінен бастап күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұлттық Банк</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төрағасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Г. Марченко</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...699 lines deleted...]
-        <w:t>      Төрағасы                                   Г. Марченко</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1259,35 +1495,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>