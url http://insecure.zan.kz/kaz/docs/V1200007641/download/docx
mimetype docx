--- v0 (2025-10-12)
+++ v1 (2026-06-03)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3b80eb1" w14:textId="3b80eb1">
+    <w:p w14:paraId="8b99ee0" w14:textId="8b99ee0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -956,221 +956,231 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Бағалы қағаздар нарығында кәсіби қызмет түрлерін қоса атқару тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z25" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2. Бағалы қағаздар нарығында кәсіби қызметтердің мынадай түрлері қоса атқарылады:</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Бағалы қағаздар нарығында кәсіби қызметтердің мынадай түрлері қоса атқарылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z36" w:id="9"/>
-[...15 lines deleted...]
-      1) брокерлік және (немесе) дилерлік – кастодиандық қызметпен, инвестициялық портфельді басқару жөнiндегi қызметпен, сондай-ақ брокерлік және (немесе) дилерлік қызметті жүзеге асыратын Ұлттық пошта операторы және банктер үшін трансфер-агенттiк қызметпен;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бағалы қағаздармен, цифрлық қаржы активтерімен және өзге де қаржы құралдарымен сауда-саттықты ұйымдастыру жөніндегі – қаржы құралдарымен мәмілелер бойынша клирингтік қызметпен және цифрлық қаржы активтері платформасы операторының және (немесе) цифрлық активтер сауда платформасы операторының қызметімен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z37" w:id="10"/>
-[...15 lines deleted...]
-      2) инвестициялық портфельдi басқару жөніндегі – брокерлiк және (немесе) дилерлiк қызметпен;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) брокерлік және (немесе) дилерлік – кастодиандық қызметпен, инвестициялық портфельді басқару жөнiндегi қызметпен, сондай-ақ брокерлік және (немесе) дилерлік қызметті жүзеге асыратын Ұлттық пошта операторы және банктер үшін трансфер-агенттiк қызметпен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z38" w:id="11"/>
-[...15 lines deleted...]
-      3) кастодиандық – брокерлiк және (немесе) дилерлiк қызметпен, трансфер-агенттiк қызметпен;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) депозитарлық – бағалы қағаздарды және цифрлық қаржы активтерін ұстаушылар тізілімдерінің жүйесін жүргізу, бағалы қағаздармен, және өзге қаржы құралдарымен сауда-саттықты ұйымдастыру бойынша қызметпен, қаржы құралдарымен мәмілелер бойынша клирингтік қызметпен, трансфер-агенттік қызметпен, кастодиандық қызметпен, цифрлық қаржы активтері платформасы операторының және (немесе) цифрлық активтер сауда платформасы операторының қызметімен және цифрлық активтерді, оның ішінде Ұлттық стратегиялық крипторезервтің құрамына кіретін активтерді есепке алу және сақтау жөніндегі қызметпен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z39" w:id="12"/>
-[...15 lines deleted...]
-      4) депозитарлық – бағалы қағаздарды ұстаушылар тізілімдерінің жүйесін жүргізу, бағалы қағаздармен және өзге қаржы құралдарымен сауда-саттықты ұйымдастыру бойынша қызметпен, қаржы құралдарымен мәмілелер бойынша клирингтік қызметпен, трансфер-агенттік қызметпен, кастодиандық қызметпен;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) инвестициялық портфельдi басқару – брокерлiк және (немесе) дилерлiк қызметпен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z40" w:id="13"/>
-[...15 lines deleted...]
-      5) бағалы қағаздармен және өзге де қаржы құралдарымен сауда-саттықты ұйымдастыру жөніндегі – қаржы құралдарымен мәмілелер бойынша клирингтік қызметпен;</w:t>
+    <w:bookmarkStart w:name="z41" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) кастодиандық – брокерлiк және (немесе) дилерлiк қызметпен, трансфер-агенттiк қызметпен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z41" w:id="14"/>
-[...15 lines deleted...]
-      6) қаржы құралдарымен мәмілелер бойынша клирингтік қызметті –брокерлік және (немесе) дилерлік қызметпен.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) қаржы құралдарымен және цифрлық қаржы активтерімен мәмілелер бойынша клирингтік қызметті – брокерлік және (немесе) дилерлік қызметпен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.08.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (31.08.2025 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.05.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z32" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1815,55 +1825,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2189,31 +2199,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>