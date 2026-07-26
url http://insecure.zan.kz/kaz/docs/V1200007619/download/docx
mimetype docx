--- v0 (2025-10-11)
+++ v1 (2026-07-26)
@@ -1,46 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="31b2db2" w14:textId="31b2db2">
+    <w:p w14:paraId="2472b8a" w14:textId="2472b8a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -84,96 +86,172 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Сақтандыру (қайта сақтандыру) ұйымына және (немесе) сақтандыру холдингіне еншілес ұйымды құруға немесе иеленуге, ұйымдардың капиталына қомақты қатысуға рұқсат беру, еншілес ұйымды құруға, сатып алуға, ұйымдардың капиталына қомақты қатысуға рұқсатты кері қайтарып алу қағидаларын, сондай-ақ еншілес ұйымды құруға немесе иеленуге рұқсат алу үшін қажетті құжаттарға қойылатын талаптарды, Сақтандыру (қайта сақтандыру) ұйымының және (немесе) сақтандыру холдингінің ұйымдардың капиталына қомақты қатысуына рұқсат алуға өтініштің мазмұнына қойылатын талаптарды бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Қазақстан Республикасы Ұлттық Банкі Басқармасының 2012 жылғы 26 наурыздағы № 129 Қаулысы. Қазақстан Республикасының Әділет министрлігінде 2012 жылы 4 мамырда № 7619 тіркелді.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Ұлттық Банкі Басқармасының 2012 жылғы 26 наурыздағы № 129 Қаулысы. Қазақстан Республикасының Әділет министрлігінде 2012 жылы 4 мамырда № 7619 тіркелді. Күші жойылды - Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2026 жылғы 31 наурыздағы № 31 қаулысымен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қаулының тақырыбы жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 30.03.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Сақтандыру қызметі туралы" 2000 жылғы 18 желтоқсандағы Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -13124,63 +13202,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId5"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13502,35 +13602,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId5"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>