--- v0 (2025-10-02)
+++ v1 (2026-06-08)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cee9721" w14:textId="cee9721">
+    <w:p w14:paraId="660e98e" w14:textId="660e98e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -368,163 +369,157 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрық алғашқы рет ресми жарияланған күнiнен бастап қолданысқа енгiзiледi.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5090"/>
-        <w:gridCol w:w="7210"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5090" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Министрдің</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7210" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5090" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 міндетін атқарушы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7210" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Е. Аман</w:t>
@@ -1672,51 +1667,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 29.03.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 141</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1794,51 +1789,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 29.03.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 141</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1976,54 +1971,726 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 18-тармаққа өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 28.08.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 7-1/783</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 7-1/783</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Ветеринариялық препараттар серияларының (партияларының), жануарлар мен құстардың аса қауіпті ауруларына қарсы ветеринариялық профилактикалық іс-шараларды жүргізу үшін сатып алынатын ветеринариялық препараттардың НТҚ-ға сәйкестігін айқындау, НТҚ-да ветеринариялық препаратқа көрсетілген зертханалық және нысаналы жануарларды бақылау әдістері бойынша жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 19-тармақпен толықтырылды - ҚР Ауыл шаруашылығы министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 111</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Ветеринариялық препараттар серияларының (партияларының), жануарлар мен құстардың аса қауіпті ауруларына қарсы ветеринариялық профилактикалық іс-шаралар жүргізу мақсатында сатып алынатын ветеринариялық препараттардың НТҚ-ға сәйкестігін айқындау үшін келіп түскен сериялардың (партиялардың) жалпы көлемінен ветеринариялық препараттар серияларының (партияларының) 30%-ы мынадай арақатынаста (көлемде) іріктеледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z64" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      келіп түскен 3 серияға (партияға) дейін 1 серия зерттеуге жатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z65" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      келіп түскен 6 серияға (партияға) дейін 2 серия зерттеуге жатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z66" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      келіп түскен 10 серияға (партияға) дейін 3 серия зерттеуге жатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z67" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      келіп түскен 15 серияға (партияға) дейін 5 серия зерттеуге жатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z68" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      келіп түскен 20 серияға (партияға) дейін 7 серия зерттеуге жатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z69" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      келіп түскен 30 серияға (партияға) дейін 9 серия зерттеуге жатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z70" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      келіп түскен 40 серияға (партияға) дейін 11 серия зерттеуге жатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z71" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      келіп түскен 50 серияға (партияға) дейін 13 серия зерттеуге жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 20-тармақпен толықтырылды - ҚР Ауыл шаруашылығы министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 111</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Мемлекеттік ветеринариялық ұйым осы Қағидалардың 20-тармағында айқындалған мөлшерде ветеринариялық препараттардың іріктелген үлгілерін НТҚ-да көрсетілген талаптарға сәйкестігін айқындау жөнінде іс-шаралар жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 21-тармақпен толықтырылды - ҚР Ауыл шаруашылығы министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 111</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Кәсіпкерлік субъектілері жүргізілген зерттеулердің нәтижелеріне дау тудырған, ветеринариялық препараттар серияларының (партияларының) НТК талаптарына сәйкессіздігін анықтаған жағдайларда, сондай-ақ жүргізілген зерттеулердің нәтижелерін растау немесе нақтылау қажет болған жағдайда, мемлекеттік ветеринариялық ұйым сериялардың (партиялардың) іріктелген көлемінен ветеринариялық препараттардың үлгілерін халықаралық референттік зертханаларға НТК талаптарына зерттеулер жүргізу үшін жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 19-тармақпен толықтырылды - ҚР Ауыл шаруашылығы министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 111</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23. Осы Қағидалардың 21 және 22-тармақтарында көрсетілген ұйымдар жүргізген зерттеулердің қорытындылары бойынша мемлекеттік ветеринариялық ұйым алынған ақпаратты талдайды, жануарлардың саулығы мен өмірі үшін ауыр зардаптарға әкеп соққан немесе әкелуі мүмкін анықталған жанама әсерлер, ветеринариялық препараттың тиімділігі туралы тәуекелдің жай-күйін бағалайды және осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша ветеринариялық препараттардың іріктелген серияларына (партияларына) жүргізілген зерттеулер туралы актін ветеринария саласындағы уәкілетті органның ведомствосына жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 23-тармақпен толықтырылды - ҚР Ауыл шаруашылығы министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 111</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Ветеринариялық препараттар сериялары (партиялары) референттік зертхана мен халықаралық референттік зертханалардың сынау нәтижелері бойынша НТҚ талаптарына сәйкес келмеген жағдайда, ЖАО және ветеринария саласындағы уәкілетті орган ведомствосының аумақтық бөлімшелері ветеринариялық препараттарды толық ауыстыру үшін оларды иесіне қайтару мақсатында "Ветеринария туралы" Қазақстан Республикасы Заңының 11-бабы 1-тармағының 1) тармақшасына сәйкес құрылған мемлекеттік ветеринариялық ұйымның негізгі қоймаларына бүлінген ветеринариялық препараттар серияларының (партияларының) қалған ветеринариялық препараттардың жиналуын және жеткізілуін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 24-тармақпен толықтырылды - ҚР Ауыл шаруашылығы министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2093,193 +2760,102 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ветеринариялық препараттардың, жемшөп</w:t>
+              <w:t>Ветеринариялық препараттардың, жемшөп пен жемшөп қоспаларының және (немесе) антибиотиктерi, гормондары және биологиялық стимуляторлары бар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>пен жемшөп қоспаларының және (немесе)</w:t>
-[...90 lines deleted...]
-              <w:t>сәйкестігін айқындау Қағидаларына</w:t>
+              <w:t>ветеринариялық препараттардың, жемшөп пен жемшөп қоспаларының серияларының (топтарының) ветеринариялық нормативтердің талаптарына сәйкестігін айқындау Қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z54" w:id="51"/>
+    <w:bookmarkStart w:name="z54" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2409,172 +2985,173 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дайындау уақыты _______________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2092"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3403"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2092" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсеткіштердің аталуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нормативтердің талаптары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2844,211 +3421,133 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ветеринариялық препараттардың, жемшөп</w:t>
+              <w:t xml:space="preserve">Ветеринариялық препараттардың, жемшөп пен жемшөп қоспаларының </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>пен жемшөп қоспаларының және (немесе)</w:t>
+              <w:t>және (немесе) антибиотиктерi, гормондары және биологиялық стимуляторлары бар ветеринариялық препараттардың, жемшөп</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>антибиотиктерi, гормондары және</w:t>
-[...77 lines deleted...]
-              <w:t>сәйкестігін айқындау Қағидаларына</w:t>
+              <w:t>пен жемшөп қоспаларының серияларының (топтарының) ветеринариялық нормативтердің талаптарына сәйкестігін айқындау Қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z56" w:id="52"/>
+    <w:bookmarkStart w:name="z56" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z57" w:id="53"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z57" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ветеринариялық препараттарды, жемшөп пен жемшөп қоспаларын бақылау журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ӨНДІРІСТІК БАҚЫЛАУ №_________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3432,516 +3931,475 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ветеринариялық препараттардың жемшөп пен жемшөп қоспаларының залалсыздығын және авируленттілігін тексеру</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2538"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1562"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жануардың түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1561" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салмағы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1561" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дозасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2539" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Енгізу датасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2539" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Енгізу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нәтижелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1561" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1561" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2539" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2539" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1562" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -3990,178 +4448,179 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ветеринариялық препараттардың жемшөп пен жемшөп қоспаларының белсенділігін тексеру</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1974"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1975"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1974" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жануарлардың түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1214" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1974" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Егу датасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1974" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -4191,51 +4650,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нәтижелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1975" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -4285,87 +4744,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1214" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 өлді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1975" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4375,319 +4834,270 @@
               <w:t>
 тірі қалды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1974" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1214" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1974" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1974" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1214" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1975" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1975" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -4836,314 +5246,224 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ветеринариялық препараттардың, жемшөп</w:t>
+              <w:t>Ветеринариялық препараттардың, жемшөп пен жемшөп қоспаларының және (немесе) антибиотиктерi, гормондары және биологиялық стимуляторлары бар ветеринариялық препараттардың, жемшөп</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>пен жемшөп қоспаларының және (немесе)</w:t>
-[...90 lines deleted...]
-              <w:t>сәйкестігін айқындау Қағидаларына</w:t>
+              <w:t>пен жемшөп қоспаларының серияларының (топтарының) ветеринариялық нормативтердің талаптарына сәйкестігін айқындау Қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z59" w:id="54"/>
+    <w:bookmarkStart w:name="z59" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z60" w:id="55"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z60" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өндірістік бақылау бөлімшелерінде ветеринариялық препараттардың жемшөп пен жемшөп қоспаларының архивтік үлгілерінің келіп түсуі және сақталуы жөніндегі есепке алу журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="826"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="827"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="826" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3930" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ветеринариялық препараттардың жемшөп және жемшөп қоспаларының аталуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="826" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5153,51 +5473,51 @@
               <w:t>
 Серияның</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 номірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="826" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5207,159 +5527,159 @@
               <w:t>
 Дайындалған</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 датасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1343" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Түскен датасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1343" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Үлгілердің саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жарамсызд ыққа жіберу датасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="827" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5374,381 +5694,1628 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қолы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="826" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3930" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="826" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="826" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1343" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1343" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2379" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="827" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
-            </w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ветеринариялық</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-</w:t>
+              <w:t>препараттардың, жемшөп пен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жемшөп қоспаларының және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(немесе) антибиотиктерi,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>гормондары және биологиялық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>стимуляторлары бар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ветеринариялық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>препараттардың, жемшөп пен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жемшөп қоспаларының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>серияларының (топтарының)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ветеринариялық нормативтердің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>талаптарына сәйкестігін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>айқындау қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар 4-қосымшамен толықтырылды - ҚР Ауыл шаруашылығы министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 111</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="1651000" cy="1397000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1651000" cy="1397000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20____ жылғы "____" ________ № __сараптама актісі (сынақ хаттамасы)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке тұлғаның аты, әкесінің аты (бар болса), тегі немесе заңды тұлғаның атауы және мекенжайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үлгінің атауы, типі, маркасы, сериясы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үлгінің сынаққа келіп түскен күні</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үлгінің алынған күні</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дайындаушы (ел, кәсіпорын)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Партия өлшемі (көлемі), массасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сынама саны</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нормативтік құжаттың белгіленуі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сынақтар жүргізілген күн</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сынақтар түрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сыртқы беті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сараптамалар (сынақтар) нәтижелері/ 20____ жылғы "____" № __</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Р/с №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зерттеулер/сынақтар атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зерттеулер/сынақтар әдістемелеріне нормативтік құжат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсеткіштердің нормаланатын мәні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Зерттеулер/сынақтар нәтижелері/ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сынақтар нәтижесі бойынша қорытынды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      НТҚ сәйкес қолданылған бақылау материалдары (диагностикумдар)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сынақтарды жүргізу шарттары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      санитариялық нормаларының талаптарына сәйкес</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: осы сараптама актісін (сынақ хаттамасын) зерттеу/сынақ жүргізген ветеринариялық зертхананың рұқсатынсыз толықтай немесе ішінара қайта шығаруға немесе тираждауға болмайды</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -5756,55 +7323,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6126,35 +7693,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>